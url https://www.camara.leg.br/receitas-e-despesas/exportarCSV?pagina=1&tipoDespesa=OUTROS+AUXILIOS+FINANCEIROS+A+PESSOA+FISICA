--- v0 (2026-05-08)
+++ v1 (2026-07-04)
@@ -8,2300 +8,3167 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1349" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1685" uniqueCount="1042">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>1999NE000330</t>
   </si>
   <si>
-    <t>1999-01-27T00:00</t>
+    <t>27/01/1999</t>
+  </si>
+  <si>
+    <t>AUXILIO-MORADIA.</t>
   </si>
   <si>
     <t>PF0110127 - ADAO PRETO E OUTROS</t>
   </si>
   <si>
     <t>900.000,00</t>
   </si>
   <si>
     <t>1999NE000331</t>
   </si>
   <si>
     <t>-900.000,00</t>
   </si>
   <si>
     <t>1999NE000909</t>
   </si>
   <si>
-    <t>1999-03-17T00:00</t>
+    <t>17/03/1999</t>
   </si>
   <si>
     <t>8.700.000,00</t>
   </si>
   <si>
     <t>1999NE004136</t>
   </si>
   <si>
-    <t>1999-11-05T00:00</t>
+    <t>05/11/1999</t>
+  </si>
+  <si>
+    <t>AUXILIO-MORADIA</t>
   </si>
   <si>
     <t>780.000,00</t>
   </si>
   <si>
     <t>1999NE005214</t>
   </si>
   <si>
-    <t>1999-12-31T00:00</t>
+    <t>31/12/1999</t>
+  </si>
+  <si>
+    <t>ANULACAO DE NOTA DE EMPENHO.</t>
   </si>
   <si>
     <t>-86.138,73</t>
   </si>
   <si>
     <t>2000NE000167</t>
   </si>
   <si>
-    <t>2000-01-18T00:00</t>
+    <t>18/01/2000</t>
   </si>
   <si>
     <t>1.300.000,00</t>
   </si>
   <si>
     <t>2000NE000709</t>
   </si>
   <si>
-    <t>2000-02-23T00:00</t>
+    <t>23/02/2000</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>2000NE000895</t>
   </si>
   <si>
-    <t>2000-03-10T00:00</t>
+    <t>10/03/2000</t>
   </si>
   <si>
     <t>800.000,00</t>
   </si>
   <si>
     <t>2000NE001612</t>
   </si>
   <si>
-    <t>2000-05-24T00:00</t>
+    <t>24/05/2000</t>
   </si>
   <si>
     <t>7.100.000,00</t>
   </si>
   <si>
     <t>2000NE004733</t>
   </si>
   <si>
-    <t>2000-12-12T00:00</t>
+    <t>12/12/2000</t>
   </si>
   <si>
     <t>400.000,00</t>
   </si>
   <si>
     <t>2000NE005207</t>
   </si>
   <si>
-    <t>2000-12-31T00:00</t>
+    <t>31/12/2000</t>
+  </si>
+  <si>
+    <t>ANULACAO DO EMPENHO.</t>
   </si>
   <si>
     <t>-24.247,11</t>
   </si>
   <si>
     <t>2001NE000206</t>
   </si>
   <si>
-    <t>2001-01-18T00:00</t>
+    <t>18/01/2001</t>
   </si>
   <si>
     <t>10.000.000,00</t>
   </si>
   <si>
     <t>2001NE004539</t>
   </si>
   <si>
-    <t>2001-12-18T00:00</t>
+    <t>18/12/2001</t>
   </si>
   <si>
     <t>500.000,00</t>
   </si>
   <si>
     <t>2001NE004908</t>
   </si>
   <si>
-    <t>2001-12-31T00:00</t>
+    <t>31/12/2001</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>-33.583,83</t>
   </si>
   <si>
     <t>2002NE000154</t>
   </si>
   <si>
-    <t>2002-01-18T00:00</t>
+    <t>18/01/2002</t>
   </si>
   <si>
     <t>11.000.000,00</t>
   </si>
   <si>
+    <t>2002NL600063</t>
+  </si>
+  <si>
+    <t>28/01/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE JANEIRO/2002 - AUXILIO-MORADIA.                 - ARQUIVO LDBB R$ 648.791,08                                                  - ARQUIVO SICOV R$ 66.510,00</t>
+  </si>
+  <si>
+    <t>886.425,50</t>
+  </si>
+  <si>
+    <t>2002NL600077</t>
+  </si>
+  <si>
+    <t>30/01/2002</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO/VARIAVEL/AUX. MORADIA/ PAGAMENTO CONFORME DDP ANEXA                 DEPUTADO: IVANIO FUMEGALI GUERRA, CPF: 015.998.959-00</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>2002NL600079</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO/VARIAVEL/AUX. MORADIA/ PAGAMENTO CONFORME DDP ANEXA                 DEPUTADO: IVAM VALENTE,  CPF: 376.555.828-15</t>
+  </si>
+  <si>
+    <t>900,00</t>
+  </si>
+  <si>
+    <t>2002NL600155</t>
+  </si>
+  <si>
+    <t>25/02/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE FEVEREIRO/2002 - AUXILIO-MORADIA.               - ARQUIVO LDBB R$ 633.235,50                                                  - ARQUIVO SICOV R$ 68.295,00</t>
+  </si>
+  <si>
+    <t>873.955,50</t>
+  </si>
+  <si>
+    <t>2002NL600226</t>
+  </si>
+  <si>
+    <t>20/03/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MARCO/2002 -                            CONTINUACAO DA 2002NL600225 - DEVOLUCAO DE AUXILIO-MORADIA</t>
+  </si>
+  <si>
+    <t>-1.200,00</t>
+  </si>
+  <si>
+    <t>2002NL600234</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO: PAULO JOSE TAVARES LESSA, CPF: 569.518.257-34.</t>
+  </si>
+  <si>
+    <t>-300,00</t>
+  </si>
+  <si>
+    <t>2002NL600243</t>
+  </si>
+  <si>
+    <t>25/03/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE MARCO/2002 - AUXILIO-MORADIA.                   - ARQUIVO BB WEB  R$ 639.130,50                                               - DISQUETE CEF    R$  68.077,50</t>
+  </si>
+  <si>
+    <t>876.608,00</t>
+  </si>
+  <si>
+    <t>2002NL600252</t>
+  </si>
+  <si>
+    <t>26/03/2002</t>
+  </si>
+  <si>
+    <t>SUBSIDIOS E OUTRAS VANTAGENS, CONF. DDP'S ANEXAS (02)                         - JOAQUIM DE MATTOS SALLES - 138.441.998-53 - 001/0510X/8.424-7               - PAULO CARDOSO DE ALMEIDA - 280.690.727-68 - 001/35963/269.260-0</t>
+  </si>
+  <si>
+    <t>560,00</t>
+  </si>
+  <si>
+    <t>2002NL600253</t>
+  </si>
+  <si>
+    <t>-560,00</t>
+  </si>
+  <si>
+    <t>2002NL600254</t>
+  </si>
+  <si>
+    <t>600,00</t>
+  </si>
+  <si>
+    <t>2002NL600277</t>
+  </si>
+  <si>
+    <t>03/04/2002</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO CFE. DDP ANEXA A NELSON MARCHEZAN.</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>2002NL600294</t>
+  </si>
+  <si>
+    <t>08/04/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - ABRIL/02.                    ARQUIVO LDBB R$ 1.242.450,12                                                  ARQUIVO CEF  R$    34.169,56</t>
+  </si>
+  <si>
+    <t>-100,00</t>
+  </si>
+  <si>
+    <t>2002NL600298</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2002NL600294 - ACERTO DE OBSERVACAO.</t>
+  </si>
+  <si>
+    <t>2002NL600299</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - ABRIL/2002.</t>
+  </si>
+  <si>
+    <t>2002NL600321</t>
+  </si>
+  <si>
+    <t>11/04/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO FRANCISCO DO NASCIMENTO GOMES, CPF: 060.268.852-34.</t>
+  </si>
+  <si>
+    <t>1.100,00</t>
+  </si>
+  <si>
+    <t>2002NL600328</t>
+  </si>
+  <si>
+    <t>12/04/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO ARISTON CORREIA ANDRADE, CPF: 095.736.905-00.</t>
+  </si>
+  <si>
+    <t>2.600,00</t>
+  </si>
+  <si>
+    <t>2002NL600330</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO CARLOS FREDERICO THEODORO NADER, CPF: 851.764.277-53.</t>
+  </si>
+  <si>
+    <t>-800,00</t>
+  </si>
+  <si>
+    <t>2002NL600329</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO MILTON JOAO SOARES BARBOSA, CPF: 062.711.385-00.</t>
+  </si>
+  <si>
+    <t>-400,00</t>
+  </si>
+  <si>
+    <t>2002NL600396</t>
+  </si>
+  <si>
+    <t>25/04/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE ABRIL/2002 - AUXILIO-MORADIA.</t>
+  </si>
+  <si>
+    <t>838.422,50</t>
+  </si>
+  <si>
+    <t>2002NL600462</t>
+  </si>
+  <si>
+    <t>14/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: REINALDO GRIPP LOPES - CPF 367.693.557-87</t>
+  </si>
+  <si>
+    <t>200,00</t>
+  </si>
+  <si>
+    <t>2002NL600463</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: CANDIDO PEREIRA MATTOS - CPF 287.542.807-10</t>
+  </si>
+  <si>
+    <t>300,00</t>
+  </si>
+  <si>
+    <t>2002NL600464</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: SAULO LEVINDO COELHO  - CPF 125.014.256-34</t>
+  </si>
+  <si>
+    <t>2002NL600461</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: SILVIO FRANCA TORRES - CPF 307.406.734-91</t>
+  </si>
+  <si>
+    <t>2002NL600459</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDPS ANEXAS -                       PARLAMENTAR: JOSE EGYDIO TINOCO NETO  - CPF 231.875.817-49</t>
+  </si>
+  <si>
+    <t>2002NL600458</t>
+  </si>
+  <si>
+    <t>- ESTORNO TOTAL DA 600457 -</t>
+  </si>
+  <si>
+    <t>2002NL600457</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDPS ANEXAS - (06) -                PARLAMENTARES: JOSE EGYDIO TINOCO NETO/SILVIO FRANCA TORRES/SAULO LEVINDO COE-LHO/CANDIDO PEREIRA MATTOS/SALOMAO PINHEIRO/REINALDO GRIPP LOPES -</t>
+  </si>
+  <si>
+    <t>1.200,00</t>
+  </si>
+  <si>
+    <t>2002NL600466</t>
+  </si>
+  <si>
+    <t>16/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: JOAO ALB ERTO FRAGA SILVA, CPF: 119.391.411-68</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>2002NL600467</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: CARLOS MANOEL CABRAL BENEVIDES, CPF: 000.073.313-04</t>
+  </si>
+  <si>
+    <t>1.500,00</t>
+  </si>
+  <si>
+    <t>2002NL600469</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: ANA MARIA CORSO,   CPF: 376.748.110-34</t>
+  </si>
+  <si>
+    <t>2002NL600470</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: MARIA DAS DORES BRAGA NUNES, CPF: 231.708.081-68</t>
+  </si>
+  <si>
+    <t>2002NL600479</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO/AJUDA DE CUSTO/AUXILIO-MORADIA.</t>
+  </si>
+  <si>
+    <t>2002NL600480</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO/AJUDA DE CUSTO/AUXILIO-MORADIA.                            DEPUTADA ROSILDA DE FREITAS, CPF: 379.675.177-68.</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>2002NL600468</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: ORLANDO DESCONSI,   CPF: 409.644.690-49</t>
+  </si>
+  <si>
+    <t>2002NL600486</t>
+  </si>
+  <si>
+    <t>17/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: RAYMUNDO PIMENTEL GOMES NETO, CPF: 316.994.137-20</t>
+  </si>
+  <si>
+    <t>2002NL600488</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: MANOEL DO CARMO VITORIO, CPF: 063.580.121-34</t>
+  </si>
+  <si>
+    <t>2002NL600489</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: KATIA REGINA DE ABREU, CPF: 613.303.451-34</t>
+  </si>
+  <si>
+    <t>2002NL600490</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: EULER ESTEVES RIBEIRO, CPF: 000.678.812-20</t>
+  </si>
+  <si>
+    <t>2002NL600487</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: RAHOLDO COSTA BEZERRA, CPF: 024.685.732-34</t>
+  </si>
+  <si>
+    <t>700,00</t>
+  </si>
+  <si>
+    <t>2002NL600496</t>
+  </si>
+  <si>
+    <t>20/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA.                          DEPUTADO: EDIMUNDO GALDINO DA SILVA, CPF: 215.500.421-49</t>
+  </si>
+  <si>
+    <t>2002NL600500</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA.                           PARLAMENTAR: JORGE DOS REIS PINHEIRO, CPF: 579.650.216-68</t>
+  </si>
+  <si>
+    <t>2002NL600523</t>
+  </si>
+  <si>
+    <t>23/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA AO DEPUTADO    WOLNEY QUEIROZ MACIEL, CPF: 749.899.104-78.</t>
+  </si>
+  <si>
+    <t>2002NL600537</t>
+  </si>
+  <si>
+    <t>27/05/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE MAIO/2002 - AUXILIO-MORADIA.</t>
+  </si>
+  <si>
+    <t>846.951,00</t>
+  </si>
+  <si>
+    <t>2002NL600659</t>
+  </si>
+  <si>
+    <t>25/06/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE JUNHO/2002 - AUXILIO MORADIA -                    -- LIMITE 510 --</t>
+  </si>
+  <si>
+    <t>855.772,50</t>
+  </si>
+  <si>
+    <t>2002NL600732</t>
+  </si>
+  <si>
+    <t>29/07/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FL.COMPLEMENTAR JULHO - AUXILIO MORADIA DEPUTADOS - PROTOCOLO ANEXO FONTE 100 LIMITE 310  NO VALOR DE R$  52.567,84                               FONTE 100 LIMITE 510  NO VALOR DE R$ 670.083,46</t>
+  </si>
+  <si>
+    <t>843.031,00</t>
+  </si>
+  <si>
+    <t>2002NL600735</t>
+  </si>
+  <si>
+    <t>-- ESTORNO TOTAL DA 2002NL600732 --  ACERTO HISTORICO</t>
+  </si>
+  <si>
+    <t>-843.031,00</t>
+  </si>
+  <si>
+    <t>2002NL600736</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FL.COMPLEMENTAR JULHO - AUXILIO MORADIA DEPUTADOS - PROTOCOLO ANEXO FONTE 100 LIMITE 310  NO VALOR DE R$  23.216,61                               FONTE 100 LIMITE 510  NO VALOR DE R$ 699.434,69</t>
+  </si>
+  <si>
+    <t>2002NL600737</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL600736 PARA CORRECAO DE HISTORICO/OBSERVACAO.</t>
+  </si>
+  <si>
+    <t>2002NL600738</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR JULHO - AUXILIO MORADIA DEPUTADOS                          FONTE 100 LIMITE 310  NO VALOR DE R$  23.016,61                               FONTE 100 LIMITE 510  NO VALOR DE R$ 699.634,69</t>
+  </si>
+  <si>
+    <t>2002NL600765</t>
+  </si>
+  <si>
+    <t>07/08/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 AGOSTO/2002  - SUBSIDIO FIXO -              ARQUIVO BB IED  R$ 1.125.955,31  + PENSAO ALIMENTICIA R$ 33.286,50            DISQUETE CEF R$ 101.222,13</t>
+  </si>
+  <si>
+    <t>-700,00</t>
+  </si>
+  <si>
+    <t>2002NL600769</t>
+  </si>
+  <si>
+    <t>08/08/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL A DEPUTADO, CONFORME DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>-1.100,00</t>
+  </si>
+  <si>
+    <t>2002NL600771</t>
+  </si>
+  <si>
+    <t>2002NL600824</t>
+  </si>
+  <si>
+    <t>28/08/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 AGOSTO/02 - AUXILIO MORADIA DEPUTADOS                                                                                                           FONTE 100 LIMITE 510</t>
+  </si>
+  <si>
+    <t>873.502,50</t>
+  </si>
+  <si>
+    <t>2002NL600912</t>
+  </si>
+  <si>
+    <t>26/09/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 SETEMBRO/02 - AUXILIO MORADIA DEUPUTADOS -                        FONTE 100 LIMITE 310 R$   8.280,00                                            FONTE 100 LIMITE 510 R$ 691.990,70</t>
+  </si>
+  <si>
+    <t>870.452,50</t>
+  </si>
+  <si>
+    <t>2002NL601006</t>
+  </si>
+  <si>
+    <t>29/10/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 OUTUBRO/02 - AUXILIO MORADIA DEPUTADOS -                          FONTE 100 LIMITE 310 R$  20.588,67                                            FONTE 100 LIMITE 510 R$ 691.716,41</t>
+  </si>
+  <si>
+    <t>871.831,00</t>
+  </si>
+  <si>
+    <t>2002NL601027</t>
+  </si>
+  <si>
+    <t>06/11/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 NOVEMBRO/2002 - SUBSIDIO FIXO.              ARQUIVO BB IED R$1.103.986,76 + PENSAO ALIMENTICIA R$33.737,31 /              DISQUETE CEF R$105.925,11.</t>
+  </si>
+  <si>
+    <t>-2.442,00</t>
+  </si>
+  <si>
+    <t>2002NL601034</t>
+  </si>
+  <si>
+    <t>12/11/2002</t>
+  </si>
+  <si>
+    <t>BLOQUEIO OFICIO 47/02 DEPES/COPAG - 2002NS000602/NL500938 -                    DEPUTADO: EDMUNDO GALDINO DA SILVA</t>
+  </si>
+  <si>
+    <t>-2.000,00</t>
+  </si>
+  <si>
+    <t>2002NL601068</t>
+  </si>
+  <si>
+    <t>22/11/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL CFE. DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>2002NL601070</t>
+  </si>
+  <si>
+    <t>27/11/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 NOVEMBRO/02 - AUXILIO MORADIA DEPUTADOS -                         FONTE 100 LIMITE 510 R$ 743.603,20</t>
+  </si>
+  <si>
+    <t>924.987,00</t>
+  </si>
+  <si>
+    <t>2002NL601089</t>
+  </si>
+  <si>
+    <t>28/11/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO MORADIA REF. NOV/2002 CFE. DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>2002NL601179</t>
+  </si>
+  <si>
+    <t>16/12/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO A DEPUTADO CONFORME DDP ANEXA -</t>
+  </si>
+  <si>
+    <t>-200,00</t>
+  </si>
+  <si>
+    <t>2002NL601194</t>
+  </si>
+  <si>
+    <t>18/12/2002</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 DEZEMBRO/02 - AUXILIO MORADIA DEPUTADOS -                         FONTE 100 LIMITE 510 R$ 722.954,54                                            FONTE 100 LIMITE 310 R$  41.348,49</t>
+  </si>
+  <si>
+    <t>915.914,00</t>
+  </si>
+  <si>
+    <t>2002NL601196</t>
+  </si>
+  <si>
+    <t>19/12/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO E VANTAGENS CFE. DDP ANEXA.                             FONTE 510= 800,00                                                             FONTE 310= 463,19</t>
+  </si>
+  <si>
+    <t>2002NL601233</t>
+  </si>
+  <si>
+    <t>30/12/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO MORADIA  CFE. DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>7.600,00</t>
+  </si>
+  <si>
     <t>2002NE004899</t>
   </si>
   <si>
-    <t>2002-12-31T00:00</t>
+    <t>31/12/2002</t>
+  </si>
+  <si>
+    <t>ANULACAO.</t>
   </si>
   <si>
     <t>-501.189,00</t>
   </si>
   <si>
-    <t>2002NL600063</t>
-[...406 lines deleted...]
-  <si>
     <t>2003NE000021</t>
   </si>
   <si>
-    <t>2003-01-16T00:00</t>
+    <t>16/01/2003</t>
   </si>
   <si>
     <t>10.800.000,00</t>
   </si>
   <si>
     <t>2003NE000502</t>
   </si>
   <si>
-    <t>2003-01-28T00:00</t>
+    <t>28/01/2003</t>
   </si>
   <si>
     <t>-20.000,00</t>
   </si>
   <si>
+    <t>2003NL600053</t>
+  </si>
+  <si>
+    <t>29/01/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JANEIRO/2003 - AUXILIO-MORADIA.   - LIMITE 0100/310: R$ 10.298,25                                               - LIMITE 0100/510: R$724.686,96</t>
+  </si>
+  <si>
+    <t>911.714,00</t>
+  </si>
+  <si>
+    <t>2003NL600052</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL600050 - ACERTO DE CLASSIFICACAO.</t>
+  </si>
+  <si>
+    <t>-911.714,00</t>
+  </si>
+  <si>
+    <t>2003NL600050</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JANEIRO/2003 - AUXILIO-MORADIA.   - LIMITE 0100/310: R$ 15.098,25                                               - LIMITE 0100/510: R$719.886,96</t>
+  </si>
+  <si>
+    <t>2003NL600089</t>
+  </si>
+  <si>
+    <t>13/02/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA RENUNCIA DO MANDATO EM 13 DE JANEIRO DE 2003, CFE. OF.33/03-SMG.</t>
+  </si>
+  <si>
+    <t>2003NL600116</t>
+  </si>
+  <si>
+    <t>21/02/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- FEV / 2003                                              - CONTINUACAO DA 2002NL600115 -</t>
+  </si>
+  <si>
+    <t>-1.500,00</t>
+  </si>
+  <si>
+    <t>2003NL600139</t>
+  </si>
+  <si>
+    <t>26/02/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE FEVEREIRO/2003 - AUXILIO-MORADIA. - LIMITE 0100/310: R$ 53.419,69                                               - LIMITE 0100/510: R$695.239,61</t>
+  </si>
+  <si>
+    <t>879.384,35</t>
+  </si>
+  <si>
+    <t>2003NL600159</t>
+  </si>
+  <si>
+    <t>27/02/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, TENDO EM VISTA TERMINO DO MANDATO EM 31 DE JANEIRO DE 2003. LIMITE 510= 2.900,00</t>
+  </si>
+  <si>
+    <t>2.900,00</t>
+  </si>
+  <si>
+    <t>2003NL600178</t>
+  </si>
+  <si>
+    <t>28/02/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA TERMINO DO MANDATO EM 31 DE JANEIRO DE 2003.  LIMITE 310=  517,50                                                           LIMITE 510=3.000,00</t>
+  </si>
+  <si>
+    <t>2003NL600193</t>
+  </si>
+  <si>
+    <t>04/03/2003</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA CONFORME DDP ANEXA -                                           FONTE 0100...510</t>
+  </si>
+  <si>
+    <t>2003NL600199</t>
+  </si>
+  <si>
+    <t>05/03/2003</t>
+  </si>
+  <si>
+    <t>2003NL600198</t>
+  </si>
+  <si>
+    <t>2.800,00</t>
+  </si>
+  <si>
+    <t>2003NL600203</t>
+  </si>
+  <si>
+    <t>07/03/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO-MORADIA CFE. DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>2.500,00</t>
+  </si>
+  <si>
+    <t>2003NL600211</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO-MORADIA CFE. DDP ANEXA.                                  BANCO 001 - AG. 1503-2 - CC 853.495-0</t>
+  </si>
+  <si>
+    <t>2003NL600204</t>
+  </si>
+  <si>
+    <t>2003NL600216</t>
+  </si>
+  <si>
+    <t>10/03/2003</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>2003NL600266</t>
+  </si>
+  <si>
+    <t>21/03/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- MARCO/2003                                              - CONTINUACAO DA 2002NL600265 -</t>
+  </si>
+  <si>
+    <t>-1.300,00</t>
+  </si>
+  <si>
+    <t>2003NL600298</t>
+  </si>
+  <si>
+    <t>27/03/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE MARCO/2003 - AUXILIO-MORADIA.     - LIMITE 0100/310: R$ 56.511,63                                               - LIMITE 0100/510: R$830.789,30</t>
+  </si>
+  <si>
+    <t>1.019.628,64</t>
+  </si>
+  <si>
+    <t>2003NL600318</t>
+  </si>
+  <si>
+    <t>28/03/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - TENDO EM VISTA AFASTAMENTO DE SUPLENTE EM 11/03/03.          OFICIO 104/03-SGM</t>
+  </si>
+  <si>
+    <t>2003NL600317</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - TENDO EM VISTA AFASTAMENTO DE SUPLENTE EM 12/03/03.          OFICIO 105/03-SGM                                                           LIMITE 0100..500</t>
+  </si>
+  <si>
+    <t>2.300,00</t>
+  </si>
+  <si>
+    <t>2003NL600341</t>
+  </si>
+  <si>
+    <t>02/04/2003</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO AUXILIO MORADIA CONFORME DDP ANEXA -</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>2003NL600340</t>
+  </si>
+  <si>
+    <t>2003NL600348</t>
+  </si>
+  <si>
+    <t>03/04/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO MORADIA REF. FEV/MAR/2003 CFE. OF. 243/03-HABITACAO-PROC.112.303/03.                                                                   LIMITE= 0100/510</t>
+  </si>
+  <si>
+    <t>3.500,00</t>
+  </si>
+  <si>
+    <t>2003NL600357</t>
+  </si>
+  <si>
+    <t>08/04/2003</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO SUBSIDIO FIXO FOLHA COMPLEMENTAR/1 ABRIL/2003 -</t>
+  </si>
+  <si>
+    <t>2003NL600365</t>
+  </si>
+  <si>
+    <t>09/04/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - PECULIO DESCONTADO FOLHA DE PAGAMENTO FEVEREIRO/2003.        -- DEPUTADO FALECIDO EM 24/01/03 - OFICIO 49/03-SGM --</t>
+  </si>
+  <si>
+    <t>2003NL600375</t>
+  </si>
+  <si>
+    <t>16/04/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO AUXILIO MORADIA REFERENTE FEVEREIRO E MARCO/03, CONFORME OFICIO 319/03 4š SEC. PROCESSO 113.584/03.  -- DDP ANEXA --</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>2003NL600383</t>
+  </si>
+  <si>
+    <t>22/04/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO DO MES DE ABRIL/2003 -                                     - CONTINUACAO DA 2002NL600382 -</t>
+  </si>
+  <si>
+    <t>-57,00</t>
+  </si>
+  <si>
+    <t>2003NL600412</t>
+  </si>
+  <si>
+    <t>28/04/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE ABRIL/2003 - AUXILIO-MORADIA.     - LIMITE 0100/310: R$  20.670,00                                              - LIMITE 0100/510: R$ 802.471,42</t>
+  </si>
+  <si>
+    <t>982.395,70</t>
+  </si>
+  <si>
+    <t>2003NL600483</t>
+  </si>
+  <si>
+    <t>21/05/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO DO MES DE MAIO/2003 -                                      - CONTINUACAO DA 2002NL600482 -</t>
+  </si>
+  <si>
+    <t>-900,00</t>
+  </si>
+  <si>
+    <t>2003NL600525</t>
+  </si>
+  <si>
+    <t>28/05/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DECORRENTE DA DECLARACAO DE PERDA DE MANDATO DO DEPUTADO NAR-CISO MENDES DE ASSIS, CFE. OFICIO 133/03-SGM E DDP ANEXA.</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>2003NL600532</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE MAIO/2003 - AUXILIO-MORADIA.      - LIMITE 0100/310: R$  55.426,06                                              - LIMITE 0100/510: R$ 797.999,45</t>
+  </si>
+  <si>
+    <t>977.481,00</t>
+  </si>
+  <si>
+    <t>2003NL600561</t>
+  </si>
+  <si>
+    <t>05/06/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR 1 -  DqCIMO-TERCEIRO E SUBSuDIO FIXO/JUN/2003 GRUPOS 01 A 08</t>
+  </si>
+  <si>
+    <t>2003NL600618</t>
+  </si>
+  <si>
+    <t>23/06/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO DO MES DE JUNHO/03 -                                       - CONTINUACAO DA 2002NL600617 -</t>
+  </si>
+  <si>
+    <t>-2.400,00</t>
+  </si>
+  <si>
+    <t>2003NL600662</t>
+  </si>
+  <si>
+    <t>26/06/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JUNHO/2003 - AUXILIO-MORADIA.     - LIMITE 0100/310: R$   2.168,16                                              - LIMITE 0100/510: R$ 777.065,28</t>
+  </si>
+  <si>
+    <t>937.464,02</t>
+  </si>
+  <si>
+    <t>2003NL600786</t>
+  </si>
+  <si>
+    <t>29/07/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JULHO/2003 - AUXILIO-MORADIA.     - LIMITE 0100/310: R$  21.952,34                                              - LIMITE 0100/510: R$ 799.362,61</t>
+  </si>
+  <si>
+    <t>965.532,00</t>
+  </si>
+  <si>
+    <t>2003NL600787</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA FALECIMENTO EM 17/06/03-OF.157/03-SGM. DESCON-TO POSTAL/FONE, CONF. PROC. 121.416/03.</t>
+  </si>
+  <si>
+    <t>1.600,00</t>
+  </si>
+  <si>
+    <t>2003NL600847</t>
+  </si>
+  <si>
+    <t>06/08/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - AGOSTO 2003 - SUBSuDIOS E AJUDA DE  CUSTO  DACONVOCAhfO EXTRAORDINeRIA( SEGUNDA COTA).</t>
+  </si>
+  <si>
+    <t>2003NL600887</t>
+  </si>
+  <si>
+    <t>20/08/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL DO MES DE AGOSTO/2003                               - CONTINUACAO DA 2003NL600886 -</t>
+  </si>
+  <si>
+    <t>2003NL600933</t>
+  </si>
+  <si>
+    <t>26/08/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA COMPLEMENTAR/2 - SUBSIDIOS/AUXILIO MORADIA DOS DEPUTADOS              AGOSTO/2003  -- BANCO DO BRASIL R$ 721.310,80  - CEF R$ 93.796,88</t>
+  </si>
+  <si>
+    <t>944.956,70</t>
+  </si>
+  <si>
+    <t>2003NL600989</t>
+  </si>
+  <si>
+    <t>08/09/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 DO MrS DE SETEMBRO/03 - SUBSuDIO FIXO E AJUDA DE CUSTO -- BANCO DO BRASIL: R$ 2.220.474,90 - CEF: R$ 253.402,65 -</t>
+  </si>
+  <si>
+    <t>-1.800,00</t>
+  </si>
+  <si>
+    <t>2003NL601016</t>
+  </si>
+  <si>
+    <t>17/09/2003</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE AUXULIO-MORADIA REFERENTE AO MRS DE AGOSTO/2003, CONFORME PROCES-SO 127.490/2003. PONTO 52037, GRUPO 05.</t>
+  </si>
+  <si>
+    <t>2003NL601015</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE AUXULIO-MORADIA REFERENTE AO MRS DE AGOSTO/2003, CONFORME PROCES-SO 127.491/2003. PONTO 52448, GRUPO 05.</t>
+  </si>
+  <si>
+    <t>2003NL601028</t>
+  </si>
+  <si>
+    <t>22/09/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL DO MES DE AGOSTO/2003                               - CONTINUACAO DA 2003NL601027 -</t>
+  </si>
+  <si>
+    <t>2003NL601078</t>
+  </si>
+  <si>
+    <t>26/09/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA COMPLEMENTAR/2 - AUXILIO MORADIA DOS DEPUTADOS - SETEMBRO/2003.</t>
+  </si>
+  <si>
+    <t>939.499,00</t>
+  </si>
+  <si>
+    <t>2003NL601152</t>
+  </si>
+  <si>
+    <t>21/10/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL DO MES DE OUTUBRO/2003                              - CONTINUACAO DA 2003NL601151 -</t>
+  </si>
+  <si>
+    <t>-5.000,00</t>
+  </si>
+  <si>
+    <t>2003NL601178</t>
+  </si>
+  <si>
+    <t>23/10/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, TENDO EM VISTA AFASTAMENTO SUPLENTE, EM 12/09/03-OF. 207/03-SGM. DESCONTO DE PASSAGEM  AqREA - PROC. 128.928/03. DESCONTO  POSTAL/TELEFONEPROC. 129.358/03. PONTO 52548. GRUPO 05.</t>
+  </si>
+  <si>
+    <t>2003NL601196</t>
+  </si>
+  <si>
+    <t>29/10/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA COMPLEMENTAR/2 OUTUBRO/2003 - AUXILIO MORADIA -                                -                                                                    ARQUIVO BB ...R$ 687.659,40  ARQUIVO CEF...R$ 96.121,40</t>
+  </si>
+  <si>
+    <t>924.910,99</t>
+  </si>
+  <si>
+    <t>2003NL601195</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA AFASTAMENTO SUPLENTE EM 03/09/03, CONFORME OF.201/0-SGM -                                                                    LIMITE 310.......R$ 11.351,61   LIMITE 510......R$ 200,00</t>
+  </si>
+  <si>
+    <t>2003NL601197</t>
+  </si>
+  <si>
+    <t>30/10/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, TENDO EM VISTA FALECIMENTO DO DEPUTADO EM 04/10/03- OF. 216/2003 - SGM. PONTO 810826. - GRUPO 05 -</t>
+  </si>
+  <si>
+    <t>2003NL601236</t>
+  </si>
+  <si>
+    <t>06/11/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 DO MrS DE NOVEMBRO/03 - SUBSIDIO FIXO -                 - BANCO DO BRASIL: R$ 1.728.093,16 - CEF: R$ 206.606,42 -                     - BANCO DO BRASIL:       40.281,32 PENSAO ALIMENTICIA</t>
+  </si>
+  <si>
+    <t>2003NL601305</t>
+  </si>
+  <si>
+    <t>26/11/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA COMPLEMENTAR/2 - NOVEMBRO/2003 - AUXILIO MORADIA/DEPUTADOS -</t>
+  </si>
+  <si>
+    <t>929.432,72</t>
+  </si>
+  <si>
+    <t>2003NL601328</t>
+  </si>
+  <si>
+    <t>04/12/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 - SUBSIDIO FIXO/AJUDA DE CUSTO -            BANCO DO BRASIL - PENSAO ALIMENTICIA R$ 40.900,46 - R$ 5.980.747,37           CEF R$ 699.284,67 -</t>
+  </si>
+  <si>
     <t>2003NE005649</t>
   </si>
   <si>
-    <t>2003-12-17T00:00</t>
+    <t>17/12/2003</t>
+  </si>
+  <si>
+    <t>AUXuLIO-MORADIA.</t>
   </si>
   <si>
     <t>605.448,12</t>
   </si>
   <si>
+    <t>2003NL601372</t>
+  </si>
+  <si>
+    <t>- AUXILIO MORADIA FOLHA COMPLEMENTAR/2 DEZEMBRO/2003 - PARLAMENTARES          GRUPO 5                                                                       -- ARQUIVO BANCO DO BRASIL R$673.963,50 -  ARQUIVO CEF R$96.317,50</t>
+  </si>
+  <si>
+    <t>925.106,00</t>
+  </si>
+  <si>
     <t>2003NE005685</t>
   </si>
   <si>
-    <t>2003-12-18T00:00</t>
+    <t>18/12/2003</t>
+  </si>
+  <si>
+    <t>AUXuLIO MORADIA</t>
   </si>
   <si>
     <t>14.551,88</t>
   </si>
   <si>
+    <t>2003NL601384</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, AFASTAMENTO SUPLENTE 02/12/03 OFICIO 289/02-SGM -           DDP S/N ANEXA - PROCESSO 134.776/03 - DESCONTADO POSTAL/TELEFONE              FONTE 0100...310 R$ 12.527,00  FONTE 0100...510 R$ 100,00</t>
+  </si>
+  <si>
     <t>2003NE006077</t>
   </si>
   <si>
-    <t>2003-12-31T00:00</t>
+    <t>31/12/2003</t>
+  </si>
+  <si>
+    <t>ANULAhfO DE EMPENHO</t>
   </si>
   <si>
     <t>-14.451,88</t>
   </si>
   <si>
-    <t>2003NL600050</t>
-[...367 lines deleted...]
-  <si>
     <t>2004NE000027</t>
   </si>
   <si>
-    <t>2004-01-20T00:00</t>
+    <t>20/01/2004</t>
+  </si>
+  <si>
+    <t>AUXÍLIO-MORADIA.</t>
   </si>
   <si>
     <t>1.000.000,00</t>
   </si>
   <si>
+    <t>2004NL600033</t>
+  </si>
+  <si>
+    <t>28/01/2004</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 - MES DE JANEIRO/2004 - AUXILIO MORADIA PARLAMENTARES    - ARQUIVO BANCO DO BRASIL: R$ 691.028,74 - ARQUIVO CEF: R$ 87.063,63 -</t>
+  </si>
+  <si>
+    <t>892.460,00</t>
+  </si>
+  <si>
     <t>2004NE000572</t>
   </si>
   <si>
-    <t>2004-02-10T00:00</t>
+    <t>10/02/2004</t>
   </si>
   <si>
     <t>10.370.000,00</t>
   </si>
   <si>
+    <t>2004NS000791</t>
+  </si>
+  <si>
+    <t>20/02/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO FEV/2004-COMPLEMENTAR 2</t>
+  </si>
+  <si>
+    <t>909.440,00</t>
+  </si>
+  <si>
+    <t>2004NS000790</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000056 PARA ALTERAR DEDUCAO/VALOR</t>
+  </si>
+  <si>
+    <t>-909.440,00</t>
+  </si>
+  <si>
+    <t>2004NS000789</t>
+  </si>
+  <si>
+    <t>2004NS000785</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000054 - PARA INCLUSAO DE LISTA DE OB</t>
+  </si>
+  <si>
+    <t>2004NS000783</t>
+  </si>
+  <si>
+    <t>2004NS001147</t>
+  </si>
+  <si>
+    <t>03/03/2004</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXuLIO MORADIA REEMBOLSO, DO MrS DE  JANEIRO/04, CONFORME  PROC.101.699/04, PONTO 811123, GRUPO 05, DDP 06-03/2004.</t>
+  </si>
+  <si>
+    <t>2004NS001146</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXuLIO MORADIA REEMBOLSO, DO MrS DE  JANEIRO/04, CONFORME  PROC.101.924/04, PONTO 810485, GRUPO 05, DDP 07-03/2004.</t>
+  </si>
+  <si>
+    <t>2004NS001173</t>
+  </si>
+  <si>
+    <t>04/03/2004</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXuLIO-MORADIA ESPqCIE, REFERENTE 24 DIAS DO MrS DE FEVEREIRO DE2004, CONFORME PROC. 103.881/04, PONTO 810301, GRUPO 05, DDP 08-03/2004.</t>
+  </si>
+  <si>
+    <t>2.400,00</t>
+  </si>
+  <si>
+    <t>2004NS001299</t>
+  </si>
+  <si>
+    <t>08/03/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - MAR/2004                  CONTINUACAO DA 2004FP000135</t>
+  </si>
+  <si>
+    <t>-2.100,00</t>
+  </si>
+  <si>
+    <t>2004NL600107</t>
+  </si>
+  <si>
+    <t>17/03/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DEPUTADO AFASTADO CONFORME OFICIO 13/04-DGM.                 DDP N} 119-02/2004</t>
+  </si>
+  <si>
+    <t>2.200,00</t>
+  </si>
+  <si>
+    <t>2004NS002147</t>
+  </si>
+  <si>
+    <t>29/03/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - MARCO/2004.</t>
+  </si>
+  <si>
+    <t>886.803,30</t>
+  </si>
+  <si>
+    <t>2004NS002299</t>
+  </si>
+  <si>
+    <t>31/03/2004</t>
+  </si>
+  <si>
+    <t>PAGAMENTO CONFORME OFICIO 69/04-SGM, PROCESSO 105.946/04 E DDP 074-03/2004.   PONTO 811181 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>2004NS003180</t>
+  </si>
+  <si>
+    <t>22/04/2004</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO DE ELEMENTO DE DESPESA REF. DDP 021-03/2004 - AUXILIO MORADIA.- 2004FP000140/NS001437 -</t>
+  </si>
+  <si>
+    <t>2004NS003179</t>
+  </si>
+  <si>
+    <t>ALTERACAO DE OBSERVACAO.</t>
+  </si>
+  <si>
+    <t>-3.000,00</t>
+  </si>
+  <si>
+    <t>2004NS003178</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO DE ELEMENTO DE DESPESA REF. DDP 021-03/2004 - AUXILIO MORADIA.</t>
+  </si>
+  <si>
+    <t>2004NS003431</t>
+  </si>
+  <si>
+    <t>28/04/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04 CONFORME PROCESSO 106.216/04.GRUPO 5 - CARTEIRA PARLAMAMENTAR 810918</t>
+  </si>
+  <si>
+    <t>2004NS003454</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00368/NS003453</t>
+  </si>
+  <si>
+    <t>2004NS003451</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS-SUPLENTE AFASTADO EM  07/04/04,OF. 87/04-SGM. PONTO 810485.  GRUPO 05, DDP 088-04/2004.</t>
+  </si>
+  <si>
+    <t>2004NS003447</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000362/2004NS003445.</t>
+  </si>
+  <si>
+    <t>2004NS003446</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000356/NS003431 TENDO EM VISTA PAGAMENTO               CUSTEIO E PESSOAL.</t>
+  </si>
+  <si>
+    <t>2004NS003422</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - ABRIL/2004.</t>
+  </si>
+  <si>
+    <t>909.996,00</t>
+  </si>
+  <si>
+    <t>2004NS003529</t>
+  </si>
+  <si>
+    <t>29/04/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000385/2004NS003527.</t>
+  </si>
+  <si>
+    <t>2004NS003526</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000363/2004NS003447, TENDO EM VISTA ALTERA-             hfO NA DESCRIhfO.</t>
+  </si>
+  <si>
+    <t>2004NS003538</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00387/NS003596</t>
+  </si>
+  <si>
+    <t>2004NS003535</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000369/NS003454 ACERTO HISTORICO</t>
+  </si>
+  <si>
+    <t>2004NS003567</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000398/2004NS003566.</t>
+  </si>
+  <si>
+    <t>2004NS003563</t>
+  </si>
+  <si>
+    <t>CORRECAO HISTORICO</t>
+  </si>
+  <si>
+    <t>2004NS004912</t>
+  </si>
+  <si>
+    <t>27/05/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - MAIO/2004.</t>
+  </si>
+  <si>
+    <t>912.467,00</t>
+  </si>
+  <si>
+    <t>2004NS005290</t>
+  </si>
+  <si>
+    <t>03/06/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - JUN/2004 - COMPLEMENTAR 1 - DECIMO-TERCEIRO SALARIO.</t>
+  </si>
+  <si>
+    <t>-1.400,00</t>
+  </si>
+  <si>
+    <t>2004NS006245</t>
+  </si>
+  <si>
+    <t>25/06/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - JUNHO/2004.</t>
+  </si>
+  <si>
+    <t>894.699,12</t>
+  </si>
+  <si>
+    <t>2004NS006750</t>
+  </si>
+  <si>
+    <t>07/07/2004</t>
+  </si>
+  <si>
+    <t>SUBSuDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - JUL/04 - CONSIGNAhïES.</t>
+  </si>
+  <si>
+    <t>-2.600,00</t>
+  </si>
+  <si>
+    <t>2004NS007229</t>
+  </si>
+  <si>
+    <t>19/07/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DE SUPLENTE EM 23/06/04, CFE. OF. 140/04SGM E DDP 021-07/2004. DESCONTO DE POSTAL/TELEFONICA, PASSAGEM AEREA E   VERBAINDENIZATORIA CFE. PROC. 115.478 E 114.871/04. GRUPO 5, PONTO 810688.</t>
+  </si>
+  <si>
+    <t>2004NS007545</t>
+  </si>
+  <si>
+    <t>26/07/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA/DEPUTADOS E URV/INATIVOS E PENSIONISTAS - FOPAG MES DE JUL/   2004-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>922.501,67</t>
+  </si>
+  <si>
+    <t>2004NS008684</t>
+  </si>
+  <si>
+    <t>23/08/2004</t>
+  </si>
+  <si>
+    <t>- ACERTO DE CONTAS - SUPLENTE AFASTADO EM 03/07/04, OFICIO 145/04 SGM -       _--- GRUPO 5 ---</t>
+  </si>
+  <si>
+    <t>2004NS008678</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO  EM 05/07/04 CONFORME OFICIO 146/04-SGM  CEB PROCESSO 19.486/04 - GAS PROCESSO 114.852/117.016/04 -                    --- GRUPO 5 ---</t>
+  </si>
+  <si>
+    <t>2004NS008881</t>
+  </si>
+  <si>
+    <t>27/08/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - AGOSTO/2004</t>
+  </si>
+  <si>
+    <t>907.877,74</t>
+  </si>
+  <si>
+    <t>2004NS010120</t>
+  </si>
+  <si>
+    <t>27/09/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - SETEMBRO/2004</t>
+  </si>
+  <si>
+    <t>904.633,54</t>
+  </si>
+  <si>
+    <t>2004NS011359</t>
+  </si>
+  <si>
+    <t>27/10/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - OUTUBRO/2004</t>
+  </si>
+  <si>
+    <t>915.154,58</t>
+  </si>
+  <si>
+    <t>2004NS011776</t>
+  </si>
+  <si>
+    <t>08/11/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR/1 - NOVEMBRO/2004.</t>
+  </si>
+  <si>
+    <t>2004NS011777</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP001591/NS011776 PARA ALTERACAO DE VALOR DE              DEDUCAO.</t>
+  </si>
+  <si>
+    <t>2004NS011778</t>
+  </si>
+  <si>
+    <t>2004NS012645</t>
+  </si>
+  <si>
+    <t>26/11/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - NOVEMBRO/2004.</t>
+  </si>
+  <si>
+    <t>911.247,00</t>
+  </si>
+  <si>
+    <t>2004NS013036</t>
+  </si>
+  <si>
+    <t>03/12/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO MES DE DEZEMBRO/2004 - COMPLEMENTAR/1 - CONSIGNACOES.</t>
+  </si>
+  <si>
+    <t>2004NS013400</t>
+  </si>
+  <si>
+    <t>10/12/2004</t>
+  </si>
+  <si>
+    <t>PAGAMENTO MANOEL SALVIANO SOBRINO, PONTO 810680, GRUPO 5 - SUPLENTE AFASTADO  EM 23/11/04, CONFORME OFICIO 279/04-SGM. DESCONTO PASSAGEM AEREA PROC:127.731/2004.  DDP 052-12/2004</t>
+  </si>
+  <si>
+    <t>2004NS013655</t>
+  </si>
+  <si>
+    <t>15/12/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS CONFORME DDP 076-12/2004, OFICIO 259/04-SGM. PASSAGEM AEREA, POSTAL/FONE E VERBA INDENIZATORIA PROC:127.749/04. DESCONTOS DIVERSOS 127.749/94  LAVOISIER MAIA SOBRINHO, PONTO 810.687, GRUPO 5</t>
+  </si>
+  <si>
+    <t>2004NS013705</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS CONFORME DDP 076-12/2004, OFICIO 259/04-SGM. PASSAGEM AEREA, POSTAL/FONE E VERBA INDENIZATORIA PROC. 127.749/04. DESCONTOS DIVERSOS PROCES-SO 127.749/94 - PONTO 810.687/04, GRUPO 5.</t>
+  </si>
+  <si>
+    <t>2004NS013668</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP001867/NS013658 TENDO EM VISTA CORRECAO  DE             VALOR DEDUçãO LANçADO A MENOR. DDP 076-12/2004</t>
+  </si>
+  <si>
+    <t>2004NS013768</t>
+  </si>
+  <si>
+    <t>17/12/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. RENUNCIA DE TITULAR EM 1/12/04, OF. 272/04-SGM, CFE. DDP100-12/2004. GRUPO 5, PONTO 810803.</t>
+  </si>
+  <si>
+    <t>2004NS013770</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AFASTAMENTO DE SUPLENTE EM 02/12/04, OF. 273/04-SGM, CFEDDP 104-12/2004. GRUPO 5, PONTO 811184.                                       - INSS: R$77,08 -</t>
+  </si>
+  <si>
+    <t>2004NS013771</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP001882 PARA ACERTO DE OBSERVACAO.</t>
+  </si>
+  <si>
+    <t>2004NS013773</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AFASTAMENTO DE SUPLENTE EM 02/12/04, OF. 273/04-SGM, CFEDDP 101-12/2004. GRUPO 5, PONTO 811184.                                       - INSS: R$77,08 -</t>
+  </si>
+  <si>
+    <t>2004NS013844</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - DEZEMBRO/2004.</t>
+  </si>
+  <si>
+    <t>907.060,00</t>
+  </si>
+  <si>
     <t>2004NE005193</t>
   </si>
   <si>
-    <t>2004-12-31T00:00</t>
+    <t>31/12/2004</t>
+  </si>
+  <si>
+    <t>AUXÍLIO-MORADIA - ANULAÇÃO.</t>
   </si>
   <si>
     <t>-486.960,05</t>
   </si>
   <si>
-    <t>2004NL600033</t>
-[...298 lines deleted...]
-  <si>
     <t>2005NE000037</t>
   </si>
   <si>
-    <t>2005-01-27T00:00</t>
+    <t>27/01/2005</t>
   </si>
   <si>
     <t>010001/00001 - CAMARA DEPUTADOS</t>
   </si>
   <si>
     <t>10.970.000,00</t>
   </si>
   <si>
+    <t>2005NS000664</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA MÊS DE JANEIRO/2005 - FOLHA COMPLEMENTAR 2.</t>
+  </si>
+  <si>
+    <t>916.461,00</t>
+  </si>
+  <si>
+    <t>2005NS000919</t>
+  </si>
+  <si>
+    <t>31/01/2005</t>
+  </si>
+  <si>
+    <t>RECLASSIFICAÇÃO DE DESPESA REFERENTE  2005FP000077/NS000487, REFERENTE  FOPAG/JAN-NORMAL. AUXÍLIO MORADIA.</t>
+  </si>
+  <si>
+    <t>-30.000,00</t>
+  </si>
+  <si>
+    <t>2005NS000920</t>
+  </si>
+  <si>
+    <t>02/02/2005</t>
+  </si>
+  <si>
+    <t>-5.675,00</t>
+  </si>
+  <si>
+    <t>2005NS001468</t>
+  </si>
+  <si>
+    <t>18/02/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/FEV-NORMAL.</t>
+  </si>
+  <si>
+    <t>-4.400,00</t>
+  </si>
+  <si>
+    <t>2005NS001668</t>
+  </si>
+  <si>
+    <t>24/02/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA MÊS DE FEVEREIRO/05 - FOLHA COMPLEMENTAR 2.</t>
+  </si>
+  <si>
+    <t>914.947,75</t>
+  </si>
+  <si>
+    <t>2005NS002206</t>
+  </si>
+  <si>
+    <t>08/03/2005</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO MAR/2005 - COMPLEMENTAR/1 - SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2005NS002400</t>
+  </si>
+  <si>
+    <t>10/03/2005</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. A POSSE DE SUPLENTE EM 01/02/2005 E AFASTAMENTO EM      11/02/2005, CFE. OFICIOS 41 E 44/05-SGM E DDP 049-03/2005.                    - GRUPO 5, PONTO 810687 -</t>
+  </si>
+  <si>
+    <t>2005NS002809</t>
+  </si>
+  <si>
+    <t>21/03/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/MAR-NORMAL</t>
+  </si>
+  <si>
+    <t>-625,00</t>
+  </si>
+  <si>
+    <t>2005NS003063</t>
+  </si>
+  <si>
+    <t>28/03/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA MÊS DE MARCO/05 - FOLHA COMPLEMENTAR/2.</t>
+  </si>
+  <si>
+    <t>910.561,00</t>
+  </si>
+  <si>
+    <t>2005NS003161</t>
+  </si>
+  <si>
+    <t>30/03/2005</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADA EM 17/02/05, CONFORME OF. 63/05-SGM.PONTO810735. GRUPO 05. DDP 095-03/2005. CONTINUAÇÃO DA 2005FP000411/NS003160.</t>
+  </si>
+  <si>
+    <t>2005NS004384</t>
+  </si>
+  <si>
+    <t>27/04/2005</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA MES DE ABRIL/05 - FOLHA COMPLEMENTAR/2 - GRUPO 5 E            FOLHA COMPLEMENTAR/1 - GRUPO 6.</t>
+  </si>
+  <si>
+    <t>922.297,10</t>
+  </si>
+  <si>
+    <t>2005NS004385</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005FP000605/NS004384 PARA ALTERACAO DE VALORES.</t>
+  </si>
+  <si>
+    <t>-922.297,10</t>
+  </si>
+  <si>
+    <t>2005NS004389</t>
+  </si>
+  <si>
+    <t>2005NS004480</t>
+  </si>
+  <si>
+    <t>28/04/2005</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO DE DESPESAS REF. ACERTO DE CONTAS DE SUPLENTE AFASTADO CFE.   OF. 91/05-SGM, PROC. 108.095/05, 110.065/05 E DDP 138-04/2005.                - GRUPO 5, PONTO 810646 -</t>
+  </si>
+  <si>
+    <t>-313,49</t>
+  </si>
+  <si>
+    <t>3.900,00</t>
+  </si>
+  <si>
+    <t>2005NS004521</t>
+  </si>
+  <si>
+    <t>29/04/2005</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA CONFORME SGM 106/2005 - PROCESSO 112.858/2005 - QUARTA        SECRETARIA, PONTO 810534, GRUPO 5, DDP 148-04/2005</t>
+  </si>
+  <si>
+    <t>2005NS005552</t>
+  </si>
+  <si>
+    <t>24/05/2005</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA MES DE MAIO/2005 - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>921.420,10</t>
+  </si>
+  <si>
+    <t>2005NS005633</t>
+  </si>
+  <si>
+    <t>25/05/2005</t>
+  </si>
+  <si>
+    <t>DDP 130-05/2005 - ACERTO DE CONTAS CONFORME PROCESSO: 102.031/05 VENCIMENTOS EVANTAGENS.</t>
+  </si>
+  <si>
+    <t>2005NS005636</t>
+  </si>
+  <si>
+    <t>PAGAMENTO A PARLAMENTAR CONFORME DDP 129-05/2005 - ACERTO DE CONTAS PERDA   DEMANDATO, OFICIO 124/05-SGM E RESOLUCAO 32/2005.  GRUPO 5</t>
+  </si>
+  <si>
+    <t>2005NS006485</t>
+  </si>
+  <si>
+    <t>17/06/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JUN-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS006953</t>
+  </si>
+  <si>
+    <t>27/06/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO - ACERTO DE CONTAS SUPLENTE AFASTADO EM 16/06/05 CONFORM OF.144/05- SGM - DDP 131-06/2005</t>
+  </si>
+  <si>
+    <t>2005NS006963</t>
+  </si>
+  <si>
+    <t>28/06/2005</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA MES DE JUNHO/05  - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>918.607,00</t>
+  </si>
+  <si>
+    <t>2005NS007274</t>
+  </si>
+  <si>
+    <t>06/07/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO 2005FP001168/NS007271 TENDO EM VISTA ALTERACAO DA                DDP.</t>
+  </si>
+  <si>
+    <t>2005NS007271</t>
+  </si>
+  <si>
+    <t>PAGAMENTO: ACERTO DE CONTAS CONFORME DDP 015-07/2005 OFICIO 149/05SGM         SUBSIDIO FIXO/AUXILIO MORADIA</t>
+  </si>
+  <si>
+    <t>2005NS007275</t>
+  </si>
+  <si>
+    <t>COMPLEMENTACAO DO ACERTO DE CONTAS CONFORME DDP 015-07/2005, OF. 149/05-SGM.  PROCESSO 129.622/2005.</t>
+  </si>
+  <si>
+    <t>2005NS007549</t>
+  </si>
+  <si>
+    <t>14/07/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO - ACERTO DE CONTAS OFICIO 152/05-SGM - DDP 027-07/0005 GRUPO 5      DESCONTO COTA POSTAL/TELEFONICO PROCESSO 141.864/05</t>
+  </si>
+  <si>
+    <t>2.100,00</t>
+  </si>
+  <si>
+    <t>2005NS007714</t>
+  </si>
+  <si>
+    <t>20/07/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JUL-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS008025</t>
+  </si>
+  <si>
+    <t>27/07/2005</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA MES DE JULHO/05  - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>899.438,50</t>
+  </si>
+  <si>
     <t>2005NE002299</t>
   </si>
   <si>
-    <t>2005-08-02T00:00</t>
+    <t>02/08/2005</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO.</t>
   </si>
   <si>
     <t>-70.000,00</t>
   </si>
   <si>
+    <t>2005NS008424</t>
+  </si>
+  <si>
+    <t>09/08/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ALUXÍLIO MORADIA ESPÉCIE, DE FEVEREIRO DE 2003 A  MAIO  DE  2005,CONFORME AUTORIZADO NO PROCESSO 115.291/2005. PONTO N. 810868, GRUPO 05.       - DDP 047-08/2005 -</t>
+  </si>
+  <si>
+    <t>84.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008425</t>
+  </si>
+  <si>
+    <t>COMPLEMENTAÇÃO DO ACERTO DE CONTAS REFERENTE AFASTAMENTO DE SUPLENTE EM 04/07/2005 - OF. 155/05-SGM. AUXÍLIO MORADIA REEMBOLSO DE JUL/05, CONFORME  PROCESSO143.467/2005. PONTO 811196. GRUPO 05. DDP 046-08/2005.</t>
+  </si>
+  <si>
+    <t>2005NS008480</t>
+  </si>
+  <si>
+    <t>RECLASSIFICAÇÃO DE DESPESA REFERENTE 2005FP001340/NS008424. GRUPO 05.          - DDP 047-08/2005 -</t>
+  </si>
+  <si>
+    <t>-69.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008506</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FEV/2003 A MAIO/2005 - PONTO 810868, GRUPO 5-DDP 047-08/2005PROC. 115.291/2005</t>
+  </si>
+  <si>
+    <t>15.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008505</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005CD000097/NS008480, TENDO EM VISTA NOVA CONTA-             BILIZACAO.</t>
+  </si>
+  <si>
+    <t>69.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008544</t>
+  </si>
+  <si>
+    <t>10/08/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ACERTO DE CONTAS DECORRENTE DE AFASTAMENTO DE SUPLENTE CFE. OFI- CIO 1366/2005-SGM/P, PROCESSO 143.902/05 E DDP 052-08/2005. DESCONTO POSTAL/  TELEFONE CFE. PROCESSO 150.152/05. GRUPO 5, PONTO 811172.</t>
+  </si>
+  <si>
+    <t>1.900,00</t>
+  </si>
+  <si>
+    <t>2005NS008545</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 14/07/2005 - OF. 166/05-SGM.  AU-XÍLIO MORADIA REEMBOLSO JUL/05, CONF. PROCESSO  N. 143.748/05. PONTO  811.186.GRUPO 05. DDP 054-08/2005.</t>
+  </si>
+  <si>
+    <t>1.300,00</t>
+  </si>
+  <si>
+    <t>2005NS008543</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 12/07/2005 - OF. 162/05-SGM.  AU-XÍLIO MORADIA REEMBOLSO JUN E JUL/05, CONF. PROCESSOS NS 143.467 E 143.473/05.PONTO 811.169. GRUPO 05. DDP 053-08/2005. INSS NO VALOR DE R$ 586,98.</t>
+  </si>
+  <si>
+    <t>3.884,68</t>
+  </si>
+  <si>
+    <t>2005NS008664</t>
+  </si>
+  <si>
+    <t>16/08/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2005FP001340/NS001824 TENDO EM VISTA REGIS-             TRO DA 2005FP001348/NS008506.</t>
+  </si>
+  <si>
+    <t>-84.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008786</t>
+  </si>
+  <si>
+    <t>18/08/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/AGO-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS009156</t>
+  </si>
+  <si>
+    <t>29/08/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2005FOPAG/AGO-C1.</t>
+  </si>
+  <si>
+    <t>882.668,50</t>
+  </si>
+  <si>
+    <t>2005NS009159</t>
+  </si>
+  <si>
+    <t>ACERTO DE  CONTAS, FALECIMENTO  EM  13/08/05 - OF. 181/05-SGM. AUXÍLIO-MORADIAREEMBOLSO DE JUL/05, CONFORME PROC. 152.076/05. PONTO 801925. GRUPO 05.        - DPP 132-08/2005 - INSS NO VALOR DE R$ 586,98.</t>
+  </si>
+  <si>
+    <t>495,00</t>
+  </si>
+  <si>
+    <t>2005NS009824</t>
+  </si>
+  <si>
+    <t>19/09/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/SET-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS010088</t>
+  </si>
+  <si>
+    <t>23/09/2005</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DECORRENTE DE AFASTAMENTO DE SUPLENTE, CFE. OF. 197/05-SGM E DDP 059-09/2005. AUXILIO-MORADIA EM ESPECIE CFE. PROCESSO 158.830/05.         - GRUPO 5, PONTO 811201 - INSS: R$326,25 -</t>
+  </si>
+  <si>
+    <t>2005NS010153</t>
+  </si>
+  <si>
+    <t>27/09/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2005FOPAG/SET-C1.</t>
+  </si>
+  <si>
+    <t>876.676,24</t>
+  </si>
+  <si>
+    <t>2005NS010816</t>
+  </si>
+  <si>
+    <t>19/10/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/OUT-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS011068</t>
+  </si>
+  <si>
+    <t>24/10/2005</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DECORRENTE DE AFASTAMENTO DE SUPLENTE CFE. DDP 061-10/2005  EOF. 219/05-SGM. DESCONTO DE VERBA INDENIZATORIA E PASSAGEM AEREA CFE. PROCESSO160.484/05. GRUPO 5, PONTO 811180. INSS: R$293,49.</t>
+  </si>
+  <si>
+    <t>2005NS011088</t>
+  </si>
+  <si>
+    <t>25/10/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2005FP001787/NS011084 - REGULARIZAçAO CLAS-             FICAçAO DA DESPESA -</t>
+  </si>
+  <si>
+    <t>2005NS011091</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - RENUNCIA DE MANDATO EM 20/09/05 OFICIO 214/05SGM.          PROCESSO 160.711-05 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>2005NS011084</t>
+  </si>
+  <si>
+    <t>2005NS011202</t>
+  </si>
+  <si>
+    <t>27/10/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2005FOPAG/OUT-COMPLEMENTAR/1</t>
+  </si>
+  <si>
+    <t>893.600,00</t>
+  </si>
+  <si>
+    <t>2005NS011433</t>
+  </si>
+  <si>
+    <t>01/11/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO AUXÍLIO-MORADIA - REEMBOLSO MÊS OUTUBRO/05, CONFORME  OFÍCIO 130/05-COHAB, PROC. 163.898/2005. PONTO 811062, GRUPO 05. DDP 003-11/2005.</t>
+  </si>
+  <si>
+    <t>2005NS012187</t>
+  </si>
+  <si>
+    <t>23/11/2005</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. RENUNCIA DE MANDATO PARLAMENTAR  CFE.  OF. 250/05-SGM  EDDP 056-11/2005. COTA POSTAL TELEFONICA DE SET E OUT/05, CFE. PROC. 164.110/05E 106.877/05 RESPECTIVAMENTE. GRUPO 5, PONTO 810451.</t>
+  </si>
+  <si>
+    <t>2005NS012300</t>
+  </si>
+  <si>
+    <t>28/11/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2005FOPAG/NOV-C1.</t>
+  </si>
+  <si>
+    <t>883.216,00</t>
+  </si>
+  <si>
+    <t>2005NS013128</t>
+  </si>
+  <si>
+    <t>16/12/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/DEZ-NORMAL.</t>
+  </si>
+  <si>
+    <t>2005NS013367</t>
+  </si>
+  <si>
+    <t>21/12/2005</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2005FOPAG/DEZ-COMPLEMENTAR/2.</t>
+  </si>
+  <si>
+    <t>917.874,00</t>
+  </si>
+  <si>
     <t>2005NE004263</t>
   </si>
   <si>
-    <t>2005-12-31T00:00</t>
+    <t>31/12/2005</t>
   </si>
   <si>
     <t>-45.166,62</t>
   </si>
   <si>
-    <t>2005NS000664</t>
-[...361 lines deleted...]
-  <si>
     <t>2006NE000024</t>
   </si>
   <si>
-    <t>2006-01-12T00:00</t>
+    <t>12/01/2006</t>
+  </si>
+  <si>
+    <t>2006NS000675</t>
+  </si>
+  <si>
+    <t>26/01/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2006FOPAG/JAN-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>871.404,00</t>
+  </si>
+  <si>
+    <t>2006NS013421</t>
+  </si>
+  <si>
+    <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS000675</t>
+  </si>
+  <si>
+    <t>2006NS001327</t>
+  </si>
+  <si>
+    <t>13/02/2006</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO DE CREDITO REF. 2006RA000143 - DEVOLUCAO DE AUXILIO-MORADIA MES DE JAN/2006, CFE. DDP 031-02/2006. GRUPO 5, PONTO 811118.</t>
   </si>
   <si>
     <t>2006NE000643</t>
   </si>
   <si>
-    <t>2006-02-23T00:00</t>
+    <t>23/02/2006</t>
+  </si>
+  <si>
+    <t>2006NS001814</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2006FOPAG/FEV-COMPLEMENTAR/3.</t>
+  </si>
+  <si>
+    <t>893.884,07</t>
+  </si>
+  <si>
+    <t>2006NS002587</t>
+  </si>
+  <si>
+    <t>17/03/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/MAR-NORMAL.</t>
+  </si>
+  <si>
+    <t>-1.000,00</t>
   </si>
   <si>
     <t>2006NE000942</t>
   </si>
   <si>
-    <t>2006-03-29T00:00</t>
+    <t>29/03/2006</t>
   </si>
   <si>
     <t>700.000,00</t>
   </si>
   <si>
+    <t>2006NS002964</t>
+  </si>
+  <si>
+    <t>AUXuLIO MORADIA - 2006FOPAG/MAR-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>898.754,00</t>
+  </si>
+  <si>
+    <t>2006NS003740</t>
+  </si>
+  <si>
+    <t>19/04/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DO SUPLENTE CFE. OF. 45/06-SGM. AUXILIO-MORADIA REF. MAR/2006 CFE. PROCESSOS 107.492/06 E 108.115/06. DDP 027-04/2006.- GRUPO 5, PONTO 811204 -</t>
+  </si>
+  <si>
+    <t>2006NS003746</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP000711/NS003740 PARA ALTERACAO DE CONTABILI             ZACAO.</t>
+  </si>
+  <si>
+    <t>2006NS003747</t>
+  </si>
+  <si>
+    <t>2006NS003988</t>
+  </si>
+  <si>
+    <t>26/04/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/ABR-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>879.638,00</t>
+  </si>
+  <si>
     <t>2006NE001218</t>
   </si>
   <si>
-    <t>2006-04-26T00:00</t>
+    <t>2006NS004855</t>
+  </si>
+  <si>
+    <t>18/05/2006</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP00906/NS004848, TENDO EM VISTA ALTERAÇÃO DE             VALOR.</t>
+  </si>
+  <si>
+    <t>2006NS004856</t>
+  </si>
+  <si>
+    <t>2006FOPAG/MAI-NORMAL.</t>
+  </si>
+  <si>
+    <t>2006NS004848</t>
+  </si>
+  <si>
+    <t>2006NS005341</t>
+  </si>
+  <si>
+    <t>29/05/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2006FOPAG/MAI-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>891.404,00</t>
   </si>
   <si>
     <t>2006NE001578</t>
   </si>
   <si>
-    <t>2006-05-29T00:00</t>
+    <t>AUXÍLIO-MORADIA</t>
   </si>
   <si>
     <t>2006NE001880</t>
   </si>
   <si>
-    <t>2006-06-23T00:00</t>
+    <t>23/06/2006</t>
   </si>
   <si>
     <t>6.030.000,00</t>
   </si>
   <si>
+    <t>2006NS006481</t>
+  </si>
+  <si>
+    <t>28/06/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2006FOPAG/JUN-COMPLEMENTAR/3.</t>
+  </si>
+  <si>
+    <t>894.654,00</t>
+  </si>
+  <si>
+    <t>2006NS007499</t>
+  </si>
+  <si>
+    <t>26/07/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - FOLHA COMPLEMENTAR/1 JULHO/2006</t>
+  </si>
+  <si>
+    <t>901.002,50</t>
+  </si>
+  <si>
+    <t>2006NS008459</t>
+  </si>
+  <si>
+    <t>28/08/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - FOLHA COMPLEMENTAR/1 AGOSTO/2006 - 2006LO000029 -</t>
+  </si>
+  <si>
+    <t>878.954,00</t>
+  </si>
+  <si>
+    <t>2006NS008848</t>
+  </si>
+  <si>
+    <t>08/09/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 09/07/06. OF. 205/06-SGM. AUXÍLIOMORADIA ESPÉCIE, JUL/06 - OF. 244/06-HAB. PONTO 810413, GRUPO 05.</t>
+  </si>
+  <si>
+    <t>2006NS009173</t>
+  </si>
+  <si>
+    <t>19/09/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/SET-NORMAL - 2006LO000031 -</t>
+  </si>
+  <si>
+    <t>2006NS009421</t>
+  </si>
+  <si>
+    <t>26/09/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA A RENÚNCIA DO MANDATO PARLAMENTAR EM 17/08/06-SGM. DESCONTO  DE  PASSAGEM  AÉREA, PROC. 141.657/06. PONTO 810.187, GRUPO 05.DDP 124-09/2006. PAGAMENTO PENSÃO ALIMENTÍCIA - DDP 125-09/2006 -</t>
+  </si>
+  <si>
+    <t>2006NS009420</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP001875/NS009419, TENDO EM VISTA APROPRIAÇÃO             INDEVIDA.</t>
+  </si>
+  <si>
+    <t>-1.600,00</t>
+  </si>
+  <si>
+    <t>2006NS009419</t>
+  </si>
+  <si>
+    <t>2006NS009450</t>
+  </si>
+  <si>
+    <t>27/09/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG SET/COMPLEMENTAR 01 - 2006LO000032 -</t>
+  </si>
+  <si>
+    <t>877.230,80</t>
+  </si>
+  <si>
+    <t>2006NS009672</t>
+  </si>
+  <si>
+    <t>02/10/2006</t>
+  </si>
+  <si>
+    <t>RESTITUIÇÃO DE AUXÍLIO MORADIA ESPÉCIE DE FEV/06, PAGO INDEVIDAMENTE, TENDO EMVISTA O AFASTAMENTO DO SENHOR  DEPUTADO  EM  21.02.06. OF. 30/06-SGM, CONFORME2006RA001277. PONTO 810315, GRUPO 05. DDP 196-09/2006</t>
+  </si>
+  <si>
+    <t>2006NS010264</t>
+  </si>
+  <si>
+    <t>19/10/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/OUT-NORMAL - 2006LO000034 -</t>
+  </si>
+  <si>
+    <t>-500,00</t>
+  </si>
+  <si>
+    <t>2006NS010624</t>
+  </si>
+  <si>
+    <t>27/10/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG OUT/COMPLEMENTAR 01 - 2006LO000035 -                    VALOR FORA DA FITA R$ 2.175,00</t>
+  </si>
+  <si>
+    <t>886.623,60</t>
+  </si>
+  <si>
+    <t>2006NS011505</t>
+  </si>
+  <si>
+    <t>22/11/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DE SUPLENTE CFE. OFICIO 237/06-SGME DDP 088-11/2006. AUXILIO-MORADIA CFE. PROCESSO 151.807/2006.                      - GRUPO 5, PONTO 811201 -</t>
+  </si>
+  <si>
+    <t>2006NS011686</t>
+  </si>
+  <si>
+    <t>27/11/2006</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP002419/NS0011683 - CORRECAO DE VALOR</t>
+  </si>
+  <si>
+    <t>-915.711,60</t>
+  </si>
+  <si>
+    <t>2006NS011683</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG NOV/COMPLEMENTAR 01 - 2006LO000038 - VALOR FORA DA FITA R$ 2.175,00 -</t>
+  </si>
+  <si>
+    <t>915.711,60</t>
+  </si>
+  <si>
+    <t>2006NS011681</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NS0011679 - CORRECAO DE VALOR</t>
+  </si>
+  <si>
+    <t>2006NS011679</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG NOV/COMPLEMENTAR 01 - 2006LO000038 - VALOR FORA DA FITA R$ 2.175,00 - PSSS R$25,18.</t>
+  </si>
+  <si>
+    <t>2006NS011677</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TENDO EM VISTA CORRECAO DE VALOR - 2006FP002417</t>
+  </si>
+  <si>
+    <t>2006NS011676</t>
+  </si>
+  <si>
+    <t>2006NS011687</t>
+  </si>
+  <si>
+    <t>2006NS011789</t>
+  </si>
+  <si>
+    <t>28/11/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA AFASTAMENTO DE SUPLENTE CFE. OF. 246/06-SGM E DDP 132-11/2006. GRUPO 5, PONTO 811196.</t>
+  </si>
+  <si>
+    <t>2006NS012733</t>
+  </si>
+  <si>
+    <t>20/12/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG DEZ/COMPLEMENTAR 02 - 2006LO000046 - VALOR FORA DA FITA R$ 2.175,00 -</t>
+  </si>
+  <si>
+    <t>965.900,00</t>
+  </si>
+  <si>
     <t>2006NE003499</t>
   </si>
   <si>
-    <t>2006-12-20T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>140.000,00</t>
   </si>
   <si>
+    <t>2006NS013157</t>
+  </si>
+  <si>
+    <t>28/12/2006</t>
+  </si>
+  <si>
+    <t>RESTITUICAO DE VALORES RECEBIDO A MAIOR - EXONERACAO DE SERVIDOR CONFORME 2006RA001824. DDP 188-12/2006. AUXILIO ALIMENTACAO CONTINUACAO DA 2006FP002732/NS013156.</t>
+  </si>
+  <si>
+    <t>-282,90</t>
+  </si>
+  <si>
+    <t>2006NS013161</t>
+  </si>
+  <si>
+    <t>RESTITUICAO DE VALORES RECEBIDO A MAIOR - EXONERACAO DE SERVIDOR CONFORME 2006RA001825. DDP 187-12/2006. AUXILIO ALIMENTACAO CONTINUACAO DA 2006FP002734/NS013160.</t>
+  </si>
+  <si>
     <t>2006NE003800</t>
   </si>
   <si>
-    <t>2006-12-30T00:00</t>
+    <t>30/12/2006</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DE EMPENHO.</t>
   </si>
   <si>
     <t>-16.305,23</t>
   </si>
   <si>
-    <t>2006NS000675</t>
-[...220 lines deleted...]
-  <si>
     <t>2007NE000182</t>
   </si>
   <si>
-    <t>2007-01-19T00:00</t>
+    <t>19/01/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19- AUXÍLIO-MORADIA.</t>
   </si>
   <si>
     <t>2007NE000377</t>
   </si>
   <si>
-    <t>2007-01-29T00:00</t>
+    <t>29/01/2007</t>
   </si>
   <si>
     <t>-50.000,00</t>
   </si>
   <si>
+    <t>2007NS000588</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG JAN/2007 - COMPLEMENTAR/1 - 2007LO000004.               - VALOR FORA DA FITA: R$10.802,50 -</t>
+  </si>
+  <si>
+    <t>942.800,00</t>
+  </si>
+  <si>
     <t>2007NE000717</t>
   </si>
   <si>
-    <t>2007-02-15T00:00</t>
+    <t>15/02/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - AUXÍLIO MORADIA.</t>
   </si>
   <si>
     <t>10.985.000,00</t>
   </si>
   <si>
+    <t>2007NS001423</t>
+  </si>
+  <si>
+    <t>21/02/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/FEV-NORMAL - 2007LO000007 -</t>
+  </si>
+  <si>
+    <t>-4.600,00</t>
+  </si>
+  <si>
+    <t>2007NS001549</t>
+  </si>
+  <si>
+    <t>26/02/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG FEV/2007 - COMPLEMENTAR/2 - 2007LO000008.               - VALOR FORA DA FITA: R$7.475,00 -</t>
+  </si>
+  <si>
+    <t>885.324,92</t>
+  </si>
+  <si>
+    <t>2007NS001848</t>
+  </si>
+  <si>
+    <t>02/03/2007</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AUXILIO-MORADIA CFE. DDP 054-03/2004 E PROC. 103.621/07.- GRUPO 5, PONTO 801.992 -</t>
+  </si>
+  <si>
+    <t>2007NS001849</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AUXILIO-MORADIA CFE. DDP 055-03/2004 E PROC. 103.619/07.- GRUPO 5, PONTO 811.155 -</t>
+  </si>
+  <si>
+    <t>2007NS001818</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO-MORAIDA REF. FEV/2007, CFE. DDP 028 A 036-03/2007.       - GRUPO 5 -</t>
+  </si>
+  <si>
+    <t>27.000,00</t>
+  </si>
+  <si>
+    <t>2007NS002740</t>
+  </si>
+  <si>
+    <t>28/03/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG MAR/2007 - COMPLEMENTAR/1 - 2007LO000011.               - VALOR FORA DA FITA: R$6.000,00 -</t>
+  </si>
+  <si>
+    <t>984.286,84</t>
+  </si>
+  <si>
+    <t>2007NS003546</t>
+  </si>
+  <si>
+    <t>20/04/2007</t>
+  </si>
+  <si>
+    <t>PAGAMENTO CFE. OFICIO 88/07-SGM E DDP 052-04/2007. AUXILIO-MORADIA CFE. PROC. 109.426/07. GRUPO 5, PONTO 810042. DESCONTO DE PENSAO ALIMENTICIA CFE.  DDP   053 E 054-04/2007. PSSS NO VALOR DE R$235,53.</t>
+  </si>
+  <si>
+    <t>2007NS003482</t>
+  </si>
+  <si>
+    <t>2007FOPAG/ABR-NORMAL - 2007LO000013 -</t>
+  </si>
+  <si>
+    <t>-1.700,00</t>
+  </si>
+  <si>
+    <t>2007NS003726</t>
+  </si>
+  <si>
+    <t>26/04/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG ABR/2007 - COMPLEMENTAR/1 - 2007LO000014.               - VALOR FORA DA FITA: R$18.000,00 -</t>
+  </si>
+  <si>
+    <t>943.339,67</t>
+  </si>
+  <si>
+    <t>2007NS004074</t>
+  </si>
+  <si>
+    <t>07/05/2007</t>
+  </si>
+  <si>
+    <t>PAGAMENTO A PARLAMENTAR CONFORME DDP 042-05/2007 - GRUPO 5                    OFICIO 76/2007 SGM</t>
+  </si>
+  <si>
+    <t>2007NS004692</t>
+  </si>
+  <si>
+    <t>21/05/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/MAI-NORMAL - 2007LO000016 -</t>
+  </si>
+  <si>
+    <t>2007NS004997</t>
+  </si>
+  <si>
+    <t>29/05/2007</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS EM DECORRENCIA DE AFASTAMENTO DE SUPLENTE CFE PROC. 112479/07E DDP 158-05/2007. GRUPO 5, PONTO 811409.</t>
+  </si>
+  <si>
+    <t>2007NS005004</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG MAI/2007 - COMPLEMENTAR/1 - 2007LO000017.- VALOR FORA DA FITA: R$6.000,00 -</t>
+  </si>
+  <si>
+    <t>898.526,33</t>
+  </si>
+  <si>
+    <t>2007NS005799</t>
+  </si>
+  <si>
+    <t>20/06/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/JUN-NORMAL - 2007LO000022 -</t>
+  </si>
+  <si>
+    <t>-5.373,33</t>
+  </si>
+  <si>
+    <t>2007NS006139</t>
+  </si>
+  <si>
+    <t>27/06/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG JUN/2007 - COMPLEMENTAR/3 - 2007LO000023.- VALOR FORA DA FITA: R$6.000,00. GRUPO 05.</t>
+  </si>
+  <si>
+    <t>833.478,00</t>
+  </si>
+  <si>
+    <t>2007NS007033</t>
+  </si>
+  <si>
+    <t>19/07/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/JUL-NORMAL - 2007LO000025 -</t>
+  </si>
+  <si>
+    <t>-3.800,00</t>
+  </si>
+  <si>
+    <t>2007NS007271</t>
+  </si>
+  <si>
+    <t>27/07/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG JUL/2007 - COMPLEMENTAR/1 - 2007LO000026 - GRUPO 5.     - VALOR FORA DA FITA: R$6.000,00 -</t>
+  </si>
+  <si>
+    <t>846.578,57</t>
+  </si>
+  <si>
+    <t>2007NS008313</t>
+  </si>
+  <si>
+    <t>24/08/2007</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO DE CREDITO REF. 2007RA000771 - DEVOLUCAO DE AUXILIOS TRANSPORTE E ALIMENTACAO DEVIDO A EXONERACAO DO SERVIDOR, CFE. DDP 120-08/2007.          - VALOR DE CORRECAO MONETARIA A SER TRANSFERIDO AO FR/CD: R$28,21 -</t>
+  </si>
+  <si>
+    <t>-128,59</t>
+  </si>
+  <si>
+    <t>2007NL600277</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO CONTABIL REF. 2007FP001422/NS008313 - DESPESA DE AUXILIO ALIMEN-TACAO.</t>
+  </si>
+  <si>
+    <t>128,59</t>
+  </si>
+  <si>
+    <t>2007NS008412</t>
+  </si>
+  <si>
+    <t>28/08/2007</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS DECORRENTE DE FALECIMENTO DO DEPUTADO. GRUPO 5, PONTO 810518.- DDP 139-08/2007 - PSSC: R$2.088,78 -</t>
+  </si>
+  <si>
+    <t>1.700,00</t>
+  </si>
+  <si>
+    <t>2007NS008428</t>
+  </si>
+  <si>
+    <t>29/08/2007</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA FOPAG AGO/2007 - COMPLEMENTAR/1 - 2007LO000029 - GRUPO 5      - VALOR FORA DA FITA: R$6.000,00</t>
+  </si>
+  <si>
+    <t>861.638,57</t>
+  </si>
+  <si>
+    <t>2007NS009180</t>
+  </si>
+  <si>
+    <t>19/09/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/SET-NORMAL - 2007LO000031.</t>
+  </si>
+  <si>
+    <t>2007NS009407</t>
+  </si>
+  <si>
+    <t>26/09/2007</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA FOPAG SET/2007 - COMPLEMENTAR/1 - 2007LO000032 - GRUPO 5.     - VALOR FORA DA FITA: R$6.000,00 -</t>
+  </si>
+  <si>
+    <t>834.499,57</t>
+  </si>
+  <si>
+    <t>2007NL600348</t>
+  </si>
+  <si>
+    <t>28/09/2007</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2007FP001422/NS008313 REF. DDP 120-08/2007 CFE DDP 002-10/2007- VALOR A COMPENSAR: FR/CD (R$28,21) -</t>
+  </si>
+  <si>
+    <t>2007NS009707</t>
+  </si>
+  <si>
+    <t>03/10/2007</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS (COMPLEMENTO) TENDO EM VISTA AFASTAMENTO DE SUPLENTE.        CONFORME OFICIO 187/07-SG - PROCESSO 135.192/07 - GRUPO 5 - DDP 008-10/2007   CONSIGNACAO VERBA INDENIZATORIA R$ 327,18 E POSTAL/TELEFONE R$ 472,82</t>
+  </si>
+  <si>
+    <t>2007NS010271</t>
+  </si>
+  <si>
+    <t>19/10/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/OUT-NORMAL - 2007LO000034.</t>
+  </si>
+  <si>
+    <t>2007NS010700</t>
+  </si>
+  <si>
+    <t>29/10/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG OUT/2007 - COMPLEMENTAR/1 - 2007LO000035 - GRUPO 5.     - VALOR FORA DA FITA: R$5.500,00 -</t>
+  </si>
+  <si>
+    <t>827.708,57</t>
+  </si>
+  <si>
+    <t>2007NS011652</t>
+  </si>
+  <si>
+    <t>27/11/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG NOV/2007 - COMPLEMENTAR/1 - 2007LO000039 - GRUPO 5.     - VALOR FORA DA FITA: R$5.500,00 -</t>
+  </si>
+  <si>
+    <t>846.521,14</t>
+  </si>
+  <si>
+    <t>2007NS012431</t>
+  </si>
+  <si>
+    <t>14/12/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/DEZ-NORMAL - 2007LO000043.</t>
+  </si>
+  <si>
+    <t>2007NS012692</t>
+  </si>
+  <si>
+    <t>19/12/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG DEZ/2007 - COMPLEMENTAR/1 - 2007LO000044 - GRUPO 5.     - VALOR FORA DA FITA: R$5.500,00 -</t>
+  </si>
+  <si>
+    <t>889.888,57</t>
+  </si>
+  <si>
     <t>2007NE003959</t>
   </si>
   <si>
-    <t>2007-12-31T00:00</t>
+    <t>31/12/2007</t>
   </si>
   <si>
     <t>-1.322.053,99</t>
   </si>
   <si>
-    <t>2007NL600277</t>
-[...226 lines deleted...]
-  <si>
     <t>2010NE000357</t>
   </si>
   <si>
-    <t>2010-01-20T00:00</t>
+    <t>20/01/2010</t>
+  </si>
+  <si>
+    <t>19 - FOPAG - AUXÍLIO MORADIA.</t>
   </si>
   <si>
     <t>794.000,00</t>
   </si>
   <si>
     <t>2010NE000388</t>
   </si>
   <si>
     <t>-794.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2674,4745 +3541,5753 @@
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
       <c r="D3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>36</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>82</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
       </c>
       <c r="D28" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>94</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>83</v>
+        <v>94</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>102</v>
+      </c>
+      <c r="C31" t="s">
+        <v>103</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>88</v>
+        <v>106</v>
+      </c>
+      <c r="C32" t="s">
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>106</v>
+      </c>
+      <c r="C33" t="s">
+        <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>106</v>
+      </c>
+      <c r="C34" t="s">
+        <v>113</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>116</v>
+      </c>
+      <c r="C35" t="s">
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
+        <v>120</v>
+      </c>
+      <c r="C36" t="s">
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C37" t="s">
+        <v>124</v>
       </c>
       <c r="D37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C38" t="s">
+        <v>127</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>66</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C39" t="s">
+        <v>129</v>
       </c>
       <c r="D39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C40" t="s">
+        <v>131</v>
       </c>
       <c r="D40" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C41" t="s">
+        <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>101</v>
+        <v>120</v>
+      </c>
+      <c r="C42" t="s">
+        <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>101</v>
+        <v>138</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="B44" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C44" t="s">
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="B45" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C45" t="s">
+        <v>145</v>
       </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C46" t="s">
+        <v>147</v>
       </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C47" t="s">
+        <v>149</v>
       </c>
       <c r="D47" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="B48" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C48" t="s">
+        <v>151</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>113</v>
+        <v>152</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="B49" t="s">
-        <v>112</v>
+        <v>138</v>
+      </c>
+      <c r="C49" t="s">
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>157</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>156</v>
+      </c>
+      <c r="C51" t="s">
+        <v>159</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="B52" t="s">
-        <v>123</v>
+        <v>156</v>
+      </c>
+      <c r="C52" t="s">
+        <v>161</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B53" t="s">
-        <v>123</v>
+        <v>156</v>
+      </c>
+      <c r="C53" t="s">
+        <v>163</v>
       </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="B54" t="s">
-        <v>123</v>
+        <v>156</v>
+      </c>
+      <c r="C54" t="s">
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="B55" t="s">
-        <v>123</v>
+        <v>168</v>
+      </c>
+      <c r="C55" t="s">
+        <v>169</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="B56" t="s">
-        <v>130</v>
+        <v>168</v>
+      </c>
+      <c r="C56" t="s">
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>131</v>
+        <v>172</v>
       </c>
       <c r="B57" t="s">
-        <v>130</v>
+        <v>173</v>
+      </c>
+      <c r="C57" t="s">
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="B58" t="s">
-        <v>133</v>
+        <v>176</v>
+      </c>
+      <c r="C58" t="s">
+        <v>177</v>
       </c>
       <c r="D58" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>113</v>
+        <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="B59" t="s">
-        <v>135</v>
+        <v>180</v>
+      </c>
+      <c r="C59" t="s">
+        <v>181</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>136</v>
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>137</v>
+        <v>183</v>
       </c>
       <c r="B60" t="s">
-        <v>138</v>
+        <v>184</v>
+      </c>
+      <c r="C60" t="s">
+        <v>185</v>
       </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>139</v>
+        <v>186</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>140</v>
+        <v>187</v>
       </c>
       <c r="B61" t="s">
-        <v>141</v>
+        <v>184</v>
+      </c>
+      <c r="C61" t="s">
+        <v>188</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="B62" t="s">
-        <v>141</v>
+        <v>184</v>
+      </c>
+      <c r="C62" t="s">
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="B63" t="s">
-        <v>141</v>
+        <v>184</v>
+      </c>
+      <c r="C63" t="s">
+        <v>193</v>
       </c>
       <c r="D63" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="B64" t="s">
-        <v>141</v>
+        <v>184</v>
+      </c>
+      <c r="C64" t="s">
+        <v>195</v>
       </c>
       <c r="D64" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="B65" t="s">
-        <v>141</v>
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
+        <v>198</v>
       </c>
       <c r="D65" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>142</v>
+        <v>199</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="B66" t="s">
-        <v>149</v>
+        <v>201</v>
+      </c>
+      <c r="C66" t="s">
+        <v>202</v>
       </c>
       <c r="D66" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="B67" t="s">
-        <v>152</v>
+        <v>201</v>
+      </c>
+      <c r="C67" t="s">
+        <v>202</v>
       </c>
       <c r="D67" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="B68" t="s">
-        <v>152</v>
+        <v>206</v>
+      </c>
+      <c r="C68" t="s">
+        <v>207</v>
       </c>
       <c r="D68" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="B69" t="s">
-        <v>156</v>
+        <v>210</v>
+      </c>
+      <c r="C69" t="s">
+        <v>211</v>
       </c>
       <c r="D69" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>158</v>
+        <v>213</v>
       </c>
       <c r="B70" t="s">
-        <v>159</v>
+        <v>214</v>
+      </c>
+      <c r="C70" t="s">
+        <v>215</v>
       </c>
       <c r="D70" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="B71" t="s">
-        <v>162</v>
+        <v>218</v>
+      </c>
+      <c r="C71" t="s">
+        <v>219</v>
       </c>
       <c r="D71" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>163</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>164</v>
+        <v>221</v>
       </c>
       <c r="B72" t="s">
-        <v>165</v>
+        <v>222</v>
+      </c>
+      <c r="C72" t="s">
+        <v>223</v>
       </c>
       <c r="D72" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>166</v>
+        <v>224</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>225</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>226</v>
+      </c>
+      <c r="C73" t="s">
+        <v>227</v>
       </c>
       <c r="D73" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>169</v>
+        <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>170</v>
+        <v>228</v>
       </c>
       <c r="B74" t="s">
-        <v>171</v>
+        <v>229</v>
+      </c>
+      <c r="C74" t="s">
+        <v>230</v>
       </c>
       <c r="D74" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>102</v>
+        <v>231</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>172</v>
+        <v>232</v>
       </c>
       <c r="B75" t="s">
-        <v>173</v>
+        <v>233</v>
+      </c>
+      <c r="C75" t="s">
+        <v>234</v>
       </c>
       <c r="D75" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>174</v>
+        <v>235</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>176</v>
+        <v>237</v>
+      </c>
+      <c r="C76" t="s">
+        <v>238</v>
       </c>
       <c r="D76" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>177</v>
+        <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>178</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>179</v>
+        <v>241</v>
+      </c>
+      <c r="C77" t="s">
+        <v>242</v>
       </c>
       <c r="D77" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>180</v>
+        <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>245</v>
+      </c>
+      <c r="C78" t="s">
+        <v>246</v>
       </c>
       <c r="D78" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>247</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>248</v>
+      </c>
+      <c r="C79" t="s">
+        <v>249</v>
       </c>
       <c r="D79" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>121</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>186</v>
+        <v>251</v>
       </c>
       <c r="B80" t="s">
-        <v>187</v>
+        <v>252</v>
+      </c>
+      <c r="C80" t="s">
+        <v>253</v>
       </c>
       <c r="D80" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>256</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>193</v>
+        <v>259</v>
+      </c>
+      <c r="C82" t="s">
+        <v>253</v>
       </c>
       <c r="D82" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>262</v>
+      </c>
+      <c r="C83" t="s">
+        <v>263</v>
       </c>
       <c r="D83" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>197</v>
+        <v>264</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>265</v>
       </c>
       <c r="B84" t="s">
-        <v>199</v>
+        <v>262</v>
+      </c>
+      <c r="C84" t="s">
+        <v>266</v>
       </c>
       <c r="D84" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>200</v>
+        <v>267</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>201</v>
+        <v>268</v>
       </c>
       <c r="B85" t="s">
-        <v>202</v>
+        <v>262</v>
+      </c>
+      <c r="C85" t="s">
+        <v>269</v>
       </c>
       <c r="D85" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>270</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>271</v>
+      </c>
+      <c r="C86" t="s">
+        <v>272</v>
       </c>
       <c r="D86" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>206</v>
+        <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="B87" t="s">
-        <v>205</v>
+        <v>274</v>
+      </c>
+      <c r="C87" t="s">
+        <v>275</v>
       </c>
       <c r="D87" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>273</v>
       </c>
       <c r="B88" t="s">
-        <v>205</v>
+        <v>274</v>
+      </c>
+      <c r="C88" t="s">
+        <v>275</v>
       </c>
       <c r="D88" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>206</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>278</v>
+      </c>
+      <c r="C89" t="s">
+        <v>279</v>
       </c>
       <c r="D89" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>102</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>281</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>282</v>
+      </c>
+      <c r="C90" t="s">
+        <v>283</v>
       </c>
       <c r="D90" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>214</v>
+        <v>284</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>285</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>286</v>
+      </c>
+      <c r="C91" t="s">
+        <v>287</v>
       </c>
       <c r="D91" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>115</v>
+        <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>288</v>
       </c>
       <c r="B92" t="s">
-        <v>216</v>
+        <v>289</v>
+      </c>
+      <c r="C92" t="s">
+        <v>290</v>
       </c>
       <c r="D92" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>291</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>292</v>
+      </c>
+      <c r="C93" t="s">
+        <v>290</v>
       </c>
       <c r="D93" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>220</v>
+        <v>284</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>293</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>292</v>
+      </c>
+      <c r="C94" t="s">
+        <v>290</v>
       </c>
       <c r="D94" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>177</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>296</v>
+      </c>
+      <c r="C95" t="s">
+        <v>297</v>
       </c>
       <c r="D95" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>177</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="B96" t="s">
-        <v>226</v>
+        <v>296</v>
+      </c>
+      <c r="C96" t="s">
+        <v>300</v>
       </c>
       <c r="D96" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>296</v>
+      </c>
+      <c r="C97" t="s">
+        <v>297</v>
       </c>
       <c r="D97" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>229</v>
+        <v>302</v>
       </c>
       <c r="B98" t="s">
-        <v>230</v>
+        <v>303</v>
+      </c>
+      <c r="C98" t="s">
+        <v>297</v>
       </c>
       <c r="D98" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>231</v>
+        <v>304</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>305</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>306</v>
+      </c>
+      <c r="C99" t="s">
+        <v>307</v>
       </c>
       <c r="D99" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>177</v>
+        <v>298</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>233</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>306</v>
+      </c>
+      <c r="C100" t="s">
+        <v>307</v>
       </c>
       <c r="D100" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>177</v>
+        <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>234</v>
+        <v>309</v>
       </c>
       <c r="B101" t="s">
-        <v>235</v>
+        <v>310</v>
+      </c>
+      <c r="C101" t="s">
+        <v>311</v>
       </c>
       <c r="D101" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>236</v>
+        <v>312</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>237</v>
+        <v>313</v>
       </c>
       <c r="B102" t="s">
-        <v>238</v>
+        <v>314</v>
+      </c>
+      <c r="C102" t="s">
+        <v>315</v>
       </c>
       <c r="D102" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>239</v>
+        <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>237</v>
+        <v>316</v>
       </c>
       <c r="B103" t="s">
-        <v>238</v>
+        <v>314</v>
+      </c>
+      <c r="C103" t="s">
+        <v>317</v>
       </c>
       <c r="D103" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>231</v>
+        <v>318</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>240</v>
+        <v>319</v>
       </c>
       <c r="B104" t="s">
-        <v>241</v>
+        <v>320</v>
+      </c>
+      <c r="C104" t="s">
+        <v>321</v>
       </c>
       <c r="D104" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>242</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>243</v>
+        <v>323</v>
       </c>
       <c r="B105" t="s">
-        <v>244</v>
+        <v>320</v>
+      </c>
+      <c r="C105" t="s">
+        <v>321</v>
       </c>
       <c r="D105" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>245</v>
+        <v>322</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>246</v>
+        <v>324</v>
       </c>
       <c r="B106" t="s">
-        <v>244</v>
+        <v>325</v>
+      </c>
+      <c r="C106" t="s">
+        <v>326</v>
       </c>
       <c r="D106" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>81</v>
+        <v>327</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>328</v>
       </c>
       <c r="B107" t="s">
-        <v>248</v>
+        <v>329</v>
+      </c>
+      <c r="C107" t="s">
+        <v>330</v>
       </c>
       <c r="D107" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>331</v>
       </c>
       <c r="B108" t="s">
-        <v>248</v>
+        <v>332</v>
+      </c>
+      <c r="C108" t="s">
+        <v>333</v>
       </c>
       <c r="D108" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>251</v>
+        <v>334</v>
       </c>
       <c r="B109" t="s">
-        <v>252</v>
+        <v>335</v>
+      </c>
+      <c r="C109" t="s">
+        <v>336</v>
       </c>
       <c r="D109" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>253</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>254</v>
+        <v>338</v>
       </c>
       <c r="B110" t="s">
-        <v>255</v>
+        <v>339</v>
+      </c>
+      <c r="C110" t="s">
+        <v>340</v>
       </c>
       <c r="D110" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>169</v>
+        <v>341</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>256</v>
+        <v>342</v>
       </c>
       <c r="B111" t="s">
-        <v>257</v>
+        <v>343</v>
+      </c>
+      <c r="C111" t="s">
+        <v>344</v>
       </c>
       <c r="D111" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>150</v>
+        <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>258</v>
+        <v>346</v>
       </c>
       <c r="B112" t="s">
-        <v>259</v>
+        <v>347</v>
+      </c>
+      <c r="C112" t="s">
+        <v>348</v>
       </c>
       <c r="D112" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>260</v>
+        <v>349</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>261</v>
+        <v>350</v>
       </c>
       <c r="B113" t="s">
-        <v>262</v>
+        <v>351</v>
+      </c>
+      <c r="C113" t="s">
+        <v>352</v>
       </c>
       <c r="D113" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>263</v>
+        <v>353</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>264</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>265</v>
+        <v>351</v>
+      </c>
+      <c r="C114" t="s">
+        <v>355</v>
       </c>
       <c r="D114" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>266</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>267</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>268</v>
+        <v>358</v>
+      </c>
+      <c r="C115" t="s">
+        <v>359</v>
       </c>
       <c r="D115" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>269</v>
+        <v>96</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>270</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>271</v>
+        <v>361</v>
+      </c>
+      <c r="C116" t="s">
+        <v>362</v>
       </c>
       <c r="D116" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>272</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>273</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>271</v>
+        <v>365</v>
+      </c>
+      <c r="C117" t="s">
+        <v>366</v>
       </c>
       <c r="D117" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>274</v>
+        <v>367</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>275</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>276</v>
+        <v>369</v>
+      </c>
+      <c r="C118" t="s">
+        <v>370</v>
       </c>
       <c r="D118" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E118" t="s">
-        <v>84</v>
+        <v>371</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>277</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>278</v>
+        <v>369</v>
+      </c>
+      <c r="C119" t="s">
+        <v>373</v>
       </c>
       <c r="D119" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>279</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>280</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>281</v>
+        <v>376</v>
+      </c>
+      <c r="C120" t="s">
+        <v>377</v>
       </c>
       <c r="D120" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>282</v>
+        <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>283</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>284</v>
+        <v>379</v>
+      </c>
+      <c r="C121" t="s">
+        <v>380</v>
       </c>
       <c r="D121" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>285</v>
+        <v>199</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>286</v>
+        <v>381</v>
       </c>
       <c r="B122" t="s">
-        <v>284</v>
+        <v>382</v>
+      </c>
+      <c r="C122" t="s">
+        <v>383</v>
       </c>
       <c r="D122" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>287</v>
+        <v>384</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="B123" t="s">
-        <v>289</v>
+        <v>386</v>
+      </c>
+      <c r="C123" t="s">
+        <v>387</v>
       </c>
       <c r="D123" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>150</v>
+        <v>388</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>290</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
-        <v>291</v>
+        <v>390</v>
+      </c>
+      <c r="C124" t="s">
+        <v>391</v>
       </c>
       <c r="D124" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>292</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
-        <v>293</v>
+        <v>390</v>
+      </c>
+      <c r="C125" t="s">
+        <v>393</v>
       </c>
       <c r="D125" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E125" t="s">
-        <v>294</v>
+        <v>235</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>394</v>
       </c>
       <c r="B126" t="s">
-        <v>296</v>
+        <v>395</v>
+      </c>
+      <c r="C126" t="s">
+        <v>396</v>
       </c>
       <c r="D126" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E126" t="s">
-        <v>297</v>
+        <v>239</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>298</v>
+        <v>397</v>
       </c>
       <c r="B127" t="s">
-        <v>299</v>
+        <v>398</v>
+      </c>
+      <c r="C127" t="s">
+        <v>399</v>
       </c>
       <c r="D127" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>177</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>300</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
-        <v>299</v>
+        <v>402</v>
+      </c>
+      <c r="C128" t="s">
+        <v>403</v>
       </c>
       <c r="D128" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>177</v>
+        <v>404</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>301</v>
+        <v>405</v>
       </c>
       <c r="B129" t="s">
-        <v>302</v>
+        <v>406</v>
+      </c>
+      <c r="C129" t="s">
+        <v>407</v>
       </c>
       <c r="D129" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>180</v>
+        <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>303</v>
+        <v>408</v>
       </c>
       <c r="B130" t="s">
-        <v>304</v>
+        <v>409</v>
+      </c>
+      <c r="C130" t="s">
+        <v>410</v>
       </c>
       <c r="D130" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>305</v>
+        <v>411</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>306</v>
+        <v>412</v>
       </c>
       <c r="B131" t="s">
-        <v>307</v>
+        <v>409</v>
+      </c>
+      <c r="C131" t="s">
+        <v>413</v>
       </c>
       <c r="D131" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>308</v>
+        <v>122</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>309</v>
+        <v>414</v>
       </c>
       <c r="B132" t="s">
-        <v>310</v>
+        <v>415</v>
+      </c>
+      <c r="C132" t="s">
+        <v>416</v>
       </c>
       <c r="D132" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>311</v>
+        <v>417</v>
       </c>
       <c r="B133" t="s">
-        <v>312</v>
+        <v>418</v>
+      </c>
+      <c r="C133" t="s">
+        <v>419</v>
       </c>
       <c r="D133" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>313</v>
+        <v>420</v>
       </c>
       <c r="B134" t="s">
-        <v>312</v>
+        <v>421</v>
+      </c>
+      <c r="C134" t="s">
+        <v>422</v>
       </c>
       <c r="D134" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>314</v>
+        <v>423</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>315</v>
+        <v>424</v>
       </c>
       <c r="B135" t="s">
-        <v>316</v>
+        <v>425</v>
+      </c>
+      <c r="C135" t="s">
+        <v>426</v>
       </c>
       <c r="D135" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>109</v>
+        <v>199</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>317</v>
+        <v>424</v>
       </c>
       <c r="B136" t="s">
-        <v>318</v>
+        <v>425</v>
+      </c>
+      <c r="C136" t="s">
+        <v>426</v>
       </c>
       <c r="D136" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>153</v>
+        <v>104</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>319</v>
+        <v>427</v>
       </c>
       <c r="B137" t="s">
-        <v>320</v>
+        <v>428</v>
+      </c>
+      <c r="C137" t="s">
+        <v>429</v>
       </c>
       <c r="D137" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>321</v>
+        <v>430</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>322</v>
+        <v>431</v>
       </c>
       <c r="B138" t="s">
-        <v>323</v>
+        <v>428</v>
+      </c>
+      <c r="C138" t="s">
+        <v>432</v>
       </c>
       <c r="D138" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>150</v>
+        <v>433</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>322</v>
+        <v>434</v>
       </c>
       <c r="B139" t="s">
-        <v>323</v>
+        <v>435</v>
+      </c>
+      <c r="C139" t="s">
+        <v>436</v>
       </c>
       <c r="D139" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>89</v>
+        <v>437</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>324</v>
+        <v>438</v>
       </c>
       <c r="B140" t="s">
-        <v>196</v>
+        <v>435</v>
+      </c>
+      <c r="C140" t="s">
+        <v>439</v>
       </c>
       <c r="D140" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>325</v>
+        <v>62</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>326</v>
+        <v>440</v>
       </c>
       <c r="B141" t="s">
-        <v>199</v>
+        <v>441</v>
+      </c>
+      <c r="C141" t="s">
+        <v>442</v>
       </c>
       <c r="D141" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>58</v>
+        <v>443</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>327</v>
+        <v>444</v>
       </c>
       <c r="B142" t="s">
-        <v>328</v>
+        <v>445</v>
+      </c>
+      <c r="C142" t="s">
+        <v>446</v>
       </c>
       <c r="D142" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>329</v>
+        <v>447</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>330</v>
+        <v>448</v>
       </c>
       <c r="B143" t="s">
-        <v>331</v>
+        <v>449</v>
+      </c>
+      <c r="C143" t="s">
+        <v>450</v>
       </c>
       <c r="D143" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E143" t="s">
-        <v>332</v>
+        <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>333</v>
+        <v>452</v>
       </c>
       <c r="B144" t="s">
-        <v>334</v>
+        <v>453</v>
+      </c>
+      <c r="C144" t="s">
+        <v>446</v>
       </c>
       <c r="D144" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>335</v>
+        <v>454</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>336</v>
+        <v>455</v>
       </c>
       <c r="B145" t="s">
-        <v>337</v>
+        <v>456</v>
+      </c>
+      <c r="C145" t="s">
+        <v>457</v>
       </c>
       <c r="D145" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>338</v>
+        <v>458</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>339</v>
+        <v>459</v>
       </c>
       <c r="B146" t="s">
-        <v>340</v>
+        <v>456</v>
+      </c>
+      <c r="C146" t="s">
+        <v>460</v>
       </c>
       <c r="D146" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>341</v>
+        <v>461</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>342</v>
+        <v>462</v>
       </c>
       <c r="B147" t="s">
-        <v>343</v>
+        <v>456</v>
+      </c>
+      <c r="C147" t="s">
+        <v>457</v>
       </c>
       <c r="D147" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>344</v>
+        <v>458</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>345</v>
+        <v>463</v>
       </c>
       <c r="B148" t="s">
-        <v>343</v>
+        <v>456</v>
+      </c>
+      <c r="C148" t="s">
+        <v>464</v>
       </c>
       <c r="D148" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>347</v>
+        <v>465</v>
       </c>
       <c r="B149" t="s">
-        <v>343</v>
+        <v>456</v>
+      </c>
+      <c r="C149" t="s">
+        <v>457</v>
       </c>
       <c r="D149" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E149" t="s">
-        <v>344</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>348</v>
+        <v>466</v>
       </c>
       <c r="B150" t="s">
-        <v>343</v>
+        <v>467</v>
+      </c>
+      <c r="C150" t="s">
+        <v>468</v>
       </c>
       <c r="D150" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>346</v>
+        <v>235</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>349</v>
+        <v>469</v>
       </c>
       <c r="B151" t="s">
-        <v>343</v>
+        <v>467</v>
+      </c>
+      <c r="C151" t="s">
+        <v>470</v>
       </c>
       <c r="D151" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E151" t="s">
-        <v>344</v>
+        <v>235</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>350</v>
+        <v>471</v>
       </c>
       <c r="B152" t="s">
-        <v>351</v>
+        <v>472</v>
+      </c>
+      <c r="C152" t="s">
+        <v>473</v>
       </c>
       <c r="D152" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E152" t="s">
-        <v>177</v>
+        <v>474</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>352</v>
+        <v>475</v>
       </c>
       <c r="B153" t="s">
-        <v>351</v>
+        <v>476</v>
+      </c>
+      <c r="C153" t="s">
+        <v>477</v>
       </c>
       <c r="D153" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>177</v>
+        <v>478</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>353</v>
+        <v>479</v>
       </c>
       <c r="B154" t="s">
-        <v>354</v>
+        <v>480</v>
+      </c>
+      <c r="C154" t="s">
+        <v>481</v>
       </c>
       <c r="D154" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E154" t="s">
-        <v>355</v>
+        <v>482</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>356</v>
+        <v>483</v>
       </c>
       <c r="B155" t="s">
-        <v>357</v>
+        <v>484</v>
+      </c>
+      <c r="C155" t="s">
+        <v>485</v>
       </c>
       <c r="D155" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>358</v>
+        <v>486</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>359</v>
+        <v>487</v>
       </c>
       <c r="B156" t="s">
-        <v>360</v>
+        <v>488</v>
+      </c>
+      <c r="C156" t="s">
+        <v>489</v>
       </c>
       <c r="D156" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>361</v>
+        <v>490</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>362</v>
+        <v>491</v>
       </c>
       <c r="B157" t="s">
-        <v>363</v>
+        <v>492</v>
+      </c>
+      <c r="C157" t="s">
+        <v>493</v>
       </c>
       <c r="D157" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>364</v>
+        <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>365</v>
+        <v>494</v>
       </c>
       <c r="B158" t="s">
-        <v>366</v>
+        <v>492</v>
+      </c>
+      <c r="C158" t="s">
+        <v>495</v>
       </c>
       <c r="D158" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E158" t="s">
-        <v>177</v>
+        <v>496</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>367</v>
+        <v>497</v>
       </c>
       <c r="B159" t="s">
-        <v>366</v>
+        <v>492</v>
+      </c>
+      <c r="C159" t="s">
+        <v>498</v>
       </c>
       <c r="D159" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E159" t="s">
-        <v>368</v>
+        <v>235</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>369</v>
+        <v>499</v>
       </c>
       <c r="B160" t="s">
-        <v>366</v>
+        <v>500</v>
+      </c>
+      <c r="C160" t="s">
+        <v>501</v>
       </c>
       <c r="D160" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E160" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>370</v>
+        <v>502</v>
       </c>
       <c r="B161" t="s">
-        <v>371</v>
+        <v>500</v>
+      </c>
+      <c r="C161" t="s">
+        <v>503</v>
       </c>
       <c r="D161" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E161" t="s">
-        <v>372</v>
+        <v>125</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>373</v>
+        <v>504</v>
       </c>
       <c r="B162" t="s">
-        <v>371</v>
+        <v>500</v>
+      </c>
+      <c r="C162" t="s">
+        <v>505</v>
       </c>
       <c r="D162" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E162" t="s">
-        <v>109</v>
+        <v>304</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>374</v>
+        <v>506</v>
       </c>
       <c r="B163" t="s">
-        <v>371</v>
+        <v>500</v>
+      </c>
+      <c r="C163" t="s">
+        <v>507</v>
       </c>
       <c r="D163" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E163" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>508</v>
       </c>
       <c r="B164" t="s">
-        <v>371</v>
+        <v>500</v>
+      </c>
+      <c r="C164" t="s">
+        <v>509</v>
       </c>
       <c r="D164" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>376</v>
+        <v>510</v>
       </c>
       <c r="B165" t="s">
-        <v>371</v>
+        <v>500</v>
+      </c>
+      <c r="C165" t="s">
+        <v>511</v>
       </c>
       <c r="D165" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>236</v>
+        <v>512</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>377</v>
+        <v>513</v>
       </c>
       <c r="B166" t="s">
-        <v>371</v>
+        <v>514</v>
+      </c>
+      <c r="C166" t="s">
+        <v>515</v>
       </c>
       <c r="D166" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>378</v>
+        <v>516</v>
       </c>
       <c r="B167" t="s">
-        <v>379</v>
+        <v>514</v>
+      </c>
+      <c r="C167" t="s">
+        <v>517</v>
       </c>
       <c r="D167" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>380</v>
+        <v>518</v>
       </c>
       <c r="B168" t="s">
-        <v>379</v>
+        <v>514</v>
+      </c>
+      <c r="C168" t="s">
+        <v>519</v>
       </c>
       <c r="D168" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E168" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>381</v>
+        <v>520</v>
       </c>
       <c r="B169" t="s">
-        <v>379</v>
+        <v>514</v>
+      </c>
+      <c r="C169" t="s">
+        <v>521</v>
       </c>
       <c r="D169" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E169" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>382</v>
+        <v>522</v>
       </c>
       <c r="B170" t="s">
-        <v>379</v>
+        <v>514</v>
+      </c>
+      <c r="C170" t="s">
+        <v>523</v>
       </c>
       <c r="D170" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>383</v>
+        <v>524</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>514</v>
+      </c>
+      <c r="C171" t="s">
+        <v>525</v>
       </c>
       <c r="D171" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>384</v>
+        <v>526</v>
       </c>
       <c r="B172" t="s">
-        <v>379</v>
+        <v>527</v>
+      </c>
+      <c r="C172" t="s">
+        <v>528</v>
       </c>
       <c r="D172" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E172" t="s">
-        <v>58</v>
+        <v>529</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>385</v>
+        <v>530</v>
       </c>
       <c r="B173" t="s">
-        <v>386</v>
+        <v>531</v>
+      </c>
+      <c r="C173" t="s">
+        <v>532</v>
       </c>
       <c r="D173" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E173" t="s">
-        <v>387</v>
+        <v>533</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>388</v>
+        <v>534</v>
       </c>
       <c r="B174" t="s">
-        <v>389</v>
+        <v>535</v>
+      </c>
+      <c r="C174" t="s">
+        <v>536</v>
       </c>
       <c r="D174" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E174" t="s">
-        <v>390</v>
+        <v>537</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>391</v>
+        <v>538</v>
       </c>
       <c r="B175" t="s">
-        <v>392</v>
+        <v>539</v>
+      </c>
+      <c r="C175" t="s">
+        <v>540</v>
       </c>
       <c r="D175" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E175" t="s">
-        <v>393</v>
+        <v>541</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>394</v>
+        <v>542</v>
       </c>
       <c r="B176" t="s">
-        <v>395</v>
+        <v>543</v>
+      </c>
+      <c r="C176" t="s">
+        <v>544</v>
       </c>
       <c r="D176" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E176" t="s">
-        <v>396</v>
+        <v>111</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>397</v>
+        <v>545</v>
       </c>
       <c r="B177" t="s">
-        <v>398</v>
+        <v>546</v>
+      </c>
+      <c r="C177" t="s">
+        <v>547</v>
       </c>
       <c r="D177" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E177" t="s">
-        <v>96</v>
+        <v>548</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>549</v>
       </c>
       <c r="B178" t="s">
-        <v>400</v>
+        <v>550</v>
+      </c>
+      <c r="C178" t="s">
+        <v>551</v>
       </c>
       <c r="D178" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E178" t="s">
-        <v>401</v>
+        <v>122</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>402</v>
+        <v>552</v>
       </c>
       <c r="B179" t="s">
-        <v>403</v>
+        <v>550</v>
+      </c>
+      <c r="C179" t="s">
+        <v>553</v>
       </c>
       <c r="D179" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E179" t="s">
-        <v>341</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>404</v>
+        <v>554</v>
       </c>
       <c r="B180" t="s">
-        <v>403</v>
+        <v>555</v>
+      </c>
+      <c r="C180" t="s">
+        <v>556</v>
       </c>
       <c r="D180" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E180" t="s">
-        <v>105</v>
+        <v>557</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>405</v>
+        <v>558</v>
       </c>
       <c r="B181" t="s">
-        <v>406</v>
+        <v>559</v>
+      </c>
+      <c r="C181" t="s">
+        <v>560</v>
       </c>
       <c r="D181" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E181" t="s">
-        <v>407</v>
+        <v>561</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>562</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>563</v>
+      </c>
+      <c r="C182" t="s">
+        <v>564</v>
       </c>
       <c r="D182" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E182" t="s">
-        <v>410</v>
+        <v>565</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>566</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>567</v>
+      </c>
+      <c r="C183" t="s">
+        <v>568</v>
       </c>
       <c r="D183" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>413</v>
+        <v>349</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>569</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>567</v>
+      </c>
+      <c r="C184" t="s">
+        <v>570</v>
       </c>
       <c r="D184" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E184" t="s">
-        <v>269</v>
+        <v>65</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>416</v>
+        <v>571</v>
       </c>
       <c r="B185" t="s">
-        <v>415</v>
+        <v>567</v>
+      </c>
+      <c r="C185" t="s">
+        <v>568</v>
       </c>
       <c r="D185" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E185" t="s">
-        <v>60</v>
+        <v>349</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>417</v>
+        <v>572</v>
       </c>
       <c r="B186" t="s">
-        <v>415</v>
+        <v>573</v>
+      </c>
+      <c r="C186" t="s">
+        <v>574</v>
       </c>
       <c r="D186" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E186" t="s">
-        <v>269</v>
+        <v>575</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>576</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>577</v>
+      </c>
+      <c r="C187" t="s">
+        <v>578</v>
       </c>
       <c r="D187" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E187" t="s">
-        <v>420</v>
+        <v>76</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>421</v>
+        <v>579</v>
       </c>
       <c r="B188" t="s">
-        <v>422</v>
+        <v>580</v>
+      </c>
+      <c r="C188" t="s">
+        <v>581</v>
       </c>
       <c r="D188" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E188" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>423</v>
+        <v>582</v>
       </c>
       <c r="B189" t="s">
-        <v>424</v>
+        <v>583</v>
+      </c>
+      <c r="C189" t="s">
+        <v>584</v>
       </c>
       <c r="D189" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E189" t="s">
-        <v>96</v>
+        <v>349</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>425</v>
+        <v>585</v>
       </c>
       <c r="B190" t="s">
-        <v>426</v>
+        <v>583</v>
+      </c>
+      <c r="C190" t="s">
+        <v>586</v>
       </c>
       <c r="D190" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E190" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>587</v>
       </c>
       <c r="B191" t="s">
-        <v>426</v>
+        <v>583</v>
+      </c>
+      <c r="C191" t="s">
+        <v>588</v>
       </c>
       <c r="D191" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E191" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>428</v>
+        <v>589</v>
       </c>
       <c r="B192" t="s">
-        <v>426</v>
+        <v>590</v>
+      </c>
+      <c r="C192" t="s">
+        <v>591</v>
       </c>
       <c r="D192" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E192" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>429</v>
+        <v>592</v>
       </c>
       <c r="B193" t="s">
-        <v>430</v>
+        <v>590</v>
+      </c>
+      <c r="C193" t="s">
+        <v>593</v>
       </c>
       <c r="D193" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E193" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>431</v>
+        <v>594</v>
       </c>
       <c r="B194" t="s">
-        <v>430</v>
+        <v>590</v>
+      </c>
+      <c r="C194" t="s">
+        <v>595</v>
       </c>
       <c r="D194" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E194" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>432</v>
+        <v>596</v>
       </c>
       <c r="B195" t="s">
-        <v>430</v>
+        <v>590</v>
+      </c>
+      <c r="C195" t="s">
+        <v>597</v>
       </c>
       <c r="D195" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E195" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>433</v>
+        <v>598</v>
       </c>
       <c r="B196" t="s">
-        <v>430</v>
+        <v>590</v>
+      </c>
+      <c r="C196" t="s">
+        <v>599</v>
       </c>
       <c r="D196" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E196" t="s">
-        <v>58</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>434</v>
+        <v>601</v>
       </c>
       <c r="B197" t="s">
-        <v>430</v>
+        <v>602</v>
+      </c>
+      <c r="C197" t="s">
+        <v>603</v>
       </c>
       <c r="D197" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E197" t="s">
-        <v>435</v>
+        <v>604</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>436</v>
+        <v>605</v>
       </c>
       <c r="B198" t="s">
-        <v>437</v>
+        <v>606</v>
+      </c>
+      <c r="C198" t="s">
+        <v>446</v>
       </c>
       <c r="D198" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E198" t="s">
-        <v>439</v>
+        <v>608</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>440</v>
+        <v>609</v>
       </c>
       <c r="B199" t="s">
-        <v>441</v>
+        <v>606</v>
+      </c>
+      <c r="C199" t="s">
+        <v>610</v>
       </c>
       <c r="D199" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E199" t="s">
-        <v>442</v>
+        <v>611</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>443</v>
+        <v>612</v>
       </c>
       <c r="B200" t="s">
-        <v>444</v>
+        <v>613</v>
+      </c>
+      <c r="C200" t="s">
+        <v>614</v>
       </c>
       <c r="D200" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E200" t="s">
-        <v>445</v>
+        <v>615</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>446</v>
+        <v>616</v>
       </c>
       <c r="B201" t="s">
-        <v>437</v>
+        <v>617</v>
+      </c>
+      <c r="C201" t="s">
+        <v>614</v>
       </c>
       <c r="D201" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E201" t="s">
-        <v>447</v>
+        <v>618</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>448</v>
+        <v>619</v>
       </c>
       <c r="B202" t="s">
-        <v>449</v>
+        <v>620</v>
+      </c>
+      <c r="C202" t="s">
+        <v>621</v>
       </c>
       <c r="D202" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E202" t="s">
-        <v>450</v>
+        <v>622</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>451</v>
+        <v>623</v>
       </c>
       <c r="B203" t="s">
-        <v>452</v>
+        <v>624</v>
+      </c>
+      <c r="C203" t="s">
+        <v>625</v>
       </c>
       <c r="D203" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E203" t="s">
-        <v>453</v>
+        <v>626</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>454</v>
+        <v>627</v>
       </c>
       <c r="B204" t="s">
-        <v>455</v>
+        <v>628</v>
+      </c>
+      <c r="C204" t="s">
+        <v>629</v>
       </c>
       <c r="D204" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E204" t="s">
-        <v>456</v>
+        <v>349</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>457</v>
+        <v>630</v>
       </c>
       <c r="B205" t="s">
-        <v>458</v>
+        <v>631</v>
+      </c>
+      <c r="C205" t="s">
+        <v>632</v>
       </c>
       <c r="D205" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E205" t="s">
-        <v>459</v>
+        <v>92</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>460</v>
+        <v>633</v>
       </c>
       <c r="B206" t="s">
-        <v>461</v>
+        <v>634</v>
+      </c>
+      <c r="C206" t="s">
+        <v>635</v>
       </c>
       <c r="D206" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E206" t="s">
-        <v>269</v>
+        <v>636</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>462</v>
+        <v>637</v>
       </c>
       <c r="B207" t="s">
-        <v>463</v>
+        <v>638</v>
+      </c>
+      <c r="C207" t="s">
+        <v>639</v>
       </c>
       <c r="D207" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E207" t="s">
-        <v>81</v>
+        <v>640</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>464</v>
+        <v>641</v>
       </c>
       <c r="B208" t="s">
-        <v>465</v>
+        <v>642</v>
+      </c>
+      <c r="C208" t="s">
+        <v>643</v>
       </c>
       <c r="D208" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E208" t="s">
-        <v>466</v>
+        <v>374</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>467</v>
+        <v>644</v>
       </c>
       <c r="B209" t="s">
-        <v>468</v>
+        <v>645</v>
+      </c>
+      <c r="C209" t="s">
+        <v>646</v>
       </c>
       <c r="D209" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E209" t="s">
-        <v>469</v>
+        <v>647</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>470</v>
+        <v>648</v>
       </c>
       <c r="B210" t="s">
-        <v>471</v>
+        <v>645</v>
+      </c>
+      <c r="C210" t="s">
+        <v>649</v>
       </c>
       <c r="D210" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E210" t="s">
-        <v>287</v>
+        <v>650</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>472</v>
+        <v>651</v>
       </c>
       <c r="B211" t="s">
-        <v>473</v>
+        <v>645</v>
+      </c>
+      <c r="C211" t="s">
+        <v>646</v>
       </c>
       <c r="D211" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E211" t="s">
-        <v>474</v>
+        <v>647</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>475</v>
+        <v>652</v>
       </c>
       <c r="B212" t="s">
-        <v>473</v>
+        <v>653</v>
+      </c>
+      <c r="C212" t="s">
+        <v>654</v>
       </c>
       <c r="D212" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E212" t="s">
-        <v>476</v>
+        <v>655</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>477</v>
+        <v>652</v>
       </c>
       <c r="B213" t="s">
-        <v>473</v>
+        <v>653</v>
+      </c>
+      <c r="C213" t="s">
+        <v>654</v>
       </c>
       <c r="D213" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E213" t="s">
-        <v>474</v>
+        <v>656</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>478</v>
+        <v>657</v>
       </c>
       <c r="B214" t="s">
-        <v>479</v>
+        <v>658</v>
+      </c>
+      <c r="C214" t="s">
+        <v>659</v>
       </c>
       <c r="D214" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E214" t="s">
-        <v>480</v>
+        <v>166</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>478</v>
+        <v>660</v>
       </c>
       <c r="B215" t="s">
-        <v>479</v>
+        <v>661</v>
+      </c>
+      <c r="C215" t="s">
+        <v>662</v>
       </c>
       <c r="D215" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E215" t="s">
-        <v>481</v>
+        <v>663</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>482</v>
+        <v>664</v>
       </c>
       <c r="B216" t="s">
-        <v>483</v>
+        <v>665</v>
+      </c>
+      <c r="C216" t="s">
+        <v>666</v>
       </c>
       <c r="D216" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E216" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>484</v>
+        <v>667</v>
       </c>
       <c r="B217" t="s">
-        <v>485</v>
+        <v>665</v>
+      </c>
+      <c r="C217" t="s">
+        <v>668</v>
       </c>
       <c r="D217" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E217" t="s">
-        <v>486</v>
+        <v>125</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>487</v>
+        <v>669</v>
       </c>
       <c r="B218" t="s">
-        <v>488</v>
+        <v>670</v>
+      </c>
+      <c r="C218" t="s">
+        <v>671</v>
       </c>
       <c r="D218" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E218" t="s">
-        <v>60</v>
+        <v>199</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>489</v>
+        <v>672</v>
       </c>
       <c r="B219" t="s">
-        <v>488</v>
+        <v>673</v>
+      </c>
+      <c r="C219" t="s">
+        <v>674</v>
       </c>
       <c r="D219" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E219" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>490</v>
+        <v>675</v>
       </c>
       <c r="B220" t="s">
-        <v>491</v>
+        <v>676</v>
+      </c>
+      <c r="C220" t="s">
+        <v>677</v>
       </c>
       <c r="D220" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E220" t="s">
-        <v>150</v>
+        <v>678</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>492</v>
+        <v>679</v>
       </c>
       <c r="B221" t="s">
-        <v>493</v>
+        <v>680</v>
+      </c>
+      <c r="C221" t="s">
+        <v>681</v>
       </c>
       <c r="D221" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E221" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>494</v>
+        <v>682</v>
       </c>
       <c r="B222" t="s">
-        <v>495</v>
+        <v>680</v>
+      </c>
+      <c r="C222" t="s">
+        <v>683</v>
       </c>
       <c r="D222" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E222" t="s">
-        <v>496</v>
+        <v>62</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>497</v>
+        <v>684</v>
       </c>
       <c r="B223" t="s">
-        <v>498</v>
+        <v>680</v>
+      </c>
+      <c r="C223" t="s">
+        <v>685</v>
       </c>
       <c r="D223" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E223" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>499</v>
+        <v>686</v>
       </c>
       <c r="B224" t="s">
-        <v>498</v>
+        <v>687</v>
+      </c>
+      <c r="C224" t="s">
+        <v>688</v>
       </c>
       <c r="D224" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E224" t="s">
-        <v>84</v>
+        <v>689</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>500</v>
+        <v>690</v>
       </c>
       <c r="B225" t="s">
-        <v>498</v>
+        <v>691</v>
+      </c>
+      <c r="C225" t="s">
+        <v>692</v>
       </c>
       <c r="D225" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E225" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>501</v>
+        <v>693</v>
       </c>
       <c r="B226" t="s">
-        <v>502</v>
+        <v>694</v>
+      </c>
+      <c r="C226" t="s">
+        <v>695</v>
       </c>
       <c r="D226" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E226" t="s">
-        <v>503</v>
+        <v>696</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>504</v>
+        <v>697</v>
       </c>
       <c r="B227" t="s">
-        <v>505</v>
+        <v>698</v>
+      </c>
+      <c r="C227" t="s">
+        <v>699</v>
       </c>
       <c r="D227" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E227" t="s">
-        <v>68</v>
+        <v>700</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>506</v>
+        <v>701</v>
       </c>
       <c r="B228" t="s">
-        <v>507</v>
+        <v>702</v>
+      </c>
+      <c r="C228" t="s">
+        <v>703</v>
       </c>
       <c r="D228" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E228" t="s">
-        <v>508</v>
+        <v>704</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>509</v>
+        <v>705</v>
       </c>
       <c r="B229" t="s">
-        <v>510</v>
+        <v>702</v>
+      </c>
+      <c r="C229" t="s">
+        <v>706</v>
       </c>
       <c r="D229" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E229" t="s">
-        <v>511</v>
+        <v>125</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>512</v>
+        <v>707</v>
       </c>
       <c r="B230" t="s">
-        <v>510</v>
+        <v>702</v>
+      </c>
+      <c r="C230" t="s">
+        <v>708</v>
       </c>
       <c r="D230" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E230" t="s">
-        <v>109</v>
+        <v>709</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>513</v>
+        <v>710</v>
       </c>
       <c r="B231" t="s">
-        <v>510</v>
+        <v>702</v>
+      </c>
+      <c r="C231" t="s">
+        <v>711</v>
       </c>
       <c r="D231" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E231" t="s">
-        <v>514</v>
+        <v>712</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>515</v>
+        <v>713</v>
       </c>
       <c r="B232" t="s">
-        <v>510</v>
+        <v>702</v>
+      </c>
+      <c r="C232" t="s">
+        <v>714</v>
       </c>
       <c r="D232" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E232" t="s">
-        <v>516</v>
+        <v>715</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>517</v>
+        <v>716</v>
       </c>
       <c r="B233" t="s">
-        <v>510</v>
+        <v>717</v>
+      </c>
+      <c r="C233" t="s">
+        <v>718</v>
       </c>
       <c r="D233" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E233" t="s">
-        <v>518</v>
+        <v>719</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>519</v>
+        <v>720</v>
       </c>
       <c r="B234" t="s">
-        <v>520</v>
+        <v>717</v>
+      </c>
+      <c r="C234" t="s">
+        <v>721</v>
       </c>
       <c r="D234" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E234" t="s">
-        <v>521</v>
+        <v>722</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>522</v>
+        <v>723</v>
       </c>
       <c r="B235" t="s">
-        <v>520</v>
+        <v>717</v>
+      </c>
+      <c r="C235" t="s">
+        <v>724</v>
       </c>
       <c r="D235" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E235" t="s">
-        <v>523</v>
+        <v>725</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>524</v>
+        <v>726</v>
       </c>
       <c r="B236" t="s">
-        <v>520</v>
+        <v>727</v>
+      </c>
+      <c r="C236" t="s">
+        <v>728</v>
       </c>
       <c r="D236" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E236" t="s">
-        <v>525</v>
+        <v>729</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>526</v>
+        <v>730</v>
       </c>
       <c r="B237" t="s">
-        <v>527</v>
+        <v>731</v>
+      </c>
+      <c r="C237" t="s">
+        <v>732</v>
       </c>
       <c r="D237" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E237" t="s">
-        <v>528</v>
+        <v>276</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>529</v>
+        <v>733</v>
       </c>
       <c r="B238" t="s">
-        <v>530</v>
+        <v>734</v>
+      </c>
+      <c r="C238" t="s">
+        <v>735</v>
       </c>
       <c r="D238" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E238" t="s">
-        <v>214</v>
+        <v>736</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>531</v>
+        <v>737</v>
       </c>
       <c r="B239" t="s">
-        <v>532</v>
+        <v>734</v>
+      </c>
+      <c r="C239" t="s">
+        <v>738</v>
       </c>
       <c r="D239" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E239" t="s">
-        <v>533</v>
+        <v>739</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>534</v>
+        <v>740</v>
       </c>
       <c r="B240" t="s">
-        <v>532</v>
+        <v>741</v>
+      </c>
+      <c r="C240" t="s">
+        <v>742</v>
       </c>
       <c r="D240" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E240" t="s">
-        <v>535</v>
+        <v>349</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>536</v>
+        <v>743</v>
       </c>
       <c r="B241" t="s">
-        <v>537</v>
+        <v>744</v>
+      </c>
+      <c r="C241" t="s">
+        <v>745</v>
       </c>
       <c r="D241" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E241" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>538</v>
+        <v>746</v>
       </c>
       <c r="B242" t="s">
-        <v>539</v>
+        <v>747</v>
+      </c>
+      <c r="C242" t="s">
+        <v>748</v>
       </c>
       <c r="D242" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E242" t="s">
-        <v>58</v>
+        <v>749</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>540</v>
+        <v>750</v>
       </c>
       <c r="B243" t="s">
-        <v>541</v>
+        <v>751</v>
+      </c>
+      <c r="C243" t="s">
+        <v>752</v>
       </c>
       <c r="D243" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E243" t="s">
-        <v>542</v>
+        <v>199</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>543</v>
+        <v>753</v>
       </c>
       <c r="B244" t="s">
-        <v>544</v>
+        <v>754</v>
+      </c>
+      <c r="C244" t="s">
+        <v>755</v>
       </c>
       <c r="D244" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E244" t="s">
-        <v>150</v>
+        <v>108</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>545</v>
+        <v>756</v>
       </c>
       <c r="B245" t="s">
-        <v>546</v>
+        <v>757</v>
+      </c>
+      <c r="C245" t="s">
+        <v>758</v>
       </c>
       <c r="D245" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E245" t="s">
-        <v>92</v>
+        <v>224</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>547</v>
+        <v>759</v>
       </c>
       <c r="B246" t="s">
-        <v>548</v>
+        <v>757</v>
+      </c>
+      <c r="C246" t="s">
+        <v>760</v>
       </c>
       <c r="D246" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E246" t="s">
-        <v>549</v>
+        <v>761</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>550</v>
+        <v>762</v>
       </c>
       <c r="B247" t="s">
-        <v>548</v>
+        <v>757</v>
+      </c>
+      <c r="C247" t="s">
+        <v>760</v>
       </c>
       <c r="D247" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E247" t="s">
-        <v>169</v>
+        <v>761</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>551</v>
+        <v>763</v>
       </c>
       <c r="B248" t="s">
-        <v>548</v>
+        <v>764</v>
+      </c>
+      <c r="C248" t="s">
+        <v>765</v>
       </c>
       <c r="D248" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E248" t="s">
-        <v>549</v>
+        <v>766</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>552</v>
+        <v>767</v>
       </c>
       <c r="B249" t="s">
-        <v>553</v>
+        <v>768</v>
+      </c>
+      <c r="C249" t="s">
+        <v>769</v>
       </c>
       <c r="D249" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E249" t="s">
-        <v>554</v>
+        <v>235</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>555</v>
+        <v>770</v>
       </c>
       <c r="B250" t="s">
-        <v>556</v>
+        <v>771</v>
+      </c>
+      <c r="C250" t="s">
+        <v>772</v>
       </c>
       <c r="D250" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E250" t="s">
-        <v>177</v>
+        <v>374</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>557</v>
+        <v>773</v>
       </c>
       <c r="B251" t="s">
-        <v>558</v>
+        <v>774</v>
+      </c>
+      <c r="C251" t="s">
+        <v>775</v>
       </c>
       <c r="D251" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E251" t="s">
-        <v>287</v>
+        <v>776</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>559</v>
+        <v>777</v>
       </c>
       <c r="B252" t="s">
-        <v>560</v>
+        <v>778</v>
+      </c>
+      <c r="C252" t="s">
+        <v>779</v>
       </c>
       <c r="D252" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E252" t="s">
-        <v>561</v>
+        <v>73</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>562</v>
+        <v>780</v>
       </c>
       <c r="B253" t="s">
-        <v>563</v>
+        <v>781</v>
+      </c>
+      <c r="C253" t="s">
+        <v>782</v>
       </c>
       <c r="D253" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E253" t="s">
-        <v>66</v>
+        <v>783</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>564</v>
+        <v>784</v>
       </c>
       <c r="B254" t="s">
-        <v>565</v>
+        <v>785</v>
+      </c>
+      <c r="C254" t="s">
+        <v>446</v>
       </c>
       <c r="D254" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E254" t="s">
-        <v>566</v>
+        <v>786</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>567</v>
+        <v>787</v>
       </c>
       <c r="B255" t="s">
-        <v>568</v>
+        <v>788</v>
+      </c>
+      <c r="C255" t="s">
+        <v>446</v>
       </c>
       <c r="D255" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E255" t="s">
-        <v>329</v>
+        <v>447</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>569</v>
+        <v>789</v>
       </c>
       <c r="B256" t="s">
-        <v>570</v>
+        <v>790</v>
+      </c>
+      <c r="C256" t="s">
+        <v>791</v>
       </c>
       <c r="D256" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E256" t="s">
-        <v>329</v>
+        <v>792</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>571</v>
+        <v>793</v>
       </c>
       <c r="B257" t="s">
-        <v>572</v>
+        <v>790</v>
+      </c>
+      <c r="C257" t="s">
+        <v>794</v>
       </c>
       <c r="D257" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E257" t="s">
-        <v>573</v>
+        <v>792</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>574</v>
+        <v>795</v>
       </c>
       <c r="B258" t="s">
-        <v>575</v>
+        <v>796</v>
+      </c>
+      <c r="C258" t="s">
+        <v>797</v>
       </c>
       <c r="D258" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E258" t="s">
-        <v>329</v>
+        <v>496</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>576</v>
+        <v>798</v>
       </c>
       <c r="B259" t="s">
-        <v>577</v>
+        <v>799</v>
+      </c>
+      <c r="C259" t="s">
+        <v>446</v>
       </c>
       <c r="D259" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E259" t="s">
-        <v>8</v>
+        <v>447</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>578</v>
+        <v>800</v>
       </c>
       <c r="B260" t="s">
-        <v>579</v>
+        <v>799</v>
+      </c>
+      <c r="C260" t="s">
+        <v>801</v>
       </c>
       <c r="D260" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E260" t="s">
-        <v>580</v>
+        <v>802</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>581</v>
+        <v>803</v>
       </c>
       <c r="B261" t="s">
-        <v>582</v>
+        <v>804</v>
+      </c>
+      <c r="C261" t="s">
+        <v>805</v>
       </c>
       <c r="D261" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E261" t="s">
-        <v>583</v>
+        <v>806</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>584</v>
+        <v>807</v>
       </c>
       <c r="B262" t="s">
-        <v>585</v>
+        <v>808</v>
+      </c>
+      <c r="C262" t="s">
+        <v>429</v>
       </c>
       <c r="D262" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E262" t="s">
-        <v>586</v>
+        <v>809</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>587</v>
+        <v>810</v>
       </c>
       <c r="B263" t="s">
-        <v>588</v>
+        <v>808</v>
+      </c>
+      <c r="C263" t="s">
+        <v>811</v>
       </c>
       <c r="D263" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E263" t="s">
-        <v>589</v>
+        <v>812</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>590</v>
+        <v>813</v>
       </c>
       <c r="B264" t="s">
-        <v>591</v>
+        <v>814</v>
+      </c>
+      <c r="C264" t="s">
+        <v>815</v>
       </c>
       <c r="D264" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E264" t="s">
-        <v>368</v>
+        <v>689</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>592</v>
+        <v>816</v>
       </c>
       <c r="B265" t="s">
-        <v>570</v>
+        <v>814</v>
+      </c>
+      <c r="C265" t="s">
+        <v>817</v>
       </c>
       <c r="D265" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E265" t="s">
-        <v>593</v>
+        <v>478</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>594</v>
+        <v>818</v>
       </c>
       <c r="B266" t="s">
-        <v>595</v>
+        <v>814</v>
+      </c>
+      <c r="C266" t="s">
+        <v>815</v>
       </c>
       <c r="D266" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E266" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>597</v>
+        <v>819</v>
       </c>
       <c r="B267" t="s">
-        <v>572</v>
+        <v>820</v>
+      </c>
+      <c r="C267" t="s">
+        <v>821</v>
       </c>
       <c r="D267" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E267" t="s">
-        <v>598</v>
+        <v>822</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>599</v>
+        <v>823</v>
       </c>
       <c r="B268" t="s">
-        <v>600</v>
+        <v>820</v>
+      </c>
+      <c r="C268" t="s">
+        <v>446</v>
       </c>
       <c r="D268" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E268" t="s">
-        <v>503</v>
+        <v>447</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>601</v>
+        <v>824</v>
       </c>
       <c r="B269" t="s">
-        <v>600</v>
+        <v>825</v>
+      </c>
+      <c r="C269" t="s">
+        <v>826</v>
       </c>
       <c r="D269" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E269" t="s">
-        <v>358</v>
+        <v>92</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>602</v>
+        <v>827</v>
       </c>
       <c r="B270" t="s">
-        <v>600</v>
+        <v>825</v>
+      </c>
+      <c r="C270" t="s">
+        <v>828</v>
       </c>
       <c r="D270" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E270" t="s">
-        <v>503</v>
+        <v>199</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>603</v>
+        <v>829</v>
       </c>
       <c r="B271" t="s">
-        <v>575</v>
+        <v>825</v>
+      </c>
+      <c r="C271" t="s">
+        <v>828</v>
       </c>
       <c r="D271" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E271" t="s">
-        <v>604</v>
+        <v>806</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>605</v>
+        <v>830</v>
       </c>
       <c r="B272" t="s">
-        <v>606</v>
+        <v>831</v>
+      </c>
+      <c r="C272" t="s">
+        <v>832</v>
       </c>
       <c r="D272" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E272" t="s">
-        <v>596</v>
+        <v>833</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>607</v>
+        <v>834</v>
       </c>
       <c r="B273" t="s">
-        <v>606</v>
+        <v>831</v>
+      </c>
+      <c r="C273" t="s">
+        <v>835</v>
       </c>
       <c r="D273" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E273" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>608</v>
+        <v>836</v>
       </c>
       <c r="B274" t="s">
-        <v>606</v>
+        <v>837</v>
+      </c>
+      <c r="C274" t="s">
+        <v>446</v>
       </c>
       <c r="D274" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E274" t="s">
-        <v>150</v>
+        <v>838</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>609</v>
+        <v>839</v>
       </c>
       <c r="B275" t="s">
-        <v>577</v>
+        <v>840</v>
+      </c>
+      <c r="C275" t="s">
+        <v>841</v>
       </c>
       <c r="D275" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E275" t="s">
-        <v>610</v>
+        <v>842</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>611</v>
+        <v>843</v>
       </c>
       <c r="B276" t="s">
-        <v>612</v>
+        <v>844</v>
+      </c>
+      <c r="C276" t="s">
+        <v>845</v>
       </c>
       <c r="D276" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E276" t="s">
-        <v>613</v>
+        <v>846</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>614</v>
+        <v>847</v>
       </c>
       <c r="B277" t="s">
-        <v>615</v>
+        <v>848</v>
+      </c>
+      <c r="C277" t="s">
+        <v>849</v>
       </c>
       <c r="D277" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E277" t="s">
-        <v>616</v>
+        <v>850</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>617</v>
+        <v>851</v>
       </c>
       <c r="B278" t="s">
-        <v>618</v>
+        <v>852</v>
+      </c>
+      <c r="C278" t="s">
+        <v>853</v>
       </c>
       <c r="D278" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E278" t="s">
-        <v>619</v>
+        <v>152</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>620</v>
+        <v>854</v>
       </c>
       <c r="B279" t="s">
-        <v>621</v>
+        <v>855</v>
+      </c>
+      <c r="C279" t="s">
+        <v>856</v>
       </c>
       <c r="D279" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E279" t="s">
-        <v>121</v>
+        <v>203</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>622</v>
+        <v>857</v>
       </c>
       <c r="B280" t="s">
-        <v>623</v>
+        <v>858</v>
+      </c>
+      <c r="C280" t="s">
+        <v>859</v>
       </c>
       <c r="D280" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E280" t="s">
-        <v>153</v>
+        <v>374</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>624</v>
+        <v>860</v>
       </c>
       <c r="B281" t="s">
-        <v>625</v>
+        <v>858</v>
+      </c>
+      <c r="C281" t="s">
+        <v>861</v>
       </c>
       <c r="D281" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E281" t="s">
-        <v>287</v>
+        <v>862</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>626</v>
+        <v>863</v>
       </c>
       <c r="B282" t="s">
-        <v>625</v>
+        <v>858</v>
+      </c>
+      <c r="C282" t="s">
+        <v>859</v>
       </c>
       <c r="D282" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E282" t="s">
-        <v>627</v>
+        <v>374</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>628</v>
+        <v>864</v>
       </c>
       <c r="B283" t="s">
-        <v>625</v>
+        <v>865</v>
+      </c>
+      <c r="C283" t="s">
+        <v>866</v>
       </c>
       <c r="D283" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E283" t="s">
-        <v>287</v>
+        <v>867</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>629</v>
+        <v>868</v>
       </c>
       <c r="B284" t="s">
-        <v>630</v>
+        <v>869</v>
+      </c>
+      <c r="C284" t="s">
+        <v>870</v>
       </c>
       <c r="D284" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E284" t="s">
-        <v>631</v>
+        <v>806</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>632</v>
+        <v>871</v>
       </c>
       <c r="B285" t="s">
-        <v>633</v>
+        <v>872</v>
+      </c>
+      <c r="C285" t="s">
+        <v>873</v>
       </c>
       <c r="D285" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E285" t="s">
-        <v>596</v>
+        <v>874</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>634</v>
+        <v>875</v>
       </c>
       <c r="B286" t="s">
-        <v>635</v>
+        <v>876</v>
+      </c>
+      <c r="C286" t="s">
+        <v>877</v>
       </c>
       <c r="D286" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E286" t="s">
-        <v>636</v>
+        <v>878</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>637</v>
+        <v>879</v>
       </c>
       <c r="B287" t="s">
-        <v>638</v>
+        <v>880</v>
+      </c>
+      <c r="C287" t="s">
+        <v>881</v>
       </c>
       <c r="D287" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E287" t="s">
-        <v>639</v>
+        <v>65</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>640</v>
+        <v>882</v>
       </c>
       <c r="B288" t="s">
-        <v>641</v>
+        <v>883</v>
+      </c>
+      <c r="C288" t="s">
+        <v>884</v>
       </c>
       <c r="D288" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E288" t="s">
-        <v>60</v>
+        <v>885</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>642</v>
+        <v>886</v>
       </c>
       <c r="B289" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C289" t="s">
+        <v>887</v>
       </c>
       <c r="D289" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E289" t="s">
-        <v>644</v>
+        <v>888</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>645</v>
+        <v>889</v>
       </c>
       <c r="B290" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C290" t="s">
+        <v>890</v>
       </c>
       <c r="D290" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E290" t="s">
-        <v>646</v>
+        <v>885</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>647</v>
+        <v>891</v>
       </c>
       <c r="B291" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C291" t="s">
+        <v>892</v>
       </c>
       <c r="D291" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E291" t="s">
-        <v>644</v>
+        <v>888</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>648</v>
+        <v>893</v>
       </c>
       <c r="B292" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C292" t="s">
+        <v>894</v>
       </c>
       <c r="D292" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E292" t="s">
-        <v>646</v>
+        <v>885</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>649</v>
+        <v>895</v>
       </c>
       <c r="B293" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C293" t="s">
+        <v>892</v>
       </c>
       <c r="D293" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E293" t="s">
-        <v>644</v>
+        <v>888</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>650</v>
+        <v>896</v>
       </c>
       <c r="B294" t="s">
-        <v>643</v>
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>887</v>
       </c>
       <c r="D294" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E294" t="s">
-        <v>646</v>
+        <v>888</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>651</v>
+        <v>897</v>
       </c>
       <c r="B295" t="s">
-        <v>643</v>
+        <v>898</v>
+      </c>
+      <c r="C295" t="s">
+        <v>899</v>
       </c>
       <c r="D295" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E295" t="s">
-        <v>644</v>
+        <v>92</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>652</v>
+        <v>900</v>
       </c>
       <c r="B296" t="s">
-        <v>653</v>
+        <v>901</v>
+      </c>
+      <c r="C296" t="s">
+        <v>902</v>
       </c>
       <c r="D296" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E296" t="s">
-        <v>81</v>
+        <v>903</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>654</v>
+        <v>904</v>
       </c>
       <c r="B297" t="s">
-        <v>582</v>
+        <v>901</v>
+      </c>
+      <c r="C297" t="s">
+        <v>835</v>
       </c>
       <c r="D297" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E297" t="s">
-        <v>655</v>
+        <v>905</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>656</v>
+        <v>906</v>
       </c>
       <c r="B298" t="s">
-        <v>657</v>
+        <v>907</v>
+      </c>
+      <c r="C298" t="s">
+        <v>908</v>
       </c>
       <c r="D298" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E298" t="s">
-        <v>658</v>
+        <v>909</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>659</v>
+        <v>910</v>
       </c>
       <c r="B299" t="s">
-        <v>657</v>
+        <v>907</v>
+      </c>
+      <c r="C299" t="s">
+        <v>911</v>
       </c>
       <c r="D299" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E299" t="s">
-        <v>658</v>
+        <v>909</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>660</v>
+        <v>912</v>
       </c>
       <c r="B300" t="s">
-        <v>588</v>
+        <v>913</v>
+      </c>
+      <c r="C300" t="s">
+        <v>914</v>
       </c>
       <c r="D300" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E300" t="s">
-        <v>589</v>
+        <v>915</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>661</v>
+        <v>916</v>
       </c>
       <c r="B301" t="s">
-        <v>662</v>
+        <v>917</v>
+      </c>
+      <c r="C301" t="s">
+        <v>918</v>
       </c>
       <c r="D301" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E301" t="s">
-        <v>329</v>
+        <v>447</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>663</v>
+        <v>919</v>
       </c>
       <c r="B302" t="s">
-        <v>664</v>
+        <v>920</v>
+      </c>
+      <c r="C302" t="s">
+        <v>914</v>
       </c>
       <c r="D302" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E302" t="s">
-        <v>665</v>
+        <v>921</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>666</v>
+        <v>922</v>
       </c>
       <c r="B303" t="s">
-        <v>667</v>
+        <v>920</v>
+      </c>
+      <c r="C303" t="s">
+        <v>923</v>
       </c>
       <c r="D303" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E303" t="s">
-        <v>668</v>
+        <v>924</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>669</v>
+        <v>925</v>
       </c>
       <c r="B304" t="s">
-        <v>670</v>
+        <v>926</v>
+      </c>
+      <c r="C304" t="s">
+        <v>927</v>
       </c>
       <c r="D304" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E304" t="s">
-        <v>671</v>
+        <v>928</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>672</v>
+        <v>929</v>
       </c>
       <c r="B305" t="s">
-        <v>673</v>
+        <v>930</v>
+      </c>
+      <c r="C305" t="s">
+        <v>931</v>
       </c>
       <c r="D305" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E305" t="s">
-        <v>674</v>
+        <v>932</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>675</v>
+        <v>933</v>
       </c>
       <c r="B306" t="s">
-        <v>676</v>
+        <v>934</v>
+      </c>
+      <c r="C306" t="s">
+        <v>935</v>
       </c>
       <c r="D306" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E306" t="s">
-        <v>674</v>
+        <v>936</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>677</v>
+        <v>937</v>
       </c>
       <c r="B307" t="s">
-        <v>664</v>
+        <v>938</v>
+      </c>
+      <c r="C307" t="s">
+        <v>939</v>
       </c>
       <c r="D307" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E307" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>679</v>
+        <v>940</v>
       </c>
       <c r="B308" t="s">
-        <v>680</v>
+        <v>938</v>
+      </c>
+      <c r="C308" t="s">
+        <v>941</v>
       </c>
       <c r="D308" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E308" t="s">
-        <v>681</v>
+        <v>235</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>682</v>
+        <v>942</v>
       </c>
       <c r="B309" t="s">
-        <v>683</v>
+        <v>938</v>
+      </c>
+      <c r="C309" t="s">
+        <v>943</v>
       </c>
       <c r="D309" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E309" t="s">
-        <v>684</v>
+        <v>944</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>685</v>
+        <v>945</v>
       </c>
       <c r="B310" t="s">
-        <v>686</v>
+        <v>946</v>
+      </c>
+      <c r="C310" t="s">
+        <v>947</v>
       </c>
       <c r="D310" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E310" t="s">
-        <v>687</v>
+        <v>948</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>688</v>
+        <v>949</v>
       </c>
       <c r="B311" t="s">
-        <v>686</v>
+        <v>950</v>
+      </c>
+      <c r="C311" t="s">
+        <v>951</v>
       </c>
       <c r="D311" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E311" t="s">
-        <v>523</v>
+        <v>304</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>689</v>
+        <v>952</v>
       </c>
       <c r="B312" t="s">
-        <v>686</v>
+        <v>950</v>
+      </c>
+      <c r="C312" t="s">
+        <v>953</v>
       </c>
       <c r="D312" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E312" t="s">
-        <v>177</v>
+        <v>954</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>690</v>
+        <v>955</v>
       </c>
       <c r="B313" t="s">
-        <v>691</v>
+        <v>956</v>
+      </c>
+      <c r="C313" t="s">
+        <v>957</v>
       </c>
       <c r="D313" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E313" t="s">
-        <v>692</v>
+        <v>958</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>693</v>
+        <v>959</v>
       </c>
       <c r="B314" t="s">
-        <v>694</v>
+        <v>960</v>
+      </c>
+      <c r="C314" t="s">
+        <v>961</v>
       </c>
       <c r="D314" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E314" t="s">
-        <v>695</v>
+        <v>490</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>696</v>
+        <v>962</v>
       </c>
       <c r="B315" t="s">
-        <v>694</v>
+        <v>963</v>
+      </c>
+      <c r="C315" t="s">
+        <v>964</v>
       </c>
       <c r="D315" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E315" t="s">
-        <v>236</v>
+        <v>349</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>697</v>
+        <v>965</v>
       </c>
       <c r="B316" t="s">
-        <v>698</v>
+        <v>966</v>
+      </c>
+      <c r="C316" t="s">
+        <v>967</v>
       </c>
       <c r="D316" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E316" t="s">
-        <v>699</v>
+        <v>374</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>700</v>
+        <v>968</v>
       </c>
       <c r="B317" t="s">
-        <v>701</v>
+        <v>966</v>
+      </c>
+      <c r="C317" t="s">
+        <v>969</v>
       </c>
       <c r="D317" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E317" t="s">
-        <v>364</v>
+        <v>970</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>702</v>
+        <v>971</v>
       </c>
       <c r="B318" t="s">
-        <v>703</v>
+        <v>972</v>
+      </c>
+      <c r="C318" t="s">
+        <v>973</v>
       </c>
       <c r="D318" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E318" t="s">
-        <v>269</v>
+        <v>974</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>704</v>
+        <v>975</v>
       </c>
       <c r="B319" t="s">
-        <v>705</v>
+        <v>976</v>
+      </c>
+      <c r="C319" t="s">
+        <v>977</v>
       </c>
       <c r="D319" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E319" t="s">
-        <v>287</v>
+        <v>978</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>706</v>
+        <v>979</v>
       </c>
       <c r="B320" t="s">
-        <v>705</v>
+        <v>980</v>
+      </c>
+      <c r="C320" t="s">
+        <v>981</v>
       </c>
       <c r="D320" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E320" t="s">
-        <v>707</v>
+        <v>982</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>708</v>
+        <v>983</v>
       </c>
       <c r="B321" t="s">
-        <v>709</v>
+        <v>984</v>
+      </c>
+      <c r="C321" t="s">
+        <v>985</v>
       </c>
       <c r="D321" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E321" t="s">
-        <v>710</v>
+        <v>986</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>711</v>
+        <v>987</v>
       </c>
       <c r="B322" t="s">
-        <v>712</v>
+        <v>988</v>
+      </c>
+      <c r="C322" t="s">
+        <v>989</v>
       </c>
       <c r="D322" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E322" t="s">
-        <v>713</v>
+        <v>990</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>714</v>
+        <v>991</v>
       </c>
       <c r="B323" t="s">
-        <v>715</v>
+        <v>988</v>
+      </c>
+      <c r="C323" t="s">
+        <v>992</v>
       </c>
       <c r="D323" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E323" t="s">
-        <v>716</v>
+        <v>993</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>717</v>
+        <v>994</v>
       </c>
       <c r="B324" t="s">
-        <v>718</v>
+        <v>995</v>
+      </c>
+      <c r="C324" t="s">
+        <v>996</v>
       </c>
       <c r="D324" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E324" t="s">
-        <v>719</v>
+        <v>997</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>720</v>
+        <v>998</v>
       </c>
       <c r="B325" t="s">
-        <v>673</v>
+        <v>999</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1000</v>
       </c>
       <c r="D325" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E325" t="s">
-        <v>721</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>722</v>
+        <v>1002</v>
       </c>
       <c r="B326" t="s">
-        <v>723</v>
+        <v>1003</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1004</v>
       </c>
       <c r="D326" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E326" t="s">
-        <v>724</v>
+        <v>349</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="B327" t="s">
-        <v>726</v>
+        <v>1006</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1007</v>
       </c>
       <c r="D327" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E327" t="s">
-        <v>727</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>728</v>
+        <v>1009</v>
       </c>
       <c r="B328" t="s">
-        <v>729</v>
+        <v>1010</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1011</v>
       </c>
       <c r="D328" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E328" t="s">
-        <v>269</v>
+        <v>993</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>730</v>
+        <v>1012</v>
       </c>
       <c r="B329" t="s">
-        <v>731</v>
+        <v>1013</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1014</v>
       </c>
       <c r="D329" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E329" t="s">
-        <v>732</v>
+        <v>152</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>733</v>
+        <v>1015</v>
       </c>
       <c r="B330" t="s">
-        <v>734</v>
+        <v>1016</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1017</v>
       </c>
       <c r="D330" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E330" t="s">
-        <v>121</v>
+        <v>533</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>735</v>
+        <v>1018</v>
       </c>
       <c r="B331" t="s">
-        <v>736</v>
+        <v>1019</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1020</v>
       </c>
       <c r="D331" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E331" t="s">
-        <v>390</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>737</v>
+        <v>1022</v>
       </c>
       <c r="B332" t="s">
-        <v>738</v>
+        <v>1023</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1024</v>
       </c>
       <c r="D332" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E332" t="s">
-        <v>739</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>740</v>
+        <v>1026</v>
       </c>
       <c r="B333" t="s">
-        <v>741</v>
+        <v>1027</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1028</v>
       </c>
       <c r="D333" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E333" t="s">
-        <v>742</v>
+        <v>806</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>743</v>
+        <v>1029</v>
       </c>
       <c r="B334" t="s">
-        <v>744</v>
+        <v>1030</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1031</v>
       </c>
       <c r="D334" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E334" t="s">
-        <v>596</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>745</v>
+        <v>1033</v>
       </c>
       <c r="B335" t="s">
-        <v>746</v>
+        <v>1034</v>
+      </c>
+      <c r="C335" t="s">
+        <v>699</v>
       </c>
       <c r="D335" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E335" t="s">
-        <v>747</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>748</v>
+        <v>1036</v>
       </c>
       <c r="B336" t="s">
-        <v>749</v>
+        <v>1037</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1038</v>
       </c>
       <c r="D336" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E336" t="s">
-        <v>750</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>751</v>
+        <v>1040</v>
       </c>
       <c r="B337" t="s">
-        <v>749</v>
+        <v>1037</v>
+      </c>
+      <c r="C337" t="s">
+        <v>699</v>
       </c>
       <c r="D337" t="s">
-        <v>438</v>
+        <v>607</v>
       </c>
       <c r="E337" t="s">
-        <v>752</v>
+        <v>1041</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">