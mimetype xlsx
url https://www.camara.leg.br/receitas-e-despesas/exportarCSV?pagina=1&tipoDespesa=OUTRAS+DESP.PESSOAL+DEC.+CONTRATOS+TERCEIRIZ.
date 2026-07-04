--- v0 (2026-05-08)
+++ v1 (2026-07-04)
@@ -8,7097 +8,8594 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4589" uniqueCount="2349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5005" uniqueCount="2848">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
+    <t>2002NE003635</t>
+  </si>
+  <si>
+    <t>04/11/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.6 - VIGENCIA DE 12.09.2002 A 11.03.2003.                    O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>00.358.432/0001-79 - CAPITAL EMPRESA DE SERVIÇOS GERAIS LTDA</t>
+  </si>
+  <si>
+    <t>209.932,91</t>
+  </si>
+  <si>
+    <t>2002NE003634</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.5 - VIGENCIA DE 12.03.2002 A 11.09.2002.                    O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>346.678,20</t>
+  </si>
+  <si>
+    <t>2002NE003632</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.3, COM VIGENCIA DE 12.03.2001 A 11.03.2002.                 O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>136.745,29</t>
+  </si>
+  <si>
+    <t>2002NE003631</t>
+  </si>
+  <si>
+    <t>CONTRATO 98101.6, COM VIGENCIA DE 28.10.02 A 27.04.03.                        O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>77.631,60</t>
+  </si>
+  <si>
+    <t>2002NE003630</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.5 - VIGENCIA DE 28.04.2002 A 27.10.2002.                    O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>465.789,60</t>
+  </si>
+  <si>
     <t>2002NE003626</t>
   </si>
   <si>
-    <t>2002-11-04T00:00</t>
-[...2 lines deleted...]
-    <t>00.358.432/0001-79 - CAPITAL EMPRESA DE SERVIÇOS GERAIS LTDA</t>
+    <t>CONTRATO N. 98101.4 - VIGENCIA DE 28.10.2001 A 27.04.2002.                    O SIAFI NAO RECONHECE</t>
   </si>
   <si>
     <t>302.763,24</t>
   </si>
   <si>
-    <t>2002NE003630</t>
-[...26 lines deleted...]
-    <t>209.932,91</t>
+    <t>2002NE003642</t>
+  </si>
+  <si>
+    <t>8.821,40</t>
+  </si>
+  <si>
+    <t>2002NE003640</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.4, COM VIGENCIA DE 12.03.2001 A 11.03.2002.                 O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>4.175,36</t>
+  </si>
+  <si>
+    <t>2002NE003638</t>
+  </si>
+  <si>
+    <t>6.410,31</t>
+  </si>
+  <si>
+    <t>2002NE003637</t>
   </si>
   <si>
     <t>2002NE003636</t>
   </si>
   <si>
-    <t>4.175,36</t>
-[...13 lines deleted...]
-  <si>
     <t>2002NE003639</t>
   </si>
   <si>
+    <t>ANULACAO DE EMPENHO.</t>
+  </si>
+  <si>
     <t>-4.175,36</t>
   </si>
   <si>
-    <t>2002NE003640</t>
-[...1 lines deleted...]
-  <si>
     <t>2002NE003641</t>
   </si>
   <si>
     <t>-8.821,40</t>
   </si>
   <si>
-    <t>2002NE003642</t>
+    <t>2002NL005616</t>
+  </si>
+  <si>
+    <t>05/11/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DE VALOR TENDO EM VISTA RECLASSIFICAO DA DESPESA CONF. PEDIDO DA CAFIN, LEVANDO EM CONTA OS AUTOS DO PROCESSO 102.899/01 PA-RA OBEDECER µ 1 DO ART 18 DA LEI COMPL.NR 101/2000.</t>
+  </si>
+  <si>
+    <t>2002NL005615</t>
+  </si>
+  <si>
+    <t>2002NL005614</t>
+  </si>
+  <si>
+    <t>2002NL005612</t>
+  </si>
+  <si>
+    <t>2002NL005611</t>
+  </si>
+  <si>
+    <t>2002NL005609</t>
+  </si>
+  <si>
+    <t>2002NL005601</t>
+  </si>
+  <si>
+    <t>2002NL005629</t>
+  </si>
+  <si>
+    <t>06/11/2002</t>
+  </si>
+  <si>
+    <t>1.117,47</t>
+  </si>
+  <si>
+    <t>2002NL005628</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL005616 PARA CORRECAO DE VALOR</t>
+  </si>
+  <si>
+    <t>-6.410,31</t>
+  </si>
+  <si>
+    <t>2002NL005630</t>
+  </si>
+  <si>
+    <t>36.593,81</t>
+  </si>
+  <si>
+    <t>2002NL005686</t>
+  </si>
+  <si>
+    <t>07/11/2002</t>
+  </si>
+  <si>
+    <t>NFS 5356(PARTE) LOC MAO-DE-OBRA P/ EXECUCAO SERVICOS NA TV CAMARA(REPORTER DE VIDEO), OUT/02. RET. SRF 9,45% S/57.779,70. INSS E ISS(RETIDOS NA 2002NL005681NL COMPLEMENTAR). RELACAO 521/02.</t>
+  </si>
+  <si>
+    <t>57.779,70</t>
+  </si>
+  <si>
+    <t>2002NL005685</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL005682 P/ ACERTO HISTORICO.</t>
+  </si>
+  <si>
+    <t>-57.779,70</t>
+  </si>
+  <si>
+    <t>2002NL005682</t>
+  </si>
+  <si>
+    <t>NFS 5356(PARTE) LOC MAO-DE-OBRA P/ EXECUCAO SERVICOS NA TV CAMARA(REPORTER DE VIDEO), OUT/02. RET. SRF 9,45% S/57.779,70. INSS E ISS(RETIDOS NA 2002NL005685NL COMPLEMENTAR). RELACAO 521/02.</t>
+  </si>
+  <si>
+    <t>2002NL005749</t>
+  </si>
+  <si>
+    <t>12/11/2002</t>
+  </si>
+  <si>
+    <t>NFS 5368 (PARTE)LOCACAO MAO-DE-OBRA NA RADIO CAMARA, PER.01 A 27/10/02        REF. CATEGORIAS RADIORREPORTER E EDITOR DE TEXTO.    RELACAO 524/02           RET.SRF 9,45%(S/VAL.APROPR.), INSS E ISS RETIDOS NA 2002NL005748 COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>69.868,44</t>
+  </si>
+  <si>
+    <t>2002NL005746</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO DA 2002NL005609 PARA REGULARIZACAO DE SALDO DOS EMPE- NHOS A PEDIDO DA CAF/FLAVIO.</t>
+  </si>
+  <si>
+    <t>-69.868,44</t>
+  </si>
+  <si>
+    <t>2002NL005870</t>
+  </si>
+  <si>
+    <t>20/11/2002</t>
+  </si>
+  <si>
+    <t>NFS 5366 (COMPL.2002NL005868) - SERV. MAO-DE-OBRA SERV.TV (HORAS EXTRAS).     REF. OUT/02(CATEGORIA REPORTER DE VIDEO)-RET. SRF 9,45% (S/VAL.APROPR.)       INSS 11% E ISS 5% RETIDOS NA 2002NL005868 - REL. 532/02.</t>
+  </si>
+  <si>
+    <t>1.480,28</t>
+  </si>
+  <si>
+    <t>2002NL006127</t>
+  </si>
+  <si>
+    <t>02/12/2002</t>
+  </si>
+  <si>
+    <t>NFS.5369(PARTE)-LOCACAO MAO-DE-OBRA NA RADIO CAMARA(13 RADIORREPORTERES E  04 EDITORES)- PER.28 A 30/10/02. RET.  SRF 9,45% SOBRE R$ 7.763,16 (INSS 11% E   ISS 5% S/TOTAL NF - RETIDOS NA 2002NL006126). RELACAO 547/02</t>
+  </si>
+  <si>
+    <t>7.763,16</t>
+  </si>
+  <si>
+    <t>2002NL006125</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2002NL006121 PARA ACERTO DAS RETENCOES DE IMPOSTOS E HISTORICO.</t>
+  </si>
+  <si>
+    <t>-7.763,16</t>
+  </si>
+  <si>
+    <t>2002NL006121</t>
+  </si>
+  <si>
+    <t>NFS.5369(PARTE)-LOCACAO MAO-DE-OBRA NA RADIO CAMARA(13 RADIORREPORTERES E  04 EDITORES)- PER.28 A 30/10/02. RET.  SRF 9,45% + ISS 5% + INSS 11% S/TOTAL NFS.     RELACAO NR. 547/02.</t>
+  </si>
+  <si>
+    <t>2002NL006212</t>
+  </si>
+  <si>
+    <t>05/12/2002</t>
+  </si>
+  <si>
+    <t>NFS 5425(PARTE) LOC MAO-DE-OBRA P/ EXECUCAO SERVICOS NA TV CAMARA(REPORTER DE VIDEO), OUT/02. RET. SRF 9,45% S/57.779,70. INSS E ISS(RETIDOS NA 2002NL006211NL COMPLEMENTAR). RELACAO 556/02.</t>
+  </si>
+  <si>
+    <t>2002NL006230</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL006212</t>
+  </si>
+  <si>
+    <t>2002NL006231</t>
+  </si>
+  <si>
+    <t>NFS 5425(PARTE) LOC MAO-DE-OBRA P/ EXECUCAO SERVICOS NA TV CAMARA(REPORTER DE VIDEO), NOV/02. RET. SRF 9,45% S/57.779,70. INSS E ISS(RETIDOS NA 2002NL006211NL COMPLEMENTAR). RELACAO 556/02.</t>
+  </si>
+  <si>
+    <t>2002NL006249</t>
+  </si>
+  <si>
+    <t>06/12/2002</t>
+  </si>
+  <si>
+    <t>NFS.5426(PARTE)-LOCACAO MAO-DE-OBRA NA RADIO CAMARA(RADIORREPORTERES E EDITOR DE TEXTO)- PER.NOV/02. RET. SRF 9,45% S/R$ 69.868,44(11% INSS E 5% DOISS RETI DOS NA 2002NL006246)GLOSA DE RS 7.763,16(AGUARDANDO EMISSAO NE)RELACAO 558/02</t>
+  </si>
+  <si>
+    <t>2002NL006364</t>
+  </si>
+  <si>
+    <t>11/12/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DA 2002NL005614 TENDO EM VISTA LANCAMENTO INDEVIDO DO VALOR INFORMADO PELA CAFIN, QUE ORA SE REGULARIZA, CONF INFORMACAO DA COORDENACAO DE COMPRAS DO DIA 10/12/2002.</t>
+  </si>
+  <si>
+    <t>-3.043,38</t>
+  </si>
+  <si>
+    <t>2002NE004292</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.5, COM VIGENCIA DE 12.03.02 A 11.09.02.</t>
+  </si>
+  <si>
+    <t>2.400,36</t>
+  </si>
+  <si>
+    <t>2002NE004297</t>
+  </si>
+  <si>
+    <t>ANULACAO DO EMPENHO.</t>
+  </si>
+  <si>
+    <t>2002NL006362</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DE VALOR TENDO EM VISTA RECLASSIFICAO DA DESPESA, CONF. INFORMACAO DA COORDENACAO DE COMPRAS EM 10/12/2002                  (COMPLEMENTAR 2002NL005615)</t>
+  </si>
+  <si>
+    <t>2002NE004295</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2002/001.0 - VIGENCIA DE 01.01.02 A 31.12.02                       O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>37.993.722/0001-02 - PLANER SISTEMAS E CONSULTORIA LTDA.</t>
+  </si>
+  <si>
+    <t>45.940,84</t>
+  </si>
+  <si>
+    <t>2002NE004293</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2002/001.0 - VIGENCIA DE 01.01.02 A 31.12.02.                      O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>1.449.353,40</t>
+  </si>
+  <si>
+    <t>2002NE004289</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99084.8,  VIGENCIA 25.07.02 A 24.01.03.                           O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>00.009.282/0001-98 - CONSERVO BRASÍLIA SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>293.068,62</t>
+  </si>
+  <si>
+    <t>2002NE004288</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99084.7,  VIGENCIA 25.04 A 24.07.02                               O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>169.077,93</t>
+  </si>
+  <si>
+    <t>2002NE004287</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99084.6,  VIGENCIA 25.01 A 24.04.02                               O SIAFI NAO RECONHECE</t>
   </si>
   <si>
     <t>2002NE004281</t>
   </si>
   <si>
-    <t>2002-12-11T00:00</t>
-[...2 lines deleted...]
-    <t>00.009.282/0001-98 - CONSERVO BRASÍLIA SERVIÇOS TÉCNICOS LTDA</t>
+    <t>CONTRATO N. 99084.5, COM VIGENCIA ATE 24.01.02                                O SIAFI NAO RECONHECE</t>
   </si>
   <si>
     <t>45.087,48</t>
   </si>
   <si>
-    <t>2002NE004287</t>
-[...38 lines deleted...]
-    <t>-3.043,38</t>
+    <t>2002NL006384</t>
+  </si>
+  <si>
+    <t>12/12/2002</t>
+  </si>
+  <si>
+    <t>25.940,84</t>
   </si>
   <si>
     <t>2002NE004328</t>
   </si>
   <si>
-    <t>2002-12-12T00:00</t>
+    <t>CONTRATO N. 99084.7, COM VIGENCIA DE 25.04 A 24.07.02.</t>
   </si>
   <si>
     <t>0,06</t>
   </si>
   <si>
+    <t>2002NL006386</t>
+  </si>
+  <si>
+    <t>2002NL006385</t>
+  </si>
+  <si>
+    <t>2002NL006380</t>
+  </si>
+  <si>
+    <t>1.325.388,60</t>
+  </si>
+  <si>
+    <t>2002NL006403</t>
+  </si>
+  <si>
+    <t>684,02</t>
+  </si>
+  <si>
+    <t>2002NL006397</t>
+  </si>
+  <si>
+    <t>169.077,99</t>
+  </si>
+  <si>
+    <t>2002NL006389</t>
+  </si>
+  <si>
+    <t>180.349,92</t>
+  </si>
+  <si>
+    <t>2002NL006486</t>
+  </si>
+  <si>
+    <t>17/12/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DA 2002NL006427 TENDO EM VISTA RECLASSIFICACAODA DESPESA, CONF.INFORM. DA SECLE, PARA OBEDECER µ 1 DO ART 18 DA LEI COMPLEM.NR.101/2000.</t>
+  </si>
+  <si>
+    <t>56.359,35</t>
+  </si>
+  <si>
     <t>2002NE004439</t>
   </si>
   <si>
-    <t>2002-12-17T00:00</t>
+    <t>CONTRATO PELO PERIODO DE 06 MESES. ATO DA MESA 80/01.                         O SIAFI NAO RECONHECE</t>
   </si>
   <si>
     <t>42.778.183/0001-10 - PROBANK S/A</t>
   </si>
   <si>
     <t>78.600,24</t>
   </si>
   <si>
     <t>2002NE004455</t>
   </si>
   <si>
-    <t>2002-12-18T00:00</t>
+    <t>18/12/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.6, COM VIGENCIA DE 12.09.02 A 11.03.03.</t>
   </si>
   <si>
     <t>4.500,00</t>
   </si>
   <si>
     <t>2002NE004509</t>
   </si>
   <si>
-    <t>2002-12-20T00:00</t>
+    <t>20/12/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.6, COM VIGENCIA DE 28.10.02 A 27.04.03.</t>
   </si>
   <si>
     <t>85.394,76</t>
   </si>
   <si>
+    <t>2002NL006698</t>
+  </si>
+  <si>
+    <t>24/12/2002</t>
+  </si>
+  <si>
+    <t>NFS 5366 (COMPL.2002NL006697) - SERV. MAO-DE-OBRA SERV.TV (HORAS EXTRAS).     REF. NOV/02(CATEGORIA REPORTER DE VIDEO)-RET. SRF 9,45% (S/VAL.APROPR.)       INSS 11% E ISS 5% RETIDOS NA 2002NL005868 - REL. 600/02.</t>
+  </si>
+  <si>
+    <t>3.018,61</t>
+  </si>
+  <si>
+    <t>2002NL006702</t>
+  </si>
+  <si>
+    <t>26/12/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL006698</t>
+  </si>
+  <si>
+    <t>-3.018,61</t>
+  </si>
+  <si>
+    <t>2002NL006704</t>
+  </si>
+  <si>
+    <t>NFS 5437 (COMPL.2002NL006697) - SERV. MAO-DE-OBRA SERV.TV (HORAS EXTRAS).     REF. NOV/02(CATEGORIA REPORTER DE VIDEO)-RET. SRF 9,45% (S/VAL.APROPR.)       INSS 11% E ISS 5% RETIDOS NA 2002NL006697 - REL. 600/02.</t>
+  </si>
+  <si>
+    <t>2002NL006710</t>
+  </si>
+  <si>
+    <t>NFS 5426 (COPIA) - LIBERACAO GLOSA FEITA NA 2002NL006249, A PEDIDO DA SELIQ.  (OBS: INSS 11% E ISS 5% COBRADOS NA NL6246).                                   RET.: 9,45%     REL. 600/02</t>
+  </si>
+  <si>
+    <t>2002NL006751</t>
+  </si>
+  <si>
+    <t>30/12/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DAS 2002NL'S 6725 E 6728 PARA ACERTO DE SALDO DE EMPENHOS CONF INFORMACAO DA SELIQ( ANA MARIA)</t>
+  </si>
+  <si>
+    <t>51.289,41</t>
+  </si>
+  <si>
+    <t>20.000,00</t>
+  </si>
+  <si>
+    <t>2002NL006771</t>
+  </si>
+  <si>
+    <t>31/12/2002</t>
+  </si>
+  <si>
+    <t>ACERTO DOS SALDOS DOS EMPENHOS A PEDIDO DA SELIQ(ANA MARIA) CONF PLANILHA FEI-TA PELA MESMA.</t>
+  </si>
+  <si>
+    <t>-8.448,92</t>
+  </si>
+  <si>
     <t>2002NE004725</t>
   </si>
   <si>
-    <t>2002-12-31T00:00</t>
+    <t>ANULACAO.</t>
   </si>
   <si>
     <t>-53.000,00</t>
   </si>
   <si>
-    <t>2002NL005601</t>
-[...209 lines deleted...]
-    <t>-8.448,92</t>
+    <t>2003NL000104</t>
+  </si>
+  <si>
+    <t>09/01/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO DO VALOR TOTAL DA 2002NL000089, PARA ACERTO DE EVENTO E CLASSIFICACAO.</t>
+  </si>
+  <si>
+    <t>2003NL000089</t>
+  </si>
+  <si>
+    <t>NFS 5506(PARTE-COMPL.2003NL88)SERV. DE MAO-DE-OBRA, DEST. A EXECUCAO DE SERVI COS TV CAMARA/CD, REL. DEZ/02. RET. SRF 9,45% S/R$ 57.779,70.INSS 11% E ISS   5% JA RECOLHIDOS NA 2003NL88). REL. 006/03.</t>
+  </si>
+  <si>
+    <t>2003NL000157</t>
+  </si>
+  <si>
+    <t>13/01/2003</t>
+  </si>
+  <si>
+    <t>NFS 012764 FORNECIMENTO DE MAO-DE-OBRA EM SONORIZACAO E MULTIMIDIA, P/CD,TOTA-LIZANDO 21 OPERADORES E MULTIMIDIA. DEZ/02.RET.SRF 9,45%,INSS 11% E ISS 5% S/ TOTAL NF. REL. 14/03.</t>
+  </si>
+  <si>
+    <t>2003NL000158</t>
+  </si>
+  <si>
+    <t>NFS 5506 (PARTE-COMPLEMENTO 2003NL088) FORNEC. DE MAO-DE-OBRA (11 REPORTERES  DE VIDEO) DEST. A EXECUCAO DE SERVICOS NA TV CAMARA. RET. SRF 9,45% S/        57.779,70. INSS E ISS JA RECOLHIDOS. REL. 006/03.</t>
+  </si>
+  <si>
+    <t>2003NL000159</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL0157 P/TROCA DO CODIGO DA SRF INSCRICAO 1.</t>
+  </si>
+  <si>
+    <t>-56.359,35</t>
+  </si>
+  <si>
+    <t>2003NL000160</t>
+  </si>
+  <si>
+    <t>2003NL000161</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL158 P/INCLUSAO DO PERIODO.</t>
+  </si>
+  <si>
+    <t>2003NL000162</t>
+  </si>
+  <si>
+    <t>NFS 5506 (PARTE-COMPLEMENTO 2003NL088) FORNEC. DE MAO-DE-OBRA (11 REPORTERES  DE VIDEO) DEST. A EXECUCAO DE SERVICOS NA TV CAMARA.DEZ/02.RET.SRF. 9,45% S/R$57.779,70. INSS E ISS JA RECOLHIDOS NA 2003 NL088. REL. 006/03.</t>
+  </si>
+  <si>
+    <t>2003NL000163</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DA 2003NL000121, P/ ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>58.599,00</t>
+  </si>
+  <si>
+    <t>2003NL000164</t>
+  </si>
+  <si>
+    <t>NFS 5507 (PARTE-COMPLEM. 2003NL091) FORNEC. DE MAO-DE-OBRA DEST. A EXEC.DE SERVICOS NA RADIO CAMARA,TOTAL. 13 RADIORREPORTERES E 04 EDITORES DE TEXTO.REL.  DEZ/02.RET.SRF 9,45% S/R$ 77.631,60.ISS E INSS JA_RECOL.NA 2003NL91.REL.06/03.</t>
+  </si>
+  <si>
+    <t>2003NL000166</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL00160 P/RETIFICACAO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>2003NL000167</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DA 2003NL000163, P/ ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>-58.599,00</t>
+  </si>
+  <si>
+    <t>2003NL000169</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL000164 P/PROBLEMAS C/EVENTO 610131.</t>
+  </si>
+  <si>
+    <t>-77.631,60</t>
+  </si>
+  <si>
+    <t>2003NL000170</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL000162 P/PROBLEMAS C/EVENTO 610131.</t>
+  </si>
+  <si>
+    <t>2003NL000182</t>
+  </si>
+  <si>
+    <t>NFS 5507 (PARTE-COMPLEMEN.2003NL091) FORNEC.DE MAO-DE-OBRA DEST.A EXEC.DE SER-VICOS NA RADIO CAMARA,TOTAL.13 RADIORREPORTERES E 04 EDITORES DE TEXTO.REF.DEZ02.RET. SRF 9,45% S/R$ 77.631,60. ISS E INSS JA RECOL.NA 2003NL91.REL.06/03.</t>
+  </si>
+  <si>
+    <t>2003NL000184</t>
+  </si>
+  <si>
+    <t>NFS 5514 (COMPLEMENTAR A 2003NL000175) - FORNEC. MAO-DE-OBRA DEST.EXEC.SERV.TVCD (H.EXTRAS - CATEG. REPORTER DE VIDEO) - RET. SRF 9,45% S/VALOR APROPRIADO. ISS E INSS RETIDOS NA NL 175/03 - REL. 16/03.</t>
+  </si>
+  <si>
+    <t>3.076,65</t>
+  </si>
+  <si>
+    <t>2003NL000187</t>
+  </si>
+  <si>
+    <t>NFS 012764 FORNEC. DE MAO-DE-OBRA EM SONORIZACAO E MULTIMIDIA,P/CD,TOTALIZANDO21 OPERADORES E MULTIMIDIA.DEZ/02.RET.SRF 9,45%, INSS 11% E ISS 5% S/TOTAL NF.REL. 14/03</t>
+  </si>
+  <si>
+    <t>2003NL000188</t>
+  </si>
+  <si>
+    <t>NFS 5506 (PARTE-COMPLEM.2003NL088)FORNEC.DE MAO-DE-OBRA (11 REPORTERES DE VI- DEO) DEST. A EXECUCAO DE SERVICOS NA TV CAMARA.DEZ/02.RET.SRF 9,45% S/ R$     57.779,70. INSS E ISS JA RECOLHIDOS NA 2003NL088. REL. 006/03</t>
+  </si>
+  <si>
+    <t>2003NL000191</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DA 2003NL000167, P/ ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>2003NE000260</t>
+  </si>
+  <si>
+    <t>22/01/2003</t>
+  </si>
+  <si>
+    <t>-53.065,08</t>
+  </si>
+  <si>
+    <t>2003NE000261</t>
+  </si>
+  <si>
+    <t>53.065,08</t>
+  </si>
+  <si>
+    <t>2003NE000259</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99084.9,  VIGENCIA 25.01.03 A 24.07.03.                           O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>346.133,70</t>
   </si>
   <si>
     <t>2003NE000255</t>
   </si>
   <si>
-    <t>2003-01-22T00:00</t>
-[...19 lines deleted...]
-  <si>
     <t>2003NE000440</t>
   </si>
   <si>
-    <t>2003-01-24T00:00</t>
+    <t>24/01/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.6 - VIGENCIA DE 28.10.02 A 27.04.03</t>
+  </si>
+  <si>
+    <t>2003NE000477</t>
+  </si>
+  <si>
+    <t>27/01/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/193.0 - VIGENCIA DE 18.12.02 A 17.06.03</t>
+  </si>
+  <si>
+    <t>707.402,70</t>
   </si>
   <si>
     <t>2003NE000446</t>
   </si>
   <si>
-    <t>2003-01-27T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>650.000,00</t>
   </si>
   <si>
     <t>2003NE000476</t>
   </si>
   <si>
+    <t>ANULACAO DE EMPENHO</t>
+  </si>
+  <si>
     <t>-650.000,00</t>
   </si>
   <si>
-    <t>2003NE000477</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NE000509</t>
   </si>
   <si>
-    <t>2003-01-28T00:00</t>
+    <t>28/01/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/193.0 - VIGENCIA DE 18.12.02 A 17.06.03                      (O SIAFI NAO RECONHECE</t>
   </si>
   <si>
     <t>37.800,00</t>
   </si>
   <si>
+    <t>2003NL000650</t>
+  </si>
+  <si>
+    <t>03/02/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4006 (COMPLEM.2003NL000649) - SERVICO MANUTENCAO DE EDIFICACOES (...) E  OPERACAO DE MESA TELELEFONICA - 01 A 31/JAN/03 - GLOSA R$5.764,83(DIF.15EMP.).RET. SRF 9,45%S/VALOR APROP.;INSS E ISS RETIDOS NA 2003NL000649 - REL.47/03.</t>
+  </si>
+  <si>
+    <t>125.235,66</t>
+  </si>
+  <si>
+    <t>2003NL000766</t>
+  </si>
+  <si>
+    <t>07/02/2003</t>
+  </si>
+  <si>
+    <t>NFS 5572 (COMPL.2003NL000765) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO    CAMARA - JAN/2003 - RET. SRF 9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA  2003NL000765 - REL. 60/03.</t>
+  </si>
+  <si>
     <t>2003NE000707</t>
   </si>
   <si>
-    <t>2003-02-17T00:00</t>
+    <t>17/02/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N}99019.6 - VIGENCIA DE 12.09.2002 A 11.03.2003.                     O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>2003NE000709</t>
+  </si>
+  <si>
+    <t>2003NE000711</t>
+  </si>
+  <si>
+    <t>CONTRATO N}99019.6 - VIGENCIA DE 12.09.2002 A 11.03.2003.                     O SIAFI NAO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRENCIA) PARA A NATURE-ZA DE DESPESA 319034. PROCESSO:102.442/03.</t>
+  </si>
+  <si>
+    <t>7.998,98</t>
   </si>
   <si>
     <t>2003NE000708</t>
   </si>
   <si>
+    <t>ANULACAO.                                                                     PROCESSO:102.442/03.</t>
+  </si>
+  <si>
     <t>-136.745,29</t>
   </si>
   <si>
-    <t>2003NE000709</t>
-[...5 lines deleted...]
-    <t>7.998,98</t>
+    <t>2003NL001071</t>
+  </si>
+  <si>
+    <t>20/02/2003</t>
+  </si>
+  <si>
+    <t>NFS 5570 (COPIA-LIBERACAO GLOSA) - FORNEC.MAO-DE-OBRA: PREST.SERV.TV CAMARA NOMES DE JAN/03 - RET. SRF 9,45%. INSS E ISS RETIDOS NA 2003NL000764. REL. 84/03</t>
+  </si>
+  <si>
+    <t>2003NL001100</t>
+  </si>
+  <si>
+    <t>21/02/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4006 (COPIA-PARTE-LIBERACAO GLOSA-COMPLEM.2003NL001099) - SERVICO DE MA- NUTENCAO DE EDIFICACOES (...) E OPERACAO  MESA TELEFONICA - 01 A 31/JAN/03.   RETENCAO SRF 9,45%. INSS E ISS RETIDOS NA 2003NL000649. RELACAO 89/03</t>
+  </si>
+  <si>
+    <t>5.764,83</t>
+  </si>
+  <si>
+    <t>2003NL001209</t>
+  </si>
+  <si>
+    <t>25/02/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4040(PARTE) FORNEC. MAO-DE-OBRA DEST. EXEC. DE SERV. ESPECIFICOS DA CATE-GORIA DE SUPERVISOR TECNICO(HORAS EXTRAS), PER: 01 A 20 JAN/03. RET. SRF 9,45%S/R$668,04. (INSS, ISS E GLOSA NA 2003NL001206). REL. 97/03.</t>
+  </si>
+  <si>
+    <t>668,04</t>
+  </si>
+  <si>
+    <t>2003NL001223</t>
+  </si>
+  <si>
+    <t>26/02/2003</t>
+  </si>
+  <si>
+    <t>NFS 5618 (COMPL.NL 1221) MAO-DE-OBRA: PRESTACAO DE SERVICOS NA TV CAMARA NO   MES JAN/2003 - RET. SRF 9,45% S/VALOR APROPRIADO.  INSS E ISS RETIDOS NL 1221.GLOSA R$1,64 (COBRADOS INDEVIDAMENTE) - REL. 100/03.</t>
+  </si>
+  <si>
+    <t>3.379,86</t>
+  </si>
+  <si>
+    <t>2003NL001232</t>
+  </si>
+  <si>
+    <t>NFS 12984 (PARTE) - FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO  E MULTIMIDIA PARA A CD (21 OPERADORES). REF.: JANEIRO/2003     RET.: SRF 9,45%S/R$11.271,87 + ISS 5% E INSS 11% S/TOTAL NFS.        REL. 100/03</t>
+  </si>
+  <si>
+    <t>11.271,87</t>
+  </si>
+  <si>
+    <t>2003NL001234</t>
+  </si>
+  <si>
+    <t>NFS 12984(PARTE COMPLEM.)FORNECIMENTO MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAOE MULTIMIDIA PARA A CD (21 OPERADORES). REF.: JANEIRO/2003     RET.: SRF 9,45%S/R$45.087,48 (ISS E INSS COBRADOS NA 2003NL001232).        REL. 100/03</t>
   </si>
   <si>
     <t>2003NE000874</t>
   </si>
   <si>
-    <t>2003-03-05T00:00</t>
+    <t>05/03/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.6 - VIGENCIA DE 12.09.02 A 11.03.03                         PROCESSO N. 106.721/03</t>
   </si>
   <si>
     <t>10.000,00</t>
   </si>
   <si>
+    <t>2003NL001293</t>
+  </si>
+  <si>
+    <t>NFS 5589 (COMPLEMENTAR A 2003NL001291) - FORNEC. MAO-DE-OBRA DEST.EXEC.SERV.TVCD (H.EXTRAS - CATEG. REPORTER DE VIDEO)NO DIA 01/01/2003 -POSSE PRESIDENCIAL RET.SRF 9,45%S/VALOR APROPRIADO(ISS E INSS RETIDOS NA NL1291/03) - REL.111/03.</t>
+  </si>
+  <si>
+    <t>2.663,31</t>
+  </si>
+  <si>
+    <t>2003NL001294</t>
+  </si>
+  <si>
+    <t>NFS 5585 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS), REF. JAN/03. RET. SRF 9,45% S/R$522,45. INSS E ISS RETIDOS NA 2003NL001292. REL. 111/03.</t>
+  </si>
+  <si>
+    <t>522,45</t>
+  </si>
+  <si>
+    <t>2003NL001296</t>
+  </si>
+  <si>
+    <t>NFFS 4077 (COMPLEM.2003NL001295) - SERVICO MANUTENCAO DE EDIFICACOES (...) E  OPERACAO DE MESA TELELEFONICA - REF. FEV/03 - RET. SRF 9,45% S/VAL.APROPRIADO,INSS E ISS RETIDOS NA 2003NL001295 - REL.112/03.</t>
+  </si>
+  <si>
+    <t>131.000,49</t>
+  </si>
+  <si>
     <t>2003NE000895</t>
   </si>
   <si>
-    <t>2003-03-07T00:00</t>
+    <t>07/03/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.7 - VIGENCIA DE 12.03 A 11.09.03</t>
   </si>
   <si>
     <t>366.957,18</t>
   </si>
   <si>
+    <t>2003NL001412</t>
+  </si>
+  <si>
+    <t>11/03/2003</t>
+  </si>
+  <si>
+    <t>NFS 5669 (PARTE-) - FORNEC.MAO-DE-OBRA: PREST.SERV.TV CAMARA NO MES DE FEV/03.RET. SRF 9,45%. INSS E ISS RETIDOS NA 2003NL001411. (REPORTE DE VIDEO)        ________________________________________________________RELACAO 123/03</t>
+  </si>
+  <si>
+    <t>61.159,56</t>
+  </si>
+  <si>
+    <t>2003NL001414</t>
+  </si>
+  <si>
+    <t>NFS 5672 (PARTE) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO CAMARA(EDITOR DETEXTO) - FEV/2003 - RET. SRF 9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA  2003NL001413 - REL. 123/03.</t>
+  </si>
+  <si>
+    <t>2003NL001415</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NL001412  PARA TIRAR EVENTO DE FORNECEDORES E COLOCAR O  PESSOAL                                                                       ________________________________________________________RELACAO 123/03</t>
+  </si>
+  <si>
+    <t>-61.159,56</t>
+  </si>
+  <si>
+    <t>2003NL001416</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL001414 PARA RETIFICACAO DE EVENTO CONTABIL.</t>
+  </si>
+  <si>
+    <t>2003NL001417</t>
+  </si>
+  <si>
+    <t>2003NL001418</t>
+  </si>
+  <si>
     <t>2003NE001012</t>
   </si>
   <si>
-    <t>2003-03-14T00:00</t>
+    <t>14/03/2003</t>
   </si>
   <si>
     <t>17.989,34</t>
   </si>
   <si>
+    <t>2003NL001585</t>
+  </si>
+  <si>
+    <t>18/03/2003</t>
+  </si>
+  <si>
+    <t>NFS 13206 - FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO          E MULTIMIDIA PARA A CD (21 OPERADORES). REF.: FEVEREIRO/2003 - RET.: SRF 9,45%ISS 5% E INSS 11% S/TOTAL NFS.        REL. 142/03</t>
+  </si>
+  <si>
+    <t>2003NL001584</t>
+  </si>
+  <si>
+    <t>NFS 5693 (COMPL.NL 1582) MAO-DE-OBRA: PRESTACAO DE SERVICOS NA TV CAMARA:01 A 11/MAR/2003 - RET. SRF 9,45% S/VALOR APROPRIADO.  INSS E ISS RETIDOS NL 1582. GLOSA R$0,60 (COBRADOS INDEVIDAMENTE) - REL. 142/03.</t>
+  </si>
+  <si>
+    <t>22.425,15</t>
+  </si>
+  <si>
+    <t>2003NL001592</t>
+  </si>
+  <si>
+    <t>19/03/2003</t>
+  </si>
+  <si>
+    <t>2003NL001591</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL001585, P/ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>2003NL001588</t>
+  </si>
+  <si>
+    <t>2003NL001587</t>
+  </si>
+  <si>
+    <t>ESTORNO DO VALOR TOTAL DA 2003NL001584, P/ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>-22.425,15</t>
+  </si>
+  <si>
+    <t>2003NL001651</t>
+  </si>
+  <si>
+    <t>NFFS 4086(PARTE) FORNEC. MAO-DE-OBRA DEST. EXEC. DE SERV. ESPECIFICOS DA CATE-GORIA DE SUPERVISOR TECNICO(HORAS EXTRAS), PER: FEV/03. GLOSA RS 18,00 RETENC.9,45% S/VR APROPRIADO (INSS, ISS  NA 2003NL001642). REL. 138/03.</t>
+  </si>
+  <si>
+    <t>10.816,84</t>
+  </si>
+  <si>
+    <t>2003NL001650</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL001647.</t>
+  </si>
+  <si>
+    <t>-10.816,84</t>
+  </si>
+  <si>
+    <t>2003NL001647</t>
+  </si>
+  <si>
+    <t>2003NL001670</t>
+  </si>
+  <si>
+    <t>20/03/2003</t>
+  </si>
+  <si>
+    <t>NFS 5678(COMPL.NL 1667) MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS), REF. FEV/03. RET. SRF 9,45% S/R$1.918,60. INSS E ISS RETI -DOS NA 2003NL001667. REL. 145/03.</t>
+  </si>
+  <si>
+    <t>1.918,60</t>
+  </si>
+  <si>
+    <t>2003NL001696</t>
+  </si>
+  <si>
+    <t>21/03/2003</t>
+  </si>
+  <si>
+    <t>NFS 5677(COMPL.NL 1694) MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS), REF. FEV/03. RET. SRF 9,45% S/R$3.477,58. INSS E ISS RETI -DOS NA 2003NL001694. REL. 148/03.</t>
+  </si>
+  <si>
+    <t>3.477,58</t>
+  </si>
+  <si>
+    <t>2003NL001894</t>
+  </si>
+  <si>
+    <t>01/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 5670 (PARTE COMPLEMENTAR) - VALOR REFERENTE AO REAJUSTAMENTO DO FORNECI-  MENTO DE HORAS EXTRAS NO MES DE JAN/2003. RET.: SRF 9,45% S/R$ 191,79; ISS 5% E INSS 11% JE RECOLHIDOS NA 2003NL001890).       REL. 160/03</t>
+  </si>
+  <si>
+    <t>191,79</t>
+  </si>
+  <si>
+    <t>2003NL001889</t>
+  </si>
+  <si>
+    <t>NFS 5733 (PARTE) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO CAMARA(EDITOR DETEXTO E RADIOREPORTER)REF.DIFERENCA DE REAJUSTE NOS MESES JAN/03 E FEV/03. RETSRF.9,45% S/ VLR.APROPRIADO, INSS E ISS RETIDOS NA 2003NL001885 - REL.160/03</t>
+  </si>
+  <si>
+    <t>9.099,60</t>
+  </si>
+  <si>
+    <t>2003NL001907</t>
+  </si>
+  <si>
+    <t>NFS 5671 (NL COMPLEMENTAR) VALOR REFERENTE AO REAJUSTAMENTO FORNECIMENTO DE HORAS EXTRAS (SERVICOS NA TV/CAMARA, REF.: OUT/NOV/DEZ/2002). RET.: SRF 9,45% S/R$ 456,75; ISS 5% E INSS 11% JE RETIDOS NA 2003NL001903).    REL. 160/03</t>
+  </si>
+  <si>
+    <t>456,75</t>
+  </si>
+  <si>
+    <t>2003NL001906</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL001905 PARA RETIFICACAO DE EVENTO E CLASSIFICACAO ORCA-MENTARIA.</t>
+  </si>
+  <si>
+    <t>-456,75</t>
+  </si>
+  <si>
+    <t>2003NL001905</t>
+  </si>
+  <si>
     <t>2003NE001220</t>
   </si>
   <si>
-    <t>2003-04-02T00:00</t>
+    <t>02/04/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N}99019.6 - VIGENCIA DE 12.09.2002 A 11.03.2003.                     O SIAFI NAO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRENCIA) PARA A NATURE-ZA DE DESPESA 319034. VIDE PROCESSO: 102.442/03.</t>
   </si>
   <si>
     <t>1.799,68</t>
   </si>
   <si>
+    <t>2003NE001241</t>
+  </si>
+  <si>
+    <t>2003NE001240</t>
+  </si>
+  <si>
+    <t>ANULAHFO DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>-1.799,68</t>
+  </si>
+  <si>
+    <t>2003NE001239</t>
+  </si>
+  <si>
     <t>2003NE001235</t>
   </si>
   <si>
-    <t>-1.799,68</t>
-[...8 lines deleted...]
-    <t>2003NE001241</t>
+    <t>2003NL001931</t>
+  </si>
+  <si>
+    <t>NFFS 4148 (COMPLEM.2003NL001930) - SERVICO MANUTENCAO DE EDIFICACOES (...) E  OPERACAO DE MESA TELELEFONICA - REF. MAR/03 - RET. SRF 9,45% S/VAL.APROPRIADO,INSS E ISS RETIDOS NA 2003NL001930 - REL.163/03.</t>
+  </si>
+  <si>
+    <t>2003NL002408</t>
+  </si>
+  <si>
+    <t>04/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 5795(PARTE) FORN.MAO-DE-OBRA: PREST.DE SERV.TV CAMARA(ATENDER EQUIL.ECON- FINANC.) JAN($4410,55)/FEV($4410,55)E 01A11/03/03($1617,23)RET.SRF9,45%S/VR.A PROPR.(INSS 11%,ISS5% RECOLH.NL2402).GLOSA $30,21 INDEV. REP.VIDEO.REL.198/03.</t>
+  </si>
+  <si>
+    <t>2003NL002030</t>
+  </si>
+  <si>
+    <t>NFS 5783 (PARTE) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO CAMARA(EDIT.TEX-TO E RADIOREPORTE) MAR/03- RET. SRF 9,45% S/VALOR APROPRIADO. INSS E ISS RETI-DOS NA 2003NL002029.   RELACAO 173/03</t>
+  </si>
+  <si>
+    <t>82.181,40</t>
+  </si>
+  <si>
+    <t>2003NL002045</t>
+  </si>
+  <si>
+    <t>07/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 5786(PARTE-COMP.2003NL2043)FORNEC.MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO)P/EXEC.DE SERV.TV CAMARA.PER.12 A 30/MAR/03.RET.SRF S/R$38.734,60.INSS 11% E  ISS 5% JA RECOL.NA 2003NL2043. REL. 175/03</t>
+  </si>
+  <si>
+    <t>38.734,60</t>
+  </si>
+  <si>
+    <t>2003NL002056</t>
+  </si>
+  <si>
+    <t>2003NL002055</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL2045 P/MUDANCA DE EVENTO.</t>
+  </si>
+  <si>
+    <t>-38.734,60</t>
+  </si>
+  <si>
+    <t>2003NL002161</t>
+  </si>
+  <si>
+    <t>11/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 13421 - FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI- MIDIA PARA A CD (21 OPERADORES). REF.: MAR/03 - RET.: SRF 9,45% INSS 11%  E   ISS 5% S/TOTAL NFS.  REL. 178/03.</t>
+  </si>
+  <si>
+    <t>2003NE001460</t>
+  </si>
+  <si>
+    <t>22/04/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.7 - VIGRNCIA DE 28.04.03 A 27.10.03</t>
+  </si>
+  <si>
+    <t>247.590,51</t>
   </si>
   <si>
     <t>2003NE001451</t>
   </si>
   <si>
-    <t>2003-04-22T00:00</t>
+    <t>CONTRATO N. 98101.7 - VIGENCIA DE 28.04.03 A 27.10.03</t>
   </si>
   <si>
     <t>82.530,17</t>
   </si>
   <si>
-    <t>2003NE001460</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NE001462</t>
   </si>
   <si>
+    <t>CONTRATO N. 98101.6 - VIGENCIA DE 28.10.02 A 27.04.03.                        PROC. 110.948/2003.</t>
+  </si>
+  <si>
     <t>4.046,48</t>
   </si>
   <si>
+    <t>2003NL002403</t>
+  </si>
+  <si>
+    <t>24/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 5795 (PARTE) FORNEC.MAO-DE-OBRA: PREST.DE SERV.NA TV CAMARA(ATENDER EQUIL.ECON-FINANC.)EM JAN($4410,55)/FEV($4410,55)E 01A11/03/03($1617,23)RET.SRF9,45%S/VLR.APROP(INSS 11% E ISS 5% RECOLHIDOS NL2402) REPORTER DE VIDEO REL.198/03</t>
+  </si>
+  <si>
+    <t>2003NL002407</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL002403 PARA INCLUSAO GLOSA.</t>
+  </si>
+  <si>
+    <t>2003NL002477</t>
+  </si>
+  <si>
+    <t>28/04/2003</t>
+  </si>
+  <si>
+    <t>NFS 5814(PARTE-COMPL.2003NL2430)FORNEC.MAO-DE-OBRA(REPORTER VIDEO)P/EXEC.SERV.TV CAMARA.VLR.REF.REST.EQUIL.ECON.-FINANC.DO CONTR.99019-8.PER.12 A 30/MAR/03.RET.SRF 9,45% S/489,68.INSS 11% E ISS 5% JA RECOL.2003NL2430. REL. 204/03.</t>
+  </si>
+  <si>
+    <t>489,68</t>
+  </si>
+  <si>
+    <t>2003NL002475</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL2434 P/TROCA DE EVENTO.</t>
+  </si>
+  <si>
+    <t>-489,68</t>
+  </si>
+  <si>
+    <t>2003NL002434</t>
+  </si>
+  <si>
+    <t>2003NL002558</t>
+  </si>
+  <si>
+    <t>02/05/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4167(PARTE) FORNEC. MAO-DE-OBRA DEST. EXEC. DE SERV. ESPECIFICOS DA CATE-GORIA DE SUPERVISOR TECNICO(HORAS EXTRAS), PER: 21 A 20 MAR/03. RET. SRF 9,45%S/R$ 6.065,24. (INSS, ISS E GLOSA NA 2003NL002556). REL. 212/03.</t>
+  </si>
+  <si>
+    <t>6.065,24</t>
+  </si>
+  <si>
+    <t>2003NL002594</t>
+  </si>
+  <si>
+    <t>05/05/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4236 (COMPLEM.2003NL002593) - SERVICO MANUTENCAO DE EDIFICACOES (...) E  OPERACAO DE MESA TELELEFONICA - REF. ABR/03 - RET. SRF 9,45% S/VAL.APROPRIADO,INSS E ISS RETIDOS NA 2003NL002593 - REL.217/03.</t>
+  </si>
+  <si>
+    <t>2003NL002735</t>
+  </si>
+  <si>
+    <t>09/05/2003</t>
+  </si>
+  <si>
+    <t>NFS 5873(PARTE-COMP.2003NL2732)FORNEC.MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO)P/EXEC.DE SERV.TV CAMARA. REF.: ABR/03. RET.:SRF 9,45% S/R$61.933,08 INSS 11% ISS 5% JA RECOL.NA 2003NL2732. REL. 226/03</t>
+  </si>
+  <si>
+    <t>61.933,08</t>
+  </si>
+  <si>
+    <t>2003NL002739</t>
+  </si>
+  <si>
+    <t>NFS 5871 (PARTE) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO CAMARA(EDITOR DETEXTO E RADIOREPORTER).  REF.: 01 A 27/ABR/2003. RET.: SRF 9,45% S/74.900,71 EINSS 11% E ISS 5% JA RETIDOS NA 2003NL002737 - REL.226/03</t>
+  </si>
+  <si>
+    <t>74.900,71</t>
+  </si>
+  <si>
+    <t>2003NL002859</t>
+  </si>
+  <si>
+    <t>14/05/2003</t>
+  </si>
+  <si>
+    <t>NFS 013660- FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI- MIDIA PARA A CD (21 OPERADORES). REF.: ABR/03 - RET.: SRF 9,45% INSS 11%  E   ISS 5% S/TOTAL NFS.  REL. 229/03.</t>
+  </si>
+  <si>
     <t>2003NE001839</t>
   </si>
   <si>
-    <t>2003-05-14T00:00</t>
+    <t>CONTRATO N. 99084.9,  VIGENCIA 25.01.03 A 24.07.03.                           O SIAFI NAO RECONHECE O AMPARO LEGAL DO CONTRATO (TOMADA DE PRECOS) PARA A NA-TUREZA DE DESPESA 319034. PROCESSO:102.277/2003.</t>
   </si>
   <si>
     <t>3.418,87</t>
   </si>
   <si>
+    <t>2003NE001879</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.7 - VIGENCIA DE 28.04.03 A 27.10.03                         PROCESSO:102.277/2003.</t>
+  </si>
+  <si>
+    <t>3.557,94</t>
+  </si>
+  <si>
+    <t>2003NE001875</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.7 - VIGENCIA DE 12.03 A 11.09.03                            PROCESSO:102.277/2003.</t>
+  </si>
+  <si>
+    <t>2.500,46</t>
+  </si>
+  <si>
+    <t>2003NE001878</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.6 - VIGENCIA DE 28.10.02 A 27.04.03                         PROCESSO:102.277/2003.</t>
+  </si>
+  <si>
+    <t>533,69</t>
+  </si>
+  <si>
+    <t>2003NE001876</t>
+  </si>
+  <si>
+    <t>ANULACAO PARCIAL.                                                             PROCESSO:102.277/2003.</t>
+  </si>
+  <si>
+    <t>-2.782,84</t>
+  </si>
+  <si>
+    <t>2003NE001853</t>
+  </si>
+  <si>
+    <t>2.782,84</t>
+  </si>
+  <si>
     <t>2003NE001842</t>
   </si>
   <si>
+    <t>CONTRATO N. 2002/193.0 - VIGENCIA DE 18.12.02 A 17.06.03                      PROCESSO:102.277/2003.</t>
+  </si>
+  <si>
     <t>1.634,42</t>
   </si>
   <si>
-    <t>2003NE001853</t>
-[...26 lines deleted...]
-    <t>3.557,94</t>
+    <t>2003NL003010</t>
+  </si>
+  <si>
+    <t>19/05/2003</t>
+  </si>
+  <si>
+    <t>NFS 5836 (PARTE) - FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIO   CAMARA. REEQUILIBRIO ECONOMICO REF. JAN/FEV/MAR/03. RET. SRF 9,45% S/VR.APROP.INSS E ISS RETIDOS NA 2003NL003007. REL. 234/03.</t>
+  </si>
+  <si>
+    <t>3.124,83</t>
+  </si>
+  <si>
+    <t>2003NL003017</t>
+  </si>
+  <si>
+    <t>NFS 5872 (PARTE) - FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIO   CAMARA. PERIODO: 28 A 30 ABRIL/03. RET. SRF 9,45% S/VALOR APROPRIADO,         INSS E ISS RETIDOS NA 2003NL003016 - REL. 234/03.</t>
+  </si>
+  <si>
+    <t>8.322,30</t>
+  </si>
+  <si>
+    <t>2003NL003048</t>
+  </si>
+  <si>
+    <t>20/05/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE SALDO DE EMPENHO A PEDIDO DA COORDENACAO DE COMPRAS(WILSON) DE VALO RES LANCADO EM 16/01/03 CONF. 2003NL000259REF MANDADO JUDICIAL-JUSTICA DE     TRABALHO.</t>
+  </si>
+  <si>
+    <t>18.957,31</t>
   </si>
   <si>
     <t>2003NE001925</t>
   </si>
   <si>
-    <t>2003-05-20T00:00</t>
+    <t>CONTRATO N. 99019.7 - VIGENCIA DE 12.03 A 11.09.03                            PROC. 115.025/2003.</t>
   </si>
   <si>
     <t>2003NE001931</t>
   </si>
   <si>
+    <t>CONTRATO N. 99019.6 - VIGrNCIA DE 12.09.02 A 11.03.03</t>
+  </si>
+  <si>
     <t>2.000,00</t>
   </si>
   <si>
+    <t>2003NL003446</t>
+  </si>
+  <si>
+    <t>22/05/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL003097,EM VIRTUDE DE EMISSAO EM DUPLICIDADE</t>
+  </si>
+  <si>
+    <t>-1.384,88</t>
+  </si>
+  <si>
+    <t>2003NL003095</t>
+  </si>
+  <si>
+    <t>NFS 5789 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS).26/02 A 11/03/03.R.SRF 9,45% S/R$1.384,88.INSS/ ISS RETIDOS NA 2003NL003094. REL. 247/03.</t>
+  </si>
+  <si>
+    <t>1.384,88</t>
+  </si>
+  <si>
+    <t>2003NL003096</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL3095 P/TROCA DO EVENTO.</t>
+  </si>
+  <si>
+    <t>2003NL003097</t>
+  </si>
+  <si>
+    <t>2003NL003103</t>
+  </si>
+  <si>
+    <t>NFS 5790 (COMPL.NL3099) - MAO-DE-OBRA EXECUCAO SERVICOS TV CAMARA (REPORTER DEVIDEO) - GLOSA R$1.364,43 (A SEREM PAGOS QDO EMITIDO REFORCO COMPL.) - REF. H.EXTRAS(12 A 25/03/03)-RET.SRF 9,45%S/VAL.APROP.(INSS E ISS RET.NL3099)º247/03»</t>
+  </si>
+  <si>
+    <t>1.313,00</t>
+  </si>
+  <si>
+    <t>2003NL003105</t>
+  </si>
+  <si>
+    <t>NFS 5876(COMPL.NL 3102)- MAO-DE-OBRA DEST.EXEC. SERV. TV CAMARA(REPORTER VIDEOH.EXTRAS-REST.EQUIL.FIN.). REF. JAN/FEV/03 E PER. 26/02 A 11/03/03... RET. SRF9,45% S/R$ 120,99. INSS E ISS RETIDOS NA 2003NL003102. RELACAO 247/03</t>
+  </si>
+  <si>
+    <t>120,99</t>
+  </si>
+  <si>
+    <t>2003NL003107</t>
+  </si>
+  <si>
+    <t>NFS 5878 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS).12 A 25/03/03.R.SRF 9,45% SOBRE R$ 31,32.INSS E ISS RETIDOS NA 2003NL003104. REL. 247/03.</t>
+  </si>
+  <si>
+    <t>31,32</t>
+  </si>
+  <si>
+    <t>2003NL003111</t>
+  </si>
+  <si>
+    <t>-1.313,00</t>
+  </si>
+  <si>
+    <t>2003NL003112</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL003107 PARA ACERTO DE EVENTO.</t>
+  </si>
+  <si>
+    <t>-31,32</t>
+  </si>
+  <si>
+    <t>2003NL003113</t>
+  </si>
+  <si>
+    <t>NFS 5879 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. ABRIL/03. RET SRF 9,45% S/R$8.655,53.            INSS E ISS RETIDOS NA 2003NL003106. REL. 247/03.</t>
+  </si>
+  <si>
+    <t>8.655,53</t>
+  </si>
+  <si>
+    <t>2003NL003114</t>
+  </si>
+  <si>
     <t>2003NE002000</t>
   </si>
   <si>
-    <t>2003-05-22T00:00</t>
+    <t>CANCELAMENTO DE RESTOS A PAGAR</t>
   </si>
   <si>
     <t>-20.001,24</t>
   </si>
   <si>
+    <t>2003NL003119</t>
+  </si>
+  <si>
+    <t>NFS 5790 (COMPL.NL3116) - MAO-DE-OBRA EXECUCAO SERVICOS TV CAMARA (REPORTER DEVIDEO) - GLOSA R$1.364,43 (A SEREM PAGOS QDO EMITIDO REFORCO COMPL.) - REF. H.EXTRAS(12 A 25/03/03)-RET.SRF 9,45%S/VAL.APROP.(INSS E ISS RET.NL3116)º247/03»</t>
+  </si>
+  <si>
+    <t>2003NL003118</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL3117 P/MUDANCA COMPL.NL3016.</t>
+  </si>
+  <si>
+    <t>2003NL003117</t>
+  </si>
+  <si>
+    <t>NFS 5790 (COMPL.NL3016) - MAO-DE-OBRA EXECUCAO SERVICOS TV CAMARA (REPORTER DEVIDEO) - GLOSA R$1.364,43 (A SEREM PAGOS QDO EMITIDO REFORCO COMPL.) - REF. H.EXTRAS(12 A 25/03/03)-RET.SRF 9,45%S/VAL.APROP.(INSS E ISS RET.NL3016)º247/03»</t>
+  </si>
+  <si>
+    <t>2003NL003115</t>
+  </si>
+  <si>
+    <t>NFS 5789 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE VIDEO - H.EXTRAS).26/02 A 11/03/03.R.SRF 9,45% S/R$1.384,88.INSS/ ISS RETIDOS NA 2003NL003109. REL. 247/03.</t>
+  </si>
+  <si>
+    <t>2003NL003123</t>
+  </si>
+  <si>
+    <t>NFS 5879 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. ABRIL/03. RET SRF 9,45% S/R$8.655,53.            INSS E ISS RETIDOS NA 2003NL003122. REL. 247/03.</t>
+  </si>
+  <si>
+    <t>2003NL003121</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL003113 PARA RETIFICAR HISTORICO.</t>
+  </si>
+  <si>
+    <t>-8.655,53</t>
+  </si>
+  <si>
     <t>2003NE002006</t>
   </si>
   <si>
+    <t>CONTRATO N. 2002/193.0 - VIGRNCIA DE 18/12/02 A 17/06/03</t>
+  </si>
+  <si>
     <t>20.001,24</t>
   </si>
   <si>
+    <t>2003NL003326</t>
+  </si>
+  <si>
+    <t>30/05/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4255(PARTE) FORNEC. MAO-DE-OBRA DEST. EXEC. DE SERV. ESPECIFICOS DA CATE-GORIA DE SUPERVISOR TECNICO(HORAS EXTRAS), PER: ABR/03. RETENCAO SRF 9,45% S/ VALOR APROPRIADO (INSS, ISS  NA 2003NL003324). REL. 260/03.</t>
+  </si>
+  <si>
+    <t>3.712,12</t>
+  </si>
+  <si>
+    <t>2003NL003335</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL003326 EM FACE DA DEVOLUHFO DA NF.</t>
+  </si>
+  <si>
+    <t>-3.712,12</t>
+  </si>
+  <si>
+    <t>2003NL003436</t>
+  </si>
+  <si>
+    <t>04/06/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4280(PARTE) SERV.MANUT.EDIFICACOES(...) E OPERACAO MESA TELEFONICA, PER: 01 A 31/05/03. RET. SRF 9,45% S/VR.APROP., ISS E INSS RETIDOS NA 2003NL003435.BLOQUEIO R$ 42.358,84(RECISOES - PROC. 118715/03). REL. 265/03.</t>
+  </si>
+  <si>
+    <t>2003NL003397</t>
+  </si>
+  <si>
+    <t>NFFS 4378(PARTE) FORNEC. MAO-DE-OBRA DEST. EXEC. SERV. MANUT.DE EDIFIC.INSTAL.HIDRAUL./ELETR.MESA TELEFONICA(HORAS EXTRAS), 21/03 A 20/04/03, GLOSA R$ 51,31RET.SRF 9,45% S/VR.APROPR., INSS E ISS RETIDOS NA 2003NL003394. REL.264/03</t>
+  </si>
+  <si>
+    <t>2003NL003503</t>
+  </si>
+  <si>
+    <t>06/06/2003</t>
+  </si>
+  <si>
+    <t>NFS 5943(PARTE-COMP.2003NL3501)FORNEC.MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO)P/EXEC.DE SERV.TV CAMARA. REF.MAIO/03. RET.:SRF 9,45% S/R$61.933,08 INSS 11%  ISS 5% JA RECOL.NA 2003NL3501. REL. 269/03</t>
+  </si>
+  <si>
+    <t>2003NL003513</t>
+  </si>
+  <si>
+    <t>NFS 5942 (PARTE) - FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIO   CAMARA. PERIODO: MAIO DE 2003. RET. SRF 9,45% S/VALOR APROPRIADO,             INSS E ISS RETIDOS NA 2003NL003511 - REL. 234/03.</t>
+  </si>
+  <si>
+    <t>83.223,01</t>
+  </si>
+  <si>
+    <t>2003NE002348</t>
+  </si>
+  <si>
+    <t>10/06/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO PELO PERIODO DE  12 MESES.</t>
+  </si>
+  <si>
+    <t>71.393.227/0001-92 - ADSERVIS MULTIPERFIL LTDA &amp;</t>
+  </si>
+  <si>
+    <t>142.250,65</t>
+  </si>
+  <si>
     <t>2003NE002332</t>
   </si>
   <si>
-    <t>2003-06-10T00:00</t>
+    <t>CONTRATO N. 99019.7- VIGRNCIA DE 12.03 A 11.09.03</t>
   </si>
   <si>
     <t>45.000,00</t>
   </si>
   <si>
-    <t>2003NE002348</t>
-[...5 lines deleted...]
-    <t>142.250,65</t>
+    <t>2003NL003745</t>
+  </si>
+  <si>
+    <t>16/06/2003</t>
+  </si>
+  <si>
+    <t>NFS 5956 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. MAIO/03. RET SRF 9,45% S/R$7.100,68.             INSS E ISS RETIDOS NA 2003NL003743. REL. 283/03.</t>
+  </si>
+  <si>
+    <t>7.100,68</t>
+  </si>
+  <si>
+    <t>2003NL003714</t>
+  </si>
+  <si>
+    <t>NFS 5790(COPIA) LIBERACAO DE GLOSA EFETUADA 2003NL003119 REF.MAO DE OBRA SERV.NA TV/CD(HORAS-EXTRAS - REPORTER DE VIDEO). RET.SRF 9,45%  REL.279/03</t>
+  </si>
+  <si>
+    <t>1.364,43</t>
   </si>
   <si>
     <t>2003NE002502</t>
   </si>
   <si>
-    <t>2003-06-16T00:00</t>
+    <t>CONTRATO N. 99.084.8 - VIGRNCIA DE 25.07.02 A 24.01.03                        PROC. N. 12.620/03</t>
   </si>
   <si>
     <t>2.589,90</t>
   </si>
   <si>
     <t>2003NE002504</t>
   </si>
   <si>
+    <t>CONTRATO N. 99.084.9 - VIGRNCIA DE 25.01.03 A 24.07.03                        PROC. N. 12.620/03</t>
+  </si>
+  <si>
     <t>19.424,28</t>
   </si>
   <si>
     <t>2003NE002552</t>
   </si>
   <si>
-    <t>2003-06-20T00:00</t>
+    <t>20/06/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/193.0 - VIGENCIA DE 18.12.02 A 17.06.03                      PROC. 23.281/2003</t>
   </si>
   <si>
     <t>31.194,32</t>
   </si>
   <si>
+    <t>2003NL003862</t>
+  </si>
+  <si>
+    <t>NFS 013876- FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI- MIDIA PARA A CD (21 OPERADORES). REF.:MAIO/03 - RET.: SRF 9,45% INSS 11%  E   ISS 5% S/TOTAL NFS.  REL. 292/03.</t>
+  </si>
+  <si>
+    <t>2003NL003961</t>
+  </si>
+  <si>
+    <t>24/06/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4407 (COMPLEM.2003NL003960) - SERVICO MANUTENCAO DE EDIFICACOES (...) E  OPERACAO DE MESA TELELEFONICA - REF. JUN/03 - RET. SRF 9,45% S/VAL.APR.,INSS EISS RET. NA 2003NL003960 - GLOSA R$ 1.832,12(PAGO QDO.EMIS.REF.) - REL.300/03.</t>
+  </si>
+  <si>
+    <t>72.762,33</t>
+  </si>
+  <si>
+    <t>2003NL003958</t>
+  </si>
+  <si>
+    <t>NFFS 4310(PARTE) SERV.MANUT.EDIFICACOES(...) E OPERACAO MESA TELEFONICA, PER: ABRIL E MAIO/03 RET.SRF 9,45% S/VR.APROP., ISS E INSS RETIDOS NA 2003NL003957.REL. 300/03.</t>
+  </si>
+  <si>
+    <t>1.273,58</t>
+  </si>
+  <si>
+    <t>2003NL003956</t>
+  </si>
+  <si>
+    <t>NFFS 4416(COMPL.2003NL003955) SERV.MANUT.EDIFICACOES (...) E OPERACAO         MESA TELEFONICA, REF.JUNHO/03. RET. SRF 9,45% S/VR.APROP., INSS E ISS         RETIDOS NA 2003NL003955. REL.300/03.</t>
+  </si>
+  <si>
+    <t>11.283,06</t>
+  </si>
+  <si>
+    <t>2003NL003954</t>
+  </si>
+  <si>
+    <t>NFFS 4415(PARTE) SERV.MANUT.EDIFICACOES(...) E OPERACAO MESA TELEFONICA, PER: 01 A 31/05/03. RET. SRF 9,45% S/VR.APROP., ISS E INSS RETIDOS NA 2003NL003953.REL. 300/03.</t>
+  </si>
+  <si>
+    <t>19.911,26</t>
+  </si>
+  <si>
+    <t>2003NL004014</t>
+  </si>
+  <si>
+    <t>25/06/2003</t>
+  </si>
+  <si>
+    <t>NFS 5949(PARTE-COMP.2003NL4011)FORNEC.MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO)P/EXEC.DE SERV.TV CAMARA.REAJUSTE AUX.ALIM. SRF.9,45%S/R$931,92.INSS 11% E ISS5% JA RECOL.NA 2003NL4011.PER. ABR/03-R$4172,16 E MAI/03-R$4362,74. REL.297/03</t>
+  </si>
+  <si>
+    <t>931,92</t>
+  </si>
+  <si>
+    <t>2003NL004090</t>
+  </si>
+  <si>
+    <t>27/06/2003</t>
+  </si>
+  <si>
+    <t>NFS 5954 (PARTE) MAO-DE-OBRA - PREST. SERVICOS NA RADIO CAMARA(EDITOR DE TEXTOE RADIOREPORTE) REAJUSTE AUX.ALIMENT. PER.01 A 27/04/03.GLODA 0,03 COB INDRET 9,45% S/VL APROPRIADO,INSS E ISS RETIDOS 2003NL004089-COMPLEMENTAR. REL 303/03</t>
+  </si>
+  <si>
+    <t>2003NL004088</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL004085</t>
+  </si>
+  <si>
+    <t>-533,69</t>
+  </si>
+  <si>
+    <t>2003NL004085</t>
+  </si>
+  <si>
+    <t>NFS 5954 (PARTE) MAO-DE-OBRA - PRESTACAO DE SERVICOS NA RADIO CAMARA(EDITOR DETEXTO E RADIOREPORT)REAJUSTE AUXILIO ALIMENTACAO PERIODO 01 A 27/04/03.RET SRF9,45% S/VL APROPRIADO,INSS E ISS RETIDOS 2003NL004084-COMPLEMENTAR. REL 303/03</t>
+  </si>
+  <si>
+    <t>2003NL004083</t>
+  </si>
+  <si>
+    <t>NFS 5953 (PARTE) - FORNEC. MAO-DE-OBRA: PRESTACAO SERVICOS NA RADIO CD. REAJUSTE AUX. ALIM. PERIODO 28 A 30/04/03. GLOSA RS 0,003 COB A MAIOR. RET 9,45% SRFINSS E ISS RETIDOS NA 2003NL004082 -COMPLEMENTAR. REL. 303/03.</t>
+  </si>
+  <si>
+    <t>652,29</t>
+  </si>
+  <si>
+    <t>2003NL004212</t>
+  </si>
+  <si>
+    <t>02/07/2003</t>
+  </si>
+  <si>
+    <t>NFFS 4410/21(PARTE)SER. MAO-DE-OBRA DEST. EXEC. SERV. MANUT.DE EDIFIC.ETC PER.21/04A17/06/03(HORAS EXTRAS)GLOSA R$ 17,02NF 4421. RET SRF 9,45% S/VR APROPRI.INSS E ISS RET.2003NL004210.LIQUIDO BLOQ MAND.INT. TJDF ANEXO. REL 314/2003</t>
+  </si>
+  <si>
+    <t>3.356,74</t>
+  </si>
+  <si>
+    <t>2003NL004211</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTLA DA 2003NL004208</t>
+  </si>
+  <si>
+    <t>-3.356,74</t>
+  </si>
+  <si>
+    <t>2003NL004208</t>
+  </si>
+  <si>
+    <t>NFFS 4410/21(PARTE)SER. MAO-DE-OBRA DEST. EXEC. SERV. MANUT.DE EDIFIC.ETC PER.21/04A17/06/03(HORAS EXTRAS)GLOSA R$ 17,02NF 4421. RET SRF 9,45% S/VR APROPRI.INSS E ISS RET.2003NL004207.LIQUIDO BLOQ MAND.INT. TJDF ANEXO. REL 314/2003</t>
+  </si>
+  <si>
     <t>2003NE002726</t>
   </si>
   <si>
-    <t>2003-07-03T00:00</t>
+    <t>03/07/2003</t>
+  </si>
+  <si>
+    <t>CONCORRrNCIA N}05/03. CONTRATO PELO PERuODO DE 12 MESES.</t>
   </si>
   <si>
     <t>76.025,52</t>
   </si>
   <si>
     <t>2003NE002729</t>
   </si>
   <si>
+    <t>CONTRATO PELO PERIODO DE 12 MESES.                                            PROC. 120.040/2003.</t>
+  </si>
+  <si>
     <t>631,62</t>
   </si>
   <si>
+    <t>2003NL004358</t>
+  </si>
+  <si>
+    <t>08/07/2003</t>
+  </si>
+  <si>
+    <t>NFS 6014(PARTE COMPL.) FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO P/EXEC.DE SERV.TV CAMARA). REF.: JUNHO/03.  RET.: SRF 9,45% S/R$ 62.399,04      OBS: INSS 11% E ISS 5% RETIDOS NA 2003NL4356.    REL. 322/03</t>
+  </si>
+  <si>
+    <t>62.399,04</t>
+  </si>
+  <si>
+    <t>2003NL004355</t>
+  </si>
+  <si>
+    <t>NFS 6015(PARTE COMPL.)FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIOCAMARA. PERIODO: JUNHO/03. RET. SRF 9,45% S/VALOR APROPRIADO. OBS: INSS E ISS RETIDOS NA 2003NL004353 - REL. 322/03.</t>
+  </si>
+  <si>
+    <t>83.816,00</t>
+  </si>
+  <si>
+    <t>2003NL004457</t>
+  </si>
+  <si>
+    <t>14/07/2003</t>
+  </si>
+  <si>
+    <t>NFS 6022 (COMPL.2003NL004456) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMA- RA (REPORTER DE VIDEO), (H. EXTRAS), REF.JUNHO/03. RET SRF 9,45% S/R$6.756,30;INSS E ISS RETIDOS NA 2003NL004456. REL. 329/03.</t>
+  </si>
+  <si>
+    <t>6.756,30</t>
+  </si>
+  <si>
     <t>2003NE002931</t>
   </si>
   <si>
-    <t>2003-07-16T00:00</t>
+    <t>16/07/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO PELO PERIODO DE  12 MESES.                                           PROC. 120.858/2003.</t>
   </si>
   <si>
     <t>6.300,00</t>
   </si>
   <si>
     <t>2003NE002944</t>
   </si>
   <si>
+    <t>CONTRATO N. 2003/77.0 - VIGRNCIA DE 18/06/03  17/06/04                        PROC. N. 24.228/03</t>
+  </si>
+  <si>
     <t>137.183,62</t>
   </si>
   <si>
+    <t>2003NL004569</t>
+  </si>
+  <si>
+    <t>17/07/2003</t>
+  </si>
+  <si>
+    <t>NFF 3919 (PARTE) LOCACAO MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES ... O-PERACAO DE ELEVADORES/MESA TELEF.-GLOSA R$4.109,46(REF.13 DIAS SUPERVISOR TEC.NAO CONTR.)-RET.SRF9,45%S/R$57.532,49;INSS E ISS RETIDOS NL 4568/03 - R342/03.</t>
+  </si>
+  <si>
+    <t>57.532,49</t>
+  </si>
+  <si>
+    <t>2003NL004572</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL004569, P/ INCLUIR PERIODO NO HISTORICO.</t>
+  </si>
+  <si>
+    <t>-57.532,49</t>
+  </si>
+  <si>
+    <t>2003NL004575</t>
+  </si>
+  <si>
+    <t>NFF 3919 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEF.-GLOSA R$4.109,46(REF.13 DIAS SUPERVISOR TEC.NAO CONTR. (18A30/06/03)-RET.SRF,45%S/R$57.532,49;INSS E ISS RETIDOS NL 4574/03- R342/03.</t>
+  </si>
+  <si>
+    <t>2003NE002953</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/77.0 - VIGrNCIA DE 18.06.03 A 17.06.04                       PROC. N. 24.228/03</t>
+  </si>
+  <si>
+    <t>42.647,74</t>
+  </si>
+  <si>
     <t>2003NE002952</t>
   </si>
   <si>
-    <t>2003-07-17T00:00</t>
+    <t>ANULAhfO DE EMPENHO</t>
   </si>
   <si>
     <t>-137.183,62</t>
   </si>
   <si>
-    <t>2003NE002953</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NE002989</t>
   </si>
   <si>
-    <t>2003-07-21T00:00</t>
+    <t>21/07/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.7 - VIGENCIA DE 12.03 A 11.09.03.                           PROC. 121.042/03.</t>
   </si>
   <si>
     <t>4.562,58</t>
   </si>
   <si>
+    <t>2003NL004774</t>
+  </si>
+  <si>
+    <t>25/07/2003</t>
+  </si>
+  <si>
+    <t>NFS 14099/14100 FORNECIMENTO MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI-MIDIA PARA A CD (21 OPERADORES). REF.:JUN/03; ABR/MAI/03(REAJUSTE VALE REFEI- CAO) RESPEC.  RET.SRF 9,45% INSS 11% E ISS 5% S/TOTAL NFS.  REL. 360/03.</t>
+  </si>
+  <si>
+    <t>59.058,45</t>
+  </si>
+  <si>
+    <t>2003NL004785</t>
+  </si>
+  <si>
+    <t>28/07/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL004774 PARA DEVOLUCAO DA NF 14100</t>
+  </si>
+  <si>
+    <t>-59.058,45</t>
+  </si>
+  <si>
+    <t>2003NL004787</t>
+  </si>
+  <si>
+    <t>NFS 14099 FORNECIMENTO MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTIMIDIA  PARA A CD (21 OPERADORES). REF.:JUN/03  RET.SRF 9,45% INSS 11% E ISS 5%       REL. 360/03</t>
+  </si>
+  <si>
+    <t>57.259,05</t>
+  </si>
+  <si>
+    <t>2003NL004921</t>
+  </si>
+  <si>
+    <t>01/08/2003</t>
+  </si>
+  <si>
+    <t>NFS 14358- FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI-  MIDIA (REF.REAJUSTE VALE ALIMENTACAO RETROATIVO ABR/MAI/03)- RET. SRF 9,45%.  REL.383/03.</t>
+  </si>
+  <si>
+    <t>1.799,40</t>
+  </si>
+  <si>
+    <t>2003NL004938</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL004921, RET. ISS 5%.</t>
+  </si>
+  <si>
+    <t>-1.799,40</t>
+  </si>
+  <si>
+    <t>2003NL004939</t>
+  </si>
+  <si>
+    <t>NFS 14358- FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI-  MIDIA (REF.REAJUSTE VALE ALIMENTACAO RETROATIVO ABR/MAI/03)- RET. SRF 9,45%;  ISS 5% - REL.383/03.</t>
+  </si>
+  <si>
+    <t>2003NL005091</t>
+  </si>
+  <si>
+    <t>07/08/2003</t>
+  </si>
+  <si>
+    <t>NFS 6014(PARTE COMPL.) FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO P/EXEC. DE SERV.TV CAMARA). REF.: JULHO/03.  RETENCAO: SRF 9,45% S/ R$ 62.399,04OBS: INSS 11% E ISS 5% RETIDOS NA 2003NL5090.    REL. 395/03</t>
+  </si>
+  <si>
+    <t>2003NL005097</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2003NL005091 PARA ACERTO DO NUMERO DA NFS.</t>
+  </si>
+  <si>
+    <t>-62.399,04</t>
+  </si>
+  <si>
+    <t>2003NL005099</t>
+  </si>
+  <si>
+    <t>NFS 7254(PARTE COMPL.) FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO P/EXEC. DE SERV.TV CAMARA). REF.: JULHO/03.  RETENCAO: SRF 9,45% S/ R$ 62.399,04OBS: INSS 11% E ISS 5% RETIDOS NA 2003NL5098.    REL. 395/03</t>
+  </si>
+  <si>
+    <t>2003NL005166</t>
+  </si>
+  <si>
+    <t>11/08/2003</t>
+  </si>
+  <si>
+    <t>NFS 7255(PARTE COMPL.)FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIOCAMARA. PERIODO: JULHO/03.  RET. SRF 9,45% S/VALOR APROPRIADO. OBS: INSS E ISSRETIDOS NA 2003NL005165 - RELACAO 402/02</t>
+  </si>
+  <si>
+    <t>83.815,80</t>
+  </si>
+  <si>
     <t>2003NE003335</t>
   </si>
   <si>
-    <t>2003-08-11T00:00</t>
+    <t>CONTRATO N. 2003/090.0 - VIGRNCIA DE 25.07.03 A 24.07.04                      PROC. N. 124.086/03</t>
   </si>
   <si>
     <t>28.247,93</t>
   </si>
   <si>
+    <t>2003NL005184</t>
+  </si>
+  <si>
+    <t>12/08/2003</t>
+  </si>
+  <si>
+    <t>NFS 7260 (COMPL.2003NL005183) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMA- RA (REPORTER DE VIDEO), (H. EXTRAS), REF.JULHO/03. RET SRF 9,45% S/R$7.441,27;INSS E ISS RETIDOS NA 2003NL005183. REL. 404/03.</t>
+  </si>
+  <si>
+    <t>7.441,27</t>
+  </si>
+  <si>
     <t>2003NE003349</t>
   </si>
   <si>
-    <t>2003-08-12T00:00</t>
+    <t>CONTRATO N} 2003/077.0 - VIGrNCIA DE 18.06.03 A 17.06.04.                     PROC. 24.228/03.</t>
   </si>
   <si>
     <t>18.082,01</t>
   </si>
   <si>
+    <t>2003NL005291</t>
+  </si>
+  <si>
+    <t>18/08/2003</t>
+  </si>
+  <si>
+    <t>NFF 4499 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.25 A 31.07.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11%        S/NFF. - REL.418/03.</t>
+  </si>
+  <si>
+    <t>14.260,03</t>
+  </si>
+  <si>
+    <t>2003NL005292</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL005291 PARA ACERTO DE VALORES.</t>
+  </si>
+  <si>
+    <t>-14.260,03</t>
+  </si>
+  <si>
+    <t>2003NL005293</t>
+  </si>
+  <si>
+    <t>NFF 4499 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.25 A 31.07.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL.418/03.</t>
+  </si>
+  <si>
     <t>2003NE003499</t>
   </si>
   <si>
-    <t>2003-08-19T00:00</t>
+    <t>19/08/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/077.0, COM VIGrNCIA DE 18.06.03 A 17.06.04.</t>
   </si>
   <si>
     <t>370.265,96</t>
   </si>
   <si>
+    <t>2003NE003508</t>
+  </si>
+  <si>
+    <t>97.967,63</t>
+  </si>
+  <si>
     <t>2003NE003502</t>
   </si>
   <si>
+    <t>CONTRATO N. 2003/090.0, COM VIGrNCIA DE 25.07.03 A 24.07.04.</t>
+  </si>
+  <si>
     <t>91.230,60</t>
   </si>
   <si>
-    <t>2003NE003508</t>
-[...2 lines deleted...]
-    <t>97.967,63</t>
+    <t>2003NL005334</t>
+  </si>
+  <si>
+    <t>20/08/2003</t>
+  </si>
+  <si>
+    <t>NFF 4496 (PARTE-COMPL.NL5333) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF.PER.01 A 31/07/03. RET.SRF. 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 5333/03)  REL.428/03</t>
+  </si>
+  <si>
+    <t>153.259,06</t>
+  </si>
+  <si>
+    <t>2003NL005404</t>
+  </si>
+  <si>
+    <t>21/08/2003</t>
+  </si>
+  <si>
+    <t>NFF 4714 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEFONICA PARA A CD. PERIODO 18/06 A 30/06/03 - RETENCAO  SRF9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA 2003NL005401 - RELACAO 435/03.</t>
+  </si>
+  <si>
+    <t>751,50</t>
+  </si>
+  <si>
+    <t>2003NL005481</t>
+  </si>
+  <si>
+    <t>25/08/2003</t>
+  </si>
+  <si>
+    <t>NFF 4973/74(COMPLEM. NL5480/03) LOC.MAO-DE-OBRA MANUT.DE EDIFICACOES.. OPERAC.ELEVADORES/MESA TELEF. PER.18 A 30/06/03(REAJUSTE AUX. ALIM. E REAJ. SALARIOS)RET.SRF 9,45% S/VLR.APROPRIADO; INSS E ISS RECOLHIDOS NA NL5480/03. REL.441/03</t>
+  </si>
+  <si>
+    <t>8.879,78</t>
   </si>
   <si>
     <t>2003NE003623</t>
   </si>
   <si>
-    <t>2003-08-27T00:00</t>
+    <t>27/08/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2003/090.0 - VIGrNCIA DE 25.07.03 A 24.07.04.</t>
   </si>
   <si>
     <t>228.076,56</t>
   </si>
   <si>
+    <t>2003NL005640</t>
+  </si>
+  <si>
+    <t>01/09/2003</t>
+  </si>
+  <si>
+    <t>NFS 14351 FORNECIMENTO MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTIMIDIA  PARA A CD (21 OPERADORES). REF.:JUL/03. GLOSA R$719,76. BLOQUEIO(CARTA 468/03)R$33.497,55(VALOR LIQUIDO). RET. SRF 9,45% INSS 11% E ISS 5%. REL. 458/03.</t>
+  </si>
+  <si>
+    <t>2003NL005726</t>
+  </si>
+  <si>
+    <t>04/09/2003</t>
+  </si>
+  <si>
+    <t>NFS 7329(COMPL.2003NL005725) FORENEC. MAO-DE-OBRA (REPORTER DE VIDEO P/TV CD).REF.: AGOSTO/03 - RET. SRF 9,45% S/R$ 62.399,04- INSS E ISS RETIDOS NL 5725.  REL.467/03.</t>
+  </si>
+  <si>
+    <t>2003NE003739</t>
+  </si>
+  <si>
+    <t>05/09/2003</t>
+  </si>
+  <si>
+    <t>PRORROGAhfO DO CONTRATO 99019.8 - VIGrNCIA DE 12.09.03 A 11.03.04.            PROC. 125.503/2003.</t>
+  </si>
+  <si>
+    <t>101.918,42</t>
+  </si>
+  <si>
     <t>2003NE003737</t>
   </si>
   <si>
-    <t>2003-09-05T00:00</t>
-[...2 lines deleted...]
-    <t>101.918,42</t>
+    <t>PRORROGAhfO DO CONTRATO 99019.8 - VIGrNCIA DE 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>2003NE003738</t>
   </si>
   <si>
+    <t>ANULAhfO DE EMPENHO DE CONTRATO.</t>
+  </si>
+  <si>
     <t>-101.918,42</t>
   </si>
   <si>
-    <t>2003NE003739</t>
+    <t>2003NL005795</t>
+  </si>
+  <si>
+    <t>08/09/2003</t>
+  </si>
+  <si>
+    <t>NFS 7328(PARTE COMPL.)FORNEC. MAO-DE-OBRA: PRESTACAO DE SERVICOS RADIO CAMARA.PER.AGOSTO/03. RET. SRF 9,45% S/VLR APROPR. INSS E ISS RETIDOS NA 2003NL005792GLOSAS: R$0,24-COB.IND. E R$10.000,00-A SER PAGO QDO DA EMIS.EMP. REL. 477/03.</t>
+  </si>
+  <si>
+    <t>73.815,80</t>
   </si>
   <si>
     <t>2003NE003791</t>
   </si>
   <si>
-    <t>2003-09-10T00:00</t>
+    <t>10/09/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98.101.7 - VIGrNCIA DE 28.04.03 A 27.10.03</t>
   </si>
   <si>
     <t>165.060,34</t>
   </si>
   <si>
+    <t>2003NE003819</t>
+  </si>
+  <si>
+    <t>11/09/2003</t>
+  </si>
+  <si>
+    <t>-165.060,34</t>
+  </si>
+  <si>
+    <t>2003NE003820</t>
+  </si>
+  <si>
+    <t>2003NE003827</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/090.0, COM VIGrNCIA DE 25.07.03 A 24.07.04.                  PROC. 125.984/2002</t>
+  </si>
+  <si>
+    <t>27.286,46</t>
+  </si>
+  <si>
+    <t>2003NE003824</t>
+  </si>
+  <si>
+    <t>ANULAhfO.</t>
+  </si>
+  <si>
+    <t>-27.286,46</t>
+  </si>
+  <si>
     <t>2003NE003801</t>
   </si>
   <si>
-    <t>2003-09-11T00:00</t>
-[...20 lines deleted...]
-    <t>2003NE003827</t>
+    <t>2003NL005944</t>
+  </si>
+  <si>
+    <t>15/09/2003</t>
+  </si>
+  <si>
+    <t>NFF 5086 (PARTE-COMPL.NL5943) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF. PER. 01 A 31/08/03.  RET.: SRF 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 5943/03)  REL. 496/03</t>
+  </si>
+  <si>
+    <t>2003NL005946</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL005944 PARA CORRECAO DO HISTORICO.</t>
+  </si>
+  <si>
+    <t>-153.259,06</t>
+  </si>
+  <si>
+    <t>2003NL005948</t>
+  </si>
+  <si>
+    <t>NFF 5086 (PARTE-COMPL.NL5947) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF. PER. 01 A 31/08/03.  RET.: SRF 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 5947/03)  REL. 496/03</t>
+  </si>
+  <si>
+    <t>2003NL005979</t>
+  </si>
+  <si>
+    <t>16/09/2003</t>
+  </si>
+  <si>
+    <t>NFS 7342(COMPLEM. NL-5977) FORNEC. MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA  (H.EXTRAS - REPORTER DE VIDEO). REF. AGO/03. RET SRF 9,45% S/VALOR APROPR.;   INSS E ISS RETIDOS NA 2003NL005977. REL. 497/03.</t>
+  </si>
+  <si>
+    <t>6.803,00</t>
+  </si>
+  <si>
+    <t>2003NL006029</t>
+  </si>
+  <si>
+    <t>17/09/2003</t>
+  </si>
+  <si>
+    <t>NFF 5087 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEF. P/CD. PER:01/07 A 31/07/03(H.EXTRAS). RET. SRF 9,45% S/VALOR APROPR., INSS E ISS RETIDOS NA 2003NL006028. REL. 498/03.</t>
+  </si>
+  <si>
+    <t>4.845,12</t>
+  </si>
+  <si>
+    <t>2003NL006027</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL006025 PARA RETIFICAR VALORES.</t>
+  </si>
+  <si>
+    <t>-4.845,12</t>
+  </si>
+  <si>
+    <t>2003NL006025</t>
+  </si>
+  <si>
+    <t>NFF 5087 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEF. P/CD. PER:01/07 A 31/07/03(H.EXTRAS). RET. SRF 9,45% S/VALOR APROPR., INSS E ISS RETIDOS NA 2003NL006022. REL. 498/03.</t>
   </si>
   <si>
     <t>2003NE003994</t>
   </si>
   <si>
-    <t>2003-09-18T00:00</t>
+    <t>18/09/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2003/077.0 - VIGrNCIA DE 18.06.03 A 17.06.04.</t>
   </si>
   <si>
     <t>34.230,00</t>
   </si>
   <si>
     <t>2003NE004055</t>
   </si>
   <si>
-    <t>2003-09-23T00:00</t>
+    <t>23/09/2003</t>
+  </si>
+  <si>
+    <t>RESTOS A PAGAR.</t>
   </si>
   <si>
     <t>-1.076,53</t>
   </si>
   <si>
     <t>2003NE004092</t>
   </si>
   <si>
     <t>-1.720,40</t>
   </si>
   <si>
     <t>2003NE004097</t>
   </si>
   <si>
     <t>-229,32</t>
   </si>
   <si>
+    <t>2003NL006386</t>
+  </si>
+  <si>
+    <t>30/09/2003</t>
+  </si>
+  <si>
+    <t>NFF 5092 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.01 A 31.08.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL.530/03.</t>
+  </si>
+  <si>
+    <t>71.300,16</t>
+  </si>
+  <si>
+    <t>2003NL006434</t>
+  </si>
+  <si>
+    <t>02/10/2003</t>
+  </si>
+  <si>
+    <t>NFS 14593 FORNEC. MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTIMIDIA P/CD. (21 OPERADORES),(REAJ. SALARIO MAR/03 E PIS PER: 01 A 24/01/03). BLOQUEIO DO  VALOR LIQ.(CARTA 468/03).RET.SRF 9,45%, ISS 5% E INSS 11% S/TOT.NFS.REL.537/03</t>
+  </si>
+  <si>
+    <t>2003NL006433</t>
+  </si>
+  <si>
+    <t>NFS 14594- MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTIMIDIA P/CD...DIFE- RENCA REAJUSTE SALARIO E PIS. PER.25/01A24/07/03.RET 9,45% SRF, 11% INSS E 5% ISS S/TOTAL NFS. VR LIQUIDO  BLOQUEADO  ATE DECISSAO SUPERIOR. REL 537/2003</t>
+  </si>
+  <si>
+    <t>2003NL006432</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL006431 PARA ACERTO DE EVENTO</t>
+  </si>
+  <si>
+    <t>-19.424,28</t>
+  </si>
+  <si>
+    <t>2003NL006431</t>
+  </si>
+  <si>
+    <t>2003NL006526</t>
+  </si>
+  <si>
+    <t>06/10/2003</t>
+  </si>
+  <si>
+    <t>NFS 7328 (COPIA) - LIBERACAO GLOSA FEITA NA 2003NL005795, A  PEDIDO DA  SELIQ.OBSERVACAO: INSS 11% E ISS 5% RETIDOS NA CITADA NL. RETENCAO SRF 9,45%.  RELA-CAO 540/03</t>
+  </si>
+  <si>
+    <t>2003NL006520</t>
+  </si>
+  <si>
+    <t>NFS 7405(PARTE COMPL.)FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIOCAMARA. PERIODO: SET/03.  RET. SRF 9,45% S/VALOR APROPRIADO. INSS 11% E ISS 5%RETIDOS NA 2003NL006519 - RELACAO 540/03</t>
+  </si>
+  <si>
+    <t>2003NL006515</t>
+  </si>
+  <si>
+    <t>NFS 7404(PARTE) - FORNECIMENTO MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO) P/EXECDE SERV.TV CAMARA. RETENCAO SRF S/R$39.598,30. INSS 11% E ISS 5% JA RECOLHIDOSNA 2003NL006503 - PERIODO 12 A 30/09/03 - RELACAO 540/03</t>
+  </si>
+  <si>
+    <t>39.598,30</t>
+  </si>
+  <si>
+    <t>2003NL006511</t>
+  </si>
+  <si>
+    <t>NFS 7404(PARTE) - FORNECIMENTO MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO) P/EXECDE SERV.TV CAMARA. RETENCAO SRF S/R$22.800,74. INSS 11% E ISS 5% JA RECOLHIDOSNA 2003NL006503 - PERIODO 01 A 11/09/03 - RELACAO 540/03</t>
+  </si>
+  <si>
+    <t>22.800,74</t>
+  </si>
+  <si>
     <t>2003NE004390</t>
   </si>
   <si>
-    <t>2003-10-10T00:00</t>
+    <t>10/10/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 99019.8 - VIGrNCIA DE 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>124.797,98</t>
   </si>
   <si>
     <t>2003NE004446</t>
   </si>
   <si>
-    <t>2003-10-14T00:00</t>
+    <t>14/10/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.8 - VIGrNCIA DE 12.09 A 11.03.04.                           PROC. 123.521/2003.</t>
   </si>
   <si>
     <t>25.000,00</t>
   </si>
   <si>
     <t>2003NE004464</t>
   </si>
   <si>
-    <t>2003-10-15T00:00</t>
+    <t>15/10/2003</t>
+  </si>
+  <si>
+    <t>CONCORRrNCIA N} 15/02. CONTRATO PELO PERuODO DE 12 MESES.                     O SIAFI NfO RECONHECE</t>
   </si>
   <si>
     <t>51.040,38</t>
   </si>
   <si>
+    <t>2003NL006756</t>
+  </si>
+  <si>
+    <t>16/10/2003</t>
+  </si>
+  <si>
+    <t>NFF 5699 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.01 A 30.09.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL.557/03.</t>
+  </si>
+  <si>
+    <t>2003NL006826</t>
+  </si>
+  <si>
+    <t>17/10/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL006822, P/ALTERAR PERIODO NO HISTORICO LITERAL.</t>
+  </si>
+  <si>
+    <t>2003NL006827</t>
+  </si>
+  <si>
+    <t>NFF 5698 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... MESA TELEF.EMPRESA NFO FATUROU VALOR INTEGRAL MENSAL: 01 SUPERVISOR TEC. NFO FOI CONTRADO(01A30/06/03)-RET.SRF9,45%S/R$153269,06;INSS E ISS RETIDOS NL 6820/03- R563/03</t>
+  </si>
+  <si>
+    <t>2003NL006828</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL006827 P/ALTERAR PERIODO.</t>
+  </si>
+  <si>
+    <t>2003NL006829</t>
+  </si>
+  <si>
+    <t>NFF 5698 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... MESA TELEF.EMPRESA NFO FATUROU VALOR INTEGRAL MENSAL: 01 SUPERVISOR TEC. NFO FOI CONTRADO(01A30/09/03)-RET.SRF9,45%S/R$153269,06;INSS E ISS RETIDOS NL 6820/03- R563/03</t>
+  </si>
+  <si>
+    <t>2003NL006822</t>
+  </si>
+  <si>
+    <t>NFF 5698 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... MESA TELEF.EMPRESA NFO FATUROU VALOR INTEGRAL MENSAL: 01 SUPERVISOR TEC. NFO FOI CONTRADO(18A30/06/03)-RET.SRF9,45%S/R$153269,06;INSS E ISS RETIDOS NL 6820/03- R563/03</t>
+  </si>
+  <si>
+    <t>2003NL006821</t>
+  </si>
+  <si>
+    <t>NFS 7416 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. SET/03. RET SRF 9,45% S/R$ 3.082,71              INSS E ISS RETIDOS NA 2003NL006815. REL. 559/03.</t>
+  </si>
+  <si>
+    <t>3.082,71</t>
+  </si>
+  <si>
+    <t>2003NL006819</t>
+  </si>
+  <si>
+    <t>NFS 7416 (PARTE) FORNEC.MAO-DE-OBRA DEST. EXEC. SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. SET/03. RET SRF 9,45% S/R$ 3.523,10              INSS E ISS RETIDOS NA 2003NL006815. REL. 559/03.</t>
+  </si>
+  <si>
+    <t>3.523,10</t>
+  </si>
+  <si>
+    <t>2003NE004626</t>
+  </si>
+  <si>
+    <t>24/10/2003</t>
+  </si>
+  <si>
+    <t>ONTRATO N. 2003/090.0, COM VIGrNCIA DE 25.07.03 A 24.07.04.</t>
+  </si>
+  <si>
+    <t>364,24</t>
+  </si>
+  <si>
+    <t>2003NE004628</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/090.0, COM VIGrNCIA DE 25.07.03 A 24.07.04.                  PROCESSO: 130.650/2003</t>
+  </si>
+  <si>
+    <t>2003NE004627</t>
+  </si>
+  <si>
+    <t>-364,24</t>
+  </si>
+  <si>
     <t>2003NE004619</t>
   </si>
   <si>
-    <t>2003-10-24T00:00</t>
-[...16 lines deleted...]
-  <si>
     <t>2003NE004651</t>
   </si>
   <si>
-    <t>2003-10-28T00:00</t>
+    <t>28/10/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/077.0 - VIGrNCIA DE 18.06.03 A 17.06.04.</t>
   </si>
   <si>
     <t>204.052,21</t>
   </si>
   <si>
+    <t>2003NL007167</t>
+  </si>
+  <si>
+    <t>03/11/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL007165 PARA ACERTO DE HISTORICO.</t>
+  </si>
+  <si>
+    <t>-2.278,92</t>
+  </si>
+  <si>
+    <t>2003NL007165</t>
+  </si>
+  <si>
+    <t>NFF 5956 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEFONICA PARA A CD. PERIODO 01/08 A 31/08/03 - RETENCAO  SRF9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA 2003NL007164 - RELACAO 593/03.</t>
+  </si>
+  <si>
+    <t>2.278,92</t>
+  </si>
+  <si>
+    <t>2003NL007174</t>
+  </si>
+  <si>
+    <t>NFF 5956 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEFONICA PARA A CD. PERIODO 01/08 A 31/08/03 - RETENCAO  SRF9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA 2003NL007173 - RELACAO 593/03.</t>
+  </si>
+  <si>
+    <t>2003NL007172</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL007170 PARA ACERTO DE HISTORICO.</t>
+  </si>
+  <si>
+    <t>2003NL007170</t>
+  </si>
+  <si>
+    <t>NFF 5956 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEFONICA PARA A CD. PERIODO 01/08 A 31/08/03 - RETENCAO  SRF9,45% S/VALOR APROPRIADO, INSS E ISS RETIDOS NA 2003NL007169 - RELACAO 593/03.</t>
+  </si>
+  <si>
     <t>2003NE004810</t>
   </si>
   <si>
-    <t>2003-11-04T00:00</t>
+    <t>04/11/2003</t>
   </si>
   <si>
     <t>-51.888,14</t>
   </si>
   <si>
+    <t>2003NL007270</t>
+  </si>
+  <si>
+    <t>05/11/2003</t>
+  </si>
+  <si>
+    <t>NFS 7478(PARTE) - FORNECIMENTO MAO-DE-OBRA ESPECIAL.(REPORTER DE VIDEO) P/EXECDE SERV.TV CAMARA. RETENCAO SRF S/R$62.399,04. INSS 11% E ISS 5% JA RECOLHIDOSNA 2003NL007268 - PERIODO: OUTUBRO/03 - RELACAO 605/03</t>
+  </si>
+  <si>
+    <t>2003NL007409</t>
+  </si>
+  <si>
+    <t>10/11/2003</t>
+  </si>
+  <si>
+    <t>NFS 7477(PARTE COMPL.)FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIOCAMARA.PER:01 A 27/10/03. RET. SRF 9,45% S/VALOR APROPRIADO. OBS: INSS E ISS  RETIDOS NA 2003NL007408 -(GLOSA R$ 0,01 COBR.INDEV)  REL. 612/03.</t>
+  </si>
+  <si>
+    <t>75.434,22</t>
+  </si>
+  <si>
+    <t>2003NL007407</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL007404 PARA ACERTO DE VALORES.</t>
+  </si>
+  <si>
+    <t>-75.434,21</t>
+  </si>
+  <si>
+    <t>2003NL007404</t>
+  </si>
+  <si>
+    <t>NFS 7477(PARTE COMPL.)FORNECIMENTO MAO-DE-OBRA: PRESTACAO DE SERVICOS NA RADIOCAMARA.PER:01 A 27/10/03. RET. SRF 9,45% S/VALOR APROPRIADO. OBS: INSS E ISS  RETIDOS NA 2003NL007403 -(GLOSA R$ 0,01 COBR.INDEV)  REL. 612/03.</t>
+  </si>
+  <si>
+    <t>75.434,21</t>
+  </si>
+  <si>
+    <t>2003NL007512</t>
+  </si>
+  <si>
+    <t>14/11/2003</t>
+  </si>
+  <si>
+    <t>NFS 7484 (COMPL.2003NL007511) FORNEC.MAO-DE-OBRA SERVICO TV CAMARA(REPORTER DEDE VIDEO), (H. EXTRAS), REF. OUT/03. RET SRF 9,45% S/VALOR APROPRIADO         INSS E ISS RETIDOS NA 2003NL007511. REL.622/03.</t>
+  </si>
+  <si>
+    <t>10.648,18</t>
+  </si>
+  <si>
     <t>2003NE005086</t>
   </si>
   <si>
-    <t>2003-11-21T00:00</t>
+    <t>21/11/2003</t>
   </si>
   <si>
     <t>1.800,00</t>
   </si>
   <si>
     <t>2003NE005087</t>
   </si>
   <si>
+    <t>ANULAhfO PARCIAL.</t>
+  </si>
+  <si>
     <t>-1.800,00</t>
   </si>
   <si>
     <t>2003NE005089</t>
   </si>
   <si>
+    <t>CONTRATO N} 2003/090.0, COM VIGrNCIA DE 25.07.03 A 24.07.04.                  PROCESSO: 130.650/2003</t>
+  </si>
+  <si>
     <t>1.967,21</t>
   </si>
   <si>
+    <t>2003NL007706</t>
+  </si>
+  <si>
+    <t>NFF 6401 (PARTE-COMPL.NL7705) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF. PER. 01 A 31/10/03.  RET.: SRF 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 7705/03)  REL. 645/03</t>
+  </si>
+  <si>
+    <t>2003NL007747</t>
+  </si>
+  <si>
+    <t>25/11/2003</t>
+  </si>
+  <si>
+    <t>NFF 6403 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER. OUTUBRO/03.  - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL. 652/03</t>
+  </si>
+  <si>
+    <t>76.448,95</t>
+  </si>
+  <si>
+    <t>2003NL007750</t>
+  </si>
+  <si>
+    <t>NFF 6404 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER. JULHO/03.  - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF,   MENOS VALE-REFEIHFO. V ATENDER DESP REAJUSTE.GLOSA R$ 0,02 C IND. REL. 652/03</t>
+  </si>
+  <si>
+    <t>1.029,76</t>
+  </si>
+  <si>
+    <t>2003NL007751</t>
+  </si>
+  <si>
+    <t>NFF 6405 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER. AGOSTO/03.  - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF,  MENOS VALE-REFEIHFO. V ATENDER DESP REAJUSTE. REL. 652/03</t>
+  </si>
+  <si>
+    <t>5.148,79</t>
+  </si>
+  <si>
+    <t>2003NL007752</t>
+  </si>
+  <si>
+    <t>NFF 6406 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER. SETEMBRO/03. - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-REFEIHFO. V ATENDER DESP REAJUSTE. REL. 652/03</t>
+  </si>
+  <si>
+    <t>2003NL007755</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL007750, PARA ALTERACAO PERIODO SERVICOS.</t>
+  </si>
+  <si>
+    <t>-1.029,76</t>
+  </si>
+  <si>
+    <t>2003NL007757</t>
+  </si>
+  <si>
+    <t>NFF 6404 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER. 25 A 31/07/03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF,MENOS VALE-REFEIHFO. V ATENDER DESP REAJUSTE.GLOSA R$ 0,02 C IND. REL. 652/03</t>
+  </si>
+  <si>
+    <t>2003NL007893</t>
+  </si>
+  <si>
+    <t>27/11/2003</t>
+  </si>
+  <si>
+    <t>NFS 7490 (COMPL.NL 7892) - FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR-TERES E EDITORES DE TEXTO) - 28 A 30.10.03 - RET. SRF 9,45% S/VALOR APROPRIADOINSS E ISS RETIDOS NL 7892 - REL.661/03.</t>
+  </si>
+  <si>
+    <t>4.545,78</t>
+  </si>
+  <si>
+    <t>2003NL007896</t>
+  </si>
+  <si>
+    <t>28/11/2003</t>
+  </si>
+  <si>
+    <t>4.545,70</t>
+  </si>
+  <si>
+    <t>2003NL007895</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL007893, P/ALTERAR VALORES.</t>
+  </si>
+  <si>
+    <t>-4.545,78</t>
+  </si>
+  <si>
+    <t>2003NL007955</t>
+  </si>
+  <si>
+    <t>02/12/2003</t>
+  </si>
+  <si>
+    <t>NFF 6579 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEF. P/CD. PER:01/09 A 30/09/03 (SERV. EXTRAORDINARIO).     RET.: SRF 9,45% S/VLR APROP., INSS E ISS RETIDOS NA 2003NL007953. REL. 663/03.</t>
+  </si>
+  <si>
+    <t>1.503,00</t>
+  </si>
+  <si>
+    <t>2003NE005278</t>
+  </si>
+  <si>
+    <t>04/12/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/161.0 - VIGrNCIA DE 28/10/2003 A 27/10/04</t>
+  </si>
+  <si>
+    <t>55.585,65</t>
+  </si>
+  <si>
     <t>2003NE005272</t>
   </si>
   <si>
-    <t>2003-12-04T00:00</t>
+    <t>CONTRATO N. 2003/77-0 - VIGrNCIA DE 18/06/03 A 17/06/04</t>
   </si>
   <si>
     <t>284.416,65</t>
   </si>
   <si>
-    <t>2003NE005278</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NE005312</t>
   </si>
   <si>
-    <t>2003-12-05T00:00</t>
+    <t>05/12/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO 1612.0/2003, VIGrNCIA: 28/10/2003 A 27/10/04.</t>
   </si>
   <si>
     <t>6.824,99</t>
   </si>
   <si>
+    <t>2003NE005316</t>
+  </si>
+  <si>
+    <t>08/12/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO 1612.0/2003, VIGrNCIA: 28/10/2003 A 27/10/04.                        PROCESSO 131.592/2003</t>
+  </si>
+  <si>
     <t>2003NE005315</t>
   </si>
   <si>
-    <t>2003-12-08T00:00</t>
+    <t>ANULAhfO</t>
   </si>
   <si>
     <t>-6.824,99</t>
   </si>
   <si>
-    <t>2003NE005316</t>
+    <t>2003NL008139</t>
+  </si>
+  <si>
+    <t>NFS 7539(PARTE)  FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO) P/EXEC.DE SERV.TV CAMARA. RETENCAO SRF S/R$62.399,04; INSS 11% E ISS 5% JA RECOLHIDOSNA 2003NL008137 - PERIODO:NOVEMBRO/03 - RELACAO 677/03</t>
+  </si>
+  <si>
+    <t>2003NE005395</t>
+  </si>
+  <si>
+    <t>09/12/2003</t>
+  </si>
+  <si>
+    <t>-7.977,60</t>
   </si>
   <si>
     <t>2003NE005386</t>
   </si>
   <si>
-    <t>2003-12-09T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-12.011,37</t>
   </si>
   <si>
-    <t>2003NE005395</t>
-[...2 lines deleted...]
-    <t>-7.977,60</t>
+    <t>2003NE005435</t>
+  </si>
+  <si>
+    <t>10/12/2003</t>
+  </si>
+  <si>
+    <t>-343,74</t>
+  </si>
+  <si>
+    <t>2003NE005443</t>
+  </si>
+  <si>
+    <t>-12.000,00</t>
   </si>
   <si>
     <t>2003NE005401</t>
   </si>
   <si>
-    <t>2003-12-10T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-15.000,00</t>
   </si>
   <si>
-    <t>2003NE005435</t>
-[...8 lines deleted...]
-    <t>-12.000,00</t>
+    <t>2003NL008314</t>
+  </si>
+  <si>
+    <t>12/12/2003</t>
+  </si>
+  <si>
+    <t>NFS 7540(NL COMPLEMENTAR) FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR- TERES E EDITORES DE TEXTO). REF. NOV/03   RET.:SRF 9,45% S/VALOR APROP.; INSS E ISS RETIDOS NA 2003NL008313 - REL.696/03</t>
+  </si>
+  <si>
+    <t>45.456,80</t>
   </si>
   <si>
     <t>2003NE005514</t>
   </si>
   <si>
-    <t>2003-12-15T00:00</t>
+    <t>15/12/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO 019.8/99, VIGrNCIA: 12.09.03 A 11.03.04</t>
   </si>
   <si>
     <t>452,79</t>
   </si>
   <si>
     <t>2003NE005563</t>
   </si>
   <si>
+    <t>CONTRATO N. 98101.7 - VIGENCIA DE 28.04.03 A 27.10.03.</t>
+  </si>
+  <si>
     <t>3.713,86</t>
   </si>
   <si>
     <t>2003NE005571</t>
   </si>
   <si>
+    <t>ANULAhfO DE EMPENHO DE CONTRATO.                                              PROC. 129.136/2003</t>
+  </si>
+  <si>
     <t>-65.871,42</t>
   </si>
   <si>
+    <t>2003NL008395</t>
+  </si>
+  <si>
+    <t>16/12/2003</t>
+  </si>
+  <si>
+    <t>NFS 7548 (COMPL.2003NL008393) FORNEC.MAO-DE-OBRA SERVICO TV CAMARA(REPORTER DEDE VIDEO), (H. EXTRAS), REF. NOV/03. RET SRF 9,45% S/VALOR APROPRIADO         INSS E ISS RETIDOS NA 2003NL008393. REL.705/03.</t>
+  </si>
+  <si>
+    <t>7.215,17</t>
+  </si>
+  <si>
+    <t>2003NL008396</t>
+  </si>
+  <si>
+    <t>NFF 7042 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.DESPESA 13} SALARIO - RET. SRF 9,45% S/VR APROPRIADO, INSS 11% E ISS 5%  S/TOTAL NFF. GLOSA RS 22,43 IND.                REL. 705/03</t>
+  </si>
+  <si>
+    <t>25.044,29</t>
+  </si>
+  <si>
+    <t>2003NL008420</t>
+  </si>
+  <si>
+    <t>17/12/2003</t>
+  </si>
+  <si>
+    <t>NFF 7041 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.01 A 30.11.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL.710/03.</t>
+  </si>
+  <si>
+    <t>2003NL008422</t>
+  </si>
+  <si>
+    <t>NFF 7045 (PARTE-COMPL.NL8421) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA.DESPESA COM 13}. GLOSA RS 1.141,94 A SER PAGO QUANDO AUTORIZADO. RET 9,45% SRF S/VR APROP.INSS E ISS RET 2003NL8421. REL 710/03</t>
+  </si>
+  <si>
+    <t>63.953,40</t>
+  </si>
+  <si>
     <t>2003NE005650</t>
   </si>
   <si>
-    <t>2003-12-17T00:00</t>
+    <t>CONTRATO N} 2003/077.0 - VIGrNCIA DE 18.06.03 A 17.06.04.                     PROC. 129.136/03.</t>
   </si>
   <si>
     <t>65.871,42</t>
   </si>
   <si>
     <t>2003NE005652</t>
   </si>
   <si>
+    <t>ANULAhfO DE EMPENHO DE CONTRATO.                                              PROC. 129.136/2003.</t>
+  </si>
+  <si>
     <t>-399,22</t>
   </si>
   <si>
+    <t>2003NL008467</t>
+  </si>
+  <si>
+    <t>18/12/2003</t>
+  </si>
+  <si>
+    <t>NFF 7046 (PARTE-COMPL.NL8466) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF. PER. 01 A 30/11/03.  RET.: SRF 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 8466/03)  REL. 713/03</t>
+  </si>
+  <si>
     <t>2003NE005669</t>
   </si>
   <si>
-    <t>2003-12-18T00:00</t>
+    <t>CONTRATO N. 2003/077.0, COM VIGrNCIA DE 18.06.03 A 17.06.04.                  PROC. 129.136/2003</t>
   </si>
   <si>
     <t>256,08</t>
   </si>
   <si>
     <t>2003NE005670</t>
   </si>
   <si>
     <t>-256,08</t>
   </si>
   <si>
+    <t>2003NE005672</t>
+  </si>
+  <si>
+    <t>ANULAhfO.                                                                     PROC. 129.136/2003</t>
+  </si>
+  <si>
     <t>2003NE005671</t>
   </si>
   <si>
     <t>399,22</t>
   </si>
   <si>
-    <t>2003NE005672</t>
-[...1 lines deleted...]
-  <si>
     <t>2003NE005756</t>
   </si>
   <si>
-    <t>2003-12-22T00:00</t>
+    <t>22/12/2003</t>
   </si>
   <si>
     <t>6.000,00</t>
   </si>
   <si>
+    <t>2003NL008531</t>
+  </si>
+  <si>
+    <t>NFF 7177 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA TELEF. P/CD. PER:01/10 A 31/10/03 (SERV. EXTRAORDINARIO).     RET.: SRF 9,45% S/VLR APROP., INSS E ISS RETIDOS NA 2003NL008529. REL. 721/03.</t>
+  </si>
+  <si>
+    <t>7.725,88</t>
+  </si>
+  <si>
+    <t>2003NL008652</t>
+  </si>
+  <si>
+    <t>24/12/2003</t>
+  </si>
+  <si>
+    <t>NFS 7549 (COMPL.NL 8651) - FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR-TERES E EDITORES DE TEXTO) - 28/10 A 25/11/03 ADICIONAL NOTURNO. RET 9,45% SRFS/VR APROPRIADO. INSS E ISS RETIDOS NA NL008651    RELACAO 731/2003</t>
+  </si>
+  <si>
+    <t>2.117,50</t>
+  </si>
+  <si>
+    <t>2003NL008655</t>
+  </si>
+  <si>
+    <t>NFS 7175- FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/CD(SERV. EXTRAORDINARIO)PERIODO 01 A 31/10/2003. RET 9,45% SRF, 11% INSS E  5% ISS S/TOTAL NFS.                                RELACAO 731/2003</t>
+  </si>
+  <si>
+    <t>196,90</t>
+  </si>
+  <si>
+    <t>2003NL008661</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL008652 PARA ALTERAR NR NL</t>
+  </si>
+  <si>
+    <t>-2.117,50</t>
+  </si>
+  <si>
+    <t>2003NL008662</t>
+  </si>
+  <si>
+    <t>NFS 7549 (COMPL.NL 8660) - FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR-TERES E EDITORES DE TEXTO) - 28/10 A 25/11/03 ADICIONAL NOTURNO. RET 9,45% SRFS/VR APROPRIADO. INSS E ISS RETIDOS NA NL008660    RELACAO 731/2003</t>
+  </si>
+  <si>
+    <t>2003NL008731</t>
+  </si>
+  <si>
+    <t>29/12/2003</t>
+  </si>
+  <si>
+    <t>NFS 7595 (COMPL.NL 8730) - FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR-TERES E EDITORES DE TEXTO) - PRIMEIRA PARCELA 13} SALARIO (DEZ). RET 9,45% SRFS/VR APROP. INSS E ISS RET. NA NL008730-GLOSA R$0,01(COB.IND.)-  REL 742/2003</t>
+  </si>
+  <si>
+    <t>6.931,74</t>
+  </si>
+  <si>
+    <t>2003NL008799</t>
+  </si>
+  <si>
+    <t>30/12/2003</t>
+  </si>
+  <si>
+    <t>NFF 7638 - FORN.DE MAO-DE-OBRA DE OPERADOR DE SONORIZAHFO E MULTIMIDIA PARA A CD.- PER.01 A 31.12.03 - RET. SRF 9,45% E ISS 5% S/TOTAL NFF; INSS 11% S/NFF, MENOS VALE-TRANSPORTE E VALE-REFEIHFO. - REL.750/03.</t>
+  </si>
+  <si>
+    <t>2003NL008806</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2003NL008799.</t>
+  </si>
+  <si>
+    <t>-76.448,95</t>
+  </si>
+  <si>
+    <t>2003NE006121</t>
+  </si>
+  <si>
+    <t>31/12/2003</t>
+  </si>
+  <si>
+    <t>PRORROGAhfO DO CONTRATO 99019.10- VIGrNCIA DE 12.09.03 A 11.03.04.            PROC. 134.898/2003.</t>
+  </si>
+  <si>
+    <t>9.072,21</t>
+  </si>
+  <si>
+    <t>2003NE006085</t>
+  </si>
+  <si>
+    <t>-570,08</t>
+  </si>
+  <si>
+    <t>2003NE006086</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/161.0 - VIGrNCIA DE 28.10.03 A 27.10.04</t>
+  </si>
+  <si>
+    <t>306,61</t>
+  </si>
+  <si>
+    <t>2003NE006039</t>
+  </si>
+  <si>
+    <t>570,08</t>
+  </si>
+  <si>
+    <t>2003NE006125</t>
+  </si>
+  <si>
+    <t>4.643,75</t>
+  </si>
+  <si>
+    <t>2003NE006176</t>
+  </si>
+  <si>
+    <t>-4.643,75</t>
+  </si>
+  <si>
+    <t>2003NE006182</t>
+  </si>
+  <si>
+    <t>CONTRATO</t>
+  </si>
+  <si>
+    <t>5.198,24</t>
+  </si>
+  <si>
+    <t>2003NE006045</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/090.0 - VIGrNCIA DE 25.07.03 A 24.07.04</t>
+  </si>
+  <si>
+    <t>1.152,15</t>
+  </si>
+  <si>
+    <t>2003NE006149</t>
+  </si>
+  <si>
+    <t>-9.072,21</t>
+  </si>
+  <si>
+    <t>2003NE006122</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98.101-7 - VIGrNCIA DE 28.04.03 A 27.10.03</t>
+  </si>
+  <si>
+    <t>207,90</t>
+  </si>
+  <si>
+    <t>2003NE006172</t>
+  </si>
+  <si>
+    <t>-207,90</t>
+  </si>
+  <si>
+    <t>2003NE006190</t>
+  </si>
+  <si>
+    <t>CONTRATO 98101.7. VIGrNCIA 28.04.03 A 27.10.03.</t>
+  </si>
+  <si>
+    <t>-51,84</t>
+  </si>
+  <si>
+    <t>2003NE006155</t>
+  </si>
+  <si>
+    <t>CONTRATO 99019.10 - VIGrNCIA DE 12.09.03 A 11.03.04                           PROCESSO 134.898/2003</t>
+  </si>
+  <si>
+    <t>2003NL008980</t>
+  </si>
+  <si>
+    <t>NFS 7635 (COPIA) - LIBERACAO GLOSA FEITA NA 2003NL008848                      RET 9,45% SRF S/VR APROPRIADO. REL. 779/03</t>
+  </si>
+  <si>
+    <t>826,45</t>
+  </si>
+  <si>
+    <t>2003NL008979</t>
+  </si>
+  <si>
+    <t>NFS 7784(NL COMPLEMENTAR) LIBERAHAO DE VALORES DA 2003NL8898 REFERENTE A GLOSAR$ 306,61 A SER PAGA QUANDO EMISSAO DE EMPENHO. RET.:SRF 9,45%.               REL. 779/03</t>
+  </si>
+  <si>
+    <t>2003NL008978</t>
+  </si>
+  <si>
+    <t>NFF 7632 (COPIA) LIBERACAO GLOSA FEITA NA 2003NL008875                        RET. SRF: 9,45%. OBSERVACAO: INSS E ISS RETIDOS NA 2003NL008850 REL. 779/03</t>
+  </si>
+  <si>
+    <t>558,22</t>
+  </si>
+  <si>
+    <t>2003NL008900</t>
+  </si>
+  <si>
+    <t>NFS 7785(NL COMPLEMENTAR) FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR- TERES E EDITORES DE TEXTO). REF.ADIC.NOTURNO (26 A 30.11.2003)- RET. SRF 9,45%INSS/ISS RET. NA 2003NL008899 - REL.760/03.</t>
+  </si>
+  <si>
+    <t>306,60</t>
+  </si>
+  <si>
+    <t>2003NL008898</t>
+  </si>
+  <si>
+    <t>NFS 7784(NL COMPLEMENTAR) FORNECIMENTO MAO-DE-OBRA RADIO CAMARA (RADIORREPOR- TERES E EDITORES DE TEXTO). REF. DEZ/03   RET.:SRF 9,45% S/VALOR APROP.; INSS E ISS RETIDOS NA 2003NL008897 - GLOSA R$306,61 (A SER PAGO QDO EMP.) REL.760/3</t>
+  </si>
+  <si>
+    <t>47.267,69</t>
+  </si>
+  <si>
+    <t>2003NL008928</t>
+  </si>
+  <si>
+    <t>NFS 7797(COMPL.2003NL008927) FORNEC.MAO-DE-OBRA SERVICO TV CAMARA(REPORTER DE DE VIDEO), (H. EXTRAS), REF. DEZ/03. RET SRF 9,45% S/VALOR APROPRIADO         INSS E ISS RETIDOS NA 2003NL008927. REL.769/03.</t>
+  </si>
+  <si>
+    <t>5.075,01</t>
+  </si>
+  <si>
+    <t>2003NL008917</t>
+  </si>
+  <si>
+    <t>NFS 7803(PARTE COMPL.)FORNEC.MAO-DE-OBRA: PREST.SERV.RADIO CD(VLR.REF.REP.REAJSALAR.). PER:01 A 27/10/03. RET. SRF 9,45% S/VALOR APROPRIADO. OBS: INSS E ISSRETIDOS NA 2003NL008916 - RELACAO 764/2003</t>
+  </si>
+  <si>
+    <t>3.662,02</t>
+  </si>
+  <si>
+    <t>2003NL008848</t>
+  </si>
+  <si>
+    <t>NFS 7635- FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/CD(SERV. EXTRAORDINARIO)PERIODO 01 A 31/11/2003. RET 9,45% SRF S/VR APROPRIADO, 11% INSS E 5% ISS S/TOTAL NF.GLOSA 826,45(AG. EMISSAO NE) REL 758/03</t>
+  </si>
+  <si>
+    <t>2.134,55</t>
+  </si>
+  <si>
+    <t>2003NL008857</t>
+  </si>
+  <si>
+    <t>2003NL008854</t>
+  </si>
+  <si>
+    <t>NFF 7636 (PARTE-COMPL.NL8852) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES...OPERACAO DE ELEVADORES/MESA TELEF. PER. 01 A 31/12/03.  RET.: SRF 9,45% S/VLR.APROPRIADO(INSS E ISS RETIDOS NL 8852/03)  REL. 758/03</t>
+  </si>
+  <si>
+    <t>2003NL008875</t>
+  </si>
+  <si>
+    <t>NFF 7632 (PARTE) LOCACAO MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... OPERACAO DEELEVADORES/MESA ...PERIODO 01 A 31/11/03.GLOSA RS 558,22(INSUFIC. EMPENHO)RET 9,45% SRF S/VR APROP.  INSS E ISS RETIDOS NA 2003NL008850 - RELACAO 758/03.</t>
+  </si>
+  <si>
+    <t>8.425,58</t>
+  </si>
+  <si>
+    <t>2003NL008869</t>
+  </si>
+  <si>
+    <t>NFS 7782(PARTE)  FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO) P/EXEC.DE SERV.TV CAMARA. RETENCAO SRF S/R$62.399,04; INSS 11% E ISS 5% JA RECOLHIDOSNA 2003NL008867 - PERIODO:DEZEMBRO/03 - RELACAO 740/03</t>
+  </si>
+  <si>
+    <t>2003NL009062</t>
+  </si>
+  <si>
+    <t>NFS 7812(COMPL.2003NL9060)DIFERENCA FATURAMENTO REF. REAJ. SALARIAL:RADIORRE -PORTERES/EDITORES DE TEXTO (28/10 A 30/12/03)- SRF 9,45% S/VALOR APROP.; INSS E ISS RETIDOS NA 2003NL009060 - REL.789/3</t>
+  </si>
+  <si>
+    <t>2003NL009061</t>
+  </si>
+  <si>
+    <t>NFS 7811(PARTE) -FORNECIMENTO MAO-DE-OBRA ESPECIAL (REPORTER DE VIDEO) P/EXEC.DE SERV. TV CAMARA (REF.REAJ.SAL). RET. SRF S/VLR.APROP.; INSS 11% E ISS 5% JARECOLHIDOS NA 2003NL009059 - PERIODO:01/10 A 30/12/03 - RELACAO 789/03</t>
+  </si>
+  <si>
+    <t>9.071,70</t>
+  </si>
+  <si>
     <t>2003NE005994</t>
   </si>
   <si>
-    <t>2003-12-31T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-58.107,08</t>
   </si>
   <si>
-    <t>2003NE006039</t>
-[...8 lines deleted...]
-    <t>1.152,15</t>
+    <t>2003NE006230</t>
+  </si>
+  <si>
+    <t>CONTRATO 090.0/2003, VIGrNCIA: 25.07.03 A 24.07.04</t>
+  </si>
+  <si>
+    <t>12.063,47</t>
+  </si>
+  <si>
+    <t>2003NE006177</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/077.0. VIGrNCIA 18.06.03 A 17.06.04.</t>
+  </si>
+  <si>
+    <t>2.429,54</t>
   </si>
   <si>
     <t>2003NE006046</t>
   </si>
   <si>
-    <t>558,22</t>
-[...1256 lines deleted...]
-    <t>2003NL009062</t>
+    <t>CONTRATO N. 2003/077.0 - VIGrNCIA DE 18.06.03 A 17.06.04</t>
   </si>
   <si>
     <t>2004NE000399</t>
   </si>
   <si>
-    <t>2004-02-04T00:00</t>
+    <t>04/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/161.0. VIGÊNCIA 28.10.03 A 27.10.04.                            O SIAFI NÃO RECONHECE</t>
   </si>
   <si>
     <t>500.353,64</t>
   </si>
   <si>
+    <t>2004NE000415</t>
+  </si>
+  <si>
+    <t>05/02/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO.</t>
+  </si>
+  <si>
+    <t>-147.224,75</t>
+  </si>
+  <si>
+    <t>2004NS000174</t>
+  </si>
+  <si>
+    <t>NFS 7867 (COMPLETA NS 171/04) MAO-DE-OBRA P/ TV CAMARA (REPORTER DE VIDEO)    JAN/04 - RET. SRF{9,45}S/VAL.APROP. (INSS{11,00} E ISS {5,00})S/TOTAL) RETIDOSNA NS 171/04 - REL.47/04.</t>
+  </si>
+  <si>
+    <t>65.422,94</t>
+  </si>
+  <si>
+    <t>2004NE000439</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/090.0. VIGÊNCIA 25.07.03 A 24.07.04.</t>
+  </si>
+  <si>
+    <t>584.142,24</t>
+  </si>
+  <si>
+    <t>2004NE000437</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/090.0. VIGÊNCIA 25.07.03 A 24.07.04.                            PROCESSO 130.650/2003</t>
+  </si>
+  <si>
+    <t>3.020,62</t>
+  </si>
+  <si>
+    <t>2004NE000434</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/077.0. VIGÊNCIA 18.06.03 A 17.06.04.</t>
+  </si>
+  <si>
+    <t>22.013,11</t>
+  </si>
+  <si>
+    <t>2004NE000416</t>
+  </si>
+  <si>
+    <t>CONTRATO 1999/019.10. VIGÊNCIA 12.09.03 A 11.03.04.</t>
+  </si>
+  <si>
+    <t>147.224,75</t>
+  </si>
+  <si>
     <t>2004NE000414</t>
   </si>
   <si>
-    <t>2004-02-05T00:00</t>
-[...29 lines deleted...]
-    <t>584.142,24</t>
+    <t>CONTRATO 1998/019.10. VIGÊNCIA 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>2004NE000483</t>
   </si>
   <si>
-    <t>2004-02-06T00:00</t>
+    <t>06/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 090.0. VIGÊNCIA 25.07.03 A 24.07.04.</t>
   </si>
   <si>
     <t>71.013,08</t>
   </si>
   <si>
     <t>2004NE000530</t>
   </si>
   <si>
-    <t>2004-02-09T00:00</t>
+    <t>09/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 1999/019.11. VIGÊNCIA 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>16.894,15</t>
   </si>
   <si>
     <t>2004NE000535</t>
   </si>
   <si>
     <t>-16.894,15</t>
   </si>
   <si>
     <t>2004NE000536</t>
   </si>
   <si>
+    <t>CONTRATO 1999/019.11. VIGÊNCIA 12.09.03 A 11.03.04.                           PROCESSO 134.898/2003</t>
+  </si>
+  <si>
+    <t>2004NS000341</t>
+  </si>
+  <si>
+    <t>10/02/2004</t>
+  </si>
+  <si>
+    <t>NFS 7868(PARTE) - FORNEC. MAO-DE-OBRA DESTINADA AA RADIO CAMARA (RADIORREPORTERES E EDITORES DE TEXTO) PERIODO JANEIRO/04 - RETENCAO SRF 9,45P.CENTO S/VALORAPROPR. - INSS E ISS RETIDOS NA 2004NS000338 - RELACAO 053/04</t>
+  </si>
+  <si>
+    <t>49.884,84</t>
+  </si>
+  <si>
+    <t>2004NS000345</t>
+  </si>
+  <si>
+    <t>LANCAMENTO DE CNPJ NA LISTA DE CREDORES</t>
+  </si>
+  <si>
+    <t>-49.884,84</t>
+  </si>
+  <si>
+    <t>2004NS000346</t>
+  </si>
+  <si>
+    <t>2004NS000422</t>
+  </si>
+  <si>
+    <t>12/02/2004</t>
+  </si>
+  <si>
+    <t>NFS 7880 (COMPL.2004NS421) MAO-DE-OBRA P/ TV CAMARA (REPORTER DE VIDEO). VALORREFERENTE AO ABONO SALARIAL NO MES DE JAN/04 CONFORME CONVENCAO COLETIVA DA CATEGORIA. RET.:SRF 9,45#S/VRL APR. INSS/ISS JE RECOLH. NA NS CITADA. REL. 58/04</t>
+  </si>
+  <si>
+    <t>9.737,20</t>
+  </si>
+  <si>
+    <t>2004NS000438</t>
+  </si>
+  <si>
+    <t>INCLUSAO DE LC</t>
+  </si>
+  <si>
+    <t>-9.737,20</t>
+  </si>
+  <si>
+    <t>2004NS000439</t>
+  </si>
+  <si>
     <t>2004NE000674</t>
   </si>
   <si>
-    <t>2004-02-16T00:00</t>
+    <t>16/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/161.1. VIGÊNCIA 28.10.03 A 27.10.04.                            O SIAFI NÃO RECONHECE</t>
+  </si>
+  <si>
+    <t>2004NL000227</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DA 2004NS000346 (2004NO000146) PARA ACERTO DE EMPENHO CONFORMESOLICITACAO DA CAFIN (JULIANA).</t>
   </si>
   <si>
     <t>2004NE000675</t>
   </si>
   <si>
+    <t>CONTRATO 2003/161.1. VIGÊNCIA 28.10.03 A 27.10.04                             O SIAFI NÃO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRÊNCIA) PARA A NATURE-ZA DA DESPESA 319034.</t>
+  </si>
+  <si>
     <t>47.248,28</t>
   </si>
   <si>
     <t>2004NE000676</t>
   </si>
   <si>
+    <t>CONTRATO 2003/161.1. VIGÊNCIA 28.10.03 A 27.10.04.                            O SIAFI NÃO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRÊNCIA) PARA A NATURE-ZA DA DESPESA 319034.</t>
+  </si>
+  <si>
     <t>12.124,00</t>
   </si>
   <si>
     <t>2004NE000677</t>
   </si>
   <si>
     <t>-500.353,64</t>
   </si>
   <si>
     <t>2004NE000695</t>
   </si>
   <si>
-    <t>2004-02-17T00:00</t>
+    <t>17/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 99/019.8. VIGÊNCIA 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>4.300,00</t>
   </si>
   <si>
     <t>2004NE000728</t>
   </si>
   <si>
-    <t>2004-02-18T00:00</t>
+    <t>18/02/2004</t>
   </si>
   <si>
     <t>909.766,69</t>
   </si>
   <si>
     <t>2004NE000740</t>
   </si>
   <si>
+    <t>CONTRATO 99/019.9. VIGÊNCIA 12.09.03 A 11.03.04.                              PROCESSO 123.521/2003</t>
+  </si>
+  <si>
+    <t>2004NS000647</t>
+  </si>
+  <si>
+    <t>NFF 8202(PARTE) LOC.MAO-OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVADORES/MESA  TELEFONICA/CD. PER.01 A 31/01/04. RET.SRF 9,45# S/VLR.APROPRIADO.INSS E ISS   JA RETIDOS NA 2004NS000640.   RELACAO 72/04</t>
+  </si>
+  <si>
+    <t>142.311,26</t>
+  </si>
+  <si>
+    <t>2004NS000614</t>
+  </si>
+  <si>
+    <t>NFS 7876(COMPL.2004NS611) MAO-DE-OBRA DEST. EXECUCAO SERVICOS NA TV CAMARA(RE-PORTER DE VIDEO), VRL. REF. A HORAS EXTRAS NO MES: JAN/04.  RET.: SRF 9,45# S/VRL. APROP., INSS E ISS JE RECOLH. NA NS CITADA.    REL.072/04</t>
+  </si>
+  <si>
+    <t>2.420,91</t>
+  </si>
+  <si>
     <t>2004NE000746</t>
   </si>
   <si>
-    <t>2004-02-19T00:00</t>
+    <t>19/02/2004</t>
   </si>
   <si>
     <t>-4.300,00</t>
   </si>
   <si>
+    <t>2004NS000684</t>
+  </si>
+  <si>
+    <t>NFS 7879(PARTE) - FORNEC. MAO-DE-OBRA DESTINADA AA RADIO CAMARA (RADIORREPORTERES E EDITORES DE TEXTO) REF.ABONO SALARIAL EM JAN/04 - RET.SRF 9,45# S/VALOR APROPR. - INSS E ISS RETIDOS NA 2004NS000681 - RELACAO 77/04</t>
+  </si>
+  <si>
+    <t>2004NS000745</t>
+  </si>
+  <si>
+    <t>2004NS000742</t>
+  </si>
+  <si>
+    <t>ALTERACAO DE VINCULACAO DE PAGAMENTO.</t>
+  </si>
+  <si>
+    <t>-2.420,91</t>
+  </si>
+  <si>
+    <t>2004NS000673</t>
+  </si>
+  <si>
+    <t>ALTERACAO DO NUMERO DA NOTA DE EMPENHO</t>
+  </si>
+  <si>
+    <t>2004NS000672</t>
+  </si>
+  <si>
+    <t>2004NS000794</t>
+  </si>
+  <si>
+    <t>20/02/2004</t>
+  </si>
+  <si>
+    <t>NFF 8174(PARTE)-LOC. MAO-DE-OBRA MANUT.EDIFIC...OPERACAO ELEVADS/MESA TELEF.P/CD.SERV.EXT. PER.01 A 31/12/03 - RETENCAO SRF 9,45# S/VALOR APROP., INSS E ISSRETIDOS NA 2004NS000792 - RELACAO 63/04</t>
+  </si>
+  <si>
+    <t>1.429,54</t>
+  </si>
+  <si>
+    <t>2004NS000787</t>
+  </si>
+  <si>
+    <t>ALTERAR HISTORICO E VINCULACAO.</t>
+  </si>
+  <si>
+    <t>-1.429,54</t>
+  </si>
+  <si>
+    <t>2004NS000764</t>
+  </si>
+  <si>
+    <t>NFF 8174(PARTE)-LOC. MAO-DE-OBRA MANUT.EDIFIC...OPERACAO ELEVADS/MESA TELEF.P/CD.SERV.EXT. PER.01 A 31/12/03 - GLOSA 1.444,10(104,71-COB.IND. E 1.339,39 PG.QDO.AUTOR.)-RET.SRF 9,45# S/VLR.AP.,INSS E ISS RET.NA 2004NS000763- REL.63/04.</t>
+  </si>
+  <si>
+    <t>2004NS000840</t>
+  </si>
+  <si>
+    <t>25/02/2004</t>
+  </si>
+  <si>
+    <t>NFF 8174(PARTE)-LOC.MAO-DE-OBRA MANUT.EDIF...OPER.ELEVADS/MESA TELEF.CD.-SERV.EXT.PER.01 A 31/12/03 - RETENCAO SRF 9,45# S/VALOR APROPRIADO. INSS E ISS RETIDOS NA 2004NS000792 - RELACAO 63/04</t>
+  </si>
+  <si>
+    <t>2004NS000838</t>
+  </si>
+  <si>
+    <t>PARA LANHAMENTO DE LISTA E BANCO DO BRASIL COMO FAVORECIDO</t>
+  </si>
+  <si>
+    <t>2004NS000861</t>
+  </si>
+  <si>
+    <t>26/02/2004</t>
+  </si>
+  <si>
+    <t>NFS 015706- FORNECIMENTO DE MAO-DE-OBRA ESPECIALIZADA EM SONORIZACAO E MULTI- MIDIA PARA A CD (21 OPERADORES). REF.HORAS EXTRAS DE 26 A 29/JUN/03(AUTORIZADOPELO DIRETOR-GERAL) RET.SRF 9,45# INSS 11# E ISS 5# S/TOTAL NFS.  REL.81/2004.</t>
+  </si>
+  <si>
+    <t>677,95</t>
+  </si>
+  <si>
+    <t>2004NS000857</t>
+  </si>
+  <si>
+    <t>NFF 8176 - FORNECIMENTO MAO-DE-0BRA OPERADOR DE SONORIZACAO E MULTIMIDIA: SER-VICOS EXTRAORDINARIOS NO PER.01 A 31/2003 - GLOSA 54,86 (COB.IND.) - RET. SRF 9,45# S/VAL.APROP. + INSS 11# E ISS 5# S/TOTAL - REL.81/04.</t>
+  </si>
+  <si>
+    <t>75,79</t>
+  </si>
+  <si>
+    <t>2004NS000852</t>
+  </si>
+  <si>
+    <t>NFF 8205/8427 - FORNECIMENTO MAO-DE-OBRA OPERADOR DE SONORIZAhfO E MULTIMuDIA.JAN/04 -(NF 8427:DESP.C/ABONO SALARIAL) - RET. SRF 9,45#S/VAL.APROP.+INSS 11# S/TOTAL-VT-VR(94.239,62) E ISS 5#S/TOTAL-GLOSA 98,10 (COB.IND. NF8427)-R.81/04</t>
+  </si>
+  <si>
+    <t>100.444,60</t>
+  </si>
+  <si>
+    <t>2004NS000851</t>
+  </si>
+  <si>
+    <t>-100.444,60</t>
+  </si>
+  <si>
+    <t>2004NS000850</t>
+  </si>
+  <si>
+    <t>2004NS000997</t>
+  </si>
+  <si>
+    <t>01/03/2004</t>
+  </si>
+  <si>
+    <t>NFS 7885 (COMPL.2004NS000994) FORNEC.MAO-DE-OBRA SERVICO TV CAMARA(REPORTER DEDE VIDEO)-DIFER.FATURAMENTO DE REAJUSTE SALARIAL S/HORAS EXTRAS 01/10A25/12/03RET.SRF 9,45# S/VLR.APROPRIADO.INSS E ISS RETIDOS NA 2004NS000994. REL.87/2004</t>
+  </si>
+  <si>
+    <t>1.119,74</t>
+  </si>
+  <si>
+    <t>2004NS000996</t>
+  </si>
+  <si>
+    <t>NFS 7887(COMPL.2004NS000991) MAO-DE-OBRA P/ TV CAMARA (REPORTER DE VIDEO), PA-RA EXECUCAO DE SERVICOS NA TV CAMARA. PERIODO: DE 01 A 09/FEV/04.             RET.:SRF 9,45#S/VRL APROP., INSS E ISS JE RECOLH. NA CITADA NS.  REL.087/04</t>
+  </si>
+  <si>
+    <t>20.534,12</t>
+  </si>
+  <si>
     <t>2004NE000847</t>
   </si>
   <si>
-    <t>2004-03-03T00:00</t>
+    <t>03/03/2004</t>
+  </si>
+  <si>
+    <t>CONNTRATO 161.0/2003, VIGÊNCIA: 28/10/2003 A 27/10/2004</t>
   </si>
   <si>
     <t>45.824,99</t>
   </si>
   <si>
+    <t>2004NE000855</t>
+  </si>
+  <si>
+    <t>32.175,01</t>
+  </si>
+  <si>
+    <t>2004NE000858</t>
+  </si>
+  <si>
+    <t>2004NE000857</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO</t>
+  </si>
+  <si>
+    <t>-32.175,01</t>
+  </si>
+  <si>
     <t>2004NE000854</t>
   </si>
   <si>
     <t>-45.824,99</t>
   </si>
   <si>
-    <t>2004NE000855</t>
-[...13 lines deleted...]
-  <si>
     <t>2004NE000990</t>
   </si>
   <si>
-    <t>2004-03-11T00:00</t>
+    <t>11/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/090.1, COM VIGÊNCIA DE 25.07.03 A 24.07.04.                  40.285/2003</t>
   </si>
   <si>
     <t>2.817,55</t>
   </si>
   <si>
     <t>2004NE001023</t>
   </si>
   <si>
-    <t>2004-03-12T00:00</t>
+    <t>12/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/090.1, VIGÊNCIA: 25.07.03 A 24.07.04                            PROCESSO 125.487/2003</t>
   </si>
   <si>
     <t>180.000,00</t>
   </si>
   <si>
     <t>2004NE001042</t>
   </si>
   <si>
-    <t>2004-03-15T00:00</t>
+    <t>15/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2004/035.0, COM VIGÊNCIA DE 10.02.04 A 09.02.05.</t>
   </si>
   <si>
     <t>474.652,77</t>
   </si>
   <si>
+    <t>2004NE001046</t>
+  </si>
+  <si>
+    <t>-44.930,17</t>
+  </si>
+  <si>
     <t>2004NE001043</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2004/035.0, VIGÊNCIA DE 10.02.04 A 09.02.05.                      PROCESSO 105.324/2004.</t>
+  </si>
+  <si>
     <t>44.930,17</t>
   </si>
   <si>
-    <t>2004NE001046</t>
-[...2 lines deleted...]
-    <t>-44.930,17</t>
+    <t>2004NS001584</t>
+  </si>
+  <si>
+    <t>NFS 7950(PARTE) - FORNEC. MAO-DE-OBRA DESTINADA AA RADIO CAMARA (RADIORREPORTERES E EDITORES DE TEXTO) REF.EM FEV/04 - RET.SRF 9,45# S/VALOR APROPRIADO     - INSS E ISS RETIDOS NA 2004NS001560 - RELACAO 108/04</t>
+  </si>
+  <si>
+    <t>52.195,27</t>
+  </si>
+  <si>
+    <t>2004NS001651</t>
+  </si>
+  <si>
+    <t>16/03/2004</t>
+  </si>
+  <si>
+    <t>NFS 7954(COMPLETA NS 1648/04) MAO-DE-OBRA P/ TV CAMARA (REPORTER DE VIDEO) NO PER.10 A 29/02/04  RET.SRF. 9,45# S/VLR.APROPRIADO (INSS E ISS JA RETIDOS NA  NS CITADA) REL.115/04</t>
+  </si>
+  <si>
+    <t>31.052,04</t>
+  </si>
+  <si>
+    <t>2004NL000237</t>
+  </si>
+  <si>
+    <t>17/03/2004</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO DA 2004NS001695 EM VIRTUDE DO RECOLHIMENTO TER SIDO FEITO FORA  DO CPR.</t>
+  </si>
+  <si>
+    <t>135,09</t>
+  </si>
+  <si>
+    <t>2004NS001709</t>
+  </si>
+  <si>
+    <t>NFF 8825/8987-FORNEC.MAO-DE-OBRA OPERADOR DE SONORIZ...GLOSA 0,01 IND.(8825)  RET. SRF 9,45#S/VAL.APROP.+INSS 11#(NF-VA+VT) E 5# S/TOTAL NOTAS.PER.01/02/04 A 29/02/04 E REAJUSTE SALARIAL 01/01/04 A 31/01/04. REL. 125/04</t>
+  </si>
+  <si>
+    <t>89.716,08</t>
+  </si>
+  <si>
+    <t>2004NS001707</t>
+  </si>
+  <si>
+    <t>NFF 8984/85/86- FORNEC. MAO-DE-OBRA OPERADOR SONORIZ.E MULTIMuDIA.RET.SRF 9,45# S/VAL.APROP.INSS 11# E ISS 5# S/TOT NF.GLOSA R$0,03(R$0,01 CADA NF-COBR.IND)VR.DESP.C/REAJ.R.125/04-PER:1/10/03A31/10/03,1/11/03A30/11/03,1/12/03A31/12/03</t>
+  </si>
+  <si>
+    <t>10.631,94</t>
+  </si>
+  <si>
+    <t>2004NS001695</t>
+  </si>
+  <si>
+    <t>IMPOSTO EMITIDO FORA DO CPR</t>
+  </si>
+  <si>
+    <t>-135,09</t>
+  </si>
+  <si>
+    <t>2004NL000238</t>
+  </si>
+  <si>
+    <t>18/03/2004</t>
+  </si>
+  <si>
+    <t>RET. ISS 5% S/TOTAL NFS 8825/8987(FORNEC. MAO-DE-OBRA OPERADOR DE SONORIZACAO)REL.125/04</t>
+  </si>
+  <si>
+    <t>4.485,80</t>
+  </si>
+  <si>
+    <t>2004NE001113</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2004/035.0, COM VIGÊNCIA DE 10.02.04 A 09.02.05.                  PROCESSO 103.888/2004</t>
+  </si>
+  <si>
+    <t>81.141,68</t>
+  </si>
+  <si>
+    <t>2004NE001108</t>
   </si>
   <si>
     <t>2004NE001106</t>
   </si>
   <si>
-    <t>2004-03-18T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>91.000,00</t>
   </si>
   <si>
+    <t>2004NE001111</t>
+  </si>
+  <si>
+    <t>-81.141,68</t>
+  </si>
+  <si>
     <t>2004NE001107</t>
   </si>
   <si>
     <t>-91.000,00</t>
   </si>
   <si>
-    <t>2004NE001108</t>
-[...11 lines deleted...]
-    <t>2004NE001113</t>
+    <t>2004NS001771</t>
+  </si>
+  <si>
+    <t>NFF 8821(COMPL. NS1759/04) LOC.MAO-OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA-DORES MESA TELEFONICA/CD.   RET. SRF 9,45# S/VLR.APR., INSS E ISS JA RETIDOS  NA 2004NS001759.    REL.127/04        PERIODO:01/02/04 A 29/02/04</t>
+  </si>
+  <si>
+    <t>2004NS001747</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NS001709, P/ALTERACAO DE CNPJ NA "CONFLUXO".</t>
+  </si>
+  <si>
+    <t>-4.485,80</t>
   </si>
   <si>
     <t>2004NE001190</t>
   </si>
   <si>
-    <t>2004-03-25T00:00</t>
+    <t>25/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2004/035.0, COM VIGÊNCIA DE 10.02.04 A 09.02.05.                  PROCESSO:105.324/2004</t>
+  </si>
+  <si>
+    <t>2004NS002184</t>
+  </si>
+  <si>
+    <t>29/03/2004</t>
+  </si>
+  <si>
+    <t>NFF 8822(PARTE) LOC.MAO-OBRA MANUT.DE EDIF.,(...)OPERACAO ELEVADORES/MESA TELEFON./CD(HORAS EXTRAS-SUPERVISOR TECNICO). RET.SRF 9,45# S/VLR.APR., INSS E ISSRETIDOS NA 2004NS002177 -NS COMPLEMENTAR- REL.142/04 PERIODO:01/01/04A31/01/04</t>
+  </si>
+  <si>
+    <t>2.254,50</t>
+  </si>
+  <si>
+    <t>2004NS002214</t>
+  </si>
+  <si>
+    <t>30/03/2004</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS002184 PARA CORRIGIR O CNPJ DO RECOLHEDOR              NO DARF</t>
+  </si>
+  <si>
+    <t>-2.254,50</t>
+  </si>
+  <si>
+    <t>2004NS002215</t>
+  </si>
+  <si>
+    <t>NFF 8822(PARTE) LOC.MAO-OBRA MANUT.DE EDIF.,(...)OPERACAO ELEVADORES/MESA TELEFON./CD(HORAS EXTRAS-SUPERVISOR TECNICO). RET.SRF 9,45# S/VLR.APR., INSS E ISSRETIDOS NA 2004NS002186 -NS COMPLEMENTAR- REL.142/04 PERIODO:01/01/04A31/01/04</t>
+  </si>
+  <si>
+    <t>2004NS002343</t>
+  </si>
+  <si>
+    <t>01/04/2004</t>
+  </si>
+  <si>
+    <t>NFS 8010(COMPL.2004NS2338)MAO-DE-OBRA DEST. EXECUCAO SERVICOS NA TV CAMARA(RE-PORTER DE VIDEO), VRL. REF. A HORAS EXTRAS. RET.: SRF 9,45# S/VRL APROP., INSSE ISS JE RECOLH. NA NS CITADA.    REL.153/04    PERIODO: 26/01/04 A 31/01/04</t>
+  </si>
+  <si>
+    <t>327,15</t>
+  </si>
+  <si>
+    <t>2004NS002402</t>
+  </si>
+  <si>
+    <t>02/04/2004</t>
+  </si>
+  <si>
+    <t>CORRIGIR CNPJ DO DARF</t>
+  </si>
+  <si>
+    <t>-30,91</t>
+  </si>
+  <si>
+    <t>2004NS002403</t>
+  </si>
+  <si>
+    <t>30,91</t>
+  </si>
+  <si>
+    <t>2004NS002449</t>
+  </si>
+  <si>
+    <t>05/04/2004</t>
+  </si>
+  <si>
+    <t>CORRIGIR BASE DE CALCULO NO DARF (R$327,15)</t>
+  </si>
+  <si>
+    <t>2004NS002451</t>
+  </si>
+  <si>
+    <t>2004NS002462</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DO VALOR DE R$ 296,24 (JE PAGOS NA 2004NS2343)</t>
+  </si>
+  <si>
+    <t>-296,24</t>
+  </si>
+  <si>
+    <t>2004NS002747</t>
+  </si>
+  <si>
+    <t>13/04/2004</t>
+  </si>
+  <si>
+    <t>NFS 8042 (COMPLETA NS 2728/04) - MAO-DE-OBRA P/ TV CAMARA  (REPORTER DE VIDEO)RETENCAO SRF 9,45# S/VALOR APROPRIADO (INSS E ISS JA RETIDOS NA NS CITADA)-RE-LACAO 170/04 - PERIODO: MARCO/2004</t>
+  </si>
+  <si>
+    <t>48.559,16</t>
+  </si>
+  <si>
+    <t>2004NS002746</t>
+  </si>
+  <si>
+    <t>NO 831 - ALTERAR CREDOR DO DIVS.</t>
+  </si>
+  <si>
+    <t>-48.559,16</t>
+  </si>
+  <si>
+    <t>2004NS002743</t>
+  </si>
+  <si>
+    <t>2004NS002742</t>
+  </si>
+  <si>
+    <t>NO 830 - ALTERAR CNPJ CREDOR.</t>
+  </si>
+  <si>
+    <t>2004NS002741</t>
+  </si>
+  <si>
+    <t>2004NS002757</t>
+  </si>
+  <si>
+    <t>NFS 8038(PARTE) - FORNEC. MAO-DE-OBRA DESTINADA AA RADIO CAMARA (RADIORREPORTERES E EDITORES DE TEXTO) RET.SRF 9,45# S/VALOR APROPRIADO.GLOSA R$ 0,06 COB.INDEV.INSS E ISS RETIDOS NA 2004NS002729 - RELACAO 170/04.PER.MARHO/04</t>
+  </si>
+  <si>
+    <t>52.195,35</t>
+  </si>
+  <si>
+    <t>2004NS002982</t>
+  </si>
+  <si>
+    <t>16/04/2004</t>
+  </si>
+  <si>
+    <t>NFF 9581 - FORNEC.DE MFO-DE-OBRA DE SONORIZAHAO E MULTIMIDIA,PARA CD.VALOR P/ ATENDER DESPESAS COM REAJUSTE DE SALERIOS. RET.SRF 9,45#, INSS 11# E ISS 5#.  REL.187/04. PERIODO: 01/02/04 A 29/02/04</t>
+  </si>
+  <si>
+    <t>3.806,50</t>
+  </si>
+  <si>
+    <t>2004NS002981</t>
+  </si>
+  <si>
+    <t>NFF 9580 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA, PARA A CD (27 OPERADORES).       RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/ R$ 83.473,44(DEDUZ V.T E V.R) REL. 187/04   PERIODO: 01/03/04 A 31/03/04</t>
+  </si>
+  <si>
+    <t>89.724,84</t>
+  </si>
+  <si>
+    <t>2004NS002980</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NS002978 PARA ALTERAR CNPJ DO CREDOR</t>
+  </si>
+  <si>
+    <t>-3.806,50</t>
+  </si>
+  <si>
+    <t>2004NS002978</t>
+  </si>
+  <si>
+    <t>NFF 9581 - FORNECIMENTO DE MAO-DE-OBRA DE SONORIZAHFO E MULTIMIDIA,PARA A CD. VALOR PARA ATENDER DESPESAS COM REAJUSTE DE SALERIOS.                         RET.9,45#,INSS 11# E ISS5#. REL. 187/04   PERIODO: 01/02/04 A 29/02/04</t>
+  </si>
+  <si>
+    <t>2004NS002977</t>
+  </si>
+  <si>
+    <t>NFF 9578(COMPL. NS2970/04) LOC.MAO-OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA-DORES MESA TELEFONICA/CD.   RET. SRF 9,45# S/VLR.APR., INSS E ISS JA RETIDOS  NA 2004NS002970.    REL.189/04        PERIODO:01/03/04 A 31/02/04</t>
+  </si>
+  <si>
+    <t>2004NS002976</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2004NS002974</t>
+  </si>
+  <si>
+    <t>-142.311,26</t>
+  </si>
+  <si>
+    <t>2004NS002974</t>
+  </si>
+  <si>
+    <t>2004NS002988</t>
+  </si>
+  <si>
+    <t>2004NS002987</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NS002982 PARA ALTERAR CNPJ DO CREDOR</t>
+  </si>
+  <si>
+    <t>2004NS003385</t>
+  </si>
+  <si>
+    <t>27/04/2004</t>
+  </si>
+  <si>
+    <t>NFF 9603(PARTE) LOC.MAO-OBRA MANUT.DE EDIF.,(...)OPERACAO ELEVADORES/MESA TELEFON./CD(HORAS EXTRAS-SUPERVISOR TECNICO). RET.SRF 9,45# S/VLR.APR., INSS E ISSRETIDOS NA 2004NS003379. REL.207/04       PERIODO:01/02/04 A 29/02/04</t>
+  </si>
+  <si>
+    <t>8.511,10</t>
+  </si>
+  <si>
+    <t>2004NS003437</t>
+  </si>
+  <si>
+    <t>28/04/2004</t>
+  </si>
+  <si>
+    <t>NFS 8043 (COMPLETA NS 3434/04) - MAO-DE-OBRA P/ TV CAMARA  (REPORTER DE VIDEO)RETENCAO SRF 9,45# S/VALOR APROPRIADO (INSS E ISS JA RETIDOS NA NS CITADA)    VALOR REF.REAJUSTE SALARIAL(CONVENC.COLETIVA)-REL.215/04- 10/02/04 A 29/02/04</t>
+  </si>
+  <si>
+    <t>2.939,37</t>
   </si>
   <si>
     <t>2004NE001606</t>
   </si>
   <si>
-    <t>2004-05-03T00:00</t>
+    <t>03/05/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 99/019.9 - VIGÊNCIA DE 12.09.03 A 11.03.04.</t>
   </si>
   <si>
     <t>2.270,85</t>
   </si>
   <si>
     <t>2004NE001610</t>
   </si>
   <si>
+    <t>ANULAÇÃO DE EMPENHO DE CONTRATO.</t>
+  </si>
+  <si>
     <t>-2.270,85</t>
   </si>
   <si>
     <t>2004NE001611</t>
   </si>
   <si>
+    <t>CONTRATO Nº 99/019.10 - VIGÊNCIA DE 12.09.03 A 11.03.04.</t>
+  </si>
+  <si>
     <t>2004NE001640</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2004/035.0, VIGÊNCIA DE 10.02.04 A 09.02.05.</t>
+  </si>
+  <si>
     <t>4.993,46</t>
   </si>
   <si>
+    <t>2004NE001645</t>
+  </si>
+  <si>
+    <t>04/05/2004</t>
+  </si>
+  <si>
     <t>2004NE001643</t>
   </si>
   <si>
-    <t>2004-05-04T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-4.993,46</t>
   </si>
   <si>
-    <t>2004NE001645</t>
+    <t>2004NS004195</t>
+  </si>
+  <si>
+    <t>12/05/2004</t>
+  </si>
+  <si>
+    <t>NFS 8117(PARTE) - FORNEC. MAO-DE-OBRA DESTINADA AA RADIO CAMARA (RADIORREPORTERES E EDITORES DE TEXTO) RETENCAO SRF 9,45# S/VALOR APROPRIADO. INSS E ISS RE-TIDOS NA 2004NS004187 - RELACAO 249/04. PERIODO ABRIL/04</t>
+  </si>
+  <si>
+    <t>52.195,19</t>
+  </si>
+  <si>
+    <t>2004NS004203</t>
+  </si>
+  <si>
+    <t>NO 1193 - PARA ALTERAR CNPJ DARF.</t>
+  </si>
+  <si>
+    <t>-52.195,19</t>
+  </si>
+  <si>
+    <t>2004NS004204</t>
+  </si>
+  <si>
+    <t>2004NS004236</t>
+  </si>
+  <si>
+    <t>13/05/2004</t>
+  </si>
+  <si>
+    <t>NFS 8118 (COMPLETA NS 4235/04) - MAO-DE-OBRA P/ TV CAMARA  (REPORTER DE VIDEO)RETENCAO SRF 9,45# S/VALOR APROPRIADO (INSS E ISS JA RETIDOS NA NS CITADA)-RE-LACAO 254/04 - PERIODO: ABRIL/2004</t>
+  </si>
+  <si>
+    <t>2004NS004237</t>
+  </si>
+  <si>
+    <t>NO 1206 - ALTERAR CNPJ CREDOR DIVS.</t>
+  </si>
+  <si>
+    <t>2004NS004240</t>
   </si>
   <si>
     <t>2004NE001796</t>
   </si>
   <si>
-    <t>2004-05-14T00:00</t>
+    <t>14/05/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/090.1 - VIGrNCIA DE 25.07.03 A 24.07.04.</t>
   </si>
   <si>
     <t>2.636,40</t>
   </si>
   <si>
     <t>2004NE001797</t>
   </si>
   <si>
     <t>-2.636,40</t>
   </si>
   <si>
     <t>2004NE001798</t>
   </si>
   <si>
     <t>5.860,02</t>
   </si>
   <si>
+    <t>2004NS004484</t>
+  </si>
+  <si>
+    <t>19/05/2004</t>
+  </si>
+  <si>
+    <t>NFF 10314(COMPL.NS4481/04) LOC.MAO-OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA-DORES MESA TELEFONICA/CD.   RET. SRF 9,45# S/VLR.APR., INSS E ISS JA RETIDOS  NA 2004NS004481.    REL.268/04        PERIODO:01/04/04 A 30/04/04</t>
+  </si>
+  <si>
+    <t>2004NS004585</t>
+  </si>
+  <si>
+    <t>20/05/2004</t>
+  </si>
+  <si>
+    <t>NFF 10318 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/ A CD (27 OPERADORES).  RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/        R$ 83.823,24(DEDUZ V.T E V.R) REL. 278/04   PERIODO: 01/04/04 A 30/04/04</t>
+  </si>
+  <si>
+    <t>2004NS004672</t>
+  </si>
+  <si>
+    <t>21/05/2004</t>
+  </si>
+  <si>
+    <t>NFF 10318 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/ A CD (27 OPERADORES).  RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/        R$83.823,24(DEDUZ V.T E V.R) REL. 278/04   PERIODO: 01/04/04 A 30/04/04</t>
+  </si>
+  <si>
+    <t>2004NS004671</t>
+  </si>
+  <si>
+    <t>ESTORNO DO RESTANTE DA 2004NS004585 REFERENTE A FORNECEDOR.                   (OBS: COMPLEMENTO DA 2004NS004669).</t>
+  </si>
+  <si>
+    <t>-67.539,06</t>
+  </si>
+  <si>
+    <t>2004NS004669</t>
+  </si>
+  <si>
+    <t>ALTERAR CNPJ RECOLHEDOR NO DARF E DAR.</t>
+  </si>
+  <si>
+    <t>-22.185,78</t>
+  </si>
+  <si>
+    <t>2004NS004727</t>
+  </si>
+  <si>
+    <t>24/05/2004</t>
+  </si>
+  <si>
+    <t>NFS 8011(COMPL.2004NS4723)MAO-DE-OBRA DEST. EXECUCAO SERVICOS NA TV CAMARA(RE-PORTER DE VIDEO), VRL. REF. A HORAS EXTRAS. RET.: SRF 9,45# S/VRL APROP., INSSE ISS JE RECOLH. NA NS CITADA.    REL.280/04    PERIODO: 01/02/04 A 09/02/04</t>
+  </si>
+  <si>
+    <t>3.822,79</t>
+  </si>
+  <si>
+    <t>2004NS004726</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS004725 PARA CORRECAO DO RECOLHEDOR NO DARF</t>
+  </si>
+  <si>
+    <t>-3.822,79</t>
+  </si>
+  <si>
+    <t>2004NS004725</t>
+  </si>
+  <si>
+    <t>2004NS004972</t>
+  </si>
+  <si>
+    <t>27/05/2004</t>
+  </si>
+  <si>
+    <t>NFF 10319-FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZ./MULTIMIDIA, P/CD(SERV.EXTRD.). RET. SRF 9,45# S/VL.APR. E ISS 5# S/TOTAL, INSS 11# S/18.409,31(DEDUZ V.T E V.R)-GLOSA R$6,81(C.IND.)- REL. 293/04 - PER 01/03/04 A 31/03/04.</t>
+  </si>
+  <si>
+    <t>19.670,00</t>
+  </si>
+  <si>
+    <t>2004NS004971</t>
+  </si>
+  <si>
+    <t>NO 1415 - PARA ALTERAR CNPJ DIVS, GPS E DAR</t>
+  </si>
+  <si>
+    <t>-19.670,00</t>
+  </si>
+  <si>
+    <t>2004NS004969</t>
+  </si>
+  <si>
+    <t>NFF 10315(PARTE) LOCACAO MAO-OBRA MANUT.DE EDIF.,(...)OPERACAO ELEVADORES/MESATELEFONICA/CD(HORAS EXTRAS-SUPERVISOR TECNICO). RET.SRF 9,45# S/VLR.APR., INSSE ISS RETIDOS NA 2004NS004960.  REL.293/04       PERIODO:01/03/04 A 31/03/04</t>
+  </si>
+  <si>
+    <t>7.424,44</t>
+  </si>
+  <si>
+    <t>2004NS004966</t>
+  </si>
+  <si>
+    <t>2004NS004965</t>
+  </si>
+  <si>
+    <t>NO 1414 - PARA ACERTO DE VALORES</t>
+  </si>
+  <si>
+    <t>-19.760,00</t>
+  </si>
+  <si>
+    <t>2004NS004964</t>
+  </si>
+  <si>
+    <t>19.760,00</t>
+  </si>
+  <si>
+    <t>2004NS005044</t>
+  </si>
+  <si>
+    <t>31/05/2004</t>
+  </si>
+  <si>
+    <t>NFF 10319-FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR ... ACERTO PARA RECOLHIMENTODO DAR</t>
+  </si>
+  <si>
+    <t>983,84</t>
+  </si>
+  <si>
+    <t>2004NS005043</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO PARCIAL DA 2004NO001417 PARA ACERTO DO DAR</t>
+  </si>
+  <si>
+    <t>-983,84</t>
+  </si>
+  <si>
+    <t>2004NS005601</t>
+  </si>
+  <si>
+    <t>09/06/2004</t>
+  </si>
+  <si>
+    <t>NFS 8204(COMPL. 2004NS005598) FORNEC. MAO-DE-OBRA DEST. AA RADIO CAMARA (RADIO-REPORTERES E EDITORES DE TEXTO) RET. SRF 9,45# S/VLR APROP., INSS E ISS JE RETIDOS NA CITADA NS.   REL. 323/04. PERIODO MAIO/2004</t>
+  </si>
+  <si>
+    <t>52.195,41</t>
+  </si>
+  <si>
+    <t>2004NS005596</t>
+  </si>
+  <si>
+    <t>NFS 8202(COMPLETA 2004NS005591) MAO-DE-OBRA P/ TV CAMARA (REPORTER DE VIDEO). RET. SRF 9,45# S/VLR APROP. (INSS E ISS JA RETIDOS NA NS CITADA).             REL. 322/04 - PERIODO: MAIO/2004</t>
+  </si>
+  <si>
+    <t>2004NS005854</t>
+  </si>
+  <si>
+    <t>17/06/2004</t>
+  </si>
+  <si>
+    <t>NFF 11177 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/ A CD (27 OPERADORES).  RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/        R$83327,12(DEDUZ V.T E V.R) REL. 335/04   PERIODO: 01/05/04 A 31/05/04.</t>
+  </si>
+  <si>
+    <t>2004NS005853</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NS005856 PARA ACERTO DE VALORES</t>
+  </si>
+  <si>
+    <t>-89.724,84</t>
+  </si>
+  <si>
+    <t>2004NS005852</t>
+  </si>
+  <si>
+    <t>NFF 11177 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/ A CD (27 OPERADORES).  RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/        R$76072,62(DEDUZ V.T E V.R) REL. 335/04   PERIODO: 01/05/04 A 31/05/04.</t>
+  </si>
+  <si>
+    <t>2004NS005843</t>
+  </si>
+  <si>
+    <t>NFF 11181-FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZ./MULTIMIDIA, P/CD(SERV.EXTRD.). RET. SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/R$ 14.834,88 (DEDUZV.T E V.R)  -  REL. 335/04 - PER 01/04/04 A 30/04/04.</t>
+  </si>
+  <si>
+    <t>15.249,50</t>
+  </si>
+  <si>
     <t>2004NE002289</t>
   </si>
   <si>
-    <t>2004-06-18T00:00</t>
+    <t>18/06/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/077.3 - VIGrNCIA 18.06.04 A 17.06.05 -                          PROCESSO: 011.730/2004</t>
   </si>
   <si>
     <t>979.211,19</t>
   </si>
   <si>
+    <t>2004NS005910</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NO001615 PARA ACERTO DO CREDOR</t>
+  </si>
+  <si>
+    <t>-15.249,50</t>
+  </si>
+  <si>
+    <t>2004NS005911</t>
+  </si>
+  <si>
+    <t>2004NS006071</t>
+  </si>
+  <si>
+    <t>22/06/2004</t>
+  </si>
+  <si>
+    <t>NFF 11175(COMPL.NS6067/04) LOC.MAO-OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA-DORES MESA TELEFONICA/CD.   RET. SRF 9,45# S/VLR.APR., INSS E ISS JA RETIDOS  NA NS CITADA.    REL.343/04        PERIODO:01/05/04 A 31/05/04</t>
+  </si>
+  <si>
+    <t>130.269,54</t>
+  </si>
+  <si>
+    <t>2004NS006075</t>
+  </si>
+  <si>
+    <t>ALTERAR CNPJ DO CREDOR NO DARF</t>
+  </si>
+  <si>
+    <t>-130.269,54</t>
+  </si>
+  <si>
+    <t>2004NS006076</t>
+  </si>
+  <si>
+    <t>2004NS006079</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS006076 P/ACERTO HISTORICO</t>
+  </si>
+  <si>
+    <t>2004NS006080</t>
+  </si>
+  <si>
+    <t>NFF 11175 (COMPL. NS 6078) LOC. MAO-DE-OBRA- MANUT. DE EDIFICACOES...OPEERACAOELEVADORES MESA TELEFONICA/CD. RET. SRF 9,45# S/VLR.APR.. INSS E ISS RETIDOS  NA NS CITADA. REL. 343/04   PERIODO 01/05/04 A 31/05/04</t>
+  </si>
+  <si>
+    <t>2004NS006430</t>
+  </si>
+  <si>
+    <t>30/06/2004</t>
+  </si>
+  <si>
+    <t>NFF 11179(PARTE) LOCACAO MAO-OBRA MANUT.DE EDIF.,(...)OPERACAO ELEVADORES/MESATELEFONICA/CD(HORAS EXTRAS-SUPERV.TEC.)-RET.SRF 9,45# S/VR.APR.,INSS E ISS RETNA 2004NS006425.GLOSA 3.269,08(PG.EMIS.NE)-REL.374/04-PERI:01/04/04 A 30/04/04</t>
+  </si>
+  <si>
+    <t>3.820,00</t>
+  </si>
+  <si>
+    <t>2004NS006459</t>
+  </si>
+  <si>
+    <t>01/07/2004</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS006430 PARA RETIFICACAO DO CNPJ DO RECOLHE             DOR DO DARF.</t>
+  </si>
+  <si>
+    <t>-3.820,00</t>
+  </si>
+  <si>
+    <t>2004NS006461</t>
+  </si>
+  <si>
+    <t>2004NS006606</t>
+  </si>
+  <si>
+    <t>05/07/2004</t>
+  </si>
+  <si>
+    <t>NFF 8176(COPIA) LIBERACAO PARCIAL DE GLOSA EFETUADA NA 2004NS000857(R$ 14,08).PERMANECE GLOSA DE R$40,78 (COB.IND.) - RET. SRF 9,45# S/VRL APR., INSS E ISS RETIDOS NA NS CITADA.                REL. 381/04.</t>
+  </si>
+  <si>
+    <t>14,08</t>
+  </si>
+  <si>
     <t>2004NE002507</t>
   </si>
   <si>
-    <t>2004-07-06T00:00</t>
+    <t>06/07/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/077.2, VIGrNCIA DE 18.06.03 A 17.06.04.                      108.564/2004.</t>
   </si>
   <si>
     <t>25.069,13</t>
   </si>
   <si>
     <t>2004NE002553</t>
   </si>
   <si>
-    <t>2004-07-08T00:00</t>
+    <t>08/07/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/077.1. VIGrNCIA 18.06.04 A 17.06.05.                            PROCESSO 114.690/2004</t>
   </si>
   <si>
     <t>40.530,00</t>
   </si>
   <si>
+    <t>2004NS006841</t>
+  </si>
+  <si>
+    <t>NFF 11179(COPIA) LIBERACAO DE VALOR GLOSADO NA 2004NS006430.                  RET. SRF 9,45# S/VALOR APROPRIADO - INSS E ISS RETIDOS NA NS6430/03.          REL.374/04.</t>
+  </si>
+  <si>
+    <t>3.269,08</t>
+  </si>
+  <si>
+    <t>2004NS006854</t>
+  </si>
+  <si>
+    <t>NFS 9542 (COMPLETA NS 6851/04) - MAO-DE-OBRA P/ TV CAMARA  (REPORTER DE VIDEO)RETENCAO SRF 9,45# S/VALOR APROPRIADO (INSS E ISS JA RETIDOS NA NS CITADA)-RE-LACAO 398/04 - PERIODO: JULHO/2004</t>
+  </si>
+  <si>
+    <t>2004NS006860</t>
+  </si>
+  <si>
+    <t>09/07/2004</t>
+  </si>
+  <si>
+    <t>ESTORNO VALOR TOTAL 2004NS006841, P/ALTERACAO DE DADOS NO HISTORI             CO</t>
+  </si>
+  <si>
+    <t>-3.269,08</t>
+  </si>
+  <si>
+    <t>2004NS006861</t>
+  </si>
+  <si>
+    <t>NFF 11179(COPIA) LIBERACAO DE VALOR GLOSADO NA 2004NS006430.                  RET.SRF 9,45# S/VALOR APROP. - INSS E ISS RETIDOS NA NS6425/03(COMPL.6430/03).REL.395/04.</t>
+  </si>
+  <si>
+    <t>2004NS006881</t>
+  </si>
+  <si>
+    <t>NFS 9543(COMPL. 2004NS006876) FORNEC. MAO-DE-OBRA DEST. AA RADIO CAMARA (RADIO-REPORTERES E EDITORES DE TEXTO) RET. SRF 9,45# S/VLR APROP., INSS E ISS JE RETIDOS NA CITADA NS.   REL. 399/04. PERIODO JUNHO/2004</t>
+  </si>
+  <si>
+    <t>52.195,13</t>
+  </si>
+  <si>
+    <t>2004NS006899</t>
+  </si>
+  <si>
+    <t>2004NS006900</t>
+  </si>
+  <si>
+    <t>ALTERA CNPJ DA RETENCAO TRIBUTARIA</t>
+  </si>
+  <si>
+    <t>-52.195,13</t>
+  </si>
+  <si>
+    <t>2004NS006908</t>
+  </si>
+  <si>
+    <t>ESTORNO 2004NS006854, P/ALTERAR DARF.</t>
+  </si>
+  <si>
+    <t>-4.588,84</t>
+  </si>
+  <si>
+    <t>2004NS006910</t>
+  </si>
+  <si>
+    <t>RETENCAO DE TRIBUTOS FEDERAIS REF.2004NS006854.                               RETENCAO SRF 9,45# S/VALOR APROPRIADO NA NS MENCIONADA.                       REL. 398/04 - PERIODO: JULHO/2004.</t>
+  </si>
+  <si>
+    <t>4.588,84</t>
+  </si>
+  <si>
+    <t>2004NS006911</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2004NS006910.</t>
+  </si>
+  <si>
+    <t>2004NS006912</t>
+  </si>
+  <si>
+    <t>2004NS006913</t>
+  </si>
+  <si>
+    <t>ESTORNO 2004NS006911</t>
+  </si>
+  <si>
+    <t>2004NS006914</t>
+  </si>
+  <si>
     <t>2004NE002570</t>
   </si>
   <si>
-    <t>2004-07-12T00:00</t>
+    <t>12/07/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/090.2. VIGrNCIA 25.07.04 A 24.07.05.</t>
   </si>
   <si>
     <t>496.202,89</t>
   </si>
   <si>
+    <t>2004NS007030</t>
+  </si>
+  <si>
+    <t>13/07/2004</t>
+  </si>
+  <si>
+    <t>NFS 9555(COMPL.2004NS007022) MAO-DE-OBRA ESPECIALIZADA DESTINADA EXECUCAO SER-VICOS NA TV CAMARA(REPORTER DE VIDEO). RET.SRF. 9,45# S/VLR.APROPRIADO (INSS EISS JA RETIDO NA "NS" CITADA) REL.410/04     REF. JUNHO/2004</t>
+  </si>
+  <si>
+    <t>1.738,68</t>
+  </si>
+  <si>
+    <t>2004NS007051</t>
+  </si>
+  <si>
+    <t>14/07/2004</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS007030 PARA ALTERAR RECOLHEDOR DO DARF</t>
+  </si>
+  <si>
+    <t>-1.738,68</t>
+  </si>
+  <si>
+    <t>2004NS007053</t>
+  </si>
+  <si>
+    <t>2004NS007111</t>
+  </si>
+  <si>
+    <t>15/07/2004</t>
+  </si>
+  <si>
+    <t>NFF 11921 FORNECIMENTO DE MAO-DE-OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/CD (27 OPERADORES). RET.SRF 9,45# E ISS 5# S/TOTAL, INSS 11# S/R$83.484,64  (DEDUZ V.T E V.R) REL. 412/04   PERIODO: 01/06/04 A 30/06/04.</t>
+  </si>
+  <si>
+    <t>2004NS007336</t>
+  </si>
+  <si>
+    <t>20/07/2004</t>
+  </si>
+  <si>
+    <t>NFF 11918.COMPL.NS7331.04..LOC.MAO OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA DORES MESA TELEFONICA. RET. SRF 9,45 PC S.VLR.APR., INSS E ISS JA RETIDOS     NA 2004NS007331.REL.422.04  PER. 01.06.04 A 30.06.04 ..PARTE 01 A 17.06.04 ..</t>
+  </si>
+  <si>
+    <t>68.236,43</t>
+  </si>
+  <si>
+    <t>2004NS007338</t>
+  </si>
+  <si>
+    <t>NFF 11918.COMPL.NS7331.04..LOC.MAO OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVA DORES MESA TELEFONICA. RET. SRF 9,45 PC S.VLR.APR., INSS E ISS JA RETIDOS     NA 2004NS007331.REL.422.04  PER. 01.06.04 A 30.06.04 ..PARTE 18 A 30.06.04 ..</t>
+  </si>
+  <si>
+    <t>52.180,79</t>
+  </si>
+  <si>
+    <t>2004NS007664</t>
+  </si>
+  <si>
+    <t>29/07/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 12105   FORNEC. DE MAO-DE-OBRA DE OPERADOR DE SONORIZ. MULTIMIDIA, P. CDSERV. EXTRD. RET.SRF 9,45PC E ISS 5PC S TOTAL, INSS 11PC S R21.488,76 DEDUZ   V.T E V.R.  REL. 443.04.  PER. 01.05.04 A 31.05.04.</t>
+  </si>
+  <si>
+    <t>22.773,16</t>
+  </si>
+  <si>
+    <t>2004NS007731</t>
+  </si>
+  <si>
+    <t>30/07/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 12102. PARTE. LOC. MAO-OBRA MANUT. DE EDIF... OPERACAO   ELEVADORES MESATELEFONICA CD.HORAS EXTRAS.SUPERV.TEC..RET.SRF 9,45PC S/VR.APR.,INSS E ISS RETNA 2004NS007728.REL.447 2004-PERIODO 01.05.04 A 31.05.04</t>
+  </si>
+  <si>
+    <t>5.684,16</t>
+  </si>
+  <si>
+    <t>2004NS007736</t>
+  </si>
+  <si>
+    <t>02/08/2004</t>
+  </si>
+  <si>
+    <t>2004NS007735</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS007731 PARA ALTERAR CNPJ DO RECOLHEDOR NO              DARF</t>
+  </si>
+  <si>
+    <t>-5.684,16</t>
+  </si>
+  <si>
+    <t>2004NS007942</t>
+  </si>
+  <si>
+    <t>05/08/2004</t>
+  </si>
+  <si>
+    <t>NFF 12985,COMPL.NS7939, LOC.MAO OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVADO  RES MESA TELEFONICA. RET. SRF 9,45 PC S.VLR.APR., INSS E ISS JA RETIDOS NA    2004NS007939.   OBS. PAGTO REFERENTE 1š PARCELA DO 13} SALARIO. REL. 459</t>
+  </si>
+  <si>
+    <t>57.101,31</t>
+  </si>
+  <si>
+    <t>2004NS008090</t>
+  </si>
+  <si>
+    <t>10/08/2004</t>
+  </si>
+  <si>
+    <t>NFS 9629  COMPLETA NS 8079.04.  MAO DE OBRA P  TV CAMARA, REPORTER DE VIDEO.  RETENCAO SRF 9,45 P.CENTO  S VALOR APROPRIADO. INSS E ISS JA RETIDOS NA NS    CITADA. RELACAO 463.   PERIODO  JULHO</t>
+  </si>
+  <si>
+    <t>2004NS008210</t>
+  </si>
+  <si>
+    <t>11/08/2004</t>
+  </si>
+  <si>
+    <t>NFS 9631 PARTE  . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.          INSS E ISS RETIDOS NA 2004NS008206 . RELACAO 466 DE 2004.PER.JULHO DE 2004</t>
+  </si>
+  <si>
+    <t>2004NS008358</t>
+  </si>
+  <si>
+    <t>16/08/2004</t>
+  </si>
+  <si>
+    <t>NFS 9630.COMPL.2004NS008353. MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO  SERVICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO. INSS EISS JA RETIDO NA NS CITADA. RELACAO 470 2004.  REFERENCIA JULHO 2004</t>
+  </si>
+  <si>
+    <t>171,45</t>
+  </si>
+  <si>
+    <t>2004NS008372</t>
+  </si>
+  <si>
+    <t>NO 2347 PARA ALTERAR FAVORECIDO NO DARF</t>
+  </si>
+  <si>
+    <t>-171,45</t>
+  </si>
+  <si>
+    <t>2004NS008373</t>
+  </si>
+  <si>
+    <t>2004NS008414</t>
+  </si>
+  <si>
+    <t>NFF 12694  FORNEC. DE MAO.DE.OBRA DE OPERADOR DE SONORIZACAO MULTIMIDIA P.CD, SERV. EXTRD. RET.SRF 9,45PC E ISS 5PC S TOTAL, INSS 11PC S RS20.425,23 DEDUZ  V.T E V.R.     REL. 475      PERIODO  01.06.04 A 30.06.04.</t>
+  </si>
+  <si>
+    <t>21.692,73</t>
+  </si>
+  <si>
+    <t>2004NS008544</t>
+  </si>
+  <si>
+    <t>19/08/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 12689 ...COMPL.2004NS008543... MAO DE OBRA SERV. MANUTE. EDIFICACOES ...OPERACAO DE ELEVADORES E MESA TELEF  .. SUPERVISOR TECNICO .. RET. SRF 9,45PC S.VAL. APROP. .. ISS E INSS RET. NS 8543 .. REL.484.04 .. 01.07.04 A 31.07.04</t>
+  </si>
+  <si>
+    <t>120.417,22</t>
+  </si>
+  <si>
+    <t>2004NS008720</t>
+  </si>
+  <si>
+    <t>24/08/2004</t>
+  </si>
+  <si>
+    <t>NFF 12690 PARTE, LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD,HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS008707.  REL. 494     PERIODO 01.06 A 17.06.04</t>
+  </si>
+  <si>
+    <t>2004NS008726</t>
+  </si>
+  <si>
+    <t>NFF 12690 PARTE, LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD,HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS008707.  REL. 494     PERIODO 18.06 A 30.06.04</t>
+  </si>
+  <si>
+    <t>1.054,36</t>
+  </si>
+  <si>
+    <t>2004NS009005</t>
+  </si>
+  <si>
+    <t>31/08/2004</t>
+  </si>
+  <si>
+    <t>NFF 13198 FORNECIMENTO DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA A CD. VRL. REF. 1š PARC. 13} SALARIO. RET.SRF 9,45PC S.VRL APR.,ISS 5PC EINSS 11PC S.TOTAL NF. OBS GLOSA RS2.180,79 A SER PG. QDO. AUTORIZADO.  REL.509</t>
+  </si>
+  <si>
+    <t>33.326,46</t>
+  </si>
+  <si>
+    <t>2004NS009004</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS008995 PARA RETIFICAR VALORES.</t>
+  </si>
+  <si>
+    <t>-33.326,46</t>
+  </si>
+  <si>
+    <t>2004NS009028</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS009005 PARA RETIFICAR O CNPJ DO DAR.</t>
+  </si>
+  <si>
+    <t>2004NS009033</t>
+  </si>
+  <si>
+    <t>2004NS009001</t>
+  </si>
+  <si>
+    <t>NFF 12693,PARTE, FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA, P.CD. RET.SRF 9,45PC S VRL APR., ISS E INSS RECOLHIDOS NA 2004NS008999.       REL. 509   PERIODO DE 25 A 30.07.04</t>
+  </si>
+  <si>
+    <t>17.944,97</t>
+  </si>
+  <si>
+    <t>2004NS008999</t>
+  </si>
+  <si>
+    <t>NFF 12693,PARTE, FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA, P.CD. RET.SRF 9,45PC S VRL APR. E ISS 5PC S.TOTAL, INSS 11PC S.RS83.479,04 DE DUZ V.T E V.R., REL. 509   PERIODO DE 01 A 24.07.04</t>
+  </si>
+  <si>
+    <t>71.779,87</t>
+  </si>
+  <si>
+    <t>2004NS008995</t>
+  </si>
+  <si>
+    <t>NFF 13198 FORNECIMENTO DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA A CD. VRL. REF. A 1š PARC. 13} SALARIO.  RET.SRF 9,45PC., ISS 5PC E INSS 11PC S. TOTAL NF. OBS GLOSA RS2.180,79 A SER PG. QDO. AUTORIZADO.   REL. 509</t>
+  </si>
+  <si>
+    <t>2004NE003284</t>
+  </si>
+  <si>
+    <t>02/09/2004</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE MfO-DE-OBRA DE OPERADOR DE SONORIZAhfO E MULTIMuDIA, PARA A CbMARA DOS DEPUTADOS, TOTALIZANDO 27 OPERADORES DE SONORIZAhfO E MULTIMuDIA. VA-LOR PARA ATENDER DESPESAS ATq O FINAL DO CONTRATO.</t>
+  </si>
+  <si>
+    <t>8.098,66</t>
+  </si>
+  <si>
+    <t>2004NE003285</t>
+  </si>
+  <si>
+    <t>ANULAhfO PARCIAL DO EMPENHO 2004NE000439, REFORhADO PELO EMPENHO 2004NE003284,TENDO EM VISTA EMISSfO INDEVIDA.</t>
+  </si>
+  <si>
+    <t>-8.098,66</t>
+  </si>
+  <si>
+    <t>2004NE003286</t>
+  </si>
+  <si>
     <t>2004NE003283</t>
   </si>
   <si>
-    <t>2004-09-02T00:00</t>
-[...14 lines deleted...]
-    <t>2004NE003286</t>
+    <t>ANULAhfO PARCIAL DO EMPENHO 2003NE002726, INSCRITO EM RESTOS A PAGAR, A PEDIDODA COORDENAhfO DE CONTRATOS/CD.</t>
+  </si>
+  <si>
+    <t>2004NS009403</t>
+  </si>
+  <si>
+    <t>09/09/2004</t>
+  </si>
+  <si>
+    <t>NFF 13198 COPIA FORNEC DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA A CD. VRL. REF.LIBERACAO DE GLOSA DA 2004NS009033. RET 9,45PC SRF. INSS EISS RET NA NS ACIMA CITADA.  REL.531</t>
+  </si>
+  <si>
+    <t>2.180,79</t>
+  </si>
+  <si>
+    <t>2004NS009394</t>
+  </si>
+  <si>
+    <t>NFS 9717. COMPLETA NS 9387.04.  MAO DE OBRA P  TV CAMARA, REPORTER DE VIDEO...RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 529 2004.  PERIODO  AGOSTO 2004</t>
+  </si>
+  <si>
+    <t>2004NS009392</t>
+  </si>
+  <si>
+    <t>NO 2605. ALTERAR CREDOR DIVS.</t>
+  </si>
+  <si>
+    <t>2004NS009390</t>
   </si>
   <si>
     <t>2004NE003454</t>
   </si>
   <si>
-    <t>2004-09-16T00:00</t>
+    <t>16/09/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2004NE000416 TENDO EM VISTA  SOLICITAÇÃO DA COOR-DENAÇÃO DE CONTRATOS/CD.                                                      PROC. N. 120.579/2004</t>
   </si>
   <si>
     <t>-68.424,64</t>
   </si>
   <si>
+    <t>2004NS009760</t>
+  </si>
+  <si>
+    <t>17/09/2004</t>
+  </si>
+  <si>
+    <t>NFS 9718 COMPL.2004NS009754..FORNEC. MAO DE OBRA DEST. AA RADIO CAMARA..RADIO REPORTERES E EDITORES TEXTO .. RET. SRF 9,45PC S.VLR APROP., INSS E ISS RETI. DOS NA NS9754.04 .. REL.552.04 .. AGOSTO.2004.</t>
+  </si>
+  <si>
+    <t>2004NS009759</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NS009755 PARA ACERTO DE CNPJ</t>
+  </si>
+  <si>
+    <t>-89.780,16</t>
+  </si>
+  <si>
+    <t>2004NS009758</t>
+  </si>
+  <si>
+    <t>ESTORNO 2004NS009756, P. ALTERAR CNPJ NO DARF.</t>
+  </si>
+  <si>
+    <t>-52.195,27</t>
+  </si>
+  <si>
+    <t>2004NS009756</t>
+  </si>
+  <si>
+    <t>2004NS009755</t>
+  </si>
+  <si>
+    <t>NFF 13838. FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDRET.SRF 9,45PC S VRL APR. E ISS 5PC S.TOTAL, INSS 11PC S.RS83.539,96 DE       DUZ V.T E V.R., REL. 547 DE 2004   PERIODO DE 01.08.04 A 31.08.04</t>
+  </si>
+  <si>
+    <t>89.780,16</t>
+  </si>
+  <si>
+    <t>2004NS009763</t>
+  </si>
+  <si>
+    <t>2004NS009769</t>
+  </si>
+  <si>
+    <t>20/09/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 13833 ...COMPL.2004NS009766... MAO DE OBRA SERV. MANUTE. EDIFICACOES ...OPERACAO DE ELEVADORES E MESA TELEF  .. SUPERVISOR TECNICO .. RET. SRF 9,45PC S.VAL. APROP. .. ISS E INSS RET. NS 9766 .. REL.552.04 .. 01.08.04 A 31.08.04</t>
+  </si>
+  <si>
+    <t>2004NS009908</t>
+  </si>
+  <si>
+    <t>21/09/2004</t>
+  </si>
+  <si>
+    <t>NFFS 14038 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDREF.HORAS EXTRAS. RET.SRF 9,45PC E ISS 5PC S.TOTAL, INSS 11PC S.RS14.548,55   DEDUZ V.T E V.R., REL. 560 DE 2004   PERIODO DE 01.07.04 A 24.07.04</t>
+  </si>
+  <si>
+    <t>15.663,95</t>
+  </si>
+  <si>
+    <t>2004NE003549</t>
+  </si>
+  <si>
+    <t>23/09/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.5 - 18/06/04 A 17/06/05                                   PROC. N. 101.759/2004</t>
+  </si>
+  <si>
+    <t>2.137,34</t>
+  </si>
+  <si>
     <t>2004NE003536</t>
   </si>
   <si>
-    <t>2004-09-23T00:00</t>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05.</t>
   </si>
   <si>
     <t>5.165,24</t>
   </si>
   <si>
-    <t>2004NE003549</t>
-[...4 lines deleted...]
-  <si>
     <t>2004NE003564</t>
   </si>
   <si>
-    <t>2004-09-24T00:00</t>
+    <t>24/09/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/161.1. VIGÊNCIA 28.10.03 A 27.10.04                             O SIAFI NÃO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRÊNCIA) P/ ND 319034. VALOR PARA DESPESAS COM REAJUSTE DO AUXÍLIO ALIMENTAÇÃO DE 01.09.04 A 27.10.04</t>
   </si>
   <si>
     <t>666,06</t>
   </si>
   <si>
     <t>2004NE003565</t>
   </si>
   <si>
+    <t>CONTRATO N. 2004/035.0, COM VIGÊNCIA DE 10.02.04 A 09.02.05.                  VALOR PARA ATENDER DESPESAS REFERENTES AO REAJUSTE DO AUXÍLIO ALIMENTAÇÃO PARAO PERÍODO DE 01.09.04 A 30.12.04.</t>
+  </si>
+  <si>
     <t>1.295,36</t>
   </si>
   <si>
+    <t>2004NE003586</t>
+  </si>
+  <si>
+    <t>27/09/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARCIAL DO EMPENHO 2004NE000674, REFORÇADO PELO 2004NE003564,   TENDOEM VISTA ALTERAÇÃO DA DESCRIÇÃO.</t>
+  </si>
+  <si>
+    <t>-666,06</t>
+  </si>
+  <si>
+    <t>2004NE003587</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE MÃO-DE-OBRA DESTINADA À RÁDIO CÂMARA (RADIOREPÓRTERES E   EDI TORES DE TEXTO); VALOR PARA ATENDER DESPESAS COM REAJUSTE DO AUXÍLIO-ALIMENTA-ÇÃO DE 01.09 A 27.10.04. CONTRATO N. 2003/161.1, VIG. 28.10.03 A 27.10.04</t>
+  </si>
+  <si>
+    <t>2004NE003598</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE MÃO-DE-OBRA DESTINADA À RÁDIO CÂMARA (RADIORREPÓTERES E EDITO-RES DE TEXTO); VALOR PARA ATENDER DESPESAS COM REAJUSTE DO AUXILIO-ALIMENTAÇÃODE 01.09 A 27.10.04. CONTRATO N. 2003/161.1, VIG. 28.10.03 A 27.10.04.</t>
+  </si>
+  <si>
+    <t>2004NE003599</t>
+  </si>
+  <si>
+    <t>REFORÇO AO EMPENHO 2004NE000674, TENDO EM VISTA ANULAÇÃO INDEVIDA.</t>
+  </si>
+  <si>
     <t>2004NE003584</t>
   </si>
   <si>
-    <t>2004-09-27T00:00</t>
+    <t>ANULAÇÃO PARCIAL DO EMPENHO 2004NE001042, REFORÇADO PELO 2004NE003565, TENDO  EM VISTA ALTERAÇÃO NA DESCRIÇÃO.</t>
   </si>
   <si>
     <t>-1.295,36</t>
   </si>
   <si>
     <t>2004NE003585</t>
   </si>
   <si>
-    <t>2004NE003586</t>
-[...11 lines deleted...]
-    <t>2004NE003599</t>
+    <t>FORNECIMENTO DE MÃO-DE-OBRA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS NA TV  CÂ-MARA(REPÓRTER DE VÍDEO). VALOR PARA ATENDER DESPESA COM REAJUSTE DO AUXILIO-A-LIMENTAÇÃO DE 01.09 A 30.12.04.</t>
   </si>
   <si>
     <t>2004NE003614</t>
   </si>
   <si>
-    <t>2004-09-28T00:00</t>
+    <t>28/09/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77-3- VIGÊNCIA DE 18/06/04 A 17/06/05                        PROC. N. 019.074/2004</t>
   </si>
   <si>
     <t>53.294,96</t>
   </si>
   <si>
     <t>2004NE003617</t>
   </si>
   <si>
-    <t>2004-09-29T00:00</t>
+    <t>29/09/2004</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE MÃO-DE-OBRA DESTINADA À EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO  DEEDIFICAÇÕES, INSTALAÇÕES HIDRÁULICAS, ELÉTRICAS, ELETRÔNICAS, MECÂNICAS  E  DEOPERAÇÃO DE ELEVADORES E DE MESA TELEFÔNICA (SUPERVISOR TÉCNICO), PARA A   CÂ-MARA DOS DEPUTADOS, DEMAIS ESPECIFICAÇÕES CONFORME CONTRATO Nº 2003/77-2,A SA-BER:- VALOR PARA ATENDER DESPESAS DO PERÍODO DE 01/05 A 17/06/04,INCLUINDO 13º SA-LARIO PROPORCIONAL E ADICIONAL DE INSALUBRIDADE, RELATIVO A REAJUSTE DE 5,98%DETERMINADA POR CONVENÇÃO COLETIVA DE TRABALHO.S</t>
   </si>
   <si>
     <t>16.672,88</t>
   </si>
   <si>
+    <t>2004NS010276</t>
+  </si>
+  <si>
+    <t>NFF 14036 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS010275 .. REL.581.04 .. 01.07.2004 A 31.07.2004.</t>
+  </si>
+  <si>
+    <t>3.087,02</t>
+  </si>
+  <si>
+    <t>2004NS010337</t>
+  </si>
+  <si>
+    <t>30/09/2004</t>
+  </si>
+  <si>
+    <t>NFF 13839. FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDRET.SRF 9,45PC, ISS 5PC E INSS 11PC S.TOTAL NF        REL.587                 PERIODO DE 25.07.04 A 31.07.04        VALOR PARA ATENDER REAJUSTE</t>
+  </si>
+  <si>
+    <t>11,06</t>
+  </si>
+  <si>
+    <t>2004NS010317</t>
+  </si>
+  <si>
+    <t>NFS 9730.COMPL.2004NS010310. MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO  SERVICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO, INSS EISS JA RETIDO NA NS CITADA. RELACAO 586 2004.  REF. AGOSTO 2004</t>
+  </si>
+  <si>
+    <t>1.096,80</t>
+  </si>
+  <si>
+    <t>2004NS010768</t>
+  </si>
+  <si>
+    <t>14/10/2004</t>
+  </si>
+  <si>
+    <t>NFS 9799. COMPLETA 2004NS010759. MAO DE OBRA TV CAMARA, REPORTER DE VIDEO.....RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 611 2004.  PERIODO  SETEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>2004NS010762</t>
+  </si>
+  <si>
     <t>2004NE003795</t>
   </si>
   <si>
-    <t>2004-10-15T00:00</t>
+    <t>15/10/2004</t>
+  </si>
+  <si>
+    <t>2003/090.1 - VIGÊNCIA DE 25.07.03 A 24.07.04                                  VALOR PARA ATENDER DESPESAS COM FATURAS À PAGAR DO MÊS DE JULHO/04.           PROC. N. 121.657/2004</t>
   </si>
   <si>
     <t>4.170,01</t>
   </si>
   <si>
     <t>2004NE003796</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05                      VALOR PARA ATENDER DESPESAS COM HORAS EXTRAS NO PERÍODO DE 25/07 A 30/12/04.  PROC. N. 115.443/2002</t>
+  </si>
+  <si>
     <t>30.333,29</t>
   </si>
   <si>
+    <t>2004NS010833</t>
+  </si>
+  <si>
+    <t>2004NS010825</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO PARA ACERTO DE CNPJ NO DARF</t>
+  </si>
+  <si>
+    <t>-2.180,79</t>
+  </si>
+  <si>
+    <t>2004NS010801</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2004NS010762.</t>
+  </si>
+  <si>
+    <t>2004NS010874</t>
+  </si>
+  <si>
+    <t>18/10/2004</t>
+  </si>
+  <si>
+    <t>NFF 14821 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC E ISS 5PC S.TOTAL, INSS 11PC S.RS 83.152,20 DEDUZ V.T E V.R.,  REL. 619         PERIODO DE 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>2004NS010962</t>
+  </si>
+  <si>
+    <t>19/10/2004</t>
+  </si>
+  <si>
+    <t>NFS 9800 COMPL.2004NS010957.FORNEC. MAO DE OBRA DEST. AA RADIO CAMARA..RADIOREPORTERES E EDITORES TEXTO.. RET. SRF 9,45PC S.VLR APR., INSS E ISS RETIDOS NA CITADA NS.        REL. 622   PERIODO SETEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>2004NS010955</t>
+  </si>
+  <si>
+    <t>NFS 9801 COMPL.2004NS010944. FORNEC. MAO DE OBRA DEST. AA RADIO CAMARA.RADIOREPORTERES E EDITORES TEXTO.. RET. SRF 9,45PC S.VLR APROP., INSS E ISS RETIDOS  NA CITADA NS.   REL. 622     SETEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>749,52</t>
+  </si>
+  <si>
+    <t>2004NS011051</t>
+  </si>
+  <si>
+    <t>20/10/2004</t>
+  </si>
+  <si>
+    <t>NFS 9806.COMPL.2004NS011042. FORNEC. MAO DE OBRA DEST.AA RADIO CAMARA..RADIOREPORTERES E EDITORES TEXTO.. RET. SRF 9,45PC S. VLR APR., INSS E ISS RETIDOS NACITADA NS. REL. 629 2004.   PERIODO SETEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>350,56</t>
+  </si>
+  <si>
+    <t>2004NS011053</t>
+  </si>
+  <si>
+    <t>CANCELADA NO 3112 PARA ALTERAR CNPJ DARF.</t>
+  </si>
+  <si>
+    <t>-350,56</t>
+  </si>
+  <si>
+    <t>2004NS011054</t>
+  </si>
+  <si>
+    <t>2004NE003879</t>
+  </si>
+  <si>
+    <t>21/10/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGêNCIA DE 25.07.04 A 24.07.05                      PROC. N. 121.657/2004</t>
+  </si>
+  <si>
     <t>2004NE003878</t>
   </si>
   <si>
-    <t>2004-10-21T00:00</t>
+    <t>ANULAÇÃO PARCIAL DO EMPENHO 2004NE000437, REFORÇADO INDEVIDAMENTE PELO EMPENHO2004NE003796.                                                                 PROC. N. 121.657/2004</t>
   </si>
   <si>
     <t>-30.333,29</t>
   </si>
   <si>
-    <t>2004NE003879</t>
+    <t>2004NS011087</t>
+  </si>
+  <si>
+    <t>NFFPS 14819 ...COMPL.2004NS011085... MAO DE OBRA SERV. MANUTE. EDIFICACOES ...OPERACAO DE ELEVADORES E MESA TELEF  .. SUPERVISOR TECNICO .. RET. SRF 9,45PC S.VLR.APROP. .. ISS E INSS RET. NS11085 .. REL.634.04 .. 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>123.336,42</t>
+  </si>
+  <si>
+    <t>2004NE003890</t>
+  </si>
+  <si>
+    <t>22/10/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05                      PROC. N. 121.657/2004</t>
+  </si>
+  <si>
+    <t>20.416,67</t>
   </si>
   <si>
     <t>2004NE003889</t>
   </si>
   <si>
-    <t>2004-10-22T00:00</t>
-[...5 lines deleted...]
-    <t>20.416,67</t>
+    <t>ANULAÇÃO DE EMPENHO</t>
+  </si>
+  <si>
+    <t>2004NS011224</t>
+  </si>
+  <si>
+    <t>25/10/2004</t>
+  </si>
+  <si>
+    <t>NFS 9803.COMPL.2004NS011221. MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO  SERVICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO, INSS EISS JA RETIDO NA NS CITADA. RELACAO 643 2004.  REF.SETEMBRO.2004.</t>
+  </si>
+  <si>
+    <t>249,28</t>
   </si>
   <si>
     <t>2004NE003942</t>
   </si>
   <si>
-    <t>2004-10-26T00:00</t>
+    <t>26/10/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2003NE000509, INSCRITO EM RESTOS A PAGAR, TENDO  EM VISTA SOLICITAÇÃO DA COORDENAÇÃO DE CONTRATOS/CD.                          PROC. N. 125.575/2003</t>
   </si>
   <si>
     <t>-1.181,02</t>
   </si>
   <si>
     <t>2004NE003975</t>
   </si>
   <si>
-    <t>2004-10-27T00:00</t>
+    <t>27/10/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/161.2 - VIGÊNCIA DE 28.10.2004 A 27.04.2005.                    O SIAFI NÃO RECONHECE</t>
   </si>
   <si>
     <t>117.754,12</t>
   </si>
   <si>
+    <t>2004NS011342</t>
+  </si>
+  <si>
+    <t>NFFS 15085 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDREF.HORAS EXTRAS. RET.SRF 9,45PC S.VLR.APROPRIADO GLOSA 0,10COB.IND. E ISS 5PCS.TOTAL E INSS 11PC S.RS19.123,57  DEDUZ V.T E V.R., REL. 648  PER. AGOSTO.04</t>
+  </si>
+  <si>
+    <t>20.289,57</t>
+  </si>
+  <si>
+    <t>2004NS011430</t>
+  </si>
+  <si>
+    <t>28/10/2004</t>
+  </si>
+  <si>
+    <t>NFS 9809.COMPLETA NS011428.04.MAO DE OBRA P.TV CD,REPORTER VIDEO...REFER.REAJ.AUX.ALIM. RET.9,45 PC  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADA NS.RELACAO 658 2004.  PERIODO  SETEMBRO 2004.</t>
+  </si>
+  <si>
+    <t>349,75</t>
+  </si>
+  <si>
+    <t>2004NS011528</t>
+  </si>
+  <si>
+    <t>29/10/2004</t>
+  </si>
+  <si>
+    <t>NFF 15088 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS011519 .. REL.664.04 .. 01.08.2004 A 31.08.2004.</t>
+  </si>
+  <si>
+    <t>2.401,36</t>
+  </si>
+  <si>
+    <t>2004NS011526</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS011523 PARA RETIFICACAO DO CNPJ.NO DARF</t>
+  </si>
+  <si>
+    <t>-2.401,36</t>
+  </si>
+  <si>
+    <t>2004NS011523</t>
+  </si>
+  <si>
     <t>2004NE004092</t>
   </si>
   <si>
-    <t>2004-11-08T00:00</t>
+    <t>08/11/2004</t>
   </si>
   <si>
     <t>2004NE004093</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.1 - VIGÊNCIA DE 25.07.03 A 24.07.04                      ANULAÇÃO PARCIAL DO EMPENHO 2004NE000439, TENDO EM VISTA EMISSÃO INDEVIDA,   APEDIDO DA COORDENAÇÃO DE CONTRATOS/CD. PROC. N. 121.657/2004</t>
+  </si>
+  <si>
     <t>-4.170,01</t>
   </si>
   <si>
     <t>2004NE004109</t>
   </si>
   <si>
-    <t>2004-11-09T00:00</t>
+    <t>09/11/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/161.2 - VIGÊNCIA DE 28.10.04 A 27.04.05.                        PROC. 101.759/2004.</t>
   </si>
   <si>
     <t>736,17</t>
   </si>
   <si>
     <t>2004NE004126</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05.                     PROC. 121.657/2004.</t>
+  </si>
+  <si>
     <t>2004NE004139</t>
   </si>
   <si>
-    <t>2004-11-10T00:00</t>
+    <t>10/11/2004</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE MÃO-DE-OBRA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS NA TV CÂ- MARA (REPÓRTER DE VÍDEO). VALOR PARA ATENDER DESPESAS DO PRESENTE EXERCÍCIO   COM REAJUSTE DE AUXÍLIO-ALIMENTAÇÃO. PROC. N. 123.888/04</t>
   </si>
   <si>
     <t>137,33</t>
   </si>
   <si>
     <t>2004NE004156</t>
   </si>
   <si>
-    <t>2004-11-11T00:00</t>
+    <t>11/11/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DE EMPENHO                                                           PROC. N. 122.231/04</t>
   </si>
   <si>
     <t>-34.603,39</t>
   </si>
   <si>
+    <t>2004NS012072</t>
+  </si>
+  <si>
+    <t>12/11/2004</t>
+  </si>
+  <si>
+    <t>NFS 9882. COMPLETA 2004NS012071.MAO DE OBRA P. TV CAMARA, REPORTER DE VIDEO...RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 693 2004.  PERIODO OUTUBRO 2004</t>
+  </si>
+  <si>
+    <t>48.908,88</t>
+  </si>
+  <si>
     <t>2004NE004175</t>
   </si>
   <si>
-    <t>2004-11-16T00:00</t>
+    <t>16/11/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2, VIGÊNCIA DE 25.07.04 A 24.07.05.                      PROCESSO 120.361/2004.</t>
   </si>
   <si>
     <t>3.454,44</t>
   </si>
   <si>
     <t>2004NE004196</t>
   </si>
   <si>
-    <t>2004-11-17T00:00</t>
+    <t>17/11/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARCIAL.                                                             PROCESSO:121.643/2004</t>
   </si>
   <si>
     <t>-37.450,54</t>
   </si>
   <si>
+    <t>2004NS012262</t>
+  </si>
+  <si>
+    <t>18/11/2004</t>
+  </si>
+  <si>
+    <t>NFF 15632 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.DIF. AUXILIO REFEICAO RET.SRF 9,45PC E ISS 5PC S.TOTAL. RELACAO 705.2004              PERIODO DE 01.10.04 A 31.10.04</t>
+  </si>
+  <si>
+    <t>1.291,32</t>
+  </si>
+  <si>
+    <t>2004NS012259</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DEVIDO ERRO NO DARF</t>
+  </si>
+  <si>
+    <t>-1.291,32</t>
+  </si>
+  <si>
+    <t>2004NS012256</t>
+  </si>
+  <si>
+    <t>NFF 15631 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.REF.DIFERENCA DE AUXILIO ALIMENTACAO.   RET.SRF 9,45PC E ISS 5PC S.TOTAL,     REL.705        PERIODO DE 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>2004NS012251</t>
+  </si>
+  <si>
+    <t>NFF 15632 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.DIF. DE AUXILIO ALIMENTACAO  RET.SRF 9,45PC E ISS 5PC S.TOTAL. REL 705.2004 .    PERIODO DE 01.10.04 A 31.10.04</t>
+  </si>
+  <si>
+    <t>2004NS012248</t>
+  </si>
+  <si>
+    <t>NFFPS 15628 ...COMPL.2004NS012245... MAO DE OBRA SERV. MANUTE. EDIFICACOES ..... SUPERVISOR TECNICO .. REF.DIFERENCA DE REAJUSTE DE AUXILIO ALIMENTACAO     RET.SRF 9,45PC  S.VLR.APROP.. ISS RET. NS12245 .. REL.703  PER.OUTUBRO DE 2004</t>
+  </si>
+  <si>
+    <t>469,57</t>
+  </si>
+  <si>
+    <t>2004NS012241</t>
+  </si>
+  <si>
+    <t>ALTERACAO NA DATA DO DARF</t>
+  </si>
+  <si>
+    <t>2004NS012240</t>
+  </si>
+  <si>
+    <t>NFFPS 15627...COMPL.2004NS012230. MAO DE OBRA SERV. MANUT. EDIFICACOES...OPERACAO ELEVAD. E MESA TELEF...SUPERV.TECNICO. RET. SRF 9,45PC S.VLR.APROPR. E ISSRET. NA CITADA NS. GLOSA 32,29 COB.IND.REL. 703 2004. PER. 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>501,95</t>
+  </si>
+  <si>
+    <t>2004NS012239</t>
+  </si>
+  <si>
+    <t>NFF 15632 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.DIF. DE AUXILIO ALIMENTACAO.   RET.SRF 9,45PC E ISS 5PC S.TOTAL.REL 705.2004       PERIODO DE 01.10.04 A 31.10.04</t>
+  </si>
+  <si>
+    <t>2004NS012236</t>
+  </si>
+  <si>
+    <t>NFF 15555 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC E ISS 5PC S.TOTAL, INSS 11PC S.RS 83.255,92 DEDUZ V.T E V.R.   REL.705        PERIODO DE 01.10.04 A 31.10.04</t>
+  </si>
+  <si>
+    <t>2004NS012296</t>
+  </si>
+  <si>
+    <t>19/11/2004</t>
+  </si>
+  <si>
+    <t>NFS 9800 COMPL.2004NS012292 FORNEC. MAO DE OBRA DEST. AA RADIO CAMARA..RADIOREPORTERES E EDITORES TEXTO.. RET. SRF 9,45PC S.VLR APR., INSS E ISS RETIDOS NA CITADA NS.        REL. 704   PERIODO DE 01 A 27.10.2004</t>
+  </si>
+  <si>
+    <t>47.291,25</t>
+  </si>
+  <si>
+    <t>2004NS012380</t>
+  </si>
+  <si>
+    <t>22/11/2004</t>
+  </si>
+  <si>
+    <t>NFS 9893.COMPL.2004NS012378. MAO DE OBRA ESPECIALIZADA DEST.EXECUCAO SERVICOS NA TV CAMARA REPORTER DE VIDEO. HORAS EXTRAS. RET.SRF. 9,45PC S.VLR.APROPRIADOINSS E ISS JA RETIDO NA NS CITADA. REL.710 REF.DIA 03.OUT.04. ELEICOES DE 2004</t>
+  </si>
+  <si>
+    <t>2.036,72</t>
+  </si>
+  <si>
+    <t>2004NS012375</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL PARA ALTERAR CNPJ DO DARF</t>
+  </si>
+  <si>
+    <t>-439,90</t>
+  </si>
+  <si>
+    <t>2004NS012374</t>
+  </si>
+  <si>
+    <t>NFS 9892.COMPL.2004NS012369. MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO  SERVICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO, INSS EISS JA RETIDO NA NS CITADA. RELACAO 710 2004. PERIODO 16 E 17 DE OUTUBRO 2004.</t>
+  </si>
+  <si>
+    <t>439,90</t>
+  </si>
+  <si>
+    <t>2004NS012373</t>
+  </si>
+  <si>
+    <t>NFS 9891.COMPL.2004NS012372. MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO  SERVICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO, INSS EISS JA RETIDO NA NS CITADA. RELACAO 710 2004.  REF.OUTUBRO 2004</t>
+  </si>
+  <si>
+    <t>31,16</t>
+  </si>
+  <si>
+    <t>2004NS012371</t>
+  </si>
+  <si>
+    <t>2004NS012493</t>
+  </si>
+  <si>
+    <t>23/11/2004</t>
+  </si>
+  <si>
+    <t>NFF 15562 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS012491 .. REL.714.04 .. 01.09.2004 A 30.09.2004.</t>
+  </si>
+  <si>
+    <t>4.495,30</t>
+  </si>
+  <si>
+    <t>2004NS012489</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NO003500 PARA ACERTO DO DARF</t>
+  </si>
+  <si>
+    <t>-4.495,30</t>
+  </si>
+  <si>
+    <t>2004NS012487</t>
+  </si>
+  <si>
+    <t>NFFPS 15449...COMPL.2004NS012486. MAO DE OBRA SERV. MANUT. EDIFICACOES...OPERACAO ELEVAD. E MESA TELEF...SUPERV.TECNICO. RET. SRF 9,45PC S.VLR.APROPR. E ISSE INSS JA RETIDO NA CITADA NS.REL. 714 2004. PER. 01.10.04 A 30.10.04</t>
+  </si>
+  <si>
+    <t>124.026,80</t>
+  </si>
+  <si>
+    <t>2004NS012481</t>
+  </si>
+  <si>
+    <t>NFF 15562 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESA TELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS012474 .. REL.714.04 .. 01.09.2004 A 30.09.2004.</t>
+  </si>
+  <si>
+    <t>2004NS012626</t>
+  </si>
+  <si>
+    <t>25/11/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 15626 PARTE COMPL.2004NS012622 MAO DE OBRA SERV. MANUTE. EDIFICACOES ...OPERACAO DE ELEVADORES E MESA TELEF  .. SUPERVISOR TECNICO .. RET. SRF 9,45PC S.VLR.APROP. .. ISS E INSS RET. NS12622 .. REL.721  PER. 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>7.258,78</t>
+  </si>
+  <si>
+    <t>2004NS012628</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS012626</t>
+  </si>
+  <si>
+    <t>-7.258,78</t>
+  </si>
+  <si>
+    <t>2004NS012633</t>
+  </si>
+  <si>
+    <t>NFFPS 15626 PARTE COMPL.2004NS012631 MAO DE OBRA SERV. MANUTE. EDIFICACOES ...OPERACAO DE ELEVADORES E MESA TELEF  .. SUPERVISOR TECNICO .. RET. SRF 9,45PC S.VLR.APROP. .. ISS E INSS RET. NS12631 .. REL.721  PER. 01.09.04 A 30.09.04</t>
+  </si>
+  <si>
+    <t>2004NS012650</t>
+  </si>
+  <si>
+    <t>26/11/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 15624.625COMPL.2004NS012648... MAO DE OBRA SERV. MANUTE. EDIFICACOES ...DIFERENCA DE REAJUSTE.  RET. SRF 9,45PC SOBRE O VALOR APROPRIADO . INSS E ISS RETIDO NA NS ACIMA CITADA. REL.722.04 .. 01.07.04 A 31.08.04</t>
+  </si>
+  <si>
+    <t>14.173,94</t>
+  </si>
+  <si>
+    <t>2004NS012723</t>
+  </si>
+  <si>
+    <t>29/11/2004</t>
+  </si>
+  <si>
+    <t>NFFS 15564 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDREF.HORAS EXTRAS. RET.SRF 9,45PC S.VLR.APROPRIADO GLOSA 0,10COB.IND. E ISS 5PCS.TOTAL E INSS 11PC S.RS17.310,11  DEDUZ V.T E V.R., REL. 726  PER. SETEMBR.04</t>
+  </si>
+  <si>
+    <t>18.324,01</t>
+  </si>
+  <si>
+    <t>2004NS012745</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL PARA ALTERAR CNPJ DO DAR</t>
+  </si>
+  <si>
+    <t>-18.324,01</t>
+  </si>
+  <si>
+    <t>2004NS012746</t>
+  </si>
+  <si>
+    <t>NFFS 15564 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDREF.HORAS EXTRAS. RET.SRF 9,45PC S.VLR.APROPRIADO GLOSA 0,10COB.IND. E ISS 5PCS.TOTAL E INSS 11PC S.RS17.310,11  DEDUZ V.T E V.R., REL. 726 PER. SETEMBR0.04</t>
+  </si>
+  <si>
+    <t>2004NS012780</t>
+  </si>
+  <si>
+    <t>30/11/2004</t>
+  </si>
+  <si>
+    <t>NFF 15621,COMPL.NS12776, LOC.MAO OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVADO RES MESA TELEFONICA. RET. SRF 9,45 PC S.VLR.APR., INSS E ISS JA RETIDOS NA    2004NS012776. PAGTO REF. DIFERENCA DE REAJUSTE NO MES DE MAIO.04   REL. 727</t>
+  </si>
+  <si>
+    <t>7.666,81</t>
+  </si>
+  <si>
+    <t>2004NS012781</t>
+  </si>
+  <si>
+    <t>NFF 15622,PARTE, LOC.MAO OBRA MANUT.DE EDIFICACOES...OPERACAO ELEVADORES MESA TELEFONICA. RET. SRF 9,45PC S.VLR.APR.,INSS E ISS JA RETIDOS NA 2004NS012779. OBS. PAGTO REFERENTE DIFERENCA REAJUSTE 2004. REL.727 PERIODO 01.06 A 17.06.04</t>
+  </si>
+  <si>
+    <t>4.015,94</t>
+  </si>
+  <si>
+    <t>2004NS012792</t>
+  </si>
+  <si>
+    <t>NFF 15623,PARTE, SERV. MAO DE OBRA MANUTENCAO, EDIFICACOES... OPERACAO DE ELE VADORES E MESA TELEFONICA.. SUPERVISOR TECNICO.. RET. SRF 9,45PC S. VRL APR., ISS E INSS RETIDOS NA 2004NS012789.   REL.727  PER. 18.06.04 A 30.06.04</t>
+  </si>
+  <si>
+    <t>3.071,03</t>
+  </si>
+  <si>
     <t>2004NE004403</t>
   </si>
   <si>
-    <t>2004-11-30T00:00</t>
+    <t>ANULAÇÃO PARCIAL DO EMPENHO 2004NE001042, REFORÇADO PELO 2004NE004139, A PEDI-DO DA COORD. DE CONTRATOS/CD.                                                 PROCESSO 123.888/2004.</t>
   </si>
   <si>
     <t>-33,69</t>
   </si>
   <si>
     <t>2004NE004414</t>
   </si>
   <si>
-    <t>2004-12-01T00:00</t>
+    <t>01/12/2004</t>
+  </si>
+  <si>
+    <t>CONNTRATO 161.2/2003, VIGÊNCIA: 28/10/2004 A 27/04/2005.                      PROCESSO 125.654/2004.</t>
+  </si>
+  <si>
+    <t>2004NS012908</t>
+  </si>
+  <si>
+    <t>NFS 9889 COMPL.2004NS012906.FORNEC. MAO DE OBRA DEST. AA RADIO CAMARA... DESP.PROPORC.A 10/12 AVOS DO 13º SALARIO. GLOSAS DE RS 413,37 INDEV. E RS 4.532,13 AGUARD.EMISSAO NE. RET 9,45PC SRF. INSS E ISS RETIDO NS ACIMA. REL 732.OUT.04</t>
+  </si>
+  <si>
+    <t>33.179,00</t>
+  </si>
+  <si>
+    <t>2004NS012948</t>
+  </si>
+  <si>
+    <t>02/12/2004</t>
+  </si>
+  <si>
+    <t>NFS 9884 PARTE  . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.          INSS E ISS RETIDOS NA 2004NS012945 . REL.736  PER.28 A 30.10.04</t>
+  </si>
+  <si>
+    <t>5.254,60</t>
+  </si>
+  <si>
+    <t>2004NS013331</t>
+  </si>
+  <si>
+    <t>09/12/2004</t>
+  </si>
+  <si>
+    <t>NFS 9983. COMPLETA 2004NS013327.MAO DE OBRA P. TV CAMARA, REPORTER DE VIDEO...RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 755 2004.  PERIODO NOVEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>2004NS013330</t>
+  </si>
+  <si>
+    <t>NO 3749 PARA ALTERAR FAVORECIDO NO DARF</t>
+  </si>
+  <si>
+    <t>-48.908,88</t>
+  </si>
+  <si>
+    <t>2004NS013328</t>
   </si>
   <si>
     <t>2004NE004513</t>
   </si>
   <si>
-    <t>2004-12-09T00:00</t>
+    <t>ANULAÇÃO PARCIAL.                                                             PROCESSO Nº 125.996/2004.</t>
   </si>
   <si>
     <t>-7.757,20</t>
   </si>
   <si>
     <t>2004NE004558</t>
   </si>
   <si>
-    <t>2004-12-13T00:00</t>
+    <t>13/12/2004</t>
+  </si>
+  <si>
+    <t>REFORÇO AO EMPENHO 2004NE000674, VALOR PARA ATENDER DESPESAS DO PRESENTE EXER-CICIO. CONTRATO Nº 2003/161.1, VIGÊNCIA DE 28.10.2003 A 27.10.2004.</t>
   </si>
   <si>
     <t>4.945,33</t>
   </si>
   <si>
+    <t>2004NS013560</t>
+  </si>
+  <si>
+    <t>14/12/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 16040...COMPL.2004NS013559. MAO DE OBRA SERV. MANUT. EDIFICACOES...OPERACAO ELEVAD. E MESA TELEF...SUPERV.TECNICO. RET. SRF 9,45PC S.VLR.APROPR. E ISSE INSS JA RETIDO NA CITADA NS. RELACAO 761 2004. PERIODO 01.11.04 A 30.11.04</t>
+  </si>
+  <si>
+    <t>115.912,90</t>
+  </si>
+  <si>
+    <t>2004NE004596</t>
+  </si>
+  <si>
+    <t>15/12/2004</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2003NE004446, INSCRITO EM RESTO A PAGAR, A PEDIDODA COORDENAÇÃO DE COMPRAS.</t>
+  </si>
+  <si>
+    <t>-3.859,19</t>
+  </si>
+  <si>
+    <t>2004NS013651</t>
+  </si>
+  <si>
+    <t>NFF 16044 FORNECIMENTO DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,P/CD 27 OPERADORES. RET.SRF 9,45PC  ISS 5PC  INSS 11PC S.TOTAL                REL. 772  OBS. PAGTO REFERENTE A 2ª PARCELA DO 13º SALARIO, JULHO 2004</t>
+  </si>
+  <si>
+    <t>5.917,87</t>
+  </si>
+  <si>
+    <t>2004NS013657</t>
+  </si>
+  <si>
+    <t>NFF 16043 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC E ISS 5PC, INSS 11PC SOBRE TOTAL. REL. 772                     OBS. PAGTO REFERENTE A 2ª PARCELA DO 13º SALARIO, AGOSTO A DEZEMBRO 2004</t>
+  </si>
+  <si>
+    <t>29.589,40</t>
+  </si>
+  <si>
+    <t>2004NS013661</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS013657 PARA CORRECAO DE VALORES.</t>
+  </si>
+  <si>
+    <t>-29.589,40</t>
+  </si>
+  <si>
+    <t>2004NS013662</t>
+  </si>
+  <si>
+    <t>NFF 16043 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC S.VLR APROPR. E ISS 5PC, INSS 11PC S.TOTAL. GLOSA RS 0,05 COB. IND., OBS NF REF. A 2ª PARCELA DO 13º SALARIO, AGO A DEZ 2004.  REL.772</t>
+  </si>
+  <si>
+    <t>29.589,35</t>
+  </si>
+  <si>
+    <t>2004NS013665</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS013662 PARA CORRECAO DE VALORES.</t>
+  </si>
+  <si>
+    <t>-29.589,35</t>
+  </si>
+  <si>
+    <t>2004NS013667</t>
+  </si>
+  <si>
     <t>2004NE004595</t>
   </si>
   <si>
-    <t>2004-12-15T00:00</t>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2003NE003739, INSCRITO EM RESTO A PAGAR, A PEDIDODA COORDENAÇÃO DE COMPRAS/CD.</t>
   </si>
   <si>
     <t>-374,28</t>
   </si>
   <si>
-    <t>2004NE004596</t>
-[...2 lines deleted...]
-    <t>-3.859,19</t>
+    <t>2004NS013591</t>
+  </si>
+  <si>
+    <t>NFF 16042 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC E ISS 5PC S.TOTAL, INSS 11PC S.RS 84.494,16 DEDUZ V.T E V.R.   REL.769        PERIODO DE 01.11.04 A 30.11.04</t>
+  </si>
+  <si>
+    <t>91.071,48</t>
+  </si>
+  <si>
+    <t>2004NS013734</t>
+  </si>
+  <si>
+    <t>16/12/2004</t>
+  </si>
+  <si>
+    <t>COPIA NFS 9889 LIBERACAO DO VALOR GLOSADO NA 2004NS012908 QUE ESTAVA PENDENTE DE EMISSAO DE EMPENHO. REF.FORNEC.MAO DE OBRA DEST.RADIO CAMARA...DESP.10/12  DO 13¨SALARIO. RET.SRF 9,45PC. ISS/INSS RETIDO 2004NS012906 REL.779 PER.OUT.04</t>
+  </si>
+  <si>
+    <t>4.532,13</t>
   </si>
   <si>
     <t>2004NE004639</t>
   </si>
   <si>
-    <t>2004-12-16T00:00</t>
+    <t>CONTRATO Nº 2004/035.0, VIG. 10.02.04 A 09.02.05. VALOR PARA ATENDER  DESPESASPARA GARANTIR O PAGAMENTO DO 13º SALÁRIO ÁS CATEGORIAS TERCEIRIZADAS DA TV CÂ-MARA.</t>
   </si>
   <si>
     <t>38.074,31</t>
   </si>
   <si>
+    <t>2004NS013952</t>
+  </si>
+  <si>
+    <t>20/12/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 16855...COMPL.2004NS013940. MAO DE OBRA SERV. MANUT. EDIFICACOES .. VL. REF.DIF. DE REAJUSTE AUXILIO REFEICAO .. RET. SRF S.VL. APROP .. ISS RETIDO NSCITADA .. REL.782.04 .. 01.11.04 A 30.11.04.</t>
+  </si>
+  <si>
+    <t>445,28</t>
+  </si>
+  <si>
+    <t>2004NS013950</t>
+  </si>
+  <si>
+    <t>ESTORNO VL.TOTAL 2004NS013941, P.ALTERAR CREDOR DARF.</t>
+  </si>
+  <si>
+    <t>-445,28</t>
+  </si>
+  <si>
+    <t>2004NS013941</t>
+  </si>
+  <si>
+    <t>2004NS013937</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2004NS013928.</t>
+  </si>
+  <si>
+    <t>2004NS013928</t>
+  </si>
+  <si>
+    <t>NFFPS 16855...COMPL.2004NS013911. MAO DE OBRA SERV. MANUT. EDIFICACOES .. VL. REF.DIF. DE REAJUSTE AUXILIO REFEICAO .. SRF E ISS RETIDOS NA NS CITADA.      REL.782.04 .. 01.11.04 A 30.11.04</t>
+  </si>
+  <si>
+    <t>2004NS013993</t>
+  </si>
+  <si>
+    <t>21/12/2004</t>
+  </si>
+  <si>
+    <t>NFFPS 16045...COMPL.2004NS013992. MAO DE OBRA SERV. MANUT. EDIFICACOES...OPERACAO ELEVAD. E MESA TELEF...SUPERV.TECNICO. RET. SRF 9,45PC S.VLR.APROPR. E ISSE INSS JA RETIDO NA CITADA NS. DES. COM A 2ª PARC. 13º SALARIO. REL. 799</t>
+  </si>
+  <si>
+    <t>50.833,41</t>
+  </si>
+  <si>
+    <t>2004NS013996</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NO003938 PARA ACERTO DE CNPJ</t>
+  </si>
+  <si>
+    <t>-50.833,41</t>
+  </si>
+  <si>
+    <t>2004NS014000</t>
+  </si>
+  <si>
+    <t>2004NS014042</t>
+  </si>
+  <si>
+    <t>NFS 9981 PARTE  . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.INSS E ISSRETIDOS NA 2004NS014039.GLOSA DE RS 0,01 COBR.INDEV.REL.800.04 PER.NOVEMBRO.04</t>
+  </si>
+  <si>
+    <t>52.545,94</t>
+  </si>
+  <si>
     <t>2004NE004729</t>
   </si>
   <si>
-    <t>2004-12-21T00:00</t>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2003NE000259 INSCRITO EM RESTO A PAGAR, A PEDIDO DA COORDENAÇÃO DE COMPRAS/CD.</t>
   </si>
   <si>
     <t>-8.019,42</t>
   </si>
   <si>
+    <t>2004NE004733</t>
+  </si>
+  <si>
+    <t>- ANULAÇÃO DO EMPENHO 2004NE000437, A PEDIDO DA COORDENAÇÃO DE COMPRAS.</t>
+  </si>
+  <si>
+    <t>-93.831,30</t>
+  </si>
+  <si>
     <t>2004NE004730</t>
   </si>
   <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2003NE002726 INSCRITO EM RESTO A PAGAR, A PEDIDO DA COORDENAÇÃO DE COMPRAS/CD.</t>
+  </si>
+  <si>
     <t>-21.621,11</t>
   </si>
   <si>
-    <t>2004NE004733</t>
-[...2 lines deleted...]
-    <t>-93.831,30</t>
+    <t>2004NS014051</t>
+  </si>
+  <si>
+    <t>2004NS014050</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NO003965 PARA ACERTO DE CNPJ DO DARF</t>
+  </si>
+  <si>
+    <t>-52.545,94</t>
+  </si>
+  <si>
+    <t>2004NS014048</t>
+  </si>
+  <si>
+    <t>NFS 10274 PARTE . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.          INSS E ISS RETIDOS NA 2004NS012945 . REL.800  02/12 AVOS DO DEC. TERCEIRO.</t>
+  </si>
+  <si>
+    <t>7.624,89</t>
+  </si>
+  <si>
+    <t>2004NS014046</t>
+  </si>
+  <si>
+    <t>2004NS014044</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004NO003962 PARA ACERTO DE CREDOR</t>
+  </si>
+  <si>
+    <t>2004NS014071</t>
+  </si>
+  <si>
+    <t>22/12/2004</t>
+  </si>
+  <si>
+    <t>NFS 10274 PARTE . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.          INSS E ISS RETIDOS NA 2004NS014067 . REL.800 REF.02/12 AVOS DO 13 SALARIO</t>
+  </si>
+  <si>
+    <t>2004NS014066</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2004NS014048 PARA ACERTO DO HISTORICO</t>
+  </si>
+  <si>
+    <t>-7.624,89</t>
+  </si>
+  <si>
+    <t>2004NS014225</t>
+  </si>
+  <si>
+    <t>23/12/2004</t>
+  </si>
+  <si>
+    <t>NFS 10273 COMPL.2004NS014221 MAO DE OBRA ESPECIALIZADA DESTINADA EXECUCAO SER.VICOS NA TV CAMARA REPORTER DE VIDEO. RET.SRF. 9,45PC S.VLR.APROPRIADO. INSS EISS RETIDO NA NS CITADA. RELACAO 808.04 .. H.EXTRAS EM 31.10.2004.</t>
+  </si>
+  <si>
+    <t>3.315,66</t>
+  </si>
+  <si>
+    <t>2004NS014242</t>
+  </si>
+  <si>
+    <t>NFS 10272 PARTE. COMPL.2004NS014233. SERVICOS_NA TV CAMARA, REF. HORAS EXTRAS RET.SRF. 9,45PC S.VLR.APROPRIADO, INSS E ISS JA RETIDO NA NS CITADA.          REF. MES DE NOVEMBRO DE 2004. REL. 808.</t>
+  </si>
+  <si>
+    <t>1.884,80</t>
+  </si>
+  <si>
+    <t>2004NS014244</t>
+  </si>
+  <si>
+    <t>NFF 16629 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF., .. OPERACAO ELEVADORES,MESA TELEFONICA CD,HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSS E ISS RETIDOS NA 2004NS014241.  REL. 808.04 .. 01.10.04 A 31.10.04.</t>
+  </si>
+  <si>
+    <t>10.742,04</t>
   </si>
   <si>
     <t>2004NE004810</t>
   </si>
   <si>
-    <t>2004-12-23T00:00</t>
+    <t>ANULAÇÃO.                                                                     PROCESSO Nº 120.361/2004.</t>
   </si>
   <si>
     <t>-3.454,44</t>
   </si>
   <si>
     <t>2004NE004843</t>
   </si>
   <si>
-    <t>2004-12-27T00:00</t>
+    <t>27/12/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/01.35-0 - VIGÊNCIA DE 10.02.04 A 09.02.05</t>
   </si>
   <si>
     <t>2004NE004930</t>
   </si>
   <si>
-    <t>2004-12-28T00:00</t>
+    <t>28/12/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/161.0 - VIGÊNCIA DE 28/10/2003 A 27/10/04                    ANULAÇÃO DO SALDO DO EMPENHO 2003NE005316, INSCRITO EM RESTOS A PAGAR,EM ATEN-ÇÃO À COORDENAÇÃO DE COMPRAS/CD.</t>
+  </si>
+  <si>
+    <t>2004NS014456</t>
+  </si>
+  <si>
+    <t>29/12/2004</t>
+  </si>
+  <si>
+    <t>NFFS 17088.FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA,PARA CDREF.HORAS EXTRAS. RETENCAO SRF 9,45 PC E ISS 5 PC SOBRE TOTAL NF E INSS 11 PORCENTO S.3.899,61 DEDUZ V.T E V.R. RELACAO 818 2004.  PER. 25.07 A 31.07.2004.</t>
+  </si>
+  <si>
+    <t>2004NS014459</t>
+  </si>
+  <si>
+    <t>PARA ALTERAR FAVORECIDO DO DAR</t>
+  </si>
+  <si>
+    <t>2004NS014461</t>
+  </si>
+  <si>
+    <t>2004NE004948</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/077.1- VIGÊNCIA DE 18.06.03 A 17.06.04                       ANULAÇÃO DE EMPENHO</t>
+  </si>
+  <si>
+    <t>-13.000,00</t>
+  </si>
+  <si>
+    <t>2004NE004950</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77-5 - VIGÊNCIA DE 18/06/04 A 17/06/05                       ANULAÇÃO DE EMPENHO</t>
+  </si>
+  <si>
+    <t>-80.000,00</t>
+  </si>
+  <si>
+    <t>2004NE004949</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77-2  VIGÊNCIA DE 18/06/03 A 17/06/04                        ANULAÇÃO DE EMPENHO</t>
+  </si>
+  <si>
+    <t>-60.000,00</t>
   </si>
   <si>
     <t>2004NE004934</t>
   </si>
   <si>
-    <t>2004-12-29T00:00</t>
+    <t>CONTRATO Nº 2003/077.1- VIGÊNCIA DE 18.06.03 A 17.06.04                       ANULAÇÃO DO SALDO DO EMPENHO 2003NE002931, INSCRITO EM RESTOS A PAGAR,EM ATEN-ÇÃO À COORDENAÇÃO DE COMPRAS/CD.</t>
   </si>
   <si>
     <t>-1.000,00</t>
   </si>
   <si>
-    <t>2004NE004948</t>
-[...14 lines deleted...]
-    <t>-80.000,00</t>
+    <t>2004NS014630</t>
+  </si>
+  <si>
+    <t>31/12/2004</t>
+  </si>
+  <si>
+    <t>NFFS 16631 MAO DE OBRA OPERADOR DE SONORIZACAO E MULTIMIDIA REF. H.EXT.. RET. GLOSA 11.692,24 A SEREM PAGOS QDO EMISSAO EMPENHO .. RET. 9,45PC S.V.APROP.,  INSS 11PC S.17.016,48 E ISS 5PC S.18.492,24..TOT.NF.. REL.001.2005.</t>
+  </si>
+  <si>
+    <t>6.800,00</t>
+  </si>
+  <si>
+    <t>2004NS014761</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DOS SALDOS DE RESTOS A PAGAR NAO PROCESSADOS DE EXERCICIOS  ANTE-RIORES QUE NAO FORAM LIQUIDADOS</t>
+  </si>
+  <si>
+    <t>235,83</t>
+  </si>
+  <si>
+    <t>2004NE005158</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/077.3 - VIGÊNCIA 18.06.04 A 17.06.05</t>
+  </si>
+  <si>
+    <t>-20.000,00</t>
+  </si>
+  <si>
+    <t>2004NE005154</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2, VIGÊNCIA 25.07.04 A 24.07.05</t>
+  </si>
+  <si>
+    <t>243,33</t>
   </si>
   <si>
     <t>2004NE005067</t>
   </si>
   <si>
-    <t>2004-12-31T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>35.000,00</t>
   </si>
   <si>
-    <t>2004NE005154</t>
-[...10 lines deleted...]
-  <si>
     <t>2004NE005160</t>
   </si>
   <si>
+    <t>CONTRATO N. 2004/035.0, COM VIGÊNCIA DE 10.02.04 A 09.02.05. ANULAÇÃO PARCIAL DO EMPENHO 2004NE001113, A PEDIDO DA COORDENAÇÃO DE CONTRATOS.</t>
+  </si>
+  <si>
     <t>-65.000,00</t>
   </si>
   <si>
-    <t>2004NL000227</t>
-[...1373 lines deleted...]
-    <t>235,83</t>
+    <t>2005NS000157</t>
+  </si>
+  <si>
+    <t>10/01/2005</t>
+  </si>
+  <si>
+    <t>NFS 10340 COMPLETA 2005NS000156. MAO DE OBRA TV CAMARA, REPORTER DE VIDEO.....RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 018/2005.  VL. REF. DECIMO TERCEIRO SALARIO.</t>
+  </si>
+  <si>
+    <t>38.108,04</t>
+  </si>
+  <si>
+    <t>2005NS000163</t>
+  </si>
+  <si>
+    <t>NFFS 16631 COPIA. LIBERACAO VALOR BLOQUEADO NA 2004NS0014630. RETENCAO 9,45 PCSRF, INSS E ISS RETIDOS NA CITADA NS. RELACAO 20 2005.</t>
+  </si>
+  <si>
+    <t>11.692,24</t>
+  </si>
+  <si>
+    <t>2005NS000165</t>
+  </si>
+  <si>
+    <t>VARIAS ALTERAçOES</t>
+  </si>
+  <si>
+    <t>-11.692,24</t>
+  </si>
+  <si>
+    <t>2005NS000167</t>
+  </si>
+  <si>
+    <t>NFFS 16631.COPIA. LIBERACAO DO VALOR GLOSADO NA 2004NS0014630. RETENCAO 9,45PCSRF SOBRE VALOR APROPRIADO. INSS E ISS RETIDOS NA CITADA NS. RELACAO 020 2005.</t>
+  </si>
+  <si>
+    <t>2005NS000199</t>
+  </si>
+  <si>
+    <t>11/01/2005</t>
+  </si>
+  <si>
+    <t>NFS 10330 COMPLETA 2005NS000198.MAO DE OBRA P. TV CAMARA, REPORTER DE VIDEO...RETENCAO SRF 9,45 P.CENTO  S.VALOR APROPRIADO. INSS E ISS JA RETIDOS NA CITADANS. RELACAO 021 2005.GLOSA RS 33,69 AGUARDANDO NE  PERIODO DEZEMBRO DE 2004</t>
+  </si>
+  <si>
+    <t>48.875,17</t>
+  </si>
+  <si>
+    <t>2005NS000264</t>
+  </si>
+  <si>
+    <t>12/01/2005</t>
+  </si>
+  <si>
+    <t>NFS 10328 PARTE . FORNEC. MAO.DE.OBRA DESTINADA  A EXECUCAO DE SERVICOS NA    RADIO CAMARA EM BRASILIA. RET.SRF 9,45 POR CENTO S.VALOR APROPRIADO.INSS E ISSRETIDOS NA 2005NS000257.REL.26.05 PER.DEZEMBRO.04</t>
+  </si>
+  <si>
+    <t>2005NS000444</t>
+  </si>
+  <si>
+    <t>19/01/2005</t>
+  </si>
+  <si>
+    <t>NFF 17161 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA PARA CD.RET.SRF 9,45PC E ISS 5PC S.TOTAL, INSS 11PC S.RS 84.357,96 DEDUZ V.T E V.R.   REL.47/05 - PERIODO DE 01.12.04 A 31.12.04</t>
+  </si>
+  <si>
+    <t>2005NS000445</t>
+  </si>
+  <si>
+    <t>ALTERAR CREDOR DAR</t>
+  </si>
+  <si>
+    <t>-91.071,48</t>
+  </si>
+  <si>
+    <t>2005NS000446</t>
+  </si>
+  <si>
+    <t>2005NS000515</t>
+  </si>
+  <si>
+    <t>20/01/2005</t>
+  </si>
+  <si>
+    <t>NFS 10333 COMPL.2005NS000501 MAO-DE-OBRA ESPECIALIZADA DESTINADA EXECUCAO SER-VICOS NA TV CAMARA(REPORTER DE VIDEO). RET.SRF. 9,45# S/VLR.APROPRIADO (INSS EISS JA RETIDO NA "NS" CITADA) REL.49/05     REF. DEZ/04.</t>
+  </si>
+  <si>
+    <t>997,12</t>
+  </si>
+  <si>
+    <t>2005NS000566</t>
+  </si>
+  <si>
+    <t>24/01/2005</t>
+  </si>
+  <si>
+    <t>NF. 17488. FORNEC. DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA...  RET. SRF. 9,45PC, ISS 5PC E INSS 11PC. REL. 55/2005.</t>
+  </si>
+  <si>
+    <t>13.293,34</t>
+  </si>
+  <si>
+    <t>2005NS000570</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS000566</t>
+  </si>
+  <si>
+    <t>-13.293,34</t>
+  </si>
+  <si>
+    <t>2005NS000571</t>
+  </si>
+  <si>
+    <t>NF. 17488. FORNEC. DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA...  RET. SRF. 9,45PC, ISS 5PC S/TOTAL E INSS 11PC S/R$12.441,94 (DEDUZ VT E VR).  REL.55/2005 - SERVICOS EXTRAORDINARIOS EM NOVEMBRO DE 2004.</t>
+  </si>
+  <si>
+    <t>13.293,24</t>
+  </si>
+  <si>
+    <t>2005NS000575</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS000571.</t>
+  </si>
+  <si>
+    <t>-13.293,24</t>
+  </si>
+  <si>
+    <t>2005NS000577</t>
+  </si>
+  <si>
+    <t>NF. 17488. FORNEC. DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA...RET. SRF. 9,45PC, ISS 5PC S/TOTAL E INSS 11PC S/R$12.441,94 (DEDUZ VT E VR).REL.55/2005 - SERVICOS EXTRAORDINARIOS EM NOVEMBRO DE 2004.</t>
+  </si>
+  <si>
+    <t>2005NS000590</t>
+  </si>
+  <si>
+    <t>25/01/2005</t>
+  </si>
+  <si>
+    <t>NFFPS 17159...COMPL.2005NS000582, MAO DE OBRA SERV. MANUT. EDIFICACOES...OPERACAO ELEVAD. E MESA TELEF...SUPERV.TECNICO. RET. SRF 9,45PC S.VLR.APROPR., ISS E INSS JA RETIDO NA CITADA NS. REL.058    PERIODO 01.12.04 A 31.12.04</t>
+  </si>
+  <si>
+    <t>116.358,20</t>
+  </si>
+  <si>
+    <t>2005NS000591</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS590.</t>
+  </si>
+  <si>
+    <t>-116.358,20</t>
+  </si>
+  <si>
+    <t>2005NS000592</t>
   </si>
   <si>
     <t>2005NE000251</t>
   </si>
   <si>
-    <t>2005-02-03T00:00</t>
+    <t>03/02/2005</t>
   </si>
   <si>
     <t>729.222,09</t>
   </si>
   <si>
     <t>2005NE000255</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05</t>
+  </si>
+  <si>
     <t>159.583,33</t>
   </si>
   <si>
     <t>2005NE000280</t>
   </si>
   <si>
+    <t>CONTRATO 2003/077.1. VIGÊNCIA 18.06.04 A 17.06.05.</t>
+  </si>
+  <si>
     <t>35.070,00</t>
   </si>
   <si>
     <t>2005NE000291</t>
   </si>
   <si>
-    <t>2005-02-04T00:00</t>
+    <t>04/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.5 - 18/06/04 A 17/06/05</t>
   </si>
   <si>
     <t>788.633,18</t>
   </si>
   <si>
     <t>2005NE000301</t>
   </si>
   <si>
     <t>74.858,32</t>
   </si>
   <si>
     <t>2005NE000303</t>
   </si>
   <si>
     <t>67.079,58</t>
   </si>
   <si>
     <t>2005NE000306</t>
   </si>
   <si>
+    <t>CONTRATO 2003/161.2 - VIGÊNCIA DE 28.10.2004 A 27.04.2005.                    O SIAFI NÃO RECONHECE O AMPARO LEGAL DO CONTRATO(CONCORRÊNCIA) PARA A NATUREZADA DESPESA 319034.</t>
+  </si>
+  <si>
     <t>217.950,00</t>
   </si>
   <si>
     <t>2005NE000309</t>
   </si>
   <si>
+    <t>CONNTRATO 161.2/2003, VIGÊNCIA: 28/10/2004 A 27/04/2005.</t>
+  </si>
+  <si>
     <t>12.675,01</t>
   </si>
   <si>
     <t>2005NE000313</t>
   </si>
   <si>
     <t>5.600,00</t>
   </si>
   <si>
+    <t>2005NE000327</t>
+  </si>
+  <si>
+    <t>09/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/135.0, VIGÊNCIA DE 10.02.04 A 09.02.05.</t>
+  </si>
+  <si>
     <t>2005NE000326</t>
   </si>
   <si>
-    <t>2005-02-09T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-67.079,58</t>
   </si>
   <si>
-    <t>2005NE000327</t>
+    <t>2005NS001202</t>
+  </si>
+  <si>
+    <t>11/02/2005</t>
+  </si>
+  <si>
+    <t>NFS 10404 PARTE. FORNEC. MAO DE OBRA DESTINADA A RADIO CAMARA(RADIO-REPORTER EEDITOR)RET. SRF 9,45PC S.VL.APROP., INSS 11PC E ISS 5PC RET. NA 2005NS001194REL. 90/05 PER. DE JANEIRO DE 2005.</t>
+  </si>
+  <si>
+    <t>2005NS001198</t>
+  </si>
+  <si>
+    <t>NFS 10404 PARTE. FORNEC. MAO DE OBRA DESTINADA A RADIO CAMARA..DEMAIS CATEGO  RIAS.. RET. SRF 9,45PC S.VL.APROP., INSS 11PC E ISS 5PC RET. NA 2005NS001194  REL. 90/05 PER. DE JANEIRO DE 2005.</t>
+  </si>
+  <si>
+    <t>2005NS001205</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS001204</t>
+  </si>
+  <si>
+    <t>2005NS001204</t>
+  </si>
+  <si>
+    <t>NFS 10404 PARTE FORNEC. MAO DE OBRA DEST. RADIO CAMARA (RADIORREPORTER E      EDITOR DE TEXTO) - RET. SRF 9,45# S.VL. APROP. - INSS E ISS RETIDOS NA        2005NS001194 - REL. 90/05 - JANEIRO/05.</t>
+  </si>
+  <si>
+    <t>2005NS001203</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NO361</t>
   </si>
   <si>
     <t>2005NE000429</t>
   </si>
   <si>
-    <t>2005-02-14T00:00</t>
+    <t>14/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/161.2 - VIGÊNCIA DE 28/10/2004 A 27/04/05                    ANULAÇÃO PARCIAL DE EMPENHO</t>
   </si>
   <si>
     <t>-140.216,19</t>
   </si>
   <si>
+    <t>2005NS001271</t>
+  </si>
+  <si>
+    <t>15/02/2005</t>
+  </si>
+  <si>
+    <t>NFS 10410 FORNEC. MAO-DE-OBRA ESPECIALIZADA DEST. A EXECUCAO DE SERVICO TV CA-MARA(REPORTER DE VIDEO). RET. SRF 9,45PC S. VLR. APROP., ISS E INSS JA RECOLHIDOS NA 2005NS001258.     OBS. NS COMPLEMENTAR       REL. 94/05</t>
+  </si>
+  <si>
+    <t>2005NS001268</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS001264 PARA RETIFICACAO DO CNPJ CREDOR.</t>
+  </si>
+  <si>
+    <t>2005NS001264</t>
+  </si>
+  <si>
     <t>2005NE000504</t>
   </si>
   <si>
-    <t>2005-02-16T00:00</t>
+    <t>16/02/2005</t>
   </si>
   <si>
     <t>65.124,40</t>
   </si>
   <si>
+    <t>2005NS001601</t>
+  </si>
+  <si>
+    <t>22/02/2005</t>
+  </si>
+  <si>
+    <t>NFF 17902.PARTE. LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA. RET. SRF. 9,45 PC SOBRE VALOR APROPRIADO, INSS E ISS RETIDOS NA2005NS001563. RELACAO 117 2005. PERIODO 01.01.05 A 31.01.05</t>
+  </si>
+  <si>
+    <t>104.321,61</t>
+  </si>
+  <si>
+    <t>2005NS001598</t>
+  </si>
+  <si>
+    <t>ALTERAR FAVORECIDO NO DARF</t>
+  </si>
+  <si>
+    <t>-104.321,61</t>
+  </si>
+  <si>
+    <t>2005NS001575</t>
+  </si>
+  <si>
+    <t>NFFPS17879 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA.PARA CDRET.SRF 9,45PC E  ISS 5PCS. TOTAL NF. E INSS 11 PC S. R$ 90.835,72 DEDUZ V.T  E V.R., REL. 117/05.       PERIODO JANEIRO/2005.</t>
+  </si>
+  <si>
+    <t>97.561,64</t>
+  </si>
+  <si>
+    <t>2005NS001589</t>
+  </si>
+  <si>
+    <t>NFFPS 17879 FORNEC. MAO DE OBRA, OPERADOR DE SONORIZACAO E MULTIMIDIA.PARA CD RET.SRF 9,45PC E  ISS 5PCS. TOTAL NF. E INSS 11 PC S. R$ 90.835,72 DEDUZ V.T  E V.R., REL. 117/05.       PERIODO JANEIRO/2005.</t>
+  </si>
+  <si>
+    <t>2005NS001588</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL, Nº CNPJ INCORRETO.</t>
+  </si>
+  <si>
+    <t>-97.561,64</t>
+  </si>
+  <si>
+    <t>2005NS001566</t>
+  </si>
+  <si>
+    <t>2005NS001745</t>
+  </si>
+  <si>
+    <t>25/02/2005</t>
+  </si>
+  <si>
+    <t>NF 10429 -   FORNECIMENTO MAO-DE-OBRA TV CAMARA (REPORTER DE VIDEO)- RETENCOESSRF 9,45PC S. R$ 3.464,37 - INSS 11PC E ISS 5PC AMBOS JA RETIDOS NA 2005NS1738RELACAO 125/05.</t>
+  </si>
+  <si>
+    <t>3.464,37</t>
+  </si>
+  <si>
     <t>2005NE000782</t>
   </si>
   <si>
-    <t>2005-03-08T00:00</t>
+    <t>08/03/2005</t>
   </si>
   <si>
     <t>-71.803,82</t>
   </si>
   <si>
     <t>2005NE000795</t>
   </si>
   <si>
-    <t>2005-03-10T00:00</t>
+    <t>10/03/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/161.2, VIGÊNCIA DE 28/10/2004 A 27/04/05.                    PROC. 101.759/2004.</t>
   </si>
   <si>
     <t>2.103,34</t>
   </si>
   <si>
+    <t>2005NS002510</t>
+  </si>
+  <si>
+    <t>14/03/2005</t>
+  </si>
+  <si>
+    <t>NFS 10493 FORNEC. MAO-DE-OBRA ESPECIALIZADA DEST. A EXECUCAO DE SERVICO TV CA-MARA(REPORTER DE VIDEO). RET. SRF 9,45PC S. VLR. APROP., ISS E INSS JA RECOLHIDOS NA 2005NS002504. OBS. NS COMPLEMENTAR. REL. 165 05. PER. 01 A 09.02.2005.</t>
+  </si>
+  <si>
+    <t>14.672,67</t>
+  </si>
+  <si>
+    <t>2005NS002629</t>
+  </si>
+  <si>
+    <t>16/03/2005</t>
+  </si>
+  <si>
+    <t>NFF 18655(PARTE) LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA. RET. SRF 9,45# S/VLR APR., INSS E ISS RETIDOS NA2005NS002626.  REL. 177       PERIODO 01/02/05 A 28/02/05</t>
+  </si>
+  <si>
+    <t>99.680,19</t>
+  </si>
+  <si>
+    <t>2005NS002699</t>
+  </si>
+  <si>
+    <t>17/03/2005</t>
+  </si>
+  <si>
+    <t>NFFPS18657 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA.PARA CDRET.SRF 9,45PC E  ISS 5PCS. TOTAL NF. E INSS 11 PC S. R$ 92.920,82 DEDUZ V.T  E V.R., REL. 185/05.       PERIODO FEVEREIRO 2005.</t>
+  </si>
+  <si>
+    <t>100.387,94</t>
+  </si>
+  <si>
+    <t>2005NS003021</t>
+  </si>
+  <si>
+    <t>23/03/2005</t>
+  </si>
+  <si>
+    <t>NFS 10494 PARTE. FORNEC. MAO DE OBRA DESTINADA A RADIO CAMARA(RADIO-REPORTER EEDITOR)RET. SRF 9,45PC S.VLR. APROP., INSS 11PC E ISS 5PC RET. NA 2005NS003012REL. 197      PERIODO DE FEVEREIRO DE 2005.</t>
+  </si>
+  <si>
+    <t>26.272,92</t>
+  </si>
+  <si>
+    <t>2005NS003020</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS003015 PARA RETIFICACAO DO FAVORECIDO.</t>
+  </si>
+  <si>
+    <t>-26.272,92</t>
+  </si>
+  <si>
+    <t>2005NS003015</t>
+  </si>
+  <si>
+    <t>NFS 10494 PARTE. FORNEC. MAO DE OBRA DESTINADA A RADIO CAMARA(RADIO-REPORTER EEDITOR)RET. SRF 9,45PC S.VLR. APROP., INSS 11PC E ISS 5PC RET. NA 2005NS003012RELAÇÃO 197/205  PERIODO DE FEVEREIRO DE 2005.</t>
+  </si>
+  <si>
+    <t>2005NS003110</t>
+  </si>
+  <si>
+    <t>28/03/2005</t>
+  </si>
+  <si>
+    <t>NF. 18790  FORNEC. DE MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA.    RET. SRF. 9,45PC, ISS 5PC S/TOTAL E INSS 11PC S/R$8.999,10 (DEDUZ VT E VR).   REL.194/05 - 01.12.04 A 31.12.04.</t>
+  </si>
+  <si>
+    <t>9.453,18</t>
+  </si>
+  <si>
+    <t>2005NS003125</t>
+  </si>
+  <si>
+    <t>2005NS003124</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS003110</t>
+  </si>
+  <si>
+    <t>-9.453,18</t>
+  </si>
+  <si>
+    <t>2005NS003336</t>
+  </si>
+  <si>
+    <t>01/04/2005</t>
+  </si>
+  <si>
+    <t>NFS 19246-FORN. MAO-DE-OBRA OPERADOR DE SONORIZACAO E MULTIMIDIA - HORA-EXTRA.RET. SRF 9,45PC- INSS S. VLR APOS DEDUCAO VT R$ 198,44 E VR R$ 217,80 (BASE DECALCULO R$ 6.057,63)-ISS 5PC S.VLR APROP.- PER 01/01/05 A 31/01/05-REL. 218/05</t>
+  </si>
+  <si>
+    <t>6.473,87</t>
+  </si>
+  <si>
+    <t>2005NS003333</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NS003324 PARA ACERTO DE RECOLHEDOR DO ISS.</t>
+  </si>
+  <si>
+    <t>-6.473,87</t>
+  </si>
+  <si>
+    <t>2005NS003324</t>
+  </si>
+  <si>
+    <t>2005NS003405</t>
+  </si>
+  <si>
+    <t>04/04/2005</t>
+  </si>
+  <si>
+    <t>NFS 10530 PARTE.FORNEC.MAO DE OBRA DESTINADA RADIO CAMARA(EDITOR DE TEXTO E RADIOREP.)RET.SRF 9,45PC S.VLR.APROP., INSS 11PC E ISS 5PC RET. NA 2005NS003401 GLOSAR 6.624,90 A SER PG QDO.EMISSÃO DE EMPENHO,GLOSAR 0,02 COB.INDEV. REL205</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>2005NS003854</t>
+  </si>
+  <si>
+    <t>15/04/2005</t>
+  </si>
+  <si>
+    <t>NFF  19450 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.RET.SRF 9,45# E ISS 5# S/TOTAL NF, INSS 11# S/ R$ 93.008,42 DEDUZ V.T E V.R   REL. 251           PERIODO 01/03 A 31/03/2005</t>
+  </si>
+  <si>
+    <t>2005NS003975</t>
+  </si>
+  <si>
+    <t>18/04/2005</t>
+  </si>
+  <si>
+    <t>NFF 19654(PARTE) LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA. RET. SRF 9,45PC S/VLR APR., INSS E ISS RETIDOS NA 2005NS003974 REL. 257       PERIODO 01/03/05 A 31/03/05</t>
+  </si>
+  <si>
+    <t>93.086,56</t>
+  </si>
+  <si>
+    <t>2005NS004118</t>
+  </si>
+  <si>
+    <t>20/04/2005</t>
+  </si>
+  <si>
+    <t>NFS 20191-FORN. MAO-DE-OBRA OPERADOR DE SONORIZACAO E MULTIMIDIA - HORA-EXTRA.RET. SRF 9,45PC- INSS S. VLR APOS DEDUCAO VT R$ 252,56 E VR R$ 267,30 (BASE DECALCULO R$ 5.397,94)-ISS 5PC S.VLR APROP.- PER 01/02/05 A 28/02/05-REL. 263/05</t>
+  </si>
+  <si>
+    <t>5.917,80</t>
+  </si>
+  <si>
     <t>2005NE001273</t>
   </si>
   <si>
-    <t>2005-04-20T00:00</t>
+    <t>CONTRATO Nº 2003/161.2 - VIGÊNCIA DE 28.10.04 A 27.04.05.                     PROCESSO Nº 102.060/2005.</t>
   </si>
   <si>
     <t>10.674,70</t>
   </si>
   <si>
+    <t>2005NS004332</t>
+  </si>
+  <si>
+    <t>26/04/2005</t>
+  </si>
+  <si>
+    <t>NFF 19458(PARTE) FORNECIMENTO DE MAO-DE-OBRA MANUTENCAO DE EDIFICACOES (...)  SERVS.EXTR. (SUPERVISOR TECNICO) - GLOSA R$156,48 - RET. SRF 9,45# S/VL.APROP.INSS E ISS RETIDOS NA 2005NS004330 - REL.271/05 - 01.01.05 A 31.01.05.</t>
+  </si>
+  <si>
+    <t>3.882,72</t>
+  </si>
+  <si>
+    <t>2005NS004333</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS004332.</t>
+  </si>
+  <si>
+    <t>-3.882,72</t>
+  </si>
+  <si>
+    <t>2005NS004334</t>
+  </si>
+  <si>
+    <t>2005NE001334</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/161.2 - VIGÊNCIA DE 28.10.04 A 27.04.05.                     O SIAFI NÃO RECONHECE O AMPARO LEGAL DO CONTRATO (CONCORRÊNCIA)PARA A NATUREZADE DESPESA 319034. PROCESSO Nº 102.060/2005.</t>
+  </si>
+  <si>
     <t>2005NE001333</t>
   </si>
   <si>
-    <t>2005-04-26T00:00</t>
+    <t>ANULAÇÃO.                                                                     PROCESSO Nº 102.060/2005.</t>
   </si>
   <si>
     <t>-10.674,70</t>
   </si>
   <si>
-    <t>2005NE001334</t>
+    <t>2005NS004592</t>
+  </si>
+  <si>
+    <t>02/05/2005</t>
+  </si>
+  <si>
+    <t>NFF 20189(PARTE) FORNECIMENTO DE MAO-DE-OBRA MANUTENCAO DE EDIFICACOES (...)  (SUPERVISOR TECNICO) - GLOSA R$34,24 - RET. SRF 9,45# S/VL.APROP - INSS E ISS RETIDOS NA 2005NS004591 - REL.280/05 - 01.02.05 A 28.02.05.</t>
+  </si>
+  <si>
+    <t>5.684,90</t>
   </si>
   <si>
     <t>2005NE001403</t>
   </si>
   <si>
-    <t>2005-05-04T00:00</t>
+    <t>04/05/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05.                     PROC. 002.455/2005.</t>
   </si>
   <si>
     <t>33.572,06</t>
   </si>
   <si>
     <t>2005NE001416</t>
   </si>
   <si>
-    <t>2005-05-05T00:00</t>
+    <t>05/05/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/035.0, VIGÊNCIA DE 10.02.04 A 09.02.05.                      PROCESSO: 115.439/2002</t>
   </si>
   <si>
     <t>3.175,53</t>
   </si>
   <si>
     <t>2005NE001418</t>
   </si>
   <si>
+    <t>ANULAÇÃO.                                                                     PROCESSO:105.635/2005</t>
+  </si>
+  <si>
     <t>-3.175,53</t>
   </si>
   <si>
     <t>2005NE001419</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2004/035.0, VIGÊNCIA DE 10.02.04 A 09.02.05.                      PROCESSO:105.635/2005</t>
+  </si>
+  <si>
+    <t>2005NS004874</t>
+  </si>
+  <si>
+    <t>11/05/2005</t>
+  </si>
+  <si>
+    <t>NFS 10530. COPIA. LIBERAÇÃO DO VALOR GLOZADO NA 2005NS003405. INSS 5PC E ISS 5PC. RETIDO NA MESMA.  RET. SRF. 9,45PC S/ VALOR APROP.  RELAÇÃO 291/05.</t>
+  </si>
+  <si>
+    <t>6.624,90</t>
+  </si>
+  <si>
+    <t>2005NS005188</t>
+  </si>
+  <si>
+    <t>18/05/2005</t>
+  </si>
+  <si>
+    <t>NFS 20990-FORN. MAO-DE-OBRA OPERADOR DE SONORIZACAO E MULTIMIDIA - HORA-EXTRA.RET. SRF 9,45PC- INSS S. VLR APOS DEDUCAO VT R$ 189,42 E VR R$ 207,90 (BASE DECALCULO R$ 8.044,65)-ISS 5PC S.VLR APROP.- PER 01/03/05 A 31/03/05-REL. 322/05</t>
+  </si>
+  <si>
+    <t>8.441,97</t>
+  </si>
+  <si>
+    <t>2005NS005194</t>
+  </si>
+  <si>
+    <t>NFF 20760(PARTE)LOCACAO MAO DE OBRA MANUT.EDIFICACOES...-RET. SRF 9,45PC -    INSS E ISS FORAM RETIDOS NA TOTALIDADE NA 2005NS005192-PER. 01/04 A 30/04/2005REL.322/05.</t>
+  </si>
+  <si>
+    <t>93.086,61</t>
+  </si>
+  <si>
+    <t>2005NS005196</t>
+  </si>
+  <si>
+    <t>NFF. 20761 FORNEC. MAO DE OBRA, OPERADOR DE SONORIZACAO E MULTIMIDIA. PARA CD RET. SRF 9,45PC E  ISS 5PC. TOTAL NF. E INSS 11PC S. R$ 93.397,96 DEDUZ VALOR V.T E V.R.  REL. 322/05.       PERIODO JANEIRO/2005. SISTEMA DEMAP</t>
+  </si>
+  <si>
+    <t>2005NS005493</t>
+  </si>
+  <si>
+    <t>24/05/2005</t>
+  </si>
+  <si>
+    <t>NFS. 21149 FORNEC. MAO DE OBRA DE OPERADOR DE0SONORIZACAO E MULTIMIDIA.PARA CDRET.SRF 9,45PC TOTAL NF. ISS 5PC E INSS 11PC S. R$ 18.350,36 GLOSAR R$ 104,65 (COBRANÇA INDEVIDA).  RELAÇÃO 337/05.   PERIODO DE 01/01/2005 A 30/04/2005.</t>
+  </si>
+  <si>
+    <t>18.445,01</t>
+  </si>
+  <si>
+    <t>2005NS005500</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS005493, IMPOSTOS COBRADOS INDEVIDAMENTE.</t>
+  </si>
+  <si>
+    <t>-18.445,01</t>
+  </si>
+  <si>
+    <t>2005NS005501</t>
+  </si>
+  <si>
+    <t>NFS. 21149 FORNEC. MAO DE OBRA DE OPERADOR DE0SONORIZACAO E MULTIMIDIA.PARA CDRET.SRF 9,45PC S. R$ 18.350,36. ISS 5PC E INSS 11PC TOTAL NF. GLOSAR R$ 104,65(COBRANÇA INDEVIDA).  RELAÇÃO 337/05.   PERIODO DE 01/01/2005 A 30/04/2005.</t>
+  </si>
+  <si>
+    <t>18.350,36</t>
+  </si>
+  <si>
+    <t>2005NS005507</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS005501.</t>
+  </si>
+  <si>
+    <t>-18.350,36</t>
+  </si>
+  <si>
+    <t>2005NS005509</t>
+  </si>
+  <si>
     <t>2005NE001581</t>
   </si>
   <si>
-    <t>2005-05-25T00:00</t>
+    <t>25/05/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/077, VIGÊNCIA DE 18.06.04 A 17.06.05.                        PROCESSO Nº 031.630/2004.</t>
   </si>
   <si>
     <t>20.520,42</t>
   </si>
   <si>
+    <t>2005NS005677</t>
+  </si>
+  <si>
+    <t>30/05/2005</t>
+  </si>
+  <si>
+    <t>NFS 1570(PARTE) - MAO-DE-OBRA ESPECIALIZADA DEST. EXECUCAO SERV. NA TV CAMARA-(REPORTER DE VIDEO)-REF. REAJUSTE SALARIAL(PER. JAN/05 E 01 A 09/02/05)-RET.: SRF 9,45PC S.VLR APROP, INSS E ISS JA RECOLHIDOS NA 2005NS005675-REL 344/05.</t>
+  </si>
+  <si>
+    <t>3.002,32</t>
+  </si>
+  <si>
+    <t>2005NS005718</t>
+  </si>
+  <si>
+    <t>31/05/2005</t>
+  </si>
+  <si>
+    <t>NFS 1565 PARTE.FORNEC.MAO DE OBRA DESTINADA RADIO CAMARA(EDITOR DE TEXTO E RA-DIO REPORTER) VLR.REF.REAJUSTE SALARIAL EM JAN, FEV, MAR E ABR/05(01 A 27/ABR)RET.SRF 9,45PC S.VLR.APROPRIADO INSS E ISS RECOLHIDOS NA 2005NS005716 REL.350</t>
+  </si>
+  <si>
+    <t>3.812,21</t>
+  </si>
+  <si>
     <t>2005NE001617</t>
   </si>
   <si>
-    <t>2005-06-01T00:00</t>
+    <t>01/06/2005</t>
+  </si>
+  <si>
+    <t>ANULAhfO DO SALDO DO EMPENHO 2004NE003975, INSCRITO EM RESTOS A PAGAR, A PEDI-DO DA COORDENAhfO DE COMPRAS/CD.</t>
   </si>
   <si>
     <t>-518,92</t>
   </si>
   <si>
     <t>2005NE001618</t>
   </si>
   <si>
+    <t>CONTRATO N} 2003/161.2, VIGrNCIA DE 28/10/2004 A 27/04/05.</t>
+  </si>
+  <si>
     <t>518,92</t>
   </si>
   <si>
     <t>2005NE001684</t>
   </si>
   <si>
-    <t>2005-06-07T00:00</t>
+    <t>07/06/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/77.4, VIGrNCIA DE 18.06.05 A 17.12.05.                       PROCESSO N} 112.001/2005.</t>
   </si>
   <si>
     <t>746.562,34</t>
   </si>
   <si>
+    <t>2005NS006055</t>
+  </si>
+  <si>
+    <t>08/06/2005</t>
+  </si>
+  <si>
+    <t>NFF 21509- PARTE- LOC.MAO-DE-OBRA MANUT.DE EDIF., .. OPERACAO ELEVADORES, MESATELEFONICA CD, HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSSE ISS RETIDOS NA 2005NS006053. RELACAO 361 2005 - PERIODO 01.12 A 31.12.2005.</t>
+  </si>
+  <si>
+    <t>2.781,16</t>
+  </si>
+  <si>
+    <t>2005NS006061</t>
+  </si>
+  <si>
+    <t>ALTERAR FAVORECIDO DAR</t>
+  </si>
+  <si>
+    <t>-2.781,16</t>
+  </si>
+  <si>
+    <t>2005NS006065</t>
+  </si>
+  <si>
+    <t>NFF 21509- PARTE- LOC.MAO-DE-OBRA MANUT.DE EDIF., .. OPERACAO ELEVADORES, MESATELEFONICA CD, HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSSE ISS RETIDOS NA 2005NS006063. RELACAO 361 2005 - PERIODO 01.12 A 31.12.2005.</t>
+  </si>
+  <si>
+    <t>2005NS006074</t>
+  </si>
+  <si>
+    <t>NFF 21508 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESATELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSSE ISS RETIDOS NA 2005NS006068 .. REL.366/05 .. 01.11.2004 A 30.11.2004.</t>
+  </si>
+  <si>
+    <t>5.043,32</t>
+  </si>
+  <si>
+    <t>2005NS006085</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NO001916 PARA ACERTO DA DARF</t>
+  </si>
+  <si>
+    <t>-5.043,32</t>
+  </si>
+  <si>
+    <t>2005NS006087</t>
+  </si>
+  <si>
+    <t>NFF 21508 PARTE  LOCACAO MAO OBRA MANUT.DE EDIF.,... OPERACAO ELEVADORES,MESATELEFONICA CD HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSSE ISS RETIDOS NA 2005NS006068 .. REL.361/05 .. 01.11.2004 A 30.11.2004.</t>
+  </si>
+  <si>
+    <t>2005NS006346</t>
+  </si>
+  <si>
+    <t>15/06/2005</t>
+  </si>
+  <si>
+    <t>NFF. 21507 FORNEC. MAO DE OBRA DE OPERADOR DESONORIZACAO E MULTIMIDIA.PARA CD RET.SRF 9,45PC E ISS S/ TOTAL DA NF INSS 11PC S/ R$93.032,40 REL. 386/05      PERIODO DE 01/05/2005 A 31/05/2005.</t>
+  </si>
+  <si>
+    <t>2005NS006344</t>
+  </si>
+  <si>
+    <t>NFS 21548-SERV. OPERADOR SONORIZACAO/MULTIMIDIA(HORA-EXTRA)GLOSA 4,46 COB.IND.RET. SRF 9,45PC S.VLR APROP-INSS S. VLR APOS DED. VT R$432,96/VR R$475,20:BASECALCULO R$12.777,90)-ISS 5PC S.VLR TOTAL NF-PER 1/04/05 A 30/04/05-REL. 386/05</t>
+  </si>
+  <si>
+    <t>13.681,60</t>
+  </si>
+  <si>
+    <t>2005NS006354</t>
+  </si>
+  <si>
+    <t>NFF 21510(PARTE) - LOCACAO MAO DE OBRA MANUT. EDIFICACOES...-RET. SRF 9,45PC -INSS E ISS FORAM RETIDOS NA TOTALIDADE NA 2005NS006345 - RELACAO 386 DE  2005.PERIODO 01.05 A 31.05.2005</t>
+  </si>
+  <si>
+    <t>83.777,95</t>
+  </si>
+  <si>
+    <t>2005NS006352</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NO002005 PARA ACERTAR CNPJ NA DARF</t>
+  </si>
+  <si>
+    <t>-83.777,95</t>
+  </si>
+  <si>
+    <t>2005NS006349</t>
+  </si>
+  <si>
+    <t>2005NS006470</t>
+  </si>
+  <si>
+    <t>17/06/2005</t>
+  </si>
+  <si>
+    <t>NFF 21546(PARTE) FORNECIMENTO DE MAO-DE-OBRA MANUTENCAO DE EDIFICACOES (...)  (SUPERVISOR TECNICO)-HORA-EXTRA, RET. SRF 9,45# S/VL.APROP -INSS E ISS RETIDOSNA 2005NS006466 - REL.399/05 - 01.04.05 A 30.04.05.</t>
+  </si>
+  <si>
+    <t>797,32</t>
+  </si>
+  <si>
+    <t>2005NS006469</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NS006468 PARA ACERTO NO DARF.</t>
+  </si>
+  <si>
+    <t>-797,32</t>
+  </si>
+  <si>
+    <t>2005NS006468</t>
+  </si>
+  <si>
     <t>2005NE001802</t>
   </si>
   <si>
-    <t>2005-06-20T00:00</t>
+    <t>20/06/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.4 - VIGÊNCIA DE 18/06/05 A 17/12/05                       SERVIÇO EXTRAORDINÁRIO                                                        PROC. Nº 134.658/2005</t>
   </si>
   <si>
     <t>31.573,15</t>
   </si>
   <si>
+    <t>2005NS006699</t>
+  </si>
+  <si>
+    <t>21/06/2005</t>
+  </si>
+  <si>
+    <t>NFS. 22127 FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA.PARA CD(REF. DIFERENCA REAJUSTE NO PERIODO 01/05/05 A 31/05/05)- RET SRF 9,45PC, INSS11PC E ISS 5PC - RELACAO 405/05.</t>
+  </si>
+  <si>
+    <t>4.620,07</t>
+  </si>
+  <si>
     <t>2005NE001863</t>
   </si>
   <si>
-    <t>2005-06-23T00:00</t>
+    <t>23/06/2005</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO.                                                                     PROCESSO Nº 134.475/2005.</t>
   </si>
   <si>
     <t>-74.656,24</t>
   </si>
   <si>
+    <t>2005NS006921</t>
+  </si>
+  <si>
+    <t>27/06/2005</t>
+  </si>
+  <si>
+    <t>NFF. 22191 - FORNECIMENTO DE MAO-DE-OBRA MANUTENCAO DE EDIFICACOES ... SERV.  EXTR.(SUPERVISOR TECNICO) RET.SRF. 9,45PC, INSS E ISS RETIDOS NA NS COMPL.    PERIODO: 01 A 17/06/2005 - REL.412/05.</t>
+  </si>
+  <si>
+    <t>421,71</t>
+  </si>
+  <si>
+    <t>2005NS006919</t>
+  </si>
+  <si>
+    <t>NFF 22192- PARTE- LOC.MAO-DE-OBRA MANUT.DE EDIF., .. OPERACAO ELEVADORES, MESATELEFONICA CD, HORAS EXTRAS SUPERVISOR TECNICO. RET.SRF 9,45PC S.VLR.APR.,INSSE ISS RETIDOS NA 2005NS006917. RELACAO 412/2005 - PERIODO 18/06/04 A 31/08/04.</t>
+  </si>
+  <si>
+    <t>383,64</t>
+  </si>
+  <si>
+    <t>2005NS007362</t>
+  </si>
+  <si>
+    <t>08/07/2005</t>
+  </si>
+  <si>
+    <t>NFS 9889 PARTE. FORNEC. MAO DE OBRA DESTINADA A RADIO CAMARA... DEMAIS CATEGO-RIAS. LIBERAÇÃO DA GLOSA DA 2004NS012908.. RET. SRF 9,45PC.  INSS E ISS RETIDONA 2004NS012906.  RELAÇÃO 515/2005. PERIODO OUTUBRO DE 2004.</t>
+  </si>
+  <si>
+    <t>413,37</t>
+  </si>
+  <si>
     <t>2005NE002066</t>
   </si>
   <si>
-    <t>2005-07-12T00:00</t>
+    <t>12/07/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.3, VIGÊNCIA 25.07.05 A 24.01.06.</t>
   </si>
   <si>
     <t>582.240,31</t>
   </si>
   <si>
+    <t>2005NS007704</t>
+  </si>
+  <si>
+    <t>19/07/2005</t>
+  </si>
+  <si>
+    <t>NFF 22531.PARTE. LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA(SUPERVISOR TECNICO) RET. SRF. 9,45 PC SOBRE VALOR APROPRIADO,   INSS E ISS RETIDOS NA 2005NS007701. RELACAO 435/2005. PER.JUNHO/2005</t>
+  </si>
+  <si>
+    <t>27.913,05</t>
+  </si>
+  <si>
+    <t>2005NS007696</t>
+  </si>
+  <si>
+    <t>NFF.22535 FORNECIMENTO DE MãO-DE-OBRA DE OPERADOR DE SONORIZAçãO E MULTIMIDIA P/ CD. RET. SRF 9,45PC, ISS 5PC S/ TOTAL NF E INSS 11PC S/ R$ 97.523,09.      DEDUZ VT. E VR.  RELACAO 435/2005.    PERIODO 01/06 A 30/06/2005.</t>
+  </si>
+  <si>
+    <t>105.008,01</t>
+  </si>
+  <si>
+    <t>21.345,28</t>
+  </si>
+  <si>
+    <t>2005NS007703</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS007702 PARA ACRESCENTAR OUTRO EMPENHO</t>
+  </si>
+  <si>
+    <t>-49.258,33</t>
+  </si>
+  <si>
+    <t>2005NS007702</t>
+  </si>
+  <si>
+    <t>49.258,33</t>
+  </si>
+  <si>
+    <t>2005NS007708</t>
+  </si>
+  <si>
+    <t>20/07/2005</t>
+  </si>
+  <si>
+    <t>NFF 22535  FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.RET.SRF 9,45# E ISS 5# S/TOTAL NF, INSS 11# S/R$ 97.523,09  DEDUZ V.T E V.R., REL. 435        PERIODO 01/06 A 30/06/2005</t>
+  </si>
+  <si>
+    <t>2005NS007707</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2005NS007696.</t>
+  </si>
+  <si>
+    <t>-105.008,01</t>
+  </si>
+  <si>
+    <t>2005NS007860</t>
+  </si>
+  <si>
+    <t>21/07/2005</t>
+  </si>
+  <si>
+    <t>NFF 22655-SERV.OPERADOR SONORIZACAO/MULTIMIDIA(HORA-EXTRA)GLOSA 22,26 COB.IND.RET. SRF 9,45PC S.VLR APROP-INSS 11PC S. VLR TOTAL MENOS VT E VR. ISS 5PC  SO-BRE VALOR TOTAL. RELACAO 438 2005 - PERIODO 01 A 31.05.2005</t>
+  </si>
+  <si>
+    <t>4.243,46</t>
+  </si>
+  <si>
+    <t>2005NS007859</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NS007854 PARA ACERTO DO RECOLHEDOR DARF.</t>
+  </si>
+  <si>
+    <t>-4.243,46</t>
+  </si>
+  <si>
+    <t>2005NS007854</t>
+  </si>
+  <si>
+    <t>2005NS007971</t>
+  </si>
+  <si>
+    <t>25/07/2005</t>
+  </si>
+  <si>
+    <t>NFFPS 22653 (PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)      SUPERVISOR TECNICO - RET. SRF 9,45# S/VL. APROP. - INSS E ISS RETIDOS NA      2005NS007970 - REL.441/05 - 01.05.05 A 31.05.05.</t>
+  </si>
+  <si>
+    <t>3.801,90</t>
+  </si>
+  <si>
+    <t>2005NS008167</t>
+  </si>
+  <si>
+    <t>01/08/2005</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO TENDO EM VISTA PAGTO INDEVIDO NA 2005NE001802, A PEDIDO DASECLI(ANDRE)</t>
+  </si>
+  <si>
+    <t>-3.801,90</t>
+  </si>
+  <si>
+    <t>2005NS008180</t>
+  </si>
+  <si>
+    <t>NFF 22821  FORNEC. MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.RET.SRF 9,45# - ISS 5# - INSS 11# - DESPESAS COM A PRIMEIRA PARCELA DO 13 SALARIO DE 2005 - BLOQUEADO R$ 20.126,77 - RELACAO 445/05.</t>
+  </si>
+  <si>
+    <t>26.997,67</t>
+  </si>
+  <si>
+    <t>2005NS008597</t>
+  </si>
+  <si>
+    <t>12/08/2005</t>
+  </si>
+  <si>
+    <t>NFF 23401(PARTE)-LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA(SUPERVISOR TECNICO)-RET. SRF. 9,45 PC - INSS 11PC E ISS 5PC JA  RETIDOS NA 2005NS008596- RELACAO 454/2005. PER.JULHO/2005</t>
+  </si>
+  <si>
+    <t>34.907,52</t>
+  </si>
+  <si>
+    <t>2005NS008808</t>
+  </si>
+  <si>
+    <t>18/08/2005</t>
+  </si>
+  <si>
+    <t>NFF 23529(PARTE) FORNECIMENTO DE MAO-DE-OBRA MANUTENCAO DE EDIFICACOES (...)(SUPERVISOR TECNICO)-HORA-EXTRA, SRF.INSS E ISS RETIDOS NA 2005NS008792         PERIODO  JUNHO/2005 REL. 460/05.</t>
+  </si>
+  <si>
+    <t>311,36</t>
+  </si>
+  <si>
+    <t>2005NS008811</t>
+  </si>
+  <si>
+    <t>19/08/2005</t>
+  </si>
+  <si>
+    <t>NFFPS 23529(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORASEXTRAS. SUPERVISOR TECNICO - IMPOSTOS(SRF, INSS E ISS)FORAM RETIDOS NA 2005NS 008792 - REL.460/05 - PER.JUNHO/2005</t>
+  </si>
+  <si>
+    <t>2.075,60</t>
+  </si>
+  <si>
     <t>2005NE002454</t>
   </si>
   <si>
-    <t>2005-08-19T00:00</t>
+    <t>CONTRATO Nº 2003/090.0 E ADITIVOS, VIGÊNCIA 25.07.05 A 24.01.06.              PROC. 150.802/2005.</t>
   </si>
   <si>
     <t>72.800,02</t>
   </si>
   <si>
     <t>2005NE002466</t>
   </si>
   <si>
-    <t>2005-08-22T00:00</t>
+    <t>22/08/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.06.04 A 17.06.05.           PROC. 021.497/2005.</t>
   </si>
   <si>
     <t>15.546,95</t>
   </si>
   <si>
     <t>2005NE002468</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.06.05 A 17.12.05.           PROC. 021.497/2005.</t>
+  </si>
+  <si>
     <t>50.170,83</t>
   </si>
   <si>
     <t>2005NE002474</t>
   </si>
   <si>
+    <t>ANULAÇÃO.                                                                     PROCESSO Nº 133.533/2005.</t>
+  </si>
+  <si>
     <t>-447.937,17</t>
   </si>
   <si>
+    <t>2005NS009133</t>
+  </si>
+  <si>
+    <t>26/08/2005</t>
+  </si>
+  <si>
+    <t>NFF 23403(PARTE) F.MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.RET.SRF 9,45# E ISS 5# S/TOTAL NF, INSS 11# S/R$ 97.431,41  DEDUZ V.T E V.R., REL. 462/05.    PERIODO 01/07 A 31/07/2005.</t>
+  </si>
+  <si>
+    <t>84.090,19</t>
+  </si>
+  <si>
+    <t>2005NS009137</t>
+  </si>
+  <si>
+    <t>NFF 23403(COMPLEMENTO) FORNECIMENTO MAO DE OBRA DE OPERADOR DE SONORIZACAO E  MULTIMIDIA PARA A CD. RETENCAO SRF, INSS E ISS NA 2005NS009133.               REL. 462/05.    PERIODO 01/07 A 31/07/2005.</t>
+  </si>
+  <si>
+    <t>21.022,54</t>
+  </si>
+  <si>
+    <t>2005NS009163</t>
+  </si>
+  <si>
+    <t>29/08/2005</t>
+  </si>
+  <si>
+    <t>DIVS INCORRETAMENTE PREENCHIDO</t>
+  </si>
+  <si>
+    <t>-84.090,19</t>
+  </si>
+  <si>
+    <t>2005NS009164</t>
+  </si>
+  <si>
+    <t>FAZER RETENCAO SRF</t>
+  </si>
+  <si>
+    <t>-21.022,54</t>
+  </si>
+  <si>
+    <t>2005NS009165</t>
+  </si>
+  <si>
+    <t>NFF 23403 F.MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.       RET.SRF 9,45#. ISS 5# S/TOTAL NF(R$ 105.112,93). INSS 11# S/R$ 97.431,41 (DE- DUZ VT E VR). PERIODO 01/07 A 31/07/2005. REL. 462/05.</t>
+  </si>
+  <si>
+    <t>2005NL000082</t>
+  </si>
+  <si>
+    <t>RETORNO AO EMPENHO DE VALOR BLOQUEADO NA 2005NS008180, EM VIRTUDE DE NAO SER  POSSIVEL O CANCELAMENTO PARCIAL DA REFERIDA NS</t>
+  </si>
+  <si>
+    <t>-20.126,77</t>
+  </si>
+  <si>
+    <t>2005NL000085</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NS008180</t>
+  </si>
+  <si>
+    <t>20.126,77</t>
+  </si>
+  <si>
+    <t>2005NS009189</t>
+  </si>
+  <si>
+    <t>NFF 22821(COPIA) - LIBERACAO TOTAL DE VALOR BLOQUEADO NA 2005NS008180.        IMPOSTOS JA RETIDOS NA NS CITADA - RELACAO 445/05.</t>
+  </si>
+  <si>
+    <t>2005NS009187</t>
+  </si>
+  <si>
+    <t>RETORNO AO EMPENHO DE VALOR BLOQUEADO NA 2005NS008180</t>
+  </si>
+  <si>
+    <t>2005NS009283</t>
+  </si>
+  <si>
+    <t>31/08/2005</t>
+  </si>
+  <si>
+    <t>NFF 23531-SERV.OPERADOR SONORIZACAO/MULTIMIDIA(HORA-EXTRA)GLOSA 619,29 A SER  PAGO QDO REPASSADO AOS EMPREGADOS.RET.SRF 9,45PC S.VLR APROP-INSS 11PC S.TOTALDEDUZ VT E VR, E ISS 5PC S.TOTAL NFF. REL.463/2005 - PER.01 A 30.06.2005</t>
+  </si>
+  <si>
+    <t>3.443,04</t>
+  </si>
+  <si>
+    <t>2005NS009450</t>
+  </si>
+  <si>
+    <t>05/09/2005</t>
+  </si>
+  <si>
+    <t>NFS 1749. COMPL.2005NS009448 MAO-DE-OBRA ESPECIALIZADA DESTINADA EXECUCAO SER-VICOS...VLR REF.DIFERENCA HORAS-EXTRA. RET.SRF. 9,45# S/VLR.APROPRIADO (INSS EISS RETIDO NS CITADA) REL.466/05. PER. OUT.(3,16 E 17,31), NOV/DEZ(26 A 31)/04</t>
+  </si>
+  <si>
+    <t>374,79</t>
+  </si>
+  <si>
+    <t>2005NS009805</t>
+  </si>
+  <si>
+    <t>16/09/2005</t>
+  </si>
+  <si>
+    <t>NF 24401(PARTE)-LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  ME SA TELEFONICA(SUPERVISOR TECNICO)-RET. SRF. 9,45 PC - INSS  E ISS RETIDOS NA  2005NS009800- RELACAO 473/2005. PER.AGOSTO/2005.</t>
+  </si>
+  <si>
+    <t>37.510,78</t>
+  </si>
+  <si>
+    <t>2005NS010122</t>
+  </si>
+  <si>
+    <t>26/09/2005</t>
+  </si>
+  <si>
+    <t>NFFPS 24695(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORASEXTRAS. SUPERVISOR TECNICO - RET SRF 9,45PC-INSS E ISS JA FORAM RETIDOS NA    2005NS010118- JULHO/2005 - RELACAO 476/05.</t>
+  </si>
+  <si>
+    <t>4.543,68</t>
+  </si>
+  <si>
+    <t>2005NS010202</t>
+  </si>
+  <si>
+    <t>29/09/2005</t>
+  </si>
+  <si>
+    <t>NFF 24403 FORNEC.MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.  RET.SRF 9,45#. ISS 5# S/TOTAL NF(R$ 105.112,73). INSS 11# S/R$ 97.671,01 (DE- DUZ VT E VR). PERIODO 01/08 A 31/08/2005. REL. 593/05.</t>
+  </si>
+  <si>
+    <t>105.112,73</t>
+  </si>
+  <si>
+    <t>2005NS010640</t>
+  </si>
+  <si>
+    <t>13/10/2005</t>
+  </si>
+  <si>
+    <t>NFF 25437(PARTE)-LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA(SUPERVISOR TECNICO)-DESPESA COM REPASSE PERICULOSIDADE(PER 01/01A 17/06/05)- RET SRF 9,45-INSS E ISS RETIDOS NA 2005NS010635-RELACAO 484/05.</t>
+  </si>
+  <si>
+    <t>6.850,82</t>
+  </si>
+  <si>
+    <t>2005NS010639</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NS010637 PARA ALTERAR RECOLHEDOR DARF.</t>
+  </si>
+  <si>
+    <t>-6.850,82</t>
+  </si>
+  <si>
+    <t>2005NS010638</t>
+  </si>
+  <si>
+    <t>NF 25400(PARTE)-LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA (SUPERVISOR TECNICO) - RET. SRF. 9,45 PC - INSS  E ISS RETIDOS NA2005NS010626 - RELACAO 484/2005. PERIODO  SETEMBRO 2005.</t>
+  </si>
+  <si>
+    <t>2005NS010637</t>
+  </si>
+  <si>
+    <t>2005NS010636</t>
+  </si>
+  <si>
+    <t>-37.510,78</t>
+  </si>
+  <si>
+    <t>2005NS010634</t>
+  </si>
+  <si>
+    <t>2005NS010728</t>
+  </si>
+  <si>
+    <t>17/10/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2005NO003260 PARA ACERTO DE CNPJ</t>
+  </si>
+  <si>
+    <t>-5.027,64</t>
+  </si>
+  <si>
+    <t>2005NS010725</t>
+  </si>
+  <si>
+    <t>NFF 25476(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORAS  EXTRAS. SUPERVISOR TECNICO - RET SRF 9,45PC-INSS E ISS JA FORAM RETIDOS NA    2005NS010720- AGOSTO/05 - RELACAO 486/05.</t>
+  </si>
+  <si>
+    <t>5.027,64</t>
+  </si>
+  <si>
+    <t>2005NS010732</t>
+  </si>
+  <si>
+    <t>18/10/2005</t>
+  </si>
+  <si>
+    <t>NFF 25476(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORAS  EXTRAS. SUPERVISOR TECNICO - RET SRF 9,45PC-INSS E ISS JA FORAM RETIDOS NA    2005NS010731- AGOSTO/05 - RELACAO 486/05.</t>
+  </si>
+  <si>
     <t>2005NE002924</t>
   </si>
   <si>
-    <t>2005-10-19T00:00</t>
+    <t>19/10/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/161.0 E ADITIVOS - VIGÊNCIA DE 28/10/2004 A 27/04/05         PROC. Nº 002701/05</t>
   </si>
   <si>
     <t>3.880,08</t>
   </si>
   <si>
+    <t>2005NS010916</t>
+  </si>
+  <si>
+    <t>20/10/2005</t>
+  </si>
+  <si>
+    <t>NFF 25398 FORNEC.MAO DE OBRA DE OPERADOR DE SONORIZACAO E MULTIMIDIA P/A CD.  RET.SRF 9,45#. ISS 5# S/TOTAL NF(R$ 105.112,73). INSS 11# S/R$ 97.554,01 (DE- DUZ VT E VR). PERIODO 01/09 A 30/09/2005. REL. 488/05.</t>
+  </si>
+  <si>
+    <t>2005NS010949</t>
+  </si>
+  <si>
+    <t>2005NS010948</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS010947</t>
+  </si>
+  <si>
+    <t>-105.112,73</t>
+  </si>
+  <si>
+    <t>2005NS010947</t>
+  </si>
+  <si>
+    <t>2005NS010946</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 10942 NL</t>
+  </si>
+  <si>
+    <t>2005NS010942</t>
+  </si>
+  <si>
+    <t>2005NS010941</t>
+  </si>
+  <si>
+    <t>NFF 22655/23531(COPIAS)LIBERACAO DE IMPORTANCIA GLOSADA NAS 2005NS7860 E 9283.RET.SRF 9,45# S/VLR APROP-INSS E ISS RETIDOS NAS NS'S CITADAS.                RELACAO 488/2005.  PERIODO 01/05 A 30/06/05</t>
+  </si>
+  <si>
+    <t>641,55</t>
+  </si>
+  <si>
+    <t>2005NS010938</t>
+  </si>
+  <si>
+    <t>CORRIGIR DARF (RECOLHEDOR)</t>
+  </si>
+  <si>
+    <t>-641,55</t>
+  </si>
+  <si>
+    <t>2005NS010937</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL 2005NS010916</t>
+  </si>
+  <si>
+    <t>2005NS010933</t>
+  </si>
+  <si>
+    <t>NFF 22655/23531 COPIA. LIBERACAO DE IMPORTANCIA GLOSADAS NAS 2005NS007860 E 009283.SRF 9,45PC S.VLR APROP-INSS E ISS RETIDOS NAS NS'S ACIMA CITADAS.        RELACAO 488 2005 - PERIODO 01/05 A 30/06/05</t>
+  </si>
+  <si>
+    <t>2005NL000116</t>
+  </si>
+  <si>
+    <t>25/10/2005</t>
+  </si>
+  <si>
+    <t>ACERTO CONTABIL, TENDO EM VISTA LANCAMENTOS NAO REGULARIZADOS POR             2005NS008180.</t>
+  </si>
+  <si>
     <t>2005NE003060</t>
   </si>
   <si>
-    <t>2005-10-25T00:00</t>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.06.04 A 17.06.05.           PROCESSO Nº 031.630/2004.</t>
   </si>
   <si>
     <t>518,26</t>
   </si>
   <si>
     <t>2005NE003061</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.3, VIGÊNCIA 25.07.05 A 24.01.06.                         ANULAÇÃO.</t>
+  </si>
+  <si>
     <t>-582.240,31</t>
   </si>
   <si>
+    <t>2005NE003063</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2 - VIGÊNCIA DE 25.07.04 A 24.07.05                      ANULAÇÃO.</t>
+  </si>
+  <si>
+    <t>-159.583,33</t>
+  </si>
+  <si>
+    <t>2005NE003066</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/090.2, VIGÊNCIA 25.07.04 A 24.07.05                          ANULAÇÃO</t>
+  </si>
+  <si>
+    <t>-756.114,73</t>
+  </si>
+  <si>
+    <t>2005NE003067</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.06.05 A 17.12.05.           PROCESSO Nº 031.630/2004.</t>
+  </si>
+  <si>
+    <t>23.677,21</t>
+  </si>
+  <si>
+    <t>2005NS011082</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO REF. 2005NS009165/10202/10949.                            LIQUIDA 2005NE003052, RETORNANDO SALDO P/ 2005NE002066.</t>
+  </si>
+  <si>
+    <t>-231.248,00</t>
+  </si>
+  <si>
+    <t>2005NS011095</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO REF. 2005NS001589/2699/3854/5196/5509/6346/6699/7708/8180/9165/9189: LIQUIDA 2005NE003055, RETORNANDO SALDO P/2005NE000251.</t>
+  </si>
+  <si>
+    <t>-738.179,70</t>
+  </si>
+  <si>
     <t>2005NE003062</t>
   </si>
   <si>
+    <t>CONTRATO Nº 2003/090.0 E ADITIVOS, VIGÊNCIA 25.07.05 A 24.01.06.              ANULAÇÃO.</t>
+  </si>
+  <si>
     <t>-72.800,02</t>
   </si>
   <si>
-    <t>2005NE003063</t>
-[...14 lines deleted...]
-    <t>23.677,21</t>
+    <t>2005NS011075</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO REF. 2005NS003336/4118/5188/6344/7860/9283/10941.         LIQUIDACAO DO EMPENHO 2005NE003051, RETORNANDO SALDO PARA O 2005NE000255.</t>
+  </si>
+  <si>
+    <t>-42.843,29</t>
   </si>
   <si>
     <t>2005NE003114</t>
   </si>
   <si>
-    <t>2005-10-28T00:00</t>
+    <t>28/10/2005</t>
   </si>
   <si>
     <t>-382,15</t>
   </si>
   <si>
     <t>2005NE003117</t>
   </si>
   <si>
-    <t>2005-10-31T00:00</t>
+    <t>31/10/2005</t>
   </si>
   <si>
     <t>382,15</t>
   </si>
   <si>
+    <t>2005NS011469</t>
+  </si>
+  <si>
+    <t>01/11/2005</t>
+  </si>
+  <si>
+    <t>NFS 2017(PARTE)FORNEC.MAO DE OBRA DESTINADA RADIO CAMARA(EDITOR DE TEXTO E RA-DIO REPORTER) - VLR.REF. AUMENTO ALIQUOTA COFINS A PARTIR DE 28/10/04-RET. SRF],45PC-INSS E ISS RECOLHIDOS NA 2005NS011466-PER JAN/05 A 15/FEV/05-REL 635/05</t>
+  </si>
+  <si>
+    <t>3.507,96</t>
+  </si>
+  <si>
     <t>2005NE003137</t>
   </si>
   <si>
-    <t>2005-11-03T00:00</t>
+    <t>03/11/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.4, VIGÊNCIA DE 18.06.05 A 17.12.05.                       ANULAÇÃO.</t>
   </si>
   <si>
     <t>-33.447,34</t>
   </si>
   <si>
+    <t>2005NS011709</t>
+  </si>
+  <si>
+    <t>09/11/2005</t>
+  </si>
+  <si>
+    <t>NFF 26303/304(PARTE)-MANUT.EDIFICACOES...OPERACAO ELEVADORES E MESA TELEFONICA(SUPERVISOR TECNICO)-DIF PRIMEIRA PARC 13 SALARIO/05 E DIF FATURAMENTO JANEIROE FEVEREIRO/05-RET SRF 9,45-INSS E ISS RETIDOS NA 2005NS011707-RELACAO 494/05.</t>
+  </si>
+  <si>
+    <t>39.857,85</t>
+  </si>
+  <si>
+    <t>2005NS012120</t>
+  </si>
+  <si>
+    <t>21/11/2005</t>
+  </si>
+  <si>
+    <t>NF 26298(PARTE).LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E MESATELEFONICA(SUPERVISOR TECNICO)-RET. SRF. 9,45 PC - INSS  E ISS RETIDOS NA 2005NS012100- RELACAO 665/2005. PER. OUTUBRO/05.</t>
+  </si>
+  <si>
+    <t>2005NS012125</t>
+  </si>
+  <si>
+    <t>NFF 26461(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORAS  EXTRAS. SUPERVISOR TECNICO - RET SRF 9,45PC-INSS E ISS JA FORAM RETIDOS NA    2005NS012124. PERIODO SETEMBRO/05 - RELACAO 665/05.</t>
+  </si>
+  <si>
+    <t>4.413,32</t>
+  </si>
+  <si>
+    <t>2005NE003540</t>
+  </si>
+  <si>
+    <t>30/11/2005</t>
+  </si>
+  <si>
+    <t>-18.110,30</t>
+  </si>
+  <si>
+    <t>2005NE003556</t>
+  </si>
+  <si>
+    <t>2005NE003563</t>
+  </si>
+  <si>
+    <t>-3.033,29</t>
+  </si>
+  <si>
+    <t>2005NE003564</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIA DE 18/12/05 A 17/03/06.            SERVIÇO EXTRAORDINÁRIO                                                        PROC. Nº 033.664/2005</t>
+  </si>
+  <si>
+    <t>3.033,33</t>
+  </si>
+  <si>
+    <t>2005NE003557</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIA DE 18.12.05 A 17.03.06.            PROCESSO Nº 033.664/2005.</t>
+  </si>
+  <si>
+    <t>16.934,40</t>
+  </si>
+  <si>
+    <t>2005NE003542</t>
+  </si>
+  <si>
+    <t>3.033,29</t>
+  </si>
+  <si>
+    <t>2005NE003541</t>
+  </si>
+  <si>
+    <t>18.110,30</t>
+  </si>
+  <si>
     <t>2005NE003538</t>
   </si>
   <si>
-    <t>2005-11-30T00:00</t>
-[...38 lines deleted...]
-    <t>3.033,33</t>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIA DE 18.12.05 A 30.12.05.            PROCESSO Nº 033.664/2005.</t>
   </si>
   <si>
     <t>2005NE003716</t>
   </si>
   <si>
-    <t>2005-12-14T00:00</t>
+    <t>14/12/2005</t>
   </si>
   <si>
     <t>-12.675,01</t>
   </si>
   <si>
+    <t>2005NS013127</t>
+  </si>
+  <si>
+    <t>16/12/2005</t>
+  </si>
+  <si>
+    <t>NF 27101(PARTE).LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E MESATELEFONICA(SUPERVISOR TECNICO)-RET. SRF. 9,45 PC - INSS  E ISS RETIDOS NA 2005NS013119. RELACAO 705/2005. PER. NOVEMBRO/05.</t>
+  </si>
+  <si>
+    <t>2005NE003817</t>
+  </si>
+  <si>
+    <t>19/12/2005</t>
+  </si>
+  <si>
+    <t>-16.000,00</t>
+  </si>
+  <si>
+    <t>2005NE003818</t>
+  </si>
+  <si>
+    <t>-250.000,00</t>
+  </si>
+  <si>
+    <t>2005NE003777</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2004NE003890, INSCRITO EM RESTOS A PAGAR, EM A-  TENÇÃO À SOLICITAÇÃO DA COORDENAÇÃO DE COMPRAS/CD. MEMO Nº 070/05</t>
+  </si>
+  <si>
+    <t>-564,33</t>
+  </si>
+  <si>
+    <t>2005NE003761</t>
+  </si>
+  <si>
+    <t>-5.600,00</t>
+  </si>
+  <si>
     <t>2005NE003758</t>
   </si>
   <si>
-    <t>2005-12-19T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-74.858,32</t>
   </si>
   <si>
-    <t>2005NE003761</t>
-[...20 lines deleted...]
-    <t>-250.000,00</t>
+    <t>2005NS013413</t>
+  </si>
+  <si>
+    <t>21/12/2005</t>
+  </si>
+  <si>
+    <t>NFF 27897(PARTE)-MANUT.EDIFICACOES..OPER. ELEVADORES E MESA TELEFONICA (SUPER.TECNICO)-DESP. REAJUSTE NO PERIODO DE MAIO/2005 A 17/06/2005 -RET SRF  9,45PC-INSS E ISS RETIDOS NA 2005NS013408-RELACAO 712/05.</t>
+  </si>
+  <si>
+    <t>8.329,63</t>
+  </si>
+  <si>
+    <t>2005NS013433</t>
+  </si>
+  <si>
+    <t>22/12/2005</t>
+  </si>
+  <si>
+    <t>NF 27898(PARTE) LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E MESATELEFONICA(SUPERVISOR TECNICO).RET. SRF 9,45# S/VRL APR., INSS E ISS RETIDOS  2005NS013430.       REL. 712/2005  PER. 18/06 A JUL/05 (DESP. COM REAJUSTE)</t>
+  </si>
+  <si>
+    <t>4.195,14</t>
+  </si>
+  <si>
+    <t>2005NS013602</t>
+  </si>
+  <si>
+    <t>26/12/2005</t>
+  </si>
+  <si>
+    <t>NFF 27846(PARTE) MAO-DE-OBRA SERVICOS MANUTENCAO DE EDIFICACOES (...)- HORAS  EXTRAS. SUPERVISOR TECNICO - RET SRF 9,45PC -  INSS E ISS JA FORAM RETIDOS NA 2005NS013601. PERIODO OUTUBRO/05 - RELACAO 718/05.</t>
+  </si>
+  <si>
+    <t>2.570,16</t>
   </si>
   <si>
     <t>2005NE004011</t>
   </si>
   <si>
-    <t>2005-12-27T00:00</t>
+    <t>27/12/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.12.05 A 17.03.06.           PROCESSO Nº 031.630/2004.</t>
   </si>
   <si>
     <t>1.597,15</t>
   </si>
   <si>
     <t>2005NE004224</t>
   </si>
   <si>
-    <t>2005-12-30T00:00</t>
+    <t>30/12/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/77.4, VIGrNCIA DE 18.06.05 A 17.12.05.                       PROCESSO: 017.503/2005</t>
   </si>
   <si>
     <t>10.065,31</t>
   </si>
   <si>
     <t>2005NE004227</t>
   </si>
   <si>
+    <t>CONTRATO N} 2003/77.5 - 18/06/04 A 17/06/05                                   PROCESSO:017.503/2005</t>
+  </si>
+  <si>
     <t>23.859,74</t>
   </si>
   <si>
-    <t>2005NL000082</t>
-[...881 lines deleted...]
-    <t>2.570,16</t>
+    <t>2005NS014084</t>
+  </si>
+  <si>
+    <t>31/12/2005</t>
+  </si>
+  <si>
+    <t>INSCRICAO DE SALDOS EM RESTOS A PAGAR, COM BASE NO SALDO DE EMPENHOS A LIQUI- DAR (29241.01.01)</t>
+  </si>
+  <si>
+    <t>63.943,88</t>
+  </si>
+  <si>
+    <t>2005NS014085</t>
+  </si>
+  <si>
+    <t>12.942,75</t>
+  </si>
+  <si>
+    <t>2005NS014102</t>
+  </si>
+  <si>
+    <t>18.531,55</t>
+  </si>
+  <si>
+    <t>2005NS014075</t>
+  </si>
+  <si>
+    <t>206,87</t>
   </si>
   <si>
     <t>2005NS014074</t>
   </si>
   <si>
-    <t>2005-12-31T00:00</t>
+    <t>42.174,28</t>
   </si>
   <si>
     <t>1.146,92</t>
   </si>
   <si>
     <t>4.591,80</t>
   </si>
   <si>
-    <t>42.174,28</t>
-[...25 lines deleted...]
-  <si>
     <t>2006NE000007</t>
   </si>
   <si>
-    <t>2006-01-11T00:00</t>
+    <t>11/01/2006</t>
+  </si>
+  <si>
+    <t>EMPENHO DE PESSOAL.                                                           SUBSTITUIÇÃO DE MÃO-DE-OBRA.</t>
   </si>
   <si>
     <t>010001/00001 - CAMARA DEPUTADOS</t>
   </si>
   <si>
     <t>1.100.000,00</t>
   </si>
   <si>
     <t>2006NE000029</t>
   </si>
   <si>
-    <t>2006-01-12T00:00</t>
+    <t>12/01/2006</t>
   </si>
   <si>
     <t>-1.100.000,00</t>
   </si>
   <si>
+    <t>2006NS000340</t>
+  </si>
+  <si>
+    <t>17/01/2006</t>
+  </si>
+  <si>
+    <t>NF 28303(PARTE)-LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA (SUPERVISOR TECNICO) - RET. SRF. 9,45 PC - INSS  E ISS RETIDOS NA2006NS000339 - RELACAO 009/2006. PERIODO: 01.12 A 17.12.2005.</t>
+  </si>
+  <si>
+    <t>21.256,11</t>
+  </si>
+  <si>
     <t>2006NE000201</t>
   </si>
   <si>
-    <t>2006-01-20T00:00</t>
+    <t>20/01/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIAS 18/12/05 A 17/03/06.              SERVIÇO EXTRAORDINÁRIO.                                                       PROC. Nº 033.664/2005.</t>
   </si>
   <si>
     <t>17.966,67</t>
   </si>
   <si>
+    <t>2006NS000748</t>
+  </si>
+  <si>
+    <t>27/01/2006</t>
+  </si>
+  <si>
+    <t>NFF 28645(PARTE)-SERV. MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS...OPERACAO ELEVADORES E DE MESA TELEFONICA- RET SRF 9,45PCS-INSS 11PC E ISS 5PC JA RETIDOS NA 2006NS000746-PER 18/12 A 31/12/05-REL 126/06.</t>
+  </si>
+  <si>
+    <t>16.254,67</t>
+  </si>
+  <si>
     <t>2006NE000332</t>
   </si>
   <si>
-    <t>2006-01-27T00:00</t>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.12.05 A 17.03.06.</t>
   </si>
   <si>
     <t>118.685,85</t>
   </si>
   <si>
+    <t>2006NS001161</t>
+  </si>
+  <si>
+    <t>07/02/2006</t>
+  </si>
+  <si>
+    <t>NFF 29204(PARTE) LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES E  MESA TELEFONICA.RET. SRF 9,45PC S/VLR APR.,INSS E ISS RETIDOS NA 2006NS001138   GLOSA DE R$ 605,45(H.EXTRAS)REL.134/06  PERIODO 01/01/05 A 17/06/05</t>
+  </si>
+  <si>
+    <t>23.288,72</t>
+  </si>
+  <si>
+    <t>2006NS001156</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NO000278 PARA ACERTO DA DARF</t>
+  </si>
+  <si>
+    <t>-23.288,72</t>
+  </si>
+  <si>
+    <t>2006NS001151</t>
+  </si>
+  <si>
+    <t>NFF 29205(PARTE).LOC.MAO DE OBRA MANUT.EDIFICACOES...OPERACAO ELEVADORES, MESATELEFONICA(SUPERVISOR TECNICO). RET. SRF. 9,45#, INSS  E ISS RETIDOS NA 2005NS001140 GLOSA(R$779,09-PEND.EMISS.EMP.) RELACAO 134/2006. 18/06 A 17/12/2005.</t>
+  </si>
+  <si>
+    <t>9.691,25</t>
+  </si>
+  <si>
+    <t>2006NS001146</t>
+  </si>
+  <si>
+    <t>2006NS001509</t>
+  </si>
+  <si>
+    <t>16/02/2006</t>
+  </si>
+  <si>
+    <t>NFF 29206-SERV. MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS...OPERAhfO DE ELEVADORES E DE MESA TELEFONICA-RET SRF 9,45PCS.VLR APROP.,INSS E ISS Je RETIDOS NA 2006NS001503 - PER 01/01 A 31/01/06-REL 137/06.</t>
+  </si>
+  <si>
+    <t>37.510,79</t>
+  </si>
+  <si>
+    <t>2006NE000826</t>
+  </si>
+  <si>
+    <t>17/03/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIAS 18.03.06 A 17.03.07.              SERVIÇO EXTRAORDINÁRIO.</t>
+  </si>
+  <si>
+    <t>47.166,71</t>
+  </si>
+  <si>
     <t>2006NE000824</t>
   </si>
   <si>
-    <t>2006-03-17T00:00</t>
+    <t>CONTRATO Nº 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.03.06 A 17.03.07.</t>
   </si>
   <si>
     <t>54.126,62</t>
   </si>
   <si>
-    <t>2006NE000826</t>
-[...2 lines deleted...]
-    <t>47.166,71</t>
+    <t>2006NS002787</t>
+  </si>
+  <si>
+    <t>23/03/2006</t>
+  </si>
+  <si>
+    <t>NFF 29990-SERV. MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAODE ELEVADORES E DE MESA TELEFONICA - RET SRF 9,45PC S.VLR APROP.,INSS E ISS JeRETIDOS NA 2006NS002786 - PER 01/02 A 28/02/06-REL 155/06.</t>
+  </si>
+  <si>
+    <t>2006NS003005</t>
+  </si>
+  <si>
+    <t>29/03/2006</t>
+  </si>
+  <si>
+    <t>NFF 30776-SERV. MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAOELEVADORES E DE MESA TELEFONICA - RET SRF 9,45PC S.VLR APROPRIADO. INSS E ISS RETIDOS NA 2006NS002995. REL. 157/06  PER JANEIRO/06</t>
+  </si>
+  <si>
+    <t>858,70</t>
+  </si>
+  <si>
+    <t>2006NS003051</t>
+  </si>
+  <si>
+    <t>NFF 30776-SERV. MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAOELEVADORES E DE MESA TELEFONICA - RET SRF 9,45PC S.VLR APROPRIADO. INSS E ISS RETIDOS NA 2006NS003042. REL. 157/06  PER JANEIRO/06</t>
+  </si>
+  <si>
+    <t>2006NS003050</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NO000840 PARA ACERTAR O DARF</t>
+  </si>
+  <si>
+    <t>-858,70</t>
+  </si>
+  <si>
+    <t>2006NS003045</t>
+  </si>
+  <si>
+    <t>2006NS003044</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NO000822 PARA ACERTAR FAVORECIDO</t>
   </si>
   <si>
     <t>2006NE001066</t>
   </si>
   <si>
-    <t>2006-04-17T00:00</t>
+    <t>17/04/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/077.0 E ADITIVOS, VIGrNCIA DE 18.03.06 A 17.03.07.</t>
+  </si>
+  <si>
+    <t>2006NS003813</t>
+  </si>
+  <si>
+    <t>20/04/2006</t>
+  </si>
+  <si>
+    <t>NFFS31028(PARTE)MANUT. EDIFICACOES,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAODE ELEVADORES E DE MESA TELEFONICA - RET SRF 9,45PC S.VLR APROP.,INSS E ISS JeRETIDOS NA 2006NS003804 - PER 01/03 A 17/03/06 - REL 171/06.</t>
+  </si>
+  <si>
+    <t>2006NS003821</t>
+  </si>
+  <si>
+    <t>NFFS 31027(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO DE ELEVADORES/MESA TELEFONICA. RET.SRF 9,45# S/VLR APR., INSS E ISS JeRETIDOS NA 2006NS003819. GLOSA $679,74 DECISAO SUPERIOR.PER 18/03 A 31/03/06.  REL 171/06</t>
+  </si>
+  <si>
+    <t>16.254,68</t>
+  </si>
+  <si>
+    <t>2006NS003823</t>
+  </si>
+  <si>
+    <t>ALTERAR DIVS</t>
+  </si>
+  <si>
+    <t>-21.256,11</t>
+  </si>
+  <si>
+    <t>2006NS003825</t>
   </si>
   <si>
     <t>2006NE001431</t>
   </si>
   <si>
-    <t>2006-05-17T00:00</t>
+    <t>17/05/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2003/77.0 E ADITIVOS, VIGÊNCIA DE 18.03.06 A 17.03.07.</t>
   </si>
   <si>
     <t>400.812,53</t>
   </si>
   <si>
+    <t>2006NS006343</t>
+  </si>
+  <si>
+    <t>22/06/2006</t>
+  </si>
+  <si>
+    <t>NFFS 33298(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO DE ELEVADORES/MESA TELEFONICA. RET.SRF., INSS E ISS NA 2006NS006342              PER 01/05/06 A 31/05/06.  REL 313/06</t>
+  </si>
+  <si>
+    <t>2006NS006331</t>
+  </si>
+  <si>
+    <t>ACERTO REF. 2006NS004860, TENDO EM VISTA LIQUIDACAO INDEVIDA:                 PARTE DO VALOR NO EMPENHO 824/06 (SUBST.MAO DE OBRA)</t>
+  </si>
+  <si>
+    <t>2006NS007143</t>
+  </si>
+  <si>
+    <t>17/07/2006</t>
+  </si>
+  <si>
+    <t>NFFS 33793(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO DE ELEVADORES/MESA TELEFONICA. RET.SRF., INSS E ISS NA 2006NS007141              PER 01/06/06 A 30/06/06   REL 329/06</t>
+  </si>
+  <si>
+    <t>2006NS007915</t>
+  </si>
+  <si>
+    <t>09/08/2006</t>
+  </si>
+  <si>
+    <t>NFF 34653-SERV.MANUT.EDIF.,INSTAL.HIDRAULICAS/ELETRICAS..OPERACAO ELEVS.E MESATELEF.(MAO-DE-OBRA). RETENCAO SRF 9,45 PC S/VLR. APROP., INSS E ISS RETIDOS NA2006NS007914 - HORA-EXTRA - RELACAO 342 DE 2006 - PERIODO ABRIL 2006</t>
+  </si>
+  <si>
+    <t>1.801,12</t>
+  </si>
+  <si>
+    <t>2006NS008028</t>
+  </si>
+  <si>
+    <t>14/08/2006</t>
+  </si>
+  <si>
+    <t>NFFS 34625(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO  DEELEVADORES/MESA TELEFONICA- RETENCAO SRF, INSS E ISS NA 2006NS008027.         PER 01/07/06 A 31/07/06 - RELACAO 346/06.</t>
+  </si>
+  <si>
     <t>2006NE002283</t>
   </si>
   <si>
-    <t>2006-08-17T00:00</t>
+    <t>17/08/2006</t>
   </si>
   <si>
     <t>18.603,30</t>
   </si>
   <si>
+    <t>2006NS008926</t>
+  </si>
+  <si>
+    <t>11/09/2006</t>
+  </si>
+  <si>
+    <t>NFF 35507(PARTE)-SERV.MANUT.EDIFICACOES,INSTAL.HIDRAULICAS/ELETRICAS..OPERACAOELEVS. E MESA TELEFONICA -RETENCAO SRF, INSS E ISS FEITA NA 2006NS008921-HORA-EXTRA - RELACAO 360 DE 2006 - PERIODO JUNHO/2006.</t>
+  </si>
+  <si>
+    <t>1.890,67</t>
+  </si>
+  <si>
+    <t>2006NS009129</t>
+  </si>
+  <si>
+    <t>18/09/2006</t>
+  </si>
+  <si>
+    <t>ALTERAR VALOR</t>
+  </si>
+  <si>
+    <t>-39.390,51</t>
+  </si>
+  <si>
+    <t>2006NS009128</t>
+  </si>
+  <si>
+    <t>NFFS 35591(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO  DEELEVADORES/MESA TELEFONICA.          RETENCAO SRF, INSS E ISS NA 2006NS009117.PERIODO 01/08/06 A 31/08/06.                                 RELACAO 364/2006.</t>
+  </si>
+  <si>
+    <t>39.390,50</t>
+  </si>
+  <si>
+    <t>2006NS009121</t>
+  </si>
+  <si>
+    <t>39.390,51</t>
+  </si>
+  <si>
+    <t>2006NS011535</t>
+  </si>
+  <si>
+    <t>22/11/2006</t>
+  </si>
+  <si>
+    <t>NFFS 37010(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO  DEELEVADORES/MESA TELEFONICA .. RET. SRF 9.45 S VL APROP.(GLOSA R$0,03 COB.IND.)INSS E ISS NA 2006NS011533 .. PERIODO 01/10/06 A 31/10/06 .. RELACAO 398/2006.</t>
+  </si>
+  <si>
+    <t>2006NS011543</t>
+  </si>
+  <si>
+    <t>2006NS011542</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NO003039 PARA ACERTAR FAVORECIDO</t>
+  </si>
+  <si>
+    <t>2006NS011569</t>
+  </si>
+  <si>
+    <t>23/11/2006</t>
+  </si>
+  <si>
+    <t>NFFS 36475 (COPIA) - ACERTO ORCAMENTARIO CONFORME SOLICITACAO DA SECLE (ANDRE)</t>
+  </si>
+  <si>
+    <t>2006NS012929</t>
+  </si>
+  <si>
+    <t>22/12/2006</t>
+  </si>
+  <si>
+    <t>NFFS 37936 (COPIA). ACERTO ORCAMENTARIO, CONFORME SOLICITACAO DA SECLE (ANDRE)</t>
+  </si>
+  <si>
+    <t>2006NS012992</t>
+  </si>
+  <si>
+    <t>26/12/2006</t>
+  </si>
+  <si>
+    <t>NFFS 38554(PARTE) MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO  DEELEVADORES/MESA TELEFONICA . RET. SRF 9.45 P.CENTO S/VL APROP. INSS E ISS RETIDOS NA 2006NS012991. 13º(2ª PARC.) ABR. A DEZ./06. RELACAO 624/2006.</t>
+  </si>
+  <si>
+    <t>24.636,97</t>
+  </si>
+  <si>
+    <t>2006NE003991</t>
+  </si>
+  <si>
+    <t>31/12/2006</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>-18.382,00</t>
+  </si>
+  <si>
+    <t>2006NE003993</t>
+  </si>
+  <si>
+    <t>-100.000,00</t>
+  </si>
+  <si>
+    <t>2006NE003995</t>
+  </si>
+  <si>
+    <t>-40.000,00</t>
+  </si>
+  <si>
     <t>2006NE003990</t>
   </si>
   <si>
-    <t>2006-12-31T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-17.072,06</t>
   </si>
   <si>
-    <t>2006NE003991</t>
-[...208 lines deleted...]
-  <si>
     <t>2007NE000121</t>
   </si>
   <si>
-    <t>2007-01-17T00:00</t>
+    <t>17/01/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTRATO Nº 2003/77.0 E ADITIVOS, VIGÊNCIA 18.03.06 A 17.03.07 - SERVIÇOS EXTRAORDINÁRIO.</t>
   </si>
   <si>
     <t>12.833,29</t>
   </si>
   <si>
-    <t>2007NE000197</t>
-[...217 lines deleted...]
-  <si>
     <t>2007NS000250</t>
   </si>
   <si>
+    <t>NFFS 38935(PARTE)-MANUT. EDIF.,INSTALACOES HIDRAULICAS/ELETRICAS..OPERACAO  DEELEVADORES/MESA TELEFONICA . RET. SRF 9.45 P.CENTO S/VL APROP. INSS E ISS RETIDOS NA 2007NS000248. RELACAO 007 DE 2007 - PERIODO DEZEMBRO DE 2006.</t>
+  </si>
+  <si>
     <t>2007NS000252</t>
   </si>
   <si>
+    <t>ALTERAR DARF</t>
+  </si>
+  <si>
     <t>-39.390,50</t>
   </si>
   <si>
     <t>2007NS000253</t>
-  </si>
-[...703 lines deleted...]
-    <t>-4.352,06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7435,16112 +8932,17068 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1147"/>
+  <dimension ref="A1:E1001"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
       <c r="D3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
       <c r="D6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
+      <c r="C12" t="s">
+        <v>28</v>
+      </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
         <v>40</v>
       </c>
-      <c r="B19" t="s">
-        <v>32</v>
+      <c r="C19" t="s">
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>32</v>
+        <v>49</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" t="s">
         <v>49</v>
       </c>
-      <c r="B23" t="s">
-        <v>50</v>
+      <c r="C23" t="s">
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
+      <c r="C25" t="s">
+        <v>58</v>
+      </c>
       <c r="D25" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>57</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
       </c>
       <c r="D27" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
+      <c r="C28" t="s">
+        <v>67</v>
+      </c>
       <c r="D28" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>8</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
         <v>66</v>
       </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>77</v>
+      </c>
+      <c r="C31" t="s">
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B32" t="s">
-        <v>66</v>
+        <v>77</v>
+      </c>
+      <c r="C32" t="s">
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B33" t="s">
-        <v>66</v>
+        <v>77</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>86</v>
+      </c>
+      <c r="C34" t="s">
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>86</v>
+      </c>
+      <c r="C35" t="s">
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B36" t="s">
-        <v>74</v>
+        <v>86</v>
+      </c>
+      <c r="C36" t="s">
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B37" t="s">
-        <v>74</v>
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="B38" t="s">
-        <v>81</v>
+        <v>96</v>
+      </c>
+      <c r="C38" t="s">
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>96</v>
+      </c>
+      <c r="C39" t="s">
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>81</v>
+        <v>96</v>
+      </c>
+      <c r="C40" t="s">
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>96</v>
+      </c>
+      <c r="C41" t="s">
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>87</v>
+        <v>96</v>
+      </c>
+      <c r="C42" t="s">
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="B43" t="s">
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="C43" t="s">
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E43" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="C44" t="s">
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="C45" t="s">
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="C46" t="s">
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>101</v>
+        <v>96</v>
+      </c>
+      <c r="C47" t="s">
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>101</v>
+        <v>126</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E48" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="B49" t="s">
-        <v>101</v>
+        <v>126</v>
+      </c>
+      <c r="C49" t="s">
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E49" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>105</v>
+        <v>126</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>32</v>
+        <v>126</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E51" t="s">
-        <v>41</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="B52" t="s">
-        <v>32</v>
+        <v>126</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E52" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="B53" t="s">
-        <v>50</v>
+        <v>126</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
       </c>
       <c r="D53" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B54" t="s">
-        <v>50</v>
+        <v>126</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
       </c>
       <c r="D54" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="E54" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>126</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
       </c>
       <c r="D55" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E55" t="s">
-        <v>34</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B56" t="s">
-        <v>50</v>
+        <v>142</v>
+      </c>
+      <c r="C56" t="s">
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>114</v>
+        <v>145</v>
       </c>
       <c r="B57" t="s">
-        <v>50</v>
+        <v>142</v>
+      </c>
+      <c r="C57" t="s">
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E57" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>50</v>
+        <v>150</v>
+      </c>
+      <c r="C58" t="s">
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>154</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="B60" t="s">
-        <v>53</v>
+        <v>158</v>
+      </c>
+      <c r="C60" t="s">
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>121</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>122</v>
+        <v>161</v>
       </c>
       <c r="B61" t="s">
-        <v>123</v>
+        <v>162</v>
+      </c>
+      <c r="C61" t="s">
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>125</v>
+        <v>165</v>
       </c>
       <c r="B62" t="s">
-        <v>126</v>
+        <v>162</v>
+      </c>
+      <c r="C62" t="s">
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="B63" t="s">
-        <v>126</v>
+        <v>162</v>
+      </c>
+      <c r="C63" t="s">
+        <v>168</v>
       </c>
       <c r="D63" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>129</v>
+        <v>169</v>
       </c>
       <c r="B64" t="s">
-        <v>126</v>
+        <v>170</v>
+      </c>
+      <c r="C64" t="s">
+        <v>171</v>
       </c>
       <c r="D64" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E64" t="s">
-        <v>96</v>
+        <v>172</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>131</v>
+        <v>170</v>
+      </c>
+      <c r="C65" t="s">
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="E65" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="B66" t="s">
-        <v>131</v>
+        <v>175</v>
+      </c>
+      <c r="C66" t="s">
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="E66" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="B67" t="s">
-        <v>63</v>
+        <v>175</v>
+      </c>
+      <c r="C67" t="s">
+        <v>179</v>
       </c>
       <c r="D67" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="E67" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="B68" t="s">
-        <v>137</v>
+        <v>182</v>
+      </c>
+      <c r="C68" t="s">
+        <v>183</v>
       </c>
       <c r="D68" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>138</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>137</v>
+        <v>182</v>
+      </c>
+      <c r="C69" t="s">
+        <v>185</v>
       </c>
       <c r="D69" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>140</v>
+        <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>137</v>
+        <v>187</v>
+      </c>
+      <c r="C70" t="s">
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E70" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>143</v>
+        <v>189</v>
       </c>
       <c r="B71" t="s">
-        <v>137</v>
+        <v>187</v>
+      </c>
+      <c r="C71" t="s">
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="B72" t="s">
-        <v>145</v>
+        <v>187</v>
+      </c>
+      <c r="C72" t="s">
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E72" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>147</v>
+        <v>187</v>
+      </c>
+      <c r="C73" t="s">
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="E73" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>149</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>147</v>
+        <v>187</v>
+      </c>
+      <c r="C74" t="s">
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>147</v>
+        <v>187</v>
+      </c>
+      <c r="C75" t="s">
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
-        <v>154</v>
+        <v>187</v>
+      </c>
+      <c r="C76" t="s">
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="E76" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>156</v>
+        <v>202</v>
       </c>
       <c r="B77" t="s">
-        <v>157</v>
+        <v>187</v>
+      </c>
+      <c r="C77" t="s">
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="B78" t="s">
-        <v>157</v>
+        <v>187</v>
+      </c>
+      <c r="C78" t="s">
+        <v>205</v>
       </c>
       <c r="D78" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E78" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>160</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>157</v>
+        <v>187</v>
+      </c>
+      <c r="C79" t="s">
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>157</v>
+        <v>187</v>
+      </c>
+      <c r="C80" t="s">
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="B81" t="s">
-        <v>164</v>
+        <v>187</v>
+      </c>
+      <c r="C81" t="s">
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="B82" t="s">
-        <v>167</v>
+        <v>187</v>
+      </c>
+      <c r="C82" t="s">
+        <v>215</v>
       </c>
       <c r="D82" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>169</v>
+        <v>216</v>
       </c>
       <c r="B83" t="s">
-        <v>170</v>
+        <v>187</v>
+      </c>
+      <c r="C83" t="s">
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="B84" t="s">
-        <v>173</v>
+        <v>187</v>
+      </c>
+      <c r="C84" t="s">
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E84" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="B85" t="s">
-        <v>173</v>
+        <v>187</v>
+      </c>
+      <c r="C85" t="s">
+        <v>222</v>
       </c>
       <c r="D85" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>176</v>
+        <v>59</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="B86" t="s">
-        <v>173</v>
+        <v>187</v>
+      </c>
+      <c r="C86" t="s">
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E86" t="s">
-        <v>174</v>
+        <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>173</v>
+        <v>187</v>
+      </c>
+      <c r="C87" t="s">
+        <v>224</v>
       </c>
       <c r="D87" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E87" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>173</v>
+        <v>187</v>
+      </c>
+      <c r="C88" t="s">
+        <v>207</v>
       </c>
       <c r="D88" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E88" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="B89" t="s">
-        <v>181</v>
+        <v>226</v>
+      </c>
+      <c r="C89" t="s">
+        <v>179</v>
       </c>
       <c r="D89" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E89" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>183</v>
+        <v>228</v>
       </c>
       <c r="B90" t="s">
-        <v>181</v>
+        <v>226</v>
+      </c>
+      <c r="C90" t="s">
+        <v>114</v>
       </c>
       <c r="D90" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E90" t="s">
-        <v>184</v>
+        <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>181</v>
+        <v>226</v>
+      </c>
+      <c r="C91" t="s">
+        <v>231</v>
       </c>
       <c r="D91" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E91" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>188</v>
+        <v>226</v>
+      </c>
+      <c r="C92" t="s">
+        <v>114</v>
       </c>
       <c r="D92" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E92" t="s">
-        <v>189</v>
+        <v>229</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="B93" t="s">
-        <v>188</v>
+        <v>235</v>
+      </c>
+      <c r="C93" t="s">
+        <v>236</v>
       </c>
       <c r="D93" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>191</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>188</v>
+        <v>238</v>
+      </c>
+      <c r="C94" t="s">
+        <v>239</v>
       </c>
       <c r="D94" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E94" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>194</v>
+        <v>241</v>
       </c>
       <c r="B95" t="s">
-        <v>188</v>
+        <v>238</v>
+      </c>
+      <c r="C95" t="s">
+        <v>239</v>
       </c>
       <c r="D95" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E95" t="s">
-        <v>195</v>
+        <v>242</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>196</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>188</v>
+        <v>238</v>
+      </c>
+      <c r="C96" t="s">
+        <v>244</v>
       </c>
       <c r="D96" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E96" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="B97" t="s">
-        <v>188</v>
+        <v>247</v>
+      </c>
+      <c r="C97" t="s">
+        <v>248</v>
       </c>
       <c r="D97" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E97" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>188</v>
+        <v>251</v>
+      </c>
+      <c r="C98" t="s">
+        <v>252</v>
       </c>
       <c r="D98" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E98" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="B99" t="s">
-        <v>203</v>
+        <v>255</v>
+      </c>
+      <c r="C99" t="s">
+        <v>256</v>
       </c>
       <c r="D99" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>204</v>
+        <v>257</v>
       </c>
       <c r="B100" t="s">
-        <v>203</v>
+        <v>258</v>
+      </c>
+      <c r="C100" t="s">
+        <v>259</v>
       </c>
       <c r="D100" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>205</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>206</v>
+        <v>260</v>
       </c>
       <c r="B101" t="s">
-        <v>207</v>
+        <v>258</v>
+      </c>
+      <c r="C101" t="s">
+        <v>259</v>
       </c>
       <c r="D101" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>208</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="B102" t="s">
-        <v>207</v>
+        <v>258</v>
+      </c>
+      <c r="C102" t="s">
+        <v>262</v>
       </c>
       <c r="D102" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>210</v>
+        <v>263</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>211</v>
+        <v>264</v>
       </c>
       <c r="B103" t="s">
-        <v>212</v>
+        <v>258</v>
+      </c>
+      <c r="C103" t="s">
+        <v>265</v>
       </c>
       <c r="D103" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>213</v>
+        <v>266</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>214</v>
+        <v>267</v>
       </c>
       <c r="B104" t="s">
-        <v>212</v>
+        <v>268</v>
+      </c>
+      <c r="C104" t="s">
+        <v>269</v>
       </c>
       <c r="D104" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>217</v>
+        <v>270</v>
       </c>
       <c r="B105" t="s">
-        <v>218</v>
+        <v>271</v>
+      </c>
+      <c r="C105" t="s">
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E105" t="s">
-        <v>219</v>
+        <v>273</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>220</v>
+        <v>274</v>
       </c>
       <c r="B106" t="s">
-        <v>218</v>
+        <v>275</v>
+      </c>
+      <c r="C106" t="s">
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E106" t="s">
-        <v>221</v>
+        <v>277</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="B107" t="s">
-        <v>223</v>
+        <v>279</v>
+      </c>
+      <c r="C107" t="s">
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>224</v>
+        <v>281</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>225</v>
+        <v>282</v>
       </c>
       <c r="B108" t="s">
-        <v>226</v>
+        <v>279</v>
+      </c>
+      <c r="C108" t="s">
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E108" t="s">
-        <v>227</v>
+        <v>284</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="B109" t="s">
-        <v>226</v>
+        <v>279</v>
+      </c>
+      <c r="C109" t="s">
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E109" t="s">
-        <v>229</v>
+        <v>124</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>230</v>
+        <v>287</v>
       </c>
       <c r="B110" t="s">
-        <v>231</v>
+        <v>288</v>
+      </c>
+      <c r="C110" t="s">
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>232</v>
+        <v>290</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>288</v>
+      </c>
+      <c r="C111" t="s">
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>234</v>
+        <v>293</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>235</v>
+        <v>294</v>
       </c>
       <c r="B112" t="s">
-        <v>236</v>
+        <v>288</v>
+      </c>
+      <c r="C112" t="s">
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>237</v>
+        <v>296</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>238</v>
+        <v>297</v>
       </c>
       <c r="B113" t="s">
-        <v>236</v>
+        <v>288</v>
+      </c>
+      <c r="C113" t="s">
+        <v>298</v>
       </c>
       <c r="D113" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E113" t="s">
-        <v>239</v>
+        <v>299</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="B114" t="s">
-        <v>241</v>
+        <v>301</v>
+      </c>
+      <c r="C114" t="s">
+        <v>302</v>
       </c>
       <c r="D114" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>242</v>
+        <v>303</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>243</v>
+        <v>304</v>
       </c>
       <c r="B115" t="s">
-        <v>244</v>
+        <v>305</v>
+      </c>
+      <c r="C115" t="s">
+        <v>306</v>
       </c>
       <c r="D115" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>245</v>
+        <v>307</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>246</v>
+        <v>308</v>
       </c>
       <c r="B116" t="s">
-        <v>247</v>
+        <v>305</v>
+      </c>
+      <c r="C116" t="s">
+        <v>309</v>
       </c>
       <c r="D116" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>249</v>
+        <v>310</v>
       </c>
       <c r="B117" t="s">
-        <v>250</v>
+        <v>305</v>
+      </c>
+      <c r="C117" t="s">
+        <v>311</v>
       </c>
       <c r="D117" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>251</v>
+        <v>312</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>252</v>
+        <v>313</v>
       </c>
       <c r="B118" t="s">
-        <v>250</v>
+        <v>305</v>
+      </c>
+      <c r="C118" t="s">
+        <v>314</v>
       </c>
       <c r="D118" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E118" t="s">
-        <v>253</v>
+        <v>211</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>254</v>
+        <v>315</v>
       </c>
       <c r="B119" t="s">
-        <v>250</v>
+        <v>305</v>
+      </c>
+      <c r="C119" t="s">
+        <v>306</v>
       </c>
       <c r="D119" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>255</v>
+        <v>307</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>256</v>
+        <v>316</v>
       </c>
       <c r="B120" t="s">
-        <v>257</v>
+        <v>305</v>
+      </c>
+      <c r="C120" t="s">
+        <v>309</v>
       </c>
       <c r="D120" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>258</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="B121" t="s">
-        <v>260</v>
+        <v>318</v>
+      </c>
+      <c r="C121" t="s">
+        <v>236</v>
       </c>
       <c r="D121" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>261</v>
+        <v>319</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>262</v>
+        <v>320</v>
       </c>
       <c r="B122" t="s">
-        <v>260</v>
+        <v>321</v>
+      </c>
+      <c r="C122" t="s">
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E122" t="s">
-        <v>263</v>
+        <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="B123" t="s">
-        <v>260</v>
+        <v>321</v>
+      </c>
+      <c r="C123" t="s">
+        <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>261</v>
+        <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>265</v>
+        <v>326</v>
       </c>
       <c r="B124" t="s">
-        <v>266</v>
+        <v>327</v>
+      </c>
+      <c r="C124" t="s">
+        <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E124" t="s">
-        <v>267</v>
+        <v>144</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>268</v>
+        <v>328</v>
       </c>
       <c r="B125" t="s">
-        <v>269</v>
+        <v>327</v>
+      </c>
+      <c r="C125" t="s">
+        <v>329</v>
       </c>
       <c r="D125" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E125" t="s">
-        <v>270</v>
+        <v>193</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>271</v>
+        <v>330</v>
       </c>
       <c r="B126" t="s">
-        <v>269</v>
+        <v>327</v>
+      </c>
+      <c r="C126" t="s">
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E126" t="s">
-        <v>272</v>
+        <v>325</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>273</v>
+        <v>331</v>
       </c>
       <c r="B127" t="s">
-        <v>269</v>
+        <v>327</v>
+      </c>
+      <c r="C127" t="s">
+        <v>332</v>
       </c>
       <c r="D127" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>267</v>
+        <v>333</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="B128" t="s">
-        <v>269</v>
+        <v>327</v>
+      </c>
+      <c r="C128" t="s">
+        <v>335</v>
       </c>
       <c r="D128" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E128" t="s">
-        <v>275</v>
+        <v>336</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>276</v>
+        <v>337</v>
       </c>
       <c r="B129" t="s">
-        <v>269</v>
+        <v>327</v>
+      </c>
+      <c r="C129" t="s">
+        <v>338</v>
       </c>
       <c r="D129" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E129" t="s">
-        <v>270</v>
+        <v>339</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>277</v>
+        <v>340</v>
       </c>
       <c r="B130" t="s">
-        <v>278</v>
+        <v>327</v>
+      </c>
+      <c r="C130" t="s">
+        <v>335</v>
       </c>
       <c r="D130" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E130" t="s">
-        <v>279</v>
+        <v>336</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>280</v>
+        <v>341</v>
       </c>
       <c r="B131" t="s">
-        <v>281</v>
+        <v>342</v>
+      </c>
+      <c r="C131" t="s">
+        <v>343</v>
       </c>
       <c r="D131" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>282</v>
+        <v>344</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>283</v>
+        <v>345</v>
       </c>
       <c r="B132" t="s">
-        <v>281</v>
+        <v>346</v>
+      </c>
+      <c r="C132" t="s">
+        <v>347</v>
       </c>
       <c r="D132" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>284</v>
+        <v>348</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>285</v>
+        <v>349</v>
       </c>
       <c r="B133" t="s">
-        <v>281</v>
+        <v>350</v>
+      </c>
+      <c r="C133" t="s">
+        <v>351</v>
       </c>
       <c r="D133" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>286</v>
+        <v>352</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>287</v>
+        <v>353</v>
       </c>
       <c r="B134" t="s">
-        <v>288</v>
+        <v>350</v>
+      </c>
+      <c r="C134" t="s">
+        <v>354</v>
       </c>
       <c r="D134" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>290</v>
+        <v>356</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>350</v>
+      </c>
+      <c r="C135" t="s">
+        <v>357</v>
       </c>
       <c r="D135" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>292</v>
+        <v>358</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="B136" t="s">
-        <v>294</v>
+        <v>350</v>
+      </c>
+      <c r="C136" t="s">
+        <v>360</v>
       </c>
       <c r="D136" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>295</v>
+        <v>361</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>296</v>
+        <v>362</v>
       </c>
       <c r="B137" t="s">
-        <v>297</v>
+        <v>350</v>
+      </c>
+      <c r="C137" t="s">
+        <v>357</v>
       </c>
       <c r="D137" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>58</v>
+        <v>358</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>298</v>
+        <v>363</v>
       </c>
       <c r="B138" t="s">
-        <v>297</v>
+        <v>364</v>
+      </c>
+      <c r="C138" t="s">
+        <v>365</v>
       </c>
       <c r="D138" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>299</v>
+        <v>366</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>300</v>
+        <v>367</v>
       </c>
       <c r="B139" t="s">
-        <v>297</v>
+        <v>364</v>
+      </c>
+      <c r="C139" t="s">
+        <v>365</v>
       </c>
       <c r="D139" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>301</v>
+        <v>366</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="B140" t="s">
-        <v>297</v>
+        <v>364</v>
+      </c>
+      <c r="C140" t="s">
+        <v>369</v>
       </c>
       <c r="D140" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>299</v>
+        <v>370</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>303</v>
+        <v>371</v>
       </c>
       <c r="B141" t="s">
-        <v>304</v>
+        <v>364</v>
+      </c>
+      <c r="C141" t="s">
+        <v>365</v>
       </c>
       <c r="D141" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>305</v>
+        <v>366</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>306</v>
+        <v>372</v>
       </c>
       <c r="B142" t="s">
-        <v>307</v>
+        <v>364</v>
+      </c>
+      <c r="C142" t="s">
+        <v>369</v>
       </c>
       <c r="D142" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>308</v>
+        <v>370</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>309</v>
+        <v>373</v>
       </c>
       <c r="B143" t="s">
-        <v>310</v>
+        <v>364</v>
+      </c>
+      <c r="C143" t="s">
+        <v>374</v>
       </c>
       <c r="D143" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E143" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>312</v>
+        <v>375</v>
       </c>
       <c r="B144" t="s">
-        <v>310</v>
+        <v>376</v>
+      </c>
+      <c r="C144" t="s">
+        <v>377</v>
       </c>
       <c r="D144" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>313</v>
+        <v>366</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>314</v>
+        <v>378</v>
       </c>
       <c r="B145" t="s">
-        <v>310</v>
+        <v>376</v>
+      </c>
+      <c r="C145" t="s">
+        <v>379</v>
       </c>
       <c r="D145" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>315</v>
+        <v>380</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>316</v>
+        <v>381</v>
       </c>
       <c r="B146" t="s">
-        <v>317</v>
+        <v>382</v>
+      </c>
+      <c r="C146" t="s">
+        <v>383</v>
       </c>
       <c r="D146" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>318</v>
+        <v>384</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>319</v>
+        <v>385</v>
       </c>
       <c r="B147" t="s">
-        <v>317</v>
+        <v>382</v>
+      </c>
+      <c r="C147" t="s">
+        <v>383</v>
       </c>
       <c r="D147" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>320</v>
+        <v>384</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>321</v>
+        <v>386</v>
       </c>
       <c r="B148" t="s">
-        <v>322</v>
+        <v>382</v>
+      </c>
+      <c r="C148" t="s">
+        <v>387</v>
       </c>
       <c r="D148" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>323</v>
+        <v>388</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>324</v>
+        <v>389</v>
       </c>
       <c r="B149" t="s">
-        <v>325</v>
+        <v>390</v>
+      </c>
+      <c r="C149" t="s">
+        <v>391</v>
       </c>
       <c r="D149" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E149" t="s">
-        <v>326</v>
+        <v>144</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>327</v>
+        <v>392</v>
       </c>
       <c r="B150" t="s">
-        <v>325</v>
+        <v>393</v>
+      </c>
+      <c r="C150" t="s">
+        <v>394</v>
       </c>
       <c r="D150" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>323</v>
+        <v>395</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>328</v>
+        <v>396</v>
       </c>
       <c r="B151" t="s">
-        <v>329</v>
+        <v>393</v>
+      </c>
+      <c r="C151" t="s">
+        <v>397</v>
       </c>
       <c r="D151" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E151" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="B152" t="s">
-        <v>329</v>
+        <v>393</v>
+      </c>
+      <c r="C152" t="s">
+        <v>400</v>
       </c>
       <c r="D152" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E152" t="s">
-        <v>332</v>
+        <v>401</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>333</v>
+        <v>402</v>
       </c>
       <c r="B153" t="s">
-        <v>334</v>
+        <v>403</v>
+      </c>
+      <c r="C153" t="s">
+        <v>404</v>
       </c>
       <c r="D153" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>335</v>
+        <v>366</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>336</v>
+        <v>405</v>
       </c>
       <c r="B154" t="s">
-        <v>334</v>
+        <v>403</v>
+      </c>
+      <c r="C154" t="s">
+        <v>406</v>
       </c>
       <c r="D154" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E154" t="s">
-        <v>337</v>
+        <v>370</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>338</v>
+        <v>407</v>
       </c>
       <c r="B155" t="s">
-        <v>334</v>
+        <v>408</v>
+      </c>
+      <c r="C155" t="s">
+        <v>409</v>
       </c>
       <c r="D155" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>339</v>
+        <v>410</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>340</v>
+        <v>411</v>
       </c>
       <c r="B156" t="s">
-        <v>341</v>
+        <v>408</v>
+      </c>
+      <c r="C156" t="s">
+        <v>412</v>
       </c>
       <c r="D156" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>342</v>
+        <v>413</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>414</v>
       </c>
       <c r="B157" t="s">
-        <v>341</v>
+        <v>408</v>
+      </c>
+      <c r="C157" t="s">
+        <v>409</v>
       </c>
       <c r="D157" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>344</v>
+        <v>410</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>415</v>
       </c>
       <c r="B158" t="s">
-        <v>341</v>
+        <v>416</v>
+      </c>
+      <c r="C158" t="s">
+        <v>417</v>
       </c>
       <c r="D158" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E158" t="s">
-        <v>346</v>
+        <v>418</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>419</v>
       </c>
       <c r="B159" t="s">
-        <v>348</v>
+        <v>420</v>
+      </c>
+      <c r="C159" t="s">
+        <v>421</v>
       </c>
       <c r="D159" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E159" t="s">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>350</v>
+        <v>422</v>
       </c>
       <c r="B160" t="s">
-        <v>348</v>
+        <v>423</v>
+      </c>
+      <c r="C160" t="s">
+        <v>424</v>
       </c>
       <c r="D160" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E160" t="s">
-        <v>351</v>
+        <v>425</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>352</v>
+        <v>426</v>
       </c>
       <c r="B161" t="s">
-        <v>353</v>
+        <v>423</v>
+      </c>
+      <c r="C161" t="s">
+        <v>427</v>
       </c>
       <c r="D161" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E161" t="s">
-        <v>354</v>
+        <v>428</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>355</v>
+        <v>429</v>
       </c>
       <c r="B162" t="s">
-        <v>353</v>
+        <v>430</v>
+      </c>
+      <c r="C162" t="s">
+        <v>431</v>
       </c>
       <c r="D162" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E162" t="s">
-        <v>356</v>
+        <v>144</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>357</v>
+        <v>432</v>
       </c>
       <c r="B163" t="s">
-        <v>353</v>
+        <v>430</v>
+      </c>
+      <c r="C163" t="s">
+        <v>433</v>
       </c>
       <c r="D163" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E163" t="s">
-        <v>358</v>
+        <v>434</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>435</v>
       </c>
       <c r="B164" t="s">
-        <v>353</v>
+        <v>430</v>
+      </c>
+      <c r="C164" t="s">
+        <v>436</v>
       </c>
       <c r="D164" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>351</v>
+        <v>437</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>438</v>
       </c>
       <c r="B165" t="s">
-        <v>361</v>
+        <v>430</v>
+      </c>
+      <c r="C165" t="s">
+        <v>439</v>
       </c>
       <c r="D165" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>362</v>
+        <v>440</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>441</v>
       </c>
       <c r="B166" t="s">
-        <v>364</v>
+        <v>430</v>
+      </c>
+      <c r="C166" t="s">
+        <v>442</v>
       </c>
       <c r="D166" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>365</v>
+        <v>443</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>444</v>
       </c>
       <c r="B167" t="s">
-        <v>364</v>
+        <v>430</v>
+      </c>
+      <c r="C167" t="s">
+        <v>445</v>
       </c>
       <c r="D167" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>367</v>
+        <v>446</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>447</v>
       </c>
       <c r="B168" t="s">
-        <v>364</v>
+        <v>430</v>
+      </c>
+      <c r="C168" t="s">
+        <v>442</v>
       </c>
       <c r="D168" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E168" t="s">
-        <v>369</v>
+        <v>448</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>449</v>
       </c>
       <c r="B169" t="s">
-        <v>364</v>
+        <v>430</v>
+      </c>
+      <c r="C169" t="s">
+        <v>450</v>
       </c>
       <c r="D169" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E169" t="s">
-        <v>371</v>
+        <v>451</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>372</v>
+        <v>452</v>
       </c>
       <c r="B170" t="s">
-        <v>364</v>
+        <v>453</v>
+      </c>
+      <c r="C170" t="s">
+        <v>454</v>
       </c>
       <c r="D170" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>373</v>
+        <v>455</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>374</v>
+        <v>456</v>
       </c>
       <c r="B171" t="s">
-        <v>364</v>
+        <v>453</v>
+      </c>
+      <c r="C171" t="s">
+        <v>457</v>
       </c>
       <c r="D171" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>375</v>
+        <v>458</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>376</v>
+        <v>459</v>
       </c>
       <c r="B172" t="s">
-        <v>364</v>
+        <v>460</v>
+      </c>
+      <c r="C172" t="s">
+        <v>461</v>
       </c>
       <c r="D172" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="E172" t="s">
-        <v>377</v>
+        <v>462</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>378</v>
+        <v>463</v>
       </c>
       <c r="B173" t="s">
-        <v>364</v>
+        <v>460</v>
+      </c>
+      <c r="C173" t="s">
+        <v>464</v>
       </c>
       <c r="D173" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E173" t="s">
-        <v>379</v>
+        <v>290</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>380</v>
+        <v>465</v>
       </c>
       <c r="B174" t="s">
-        <v>364</v>
+        <v>460</v>
+      </c>
+      <c r="C174" t="s">
+        <v>466</v>
       </c>
       <c r="D174" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E174" t="s">
-        <v>381</v>
+        <v>467</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>382</v>
+        <v>468</v>
       </c>
       <c r="B175" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C175" t="s">
+        <v>470</v>
       </c>
       <c r="D175" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E175" t="s">
-        <v>383</v>
+        <v>471</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>384</v>
+        <v>472</v>
       </c>
       <c r="B176" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C176" t="s">
+        <v>473</v>
       </c>
       <c r="D176" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E176" t="s">
-        <v>377</v>
+        <v>474</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>385</v>
+        <v>475</v>
       </c>
       <c r="B177" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C177" t="s">
+        <v>476</v>
       </c>
       <c r="D177" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E177" t="s">
-        <v>386</v>
+        <v>471</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>387</v>
+        <v>477</v>
       </c>
       <c r="B178" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C178" t="s">
+        <v>473</v>
       </c>
       <c r="D178" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E178" t="s">
-        <v>388</v>
+        <v>474</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>389</v>
+        <v>478</v>
       </c>
       <c r="B179" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C179" t="s">
+        <v>479</v>
       </c>
       <c r="D179" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E179" t="s">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>391</v>
+        <v>481</v>
       </c>
       <c r="B180" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C180" t="s">
+        <v>482</v>
       </c>
       <c r="D180" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E180" t="s">
-        <v>392</v>
+        <v>483</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>393</v>
+        <v>484</v>
       </c>
       <c r="B181" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C181" t="s">
+        <v>485</v>
       </c>
       <c r="D181" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E181" t="s">
-        <v>394</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>395</v>
+        <v>487</v>
       </c>
       <c r="B182" t="s">
-        <v>364</v>
+        <v>469</v>
+      </c>
+      <c r="C182" t="s">
+        <v>479</v>
       </c>
       <c r="D182" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E182" t="s">
-        <v>396</v>
+        <v>488</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>397</v>
+        <v>489</v>
       </c>
       <c r="B183" t="s">
-        <v>398</v>
+        <v>469</v>
+      </c>
+      <c r="C183" t="s">
+        <v>490</v>
       </c>
       <c r="D183" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>82</v>
+        <v>491</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>399</v>
+        <v>492</v>
       </c>
       <c r="B184" t="s">
-        <v>398</v>
+        <v>469</v>
+      </c>
+      <c r="C184" t="s">
+        <v>493</v>
       </c>
       <c r="D184" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E184" t="s">
-        <v>84</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>400</v>
+        <v>495</v>
       </c>
       <c r="B185" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C185" t="s">
+        <v>485</v>
       </c>
       <c r="D185" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E185" t="s">
-        <v>121</v>
+        <v>486</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>402</v>
+        <v>496</v>
       </c>
       <c r="B186" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C186" t="s">
+        <v>497</v>
       </c>
       <c r="D186" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E186" t="s">
-        <v>82</v>
+        <v>498</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>403</v>
+        <v>499</v>
       </c>
       <c r="B187" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C187" t="s">
+        <v>500</v>
       </c>
       <c r="D187" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E187" t="s">
-        <v>404</v>
+        <v>480</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>405</v>
+        <v>501</v>
       </c>
       <c r="B188" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C188" t="s">
+        <v>502</v>
       </c>
       <c r="D188" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E188" t="s">
-        <v>121</v>
+        <v>488</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>406</v>
+        <v>503</v>
       </c>
       <c r="B189" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C189" t="s">
+        <v>504</v>
       </c>
       <c r="D189" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E189" t="s">
-        <v>84</v>
+        <v>480</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>407</v>
+        <v>505</v>
       </c>
       <c r="B190" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C190" t="s">
+        <v>506</v>
       </c>
       <c r="D190" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E190" t="s">
-        <v>82</v>
+        <v>474</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>408</v>
+        <v>507</v>
       </c>
       <c r="B191" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C191" t="s">
+        <v>508</v>
       </c>
       <c r="D191" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E191" t="s">
-        <v>409</v>
+        <v>494</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>410</v>
+        <v>509</v>
       </c>
       <c r="B192" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C192" t="s">
+        <v>510</v>
       </c>
       <c r="D192" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
+        <v>511</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>411</v>
+        <v>512</v>
       </c>
       <c r="B193" t="s">
-        <v>401</v>
+        <v>469</v>
+      </c>
+      <c r="C193" t="s">
+        <v>513</v>
       </c>
       <c r="D193" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E193" t="s">
-        <v>404</v>
+        <v>514</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>412</v>
+        <v>515</v>
       </c>
       <c r="B194" t="s">
-        <v>401</v>
+        <v>516</v>
+      </c>
+      <c r="C194" t="s">
+        <v>517</v>
       </c>
       <c r="D194" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="E194" t="s">
-        <v>413</v>
+        <v>518</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>412</v>
+        <v>519</v>
       </c>
       <c r="B195" t="s">
-        <v>401</v>
+        <v>516</v>
+      </c>
+      <c r="C195" t="s">
+        <v>520</v>
       </c>
       <c r="D195" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="E195" t="s">
-        <v>409</v>
+        <v>521</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>414</v>
+        <v>522</v>
       </c>
       <c r="B196" t="s">
-        <v>401</v>
+        <v>523</v>
+      </c>
+      <c r="C196" t="s">
+        <v>524</v>
       </c>
       <c r="D196" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E196" t="s">
-        <v>415</v>
+        <v>299</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="B197" t="s">
-        <v>401</v>
+        <v>523</v>
+      </c>
+      <c r="C197" t="s">
+        <v>526</v>
       </c>
       <c r="D197" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E197" t="s">
-        <v>84</v>
+        <v>518</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>417</v>
+        <v>527</v>
       </c>
       <c r="B198" t="s">
-        <v>401</v>
+        <v>528</v>
+      </c>
+      <c r="C198" t="s">
+        <v>529</v>
       </c>
       <c r="D198" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E198" t="s">
-        <v>12</v>
+        <v>425</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>418</v>
+        <v>530</v>
       </c>
       <c r="B199" t="s">
-        <v>401</v>
+        <v>528</v>
+      </c>
+      <c r="C199" t="s">
+        <v>531</v>
       </c>
       <c r="D199" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E199" t="s">
-        <v>419</v>
+        <v>532</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>420</v>
+        <v>533</v>
       </c>
       <c r="B200" t="s">
-        <v>401</v>
+        <v>534</v>
+      </c>
+      <c r="C200" t="s">
+        <v>535</v>
       </c>
       <c r="D200" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E200" t="s">
-        <v>121</v>
+        <v>537</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>421</v>
+        <v>538</v>
       </c>
       <c r="B201" t="s">
-        <v>401</v>
+        <v>534</v>
+      </c>
+      <c r="C201" t="s">
+        <v>539</v>
       </c>
       <c r="D201" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E201" t="s">
-        <v>82</v>
+        <v>540</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>422</v>
+        <v>541</v>
       </c>
       <c r="B202" t="s">
-        <v>401</v>
+        <v>542</v>
+      </c>
+      <c r="C202" t="s">
+        <v>543</v>
       </c>
       <c r="D202" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>413</v>
+        <v>544</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>422</v>
+        <v>545</v>
       </c>
       <c r="B203" t="s">
-        <v>401</v>
+        <v>542</v>
+      </c>
+      <c r="C203" t="s">
+        <v>546</v>
       </c>
       <c r="D203" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>409</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>423</v>
+        <v>548</v>
       </c>
       <c r="B204" t="s">
-        <v>424</v>
+        <v>542</v>
+      </c>
+      <c r="C204" t="s">
+        <v>549</v>
       </c>
       <c r="D204" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="E204" t="s">
-        <v>425</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>426</v>
+        <v>551</v>
       </c>
       <c r="B205" t="s">
-        <v>427</v>
+        <v>542</v>
+      </c>
+      <c r="C205" t="s">
+        <v>552</v>
       </c>
       <c r="D205" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E205" t="s">
-        <v>12</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>428</v>
+        <v>554</v>
       </c>
       <c r="B206" t="s">
-        <v>429</v>
+        <v>555</v>
+      </c>
+      <c r="C206" t="s">
+        <v>556</v>
       </c>
       <c r="D206" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E206" t="s">
-        <v>82</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>430</v>
+        <v>558</v>
       </c>
       <c r="B207" t="s">
-        <v>431</v>
+        <v>555</v>
+      </c>
+      <c r="C207" t="s">
+        <v>559</v>
       </c>
       <c r="D207" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="E207" t="s">
-        <v>432</v>
+        <v>144</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>433</v>
+        <v>560</v>
       </c>
       <c r="B208" t="s">
-        <v>434</v>
+        <v>561</v>
+      </c>
+      <c r="C208" t="s">
+        <v>562</v>
       </c>
       <c r="D208" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="E208" t="s">
-        <v>435</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>436</v>
+        <v>564</v>
       </c>
       <c r="B209" t="s">
-        <v>437</v>
+        <v>561</v>
+      </c>
+      <c r="C209" t="s">
+        <v>565</v>
       </c>
       <c r="D209" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E209" t="s">
-        <v>438</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>439</v>
+        <v>567</v>
       </c>
       <c r="B210" t="s">
-        <v>437</v>
+        <v>561</v>
+      </c>
+      <c r="C210" t="s">
+        <v>568</v>
       </c>
       <c r="D210" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E210" t="s">
-        <v>440</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>441</v>
+        <v>570</v>
       </c>
       <c r="B211" t="s">
-        <v>437</v>
+        <v>561</v>
+      </c>
+      <c r="C211" t="s">
+        <v>571</v>
       </c>
       <c r="D211" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E211" t="s">
-        <v>34</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>442</v>
+        <v>573</v>
       </c>
       <c r="B212" t="s">
-        <v>164</v>
+        <v>574</v>
+      </c>
+      <c r="C212" t="s">
+        <v>575</v>
       </c>
       <c r="D212" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E212" t="s">
-        <v>443</v>
+        <v>576</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>444</v>
+        <v>577</v>
       </c>
       <c r="B213" t="s">
-        <v>164</v>
+        <v>578</v>
+      </c>
+      <c r="C213" t="s">
+        <v>579</v>
       </c>
       <c r="D213" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E213" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>446</v>
+        <v>580</v>
       </c>
       <c r="B214" t="s">
-        <v>164</v>
+        <v>578</v>
+      </c>
+      <c r="C214" t="s">
+        <v>581</v>
       </c>
       <c r="D214" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E214" t="s">
-        <v>447</v>
+        <v>582</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>448</v>
+        <v>583</v>
       </c>
       <c r="B215" t="s">
-        <v>449</v>
+        <v>578</v>
+      </c>
+      <c r="C215" t="s">
+        <v>584</v>
       </c>
       <c r="D215" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E215" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>451</v>
+        <v>585</v>
       </c>
       <c r="B216" t="s">
-        <v>449</v>
+        <v>578</v>
+      </c>
+      <c r="C216" t="s">
+        <v>586</v>
       </c>
       <c r="D216" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E216" t="s">
-        <v>12</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>452</v>
+        <v>588</v>
       </c>
       <c r="B217" t="s">
-        <v>449</v>
+        <v>589</v>
+      </c>
+      <c r="C217" t="s">
+        <v>590</v>
       </c>
       <c r="D217" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E217" t="s">
-        <v>453</v>
+        <v>591</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>454</v>
+        <v>592</v>
       </c>
       <c r="B218" t="s">
-        <v>449</v>
+        <v>589</v>
+      </c>
+      <c r="C218" t="s">
+        <v>593</v>
       </c>
       <c r="D218" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E218" t="s">
-        <v>415</v>
+        <v>594</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>455</v>
+        <v>595</v>
       </c>
       <c r="B219" t="s">
-        <v>449</v>
+        <v>589</v>
+      </c>
+      <c r="C219" t="s">
+        <v>596</v>
       </c>
       <c r="D219" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E219" t="s">
-        <v>450</v>
+        <v>591</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>456</v>
+        <v>597</v>
       </c>
       <c r="B220" t="s">
-        <v>449</v>
+        <v>598</v>
+      </c>
+      <c r="C220" t="s">
+        <v>599</v>
       </c>
       <c r="D220" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
+        <v>600</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>457</v>
+        <v>601</v>
       </c>
       <c r="B221" t="s">
-        <v>458</v>
+        <v>598</v>
+      </c>
+      <c r="C221" t="s">
+        <v>602</v>
       </c>
       <c r="D221" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E221" t="s">
-        <v>459</v>
+        <v>603</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>460</v>
+        <v>604</v>
       </c>
       <c r="B222" t="s">
-        <v>458</v>
+        <v>605</v>
+      </c>
+      <c r="C222" t="s">
+        <v>606</v>
       </c>
       <c r="D222" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E222" t="s">
-        <v>121</v>
+        <v>607</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>461</v>
+        <v>608</v>
       </c>
       <c r="B223" t="s">
-        <v>462</v>
+        <v>605</v>
+      </c>
+      <c r="C223" t="s">
+        <v>609</v>
       </c>
       <c r="D223" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E223" t="s">
-        <v>463</v>
+        <v>610</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>464</v>
+        <v>611</v>
       </c>
       <c r="B224" t="s">
-        <v>462</v>
+        <v>612</v>
+      </c>
+      <c r="C224" t="s">
+        <v>613</v>
       </c>
       <c r="D224" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E224" t="s">
-        <v>459</v>
+        <v>614</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>465</v>
+        <v>615</v>
       </c>
       <c r="B225" t="s">
-        <v>462</v>
+        <v>616</v>
+      </c>
+      <c r="C225" t="s">
+        <v>617</v>
       </c>
       <c r="D225" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E225" t="s">
-        <v>404</v>
+        <v>618</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>466</v>
+        <v>619</v>
       </c>
       <c r="B226" t="s">
-        <v>462</v>
+        <v>616</v>
+      </c>
+      <c r="C226" t="s">
+        <v>620</v>
       </c>
       <c r="D226" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E226" t="s">
-        <v>121</v>
+        <v>621</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>467</v>
+        <v>622</v>
       </c>
       <c r="B227" t="s">
-        <v>462</v>
+        <v>623</v>
+      </c>
+      <c r="C227" t="s">
+        <v>624</v>
       </c>
       <c r="D227" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E227" t="s">
-        <v>468</v>
+        <v>625</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>469</v>
+        <v>626</v>
       </c>
       <c r="B228" t="s">
-        <v>462</v>
+        <v>623</v>
+      </c>
+      <c r="C228" t="s">
+        <v>627</v>
       </c>
       <c r="D228" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E228" t="s">
-        <v>470</v>
+        <v>628</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>471</v>
+        <v>629</v>
       </c>
       <c r="B229" t="s">
-        <v>462</v>
+        <v>623</v>
+      </c>
+      <c r="C229" t="s">
+        <v>630</v>
       </c>
       <c r="D229" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E229" t="s">
-        <v>468</v>
+        <v>625</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>472</v>
+        <v>631</v>
       </c>
       <c r="B230" t="s">
-        <v>473</v>
+        <v>623</v>
+      </c>
+      <c r="C230" t="s">
+        <v>632</v>
       </c>
       <c r="D230" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E230" t="s">
-        <v>474</v>
+        <v>633</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>475</v>
+        <v>634</v>
       </c>
       <c r="B231" t="s">
-        <v>476</v>
+        <v>623</v>
+      </c>
+      <c r="C231" t="s">
+        <v>635</v>
       </c>
       <c r="D231" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E231" t="s">
-        <v>477</v>
+        <v>636</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>478</v>
+        <v>637</v>
       </c>
       <c r="B232" t="s">
-        <v>479</v>
+        <v>638</v>
+      </c>
+      <c r="C232" t="s">
+        <v>639</v>
       </c>
       <c r="D232" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E232" t="s">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>481</v>
+        <v>641</v>
       </c>
       <c r="B233" t="s">
-        <v>479</v>
+        <v>642</v>
+      </c>
+      <c r="C233" t="s">
+        <v>643</v>
       </c>
       <c r="D233" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E233" t="s">
-        <v>482</v>
+        <v>644</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>483</v>
+        <v>645</v>
       </c>
       <c r="B234" t="s">
-        <v>479</v>
+        <v>646</v>
+      </c>
+      <c r="C234" t="s">
+        <v>647</v>
       </c>
       <c r="D234" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E234" t="s">
-        <v>484</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>485</v>
+        <v>649</v>
       </c>
       <c r="B235" t="s">
-        <v>479</v>
+        <v>646</v>
+      </c>
+      <c r="C235" t="s">
+        <v>650</v>
       </c>
       <c r="D235" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E235" t="s">
-        <v>486</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>487</v>
+        <v>652</v>
       </c>
       <c r="B236" t="s">
-        <v>479</v>
+        <v>653</v>
+      </c>
+      <c r="C236" t="s">
+        <v>654</v>
       </c>
       <c r="D236" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E236" t="s">
-        <v>484</v>
+        <v>655</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>488</v>
+        <v>656</v>
       </c>
       <c r="B237" t="s">
-        <v>173</v>
+        <v>653</v>
+      </c>
+      <c r="C237" t="s">
+        <v>657</v>
       </c>
       <c r="D237" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="E237" t="s">
-        <v>447</v>
+        <v>658</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>489</v>
+        <v>659</v>
       </c>
       <c r="B238" t="s">
-        <v>490</v>
+        <v>653</v>
+      </c>
+      <c r="C238" t="s">
+        <v>660</v>
       </c>
       <c r="D238" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E238" t="s">
-        <v>491</v>
+        <v>655</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>492</v>
+        <v>661</v>
       </c>
       <c r="B239" t="s">
-        <v>493</v>
+        <v>662</v>
+      </c>
+      <c r="C239" t="s">
+        <v>663</v>
       </c>
       <c r="D239" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E239" t="s">
-        <v>494</v>
+        <v>607</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>495</v>
+        <v>664</v>
       </c>
       <c r="B240" t="s">
-        <v>493</v>
+        <v>662</v>
+      </c>
+      <c r="C240" t="s">
+        <v>665</v>
       </c>
       <c r="D240" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E240" t="s">
-        <v>496</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>497</v>
+        <v>667</v>
       </c>
       <c r="B241" t="s">
-        <v>493</v>
+        <v>662</v>
+      </c>
+      <c r="C241" t="s">
+        <v>668</v>
       </c>
       <c r="D241" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E241" t="s">
-        <v>494</v>
+        <v>607</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>498</v>
+        <v>669</v>
       </c>
       <c r="B242" t="s">
-        <v>499</v>
+        <v>670</v>
+      </c>
+      <c r="C242" t="s">
+        <v>671</v>
       </c>
       <c r="D242" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E242" t="s">
-        <v>121</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>500</v>
+        <v>673</v>
       </c>
       <c r="B243" t="s">
-        <v>501</v>
+        <v>670</v>
+      </c>
+      <c r="C243" t="s">
+        <v>674</v>
       </c>
       <c r="D243" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E243" t="s">
-        <v>174</v>
+        <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>502</v>
+        <v>676</v>
       </c>
       <c r="B244" t="s">
-        <v>501</v>
+        <v>677</v>
+      </c>
+      <c r="C244" t="s">
+        <v>678</v>
       </c>
       <c r="D244" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E244" t="s">
-        <v>176</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>503</v>
+        <v>680</v>
       </c>
       <c r="B245" t="s">
-        <v>490</v>
+        <v>677</v>
+      </c>
+      <c r="C245" t="s">
+        <v>681</v>
       </c>
       <c r="D245" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E245" t="s">
-        <v>174</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>504</v>
+        <v>683</v>
       </c>
       <c r="B246" t="s">
-        <v>505</v>
+        <v>684</v>
+      </c>
+      <c r="C246" t="s">
+        <v>685</v>
       </c>
       <c r="D246" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E246" t="s">
-        <v>506</v>
+        <v>686</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>507</v>
+        <v>687</v>
       </c>
       <c r="B247" t="s">
-        <v>505</v>
+        <v>684</v>
+      </c>
+      <c r="C247" t="s">
+        <v>688</v>
       </c>
       <c r="D247" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E247" t="s">
-        <v>508</v>
+        <v>689</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>509</v>
+        <v>690</v>
       </c>
       <c r="B248" t="s">
-        <v>505</v>
+        <v>684</v>
+      </c>
+      <c r="C248" t="s">
+        <v>691</v>
       </c>
       <c r="D248" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E248" t="s">
-        <v>506</v>
+        <v>686</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>510</v>
+        <v>692</v>
       </c>
       <c r="B249" t="s">
-        <v>511</v>
+        <v>693</v>
+      </c>
+      <c r="C249" t="s">
+        <v>694</v>
       </c>
       <c r="D249" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E249" t="s">
-        <v>512</v>
+        <v>695</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>513</v>
+        <v>696</v>
       </c>
       <c r="B250" t="s">
-        <v>514</v>
+        <v>693</v>
+      </c>
+      <c r="C250" t="s">
+        <v>694</v>
       </c>
       <c r="D250" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E250" t="s">
-        <v>447</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>515</v>
+        <v>698</v>
       </c>
       <c r="B251" t="s">
-        <v>516</v>
+        <v>693</v>
+      </c>
+      <c r="C251" t="s">
+        <v>699</v>
       </c>
       <c r="D251" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E251" t="s">
-        <v>517</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>518</v>
+        <v>701</v>
       </c>
       <c r="B252" t="s">
-        <v>516</v>
+        <v>702</v>
+      </c>
+      <c r="C252" t="s">
+        <v>703</v>
       </c>
       <c r="D252" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E252" t="s">
-        <v>519</v>
+        <v>704</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>520</v>
+        <v>705</v>
       </c>
       <c r="B253" t="s">
-        <v>188</v>
+        <v>706</v>
+      </c>
+      <c r="C253" t="s">
+        <v>707</v>
       </c>
       <c r="D253" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E253" t="s">
-        <v>121</v>
+        <v>708</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>521</v>
+        <v>709</v>
       </c>
       <c r="B254" t="s">
-        <v>522</v>
+        <v>710</v>
+      </c>
+      <c r="C254" t="s">
+        <v>711</v>
       </c>
       <c r="D254" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E254" t="s">
-        <v>523</v>
+        <v>712</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>524</v>
+        <v>713</v>
       </c>
       <c r="B255" t="s">
-        <v>522</v>
+        <v>714</v>
+      </c>
+      <c r="C255" t="s">
+        <v>715</v>
       </c>
       <c r="D255" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E255" t="s">
-        <v>525</v>
+        <v>716</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>526</v>
+        <v>717</v>
       </c>
       <c r="B256" t="s">
-        <v>203</v>
+        <v>718</v>
+      </c>
+      <c r="C256" t="s">
+        <v>719</v>
       </c>
       <c r="D256" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="E256" t="s">
-        <v>527</v>
+        <v>124</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>528</v>
+        <v>720</v>
       </c>
       <c r="B257" t="s">
-        <v>207</v>
+        <v>721</v>
+      </c>
+      <c r="C257" t="s">
+        <v>722</v>
       </c>
       <c r="D257" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E257" t="s">
-        <v>529</v>
+        <v>607</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>530</v>
+        <v>723</v>
       </c>
       <c r="B258" t="s">
-        <v>207</v>
+        <v>724</v>
+      </c>
+      <c r="C258" t="s">
+        <v>725</v>
       </c>
       <c r="D258" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E258" t="s">
-        <v>531</v>
+        <v>726</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>532</v>
+        <v>727</v>
       </c>
       <c r="B259" t="s">
-        <v>207</v>
+        <v>724</v>
+      </c>
+      <c r="C259" t="s">
+        <v>728</v>
       </c>
       <c r="D259" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E259" t="s">
-        <v>529</v>
+        <v>726</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>533</v>
+        <v>729</v>
       </c>
       <c r="B260" t="s">
-        <v>207</v>
+        <v>724</v>
+      </c>
+      <c r="C260" t="s">
+        <v>730</v>
       </c>
       <c r="D260" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E260" t="s">
-        <v>534</v>
+        <v>731</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>535</v>
+        <v>732</v>
       </c>
       <c r="B261" t="s">
-        <v>207</v>
+        <v>733</v>
+      </c>
+      <c r="C261" t="s">
+        <v>734</v>
       </c>
       <c r="D261" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E261" t="s">
-        <v>536</v>
+        <v>735</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>537</v>
+        <v>736</v>
       </c>
       <c r="B262" t="s">
-        <v>207</v>
+        <v>737</v>
+      </c>
+      <c r="C262" t="s">
+        <v>738</v>
       </c>
       <c r="D262" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E262" t="s">
-        <v>538</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>539</v>
+        <v>740</v>
       </c>
       <c r="B263" t="s">
-        <v>207</v>
+        <v>741</v>
+      </c>
+      <c r="C263" t="s">
+        <v>635</v>
       </c>
       <c r="D263" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E263" t="s">
-        <v>540</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>541</v>
+        <v>743</v>
       </c>
       <c r="B264" t="s">
-        <v>207</v>
+        <v>741</v>
+      </c>
+      <c r="C264" t="s">
+        <v>738</v>
       </c>
       <c r="D264" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E264" t="s">
-        <v>542</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>543</v>
+        <v>744</v>
       </c>
       <c r="B265" t="s">
-        <v>207</v>
+        <v>741</v>
+      </c>
+      <c r="C265" t="s">
+        <v>745</v>
       </c>
       <c r="D265" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E265" t="s">
-        <v>544</v>
+        <v>746</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>545</v>
+        <v>747</v>
       </c>
       <c r="B266" t="s">
-        <v>207</v>
+        <v>741</v>
+      </c>
+      <c r="C266" t="s">
+        <v>748</v>
       </c>
       <c r="D266" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E266" t="s">
-        <v>538</v>
+        <v>749</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>546</v>
+        <v>750</v>
       </c>
       <c r="B267" t="s">
-        <v>207</v>
+        <v>741</v>
+      </c>
+      <c r="C267" t="s">
+        <v>745</v>
       </c>
       <c r="D267" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E267" t="s">
-        <v>529</v>
+        <v>746</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>547</v>
+        <v>751</v>
       </c>
       <c r="B268" t="s">
-        <v>207</v>
+        <v>752</v>
+      </c>
+      <c r="C268" t="s">
+        <v>753</v>
       </c>
       <c r="D268" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E268" t="s">
-        <v>534</v>
+        <v>704</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>548</v>
+        <v>754</v>
       </c>
       <c r="B269" t="s">
-        <v>207</v>
+        <v>752</v>
+      </c>
+      <c r="C269" t="s">
+        <v>755</v>
       </c>
       <c r="D269" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E269" t="s">
-        <v>540</v>
+        <v>756</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>549</v>
+        <v>757</v>
       </c>
       <c r="B270" t="s">
-        <v>207</v>
+        <v>752</v>
+      </c>
+      <c r="C270" t="s">
+        <v>758</v>
       </c>
       <c r="D270" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E270" t="s">
-        <v>534</v>
+        <v>704</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>550</v>
+        <v>759</v>
       </c>
       <c r="B271" t="s">
-        <v>207</v>
+        <v>760</v>
+      </c>
+      <c r="C271" t="s">
+        <v>761</v>
       </c>
       <c r="D271" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E271" t="s">
-        <v>551</v>
+        <v>762</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>552</v>
+        <v>763</v>
       </c>
       <c r="B272" t="s">
-        <v>207</v>
+        <v>764</v>
+      </c>
+      <c r="C272" t="s">
+        <v>765</v>
       </c>
       <c r="D272" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E272" t="s">
-        <v>544</v>
+        <v>766</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>553</v>
+        <v>767</v>
       </c>
       <c r="B273" t="s">
-        <v>554</v>
+        <v>764</v>
+      </c>
+      <c r="C273" t="s">
+        <v>768</v>
       </c>
       <c r="D273" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E273" t="s">
-        <v>555</v>
+        <v>769</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>556</v>
+        <v>770</v>
       </c>
       <c r="B274" t="s">
-        <v>554</v>
+        <v>764</v>
+      </c>
+      <c r="C274" t="s">
+        <v>771</v>
       </c>
       <c r="D274" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E274" t="s">
-        <v>557</v>
+        <v>766</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>558</v>
+        <v>772</v>
       </c>
       <c r="B275" t="s">
-        <v>559</v>
+        <v>773</v>
+      </c>
+      <c r="C275" t="s">
+        <v>774</v>
       </c>
       <c r="D275" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E275" t="s">
-        <v>555</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>560</v>
+        <v>776</v>
       </c>
       <c r="B276" t="s">
-        <v>559</v>
+        <v>777</v>
+      </c>
+      <c r="C276" t="s">
+        <v>778</v>
       </c>
       <c r="D276" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E276" t="s">
-        <v>447</v>
+        <v>779</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>561</v>
+        <v>780</v>
       </c>
       <c r="B277" t="s">
-        <v>207</v>
+        <v>777</v>
+      </c>
+      <c r="C277" t="s">
+        <v>748</v>
       </c>
       <c r="D277" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E277" t="s">
-        <v>531</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>562</v>
+        <v>782</v>
       </c>
       <c r="B278" t="s">
-        <v>563</v>
+        <v>777</v>
+      </c>
+      <c r="C278" t="s">
+        <v>748</v>
       </c>
       <c r="D278" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E278" t="s">
-        <v>517</v>
+        <v>783</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>564</v>
+        <v>784</v>
       </c>
       <c r="B279" t="s">
-        <v>563</v>
+        <v>785</v>
+      </c>
+      <c r="C279" t="s">
+        <v>786</v>
       </c>
       <c r="D279" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E279" t="s">
-        <v>565</v>
+        <v>787</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>566</v>
+        <v>788</v>
       </c>
       <c r="B280" t="s">
-        <v>218</v>
+        <v>789</v>
+      </c>
+      <c r="C280" t="s">
+        <v>790</v>
       </c>
       <c r="D280" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E280" t="s">
-        <v>567</v>
+        <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>568</v>
+        <v>791</v>
       </c>
       <c r="B281" t="s">
-        <v>218</v>
+        <v>789</v>
+      </c>
+      <c r="C281" t="s">
+        <v>792</v>
       </c>
       <c r="D281" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E281" t="s">
-        <v>569</v>
+        <v>553</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>570</v>
+        <v>793</v>
       </c>
       <c r="B282" t="s">
-        <v>223</v>
+        <v>789</v>
+      </c>
+      <c r="C282" t="s">
+        <v>794</v>
       </c>
       <c r="D282" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E282" t="s">
-        <v>121</v>
+        <v>795</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>571</v>
+        <v>796</v>
       </c>
       <c r="B283" t="s">
-        <v>572</v>
+        <v>789</v>
+      </c>
+      <c r="C283" t="s">
+        <v>792</v>
       </c>
       <c r="D283" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="E283" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>574</v>
+        <v>797</v>
       </c>
       <c r="B284" t="s">
-        <v>572</v>
+        <v>798</v>
+      </c>
+      <c r="C284" t="s">
+        <v>799</v>
       </c>
       <c r="D284" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E284" t="s">
-        <v>575</v>
+        <v>290</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>576</v>
+        <v>800</v>
       </c>
       <c r="B285" t="s">
-        <v>572</v>
+        <v>798</v>
+      </c>
+      <c r="C285" t="s">
+        <v>801</v>
       </c>
       <c r="D285" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E285" t="s">
-        <v>577</v>
+        <v>672</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>578</v>
+        <v>802</v>
       </c>
       <c r="B286" t="s">
-        <v>572</v>
+        <v>798</v>
+      </c>
+      <c r="C286" t="s">
+        <v>803</v>
       </c>
       <c r="D286" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E286" t="s">
-        <v>579</v>
+        <v>804</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>580</v>
+        <v>805</v>
       </c>
       <c r="B287" t="s">
-        <v>581</v>
+        <v>798</v>
+      </c>
+      <c r="C287" t="s">
+        <v>806</v>
       </c>
       <c r="D287" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E287" t="s">
-        <v>582</v>
+        <v>807</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>583</v>
+        <v>808</v>
       </c>
       <c r="B288" t="s">
-        <v>584</v>
+        <v>809</v>
+      </c>
+      <c r="C288" t="s">
+        <v>810</v>
       </c>
       <c r="D288" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E288" t="s">
-        <v>585</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>586</v>
+        <v>812</v>
       </c>
       <c r="B289" t="s">
-        <v>584</v>
+        <v>813</v>
+      </c>
+      <c r="C289" t="s">
+        <v>814</v>
       </c>
       <c r="D289" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E289" t="s">
-        <v>199</v>
+        <v>815</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>587</v>
+        <v>816</v>
       </c>
       <c r="B290" t="s">
-        <v>584</v>
+        <v>817</v>
+      </c>
+      <c r="C290" t="s">
+        <v>818</v>
       </c>
       <c r="D290" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E290" t="s">
-        <v>588</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>589</v>
+        <v>820</v>
       </c>
       <c r="B291" t="s">
-        <v>584</v>
+        <v>821</v>
+      </c>
+      <c r="C291" t="s">
+        <v>822</v>
       </c>
       <c r="D291" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E291" t="s">
-        <v>199</v>
+        <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>590</v>
+        <v>823</v>
       </c>
       <c r="B292" t="s">
-        <v>591</v>
+        <v>824</v>
+      </c>
+      <c r="C292" t="s">
+        <v>825</v>
       </c>
       <c r="D292" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E292" t="s">
-        <v>592</v>
+        <v>756</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>593</v>
+        <v>826</v>
       </c>
       <c r="B293" t="s">
-        <v>591</v>
+        <v>824</v>
+      </c>
+      <c r="C293" t="s">
+        <v>827</v>
       </c>
       <c r="D293" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E293" t="s">
-        <v>594</v>
+        <v>704</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>595</v>
+        <v>828</v>
       </c>
       <c r="B294" t="s">
-        <v>591</v>
+        <v>824</v>
+      </c>
+      <c r="C294" t="s">
+        <v>829</v>
       </c>
       <c r="D294" t="s">
-        <v>54</v>
+        <v>536</v>
       </c>
       <c r="E294" t="s">
-        <v>592</v>
+        <v>756</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>596</v>
+        <v>830</v>
       </c>
       <c r="B295" t="s">
-        <v>597</v>
+        <v>824</v>
+      </c>
+      <c r="C295" t="s">
+        <v>831</v>
       </c>
       <c r="D295" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E295" t="s">
-        <v>598</v>
+        <v>704</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>599</v>
+        <v>832</v>
       </c>
       <c r="B296" t="s">
-        <v>597</v>
+        <v>824</v>
+      </c>
+      <c r="C296" t="s">
+        <v>833</v>
       </c>
       <c r="D296" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E296" t="s">
-        <v>600</v>
+        <v>704</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>601</v>
+        <v>834</v>
       </c>
       <c r="B297" t="s">
-        <v>602</v>
+        <v>824</v>
+      </c>
+      <c r="C297" t="s">
+        <v>835</v>
       </c>
       <c r="D297" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E297" t="s">
-        <v>603</v>
+        <v>836</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>604</v>
+        <v>837</v>
       </c>
       <c r="B298" t="s">
-        <v>236</v>
+        <v>824</v>
+      </c>
+      <c r="C298" t="s">
+        <v>838</v>
       </c>
       <c r="D298" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E298" t="s">
-        <v>605</v>
+        <v>839</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>606</v>
+        <v>840</v>
       </c>
       <c r="B299" t="s">
-        <v>236</v>
+        <v>841</v>
+      </c>
+      <c r="C299" t="s">
+        <v>842</v>
       </c>
       <c r="D299" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E299" t="s">
-        <v>607</v>
+        <v>843</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>608</v>
+        <v>844</v>
       </c>
       <c r="B300" t="s">
-        <v>236</v>
+        <v>841</v>
+      </c>
+      <c r="C300" t="s">
+        <v>845</v>
       </c>
       <c r="D300" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E300" t="s">
-        <v>605</v>
+        <v>843</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>609</v>
+        <v>846</v>
       </c>
       <c r="B301" t="s">
-        <v>610</v>
+        <v>841</v>
+      </c>
+      <c r="C301" t="s">
+        <v>748</v>
       </c>
       <c r="D301" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E301" t="s">
-        <v>611</v>
+        <v>847</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>612</v>
+        <v>848</v>
       </c>
       <c r="B302" t="s">
-        <v>613</v>
+        <v>841</v>
+      </c>
+      <c r="C302" t="s">
+        <v>397</v>
       </c>
       <c r="D302" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E302" t="s">
-        <v>614</v>
+        <v>152</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>615</v>
+        <v>849</v>
       </c>
       <c r="B303" t="s">
-        <v>613</v>
+        <v>850</v>
+      </c>
+      <c r="C303" t="s">
+        <v>851</v>
       </c>
       <c r="D303" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E303" t="s">
-        <v>616</v>
+        <v>852</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>617</v>
+        <v>853</v>
       </c>
       <c r="B304" t="s">
-        <v>618</v>
+        <v>854</v>
+      </c>
+      <c r="C304" t="s">
+        <v>855</v>
       </c>
       <c r="D304" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E304" t="s">
-        <v>619</v>
+        <v>856</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>620</v>
+        <v>857</v>
       </c>
       <c r="B305" t="s">
-        <v>618</v>
+        <v>854</v>
+      </c>
+      <c r="C305" t="s">
+        <v>858</v>
       </c>
       <c r="D305" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E305" t="s">
-        <v>621</v>
+        <v>859</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>622</v>
+        <v>860</v>
       </c>
       <c r="B306" t="s">
-        <v>618</v>
+        <v>854</v>
+      </c>
+      <c r="C306" t="s">
+        <v>861</v>
       </c>
       <c r="D306" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E306" t="s">
-        <v>619</v>
+        <v>859</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>623</v>
+        <v>862</v>
       </c>
       <c r="B307" t="s">
-        <v>624</v>
+        <v>854</v>
+      </c>
+      <c r="C307" t="s">
+        <v>863</v>
       </c>
       <c r="D307" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E307" t="s">
-        <v>600</v>
+        <v>856</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>625</v>
+        <v>864</v>
       </c>
       <c r="B308" t="s">
-        <v>624</v>
+        <v>854</v>
+      </c>
+      <c r="C308" t="s">
+        <v>865</v>
       </c>
       <c r="D308" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E308" t="s">
-        <v>626</v>
+        <v>859</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>627</v>
+        <v>866</v>
       </c>
       <c r="B309" t="s">
-        <v>624</v>
+        <v>867</v>
+      </c>
+      <c r="C309" t="s">
+        <v>635</v>
       </c>
       <c r="D309" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E309" t="s">
-        <v>600</v>
+        <v>868</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>628</v>
+        <v>869</v>
       </c>
       <c r="B310" t="s">
-        <v>244</v>
+        <v>870</v>
+      </c>
+      <c r="C310" t="s">
+        <v>871</v>
       </c>
       <c r="D310" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E310" t="s">
-        <v>629</v>
+        <v>607</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>630</v>
+        <v>872</v>
       </c>
       <c r="B311" t="s">
-        <v>247</v>
+        <v>873</v>
+      </c>
+      <c r="C311" t="s">
+        <v>874</v>
       </c>
       <c r="D311" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E311" t="s">
-        <v>631</v>
+        <v>875</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>632</v>
+        <v>876</v>
       </c>
       <c r="B312" t="s">
-        <v>633</v>
+        <v>873</v>
+      </c>
+      <c r="C312" t="s">
+        <v>877</v>
       </c>
       <c r="D312" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E312" t="s">
-        <v>634</v>
+        <v>878</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>635</v>
+        <v>879</v>
       </c>
       <c r="B313" t="s">
-        <v>633</v>
+        <v>873</v>
+      </c>
+      <c r="C313" t="s">
+        <v>880</v>
       </c>
       <c r="D313" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E313" t="s">
-        <v>636</v>
+        <v>881</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>637</v>
+        <v>882</v>
       </c>
       <c r="B314" t="s">
-        <v>633</v>
+        <v>883</v>
+      </c>
+      <c r="C314" t="s">
+        <v>884</v>
       </c>
       <c r="D314" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E314" t="s">
-        <v>634</v>
+        <v>885</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>638</v>
+        <v>886</v>
       </c>
       <c r="B315" t="s">
-        <v>639</v>
+        <v>887</v>
+      </c>
+      <c r="C315" t="s">
+        <v>845</v>
       </c>
       <c r="D315" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E315" t="s">
-        <v>640</v>
+        <v>888</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>641</v>
+        <v>889</v>
       </c>
       <c r="B316" t="s">
-        <v>642</v>
+        <v>887</v>
+      </c>
+      <c r="C316" t="s">
+        <v>890</v>
       </c>
       <c r="D316" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E316" t="s">
-        <v>643</v>
+        <v>891</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>644</v>
+        <v>892</v>
       </c>
       <c r="B317" t="s">
-        <v>645</v>
+        <v>887</v>
+      </c>
+      <c r="C317" t="s">
+        <v>893</v>
       </c>
       <c r="D317" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E317" t="s">
-        <v>646</v>
+        <v>894</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>647</v>
+        <v>895</v>
       </c>
       <c r="B318" t="s">
-        <v>648</v>
+        <v>887</v>
+      </c>
+      <c r="C318" t="s">
+        <v>896</v>
       </c>
       <c r="D318" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E318" t="s">
-        <v>34</v>
+        <v>704</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>649</v>
+        <v>897</v>
       </c>
       <c r="B319" t="s">
-        <v>650</v>
+        <v>898</v>
+      </c>
+      <c r="C319" t="s">
+        <v>899</v>
       </c>
       <c r="D319" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E319" t="s">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>651</v>
+        <v>901</v>
       </c>
       <c r="B320" t="s">
-        <v>652</v>
+        <v>898</v>
+      </c>
+      <c r="C320" t="s">
+        <v>902</v>
       </c>
       <c r="D320" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E320" t="s">
-        <v>653</v>
+        <v>903</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>654</v>
+        <v>904</v>
       </c>
       <c r="B321" t="s">
-        <v>655</v>
+        <v>898</v>
+      </c>
+      <c r="C321" t="s">
+        <v>905</v>
       </c>
       <c r="D321" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E321" t="s">
-        <v>640</v>
+        <v>906</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>656</v>
+        <v>907</v>
       </c>
       <c r="B322" t="s">
-        <v>655</v>
+        <v>898</v>
+      </c>
+      <c r="C322" t="s">
+        <v>908</v>
       </c>
       <c r="D322" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E322" t="s">
-        <v>657</v>
+        <v>906</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>658</v>
+        <v>909</v>
       </c>
       <c r="B323" t="s">
-        <v>655</v>
+        <v>898</v>
+      </c>
+      <c r="C323" t="s">
+        <v>910</v>
       </c>
       <c r="D323" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E323" t="s">
-        <v>640</v>
+        <v>911</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>659</v>
+        <v>912</v>
       </c>
       <c r="B324" t="s">
-        <v>660</v>
+        <v>898</v>
+      </c>
+      <c r="C324" t="s">
+        <v>913</v>
       </c>
       <c r="D324" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E324" t="s">
-        <v>661</v>
+        <v>903</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>662</v>
+        <v>914</v>
       </c>
       <c r="B325" t="s">
-        <v>663</v>
+        <v>915</v>
+      </c>
+      <c r="C325" t="s">
+        <v>916</v>
       </c>
       <c r="D325" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E325" t="s">
-        <v>664</v>
+        <v>917</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>665</v>
+        <v>918</v>
       </c>
       <c r="B326" t="s">
-        <v>663</v>
+        <v>919</v>
+      </c>
+      <c r="C326" t="s">
+        <v>916</v>
       </c>
       <c r="D326" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E326" t="s">
-        <v>666</v>
+        <v>920</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>667</v>
+        <v>921</v>
       </c>
       <c r="B327" t="s">
-        <v>663</v>
+        <v>919</v>
+      </c>
+      <c r="C327" t="s">
+        <v>922</v>
       </c>
       <c r="D327" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E327" t="s">
-        <v>664</v>
+        <v>923</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>668</v>
+        <v>924</v>
       </c>
       <c r="B328" t="s">
-        <v>669</v>
+        <v>925</v>
+      </c>
+      <c r="C328" t="s">
+        <v>926</v>
       </c>
       <c r="D328" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E328" t="s">
-        <v>670</v>
+        <v>927</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>671</v>
+        <v>928</v>
       </c>
       <c r="B329" t="s">
-        <v>672</v>
+        <v>929</v>
+      </c>
+      <c r="C329" t="s">
+        <v>930</v>
       </c>
       <c r="D329" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E329" t="s">
-        <v>221</v>
+        <v>931</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>673</v>
+        <v>932</v>
       </c>
       <c r="B330" t="s">
-        <v>672</v>
+        <v>929</v>
+      </c>
+      <c r="C330" t="s">
+        <v>933</v>
       </c>
       <c r="D330" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E330" t="s">
-        <v>674</v>
+        <v>934</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>675</v>
+        <v>935</v>
       </c>
       <c r="B331" t="s">
-        <v>672</v>
+        <v>936</v>
+      </c>
+      <c r="C331" t="s">
+        <v>937</v>
       </c>
       <c r="D331" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E331" t="s">
-        <v>221</v>
+        <v>938</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>676</v>
+        <v>939</v>
       </c>
       <c r="B332" t="s">
-        <v>672</v>
+        <v>940</v>
+      </c>
+      <c r="C332" t="s">
+        <v>941</v>
       </c>
       <c r="D332" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E332" t="s">
-        <v>219</v>
+        <v>938</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>677</v>
+        <v>942</v>
       </c>
       <c r="B333" t="s">
-        <v>678</v>
+        <v>940</v>
+      </c>
+      <c r="C333" t="s">
+        <v>943</v>
       </c>
       <c r="D333" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E333" t="s">
-        <v>679</v>
+        <v>944</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>680</v>
+        <v>945</v>
       </c>
       <c r="B334" t="s">
-        <v>678</v>
+        <v>940</v>
+      </c>
+      <c r="C334" t="s">
+        <v>946</v>
       </c>
       <c r="D334" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E334" t="s">
-        <v>681</v>
+        <v>607</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>682</v>
+        <v>947</v>
       </c>
       <c r="B335" t="s">
-        <v>678</v>
+        <v>948</v>
+      </c>
+      <c r="C335" t="s">
+        <v>748</v>
       </c>
       <c r="D335" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E335" t="s">
-        <v>629</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>683</v>
+        <v>950</v>
       </c>
       <c r="B336" t="s">
-        <v>678</v>
+        <v>948</v>
+      </c>
+      <c r="C336" t="s">
+        <v>748</v>
       </c>
       <c r="D336" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E336" t="s">
-        <v>165</v>
+        <v>951</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>684</v>
+        <v>952</v>
       </c>
       <c r="B337" t="s">
-        <v>685</v>
+        <v>953</v>
+      </c>
+      <c r="C337" t="s">
+        <v>748</v>
       </c>
       <c r="D337" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E337" t="s">
-        <v>670</v>
+        <v>954</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>686</v>
+        <v>955</v>
       </c>
       <c r="B338" t="s">
-        <v>687</v>
+        <v>953</v>
+      </c>
+      <c r="C338" t="s">
+        <v>748</v>
       </c>
       <c r="D338" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="E338" t="s">
-        <v>688</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>689</v>
+        <v>957</v>
       </c>
       <c r="B339" t="s">
-        <v>687</v>
+        <v>953</v>
+      </c>
+      <c r="C339" t="s">
+        <v>890</v>
       </c>
       <c r="D339" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E339" t="s">
-        <v>690</v>
+        <v>958</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>691</v>
+        <v>959</v>
       </c>
       <c r="B340" t="s">
-        <v>687</v>
+        <v>960</v>
+      </c>
+      <c r="C340" t="s">
+        <v>961</v>
       </c>
       <c r="D340" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E340" t="s">
-        <v>640</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>692</v>
+        <v>963</v>
       </c>
       <c r="B341" t="s">
-        <v>687</v>
+        <v>964</v>
+      </c>
+      <c r="C341" t="s">
+        <v>965</v>
       </c>
       <c r="D341" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E341" t="s">
-        <v>657</v>
+        <v>966</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>693</v>
+        <v>967</v>
       </c>
       <c r="B342" t="s">
-        <v>687</v>
+        <v>964</v>
+      </c>
+      <c r="C342" t="s">
+        <v>968</v>
       </c>
       <c r="D342" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E342" t="s">
-        <v>640</v>
+        <v>969</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>694</v>
+        <v>970</v>
       </c>
       <c r="B343" t="s">
-        <v>687</v>
+        <v>964</v>
+      </c>
+      <c r="C343" t="s">
+        <v>971</v>
       </c>
       <c r="D343" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E343" t="s">
-        <v>657</v>
+        <v>972</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>695</v>
+        <v>973</v>
       </c>
       <c r="B344" t="s">
-        <v>687</v>
+        <v>974</v>
+      </c>
+      <c r="C344" t="s">
+        <v>975</v>
       </c>
       <c r="D344" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E344" t="s">
-        <v>640</v>
+        <v>976</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>696</v>
+        <v>977</v>
       </c>
       <c r="B345" t="s">
-        <v>697</v>
+        <v>974</v>
+      </c>
+      <c r="C345" t="s">
+        <v>978</v>
       </c>
       <c r="D345" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E345" t="s">
-        <v>698</v>
+        <v>979</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>699</v>
+        <v>980</v>
       </c>
       <c r="B346" t="s">
-        <v>697</v>
+        <v>981</v>
+      </c>
+      <c r="C346" t="s">
+        <v>982</v>
       </c>
       <c r="D346" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E346" t="s">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>701</v>
+        <v>983</v>
       </c>
       <c r="B347" t="s">
-        <v>697</v>
+        <v>981</v>
+      </c>
+      <c r="C347" t="s">
+        <v>984</v>
       </c>
       <c r="D347" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E347" t="s">
-        <v>698</v>
+        <v>985</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>702</v>
+        <v>986</v>
       </c>
       <c r="B348" t="s">
-        <v>697</v>
+        <v>981</v>
+      </c>
+      <c r="C348" t="s">
+        <v>987</v>
       </c>
       <c r="D348" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E348" t="s">
-        <v>700</v>
+        <v>988</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>703</v>
+        <v>989</v>
       </c>
       <c r="B349" t="s">
-        <v>697</v>
+        <v>981</v>
+      </c>
+      <c r="C349" t="s">
+        <v>990</v>
       </c>
       <c r="D349" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E349" t="s">
-        <v>698</v>
+        <v>991</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
+        <v>992</v>
+      </c>
+      <c r="B350" t="s">
+        <v>993</v>
+      </c>
+      <c r="C350" t="s">
+        <v>994</v>
+      </c>
+      <c r="D350" t="s">
+        <v>536</v>
+      </c>
+      <c r="E350" t="s">
         <v>704</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>706</v>
+        <v>995</v>
       </c>
       <c r="B351" t="s">
-        <v>707</v>
+        <v>993</v>
+      </c>
+      <c r="C351" t="s">
+        <v>996</v>
       </c>
       <c r="D351" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E351" t="s">
-        <v>708</v>
+        <v>997</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>709</v>
+        <v>998</v>
       </c>
       <c r="B352" t="s">
-        <v>707</v>
+        <v>993</v>
+      </c>
+      <c r="C352" t="s">
+        <v>748</v>
       </c>
       <c r="D352" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E352" t="s">
-        <v>710</v>
+        <v>999</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>711</v>
+        <v>1000</v>
       </c>
       <c r="B353" t="s">
-        <v>707</v>
+        <v>993</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1001</v>
       </c>
       <c r="D353" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E353" t="s">
-        <v>712</v>
+        <v>991</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>713</v>
+        <v>1002</v>
       </c>
       <c r="B354" t="s">
-        <v>714</v>
+        <v>993</v>
+      </c>
+      <c r="C354" t="s">
+        <v>996</v>
       </c>
       <c r="D354" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E354" t="s">
-        <v>715</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>716</v>
+        <v>1004</v>
       </c>
       <c r="B355" t="s">
-        <v>310</v>
+        <v>1005</v>
+      </c>
+      <c r="C355" t="s">
+        <v>810</v>
       </c>
       <c r="D355" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E355" t="s">
-        <v>640</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>717</v>
+        <v>1007</v>
       </c>
       <c r="B356" t="s">
-        <v>718</v>
+        <v>1005</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1008</v>
       </c>
       <c r="D356" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E356" t="s">
-        <v>719</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>720</v>
+        <v>1010</v>
       </c>
       <c r="B357" t="s">
-        <v>718</v>
+        <v>1011</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1012</v>
       </c>
       <c r="D357" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E357" t="s">
-        <v>721</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>722</v>
+        <v>1014</v>
       </c>
       <c r="B358" t="s">
-        <v>718</v>
+        <v>1011</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1015</v>
       </c>
       <c r="D358" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E358" t="s">
-        <v>723</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>724</v>
+        <v>1017</v>
       </c>
       <c r="B359" t="s">
-        <v>718</v>
+        <v>1011</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1018</v>
       </c>
       <c r="D359" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E359" t="s">
-        <v>723</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>725</v>
+        <v>1020</v>
       </c>
       <c r="B360" t="s">
-        <v>718</v>
+        <v>1011</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1021</v>
       </c>
       <c r="D360" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E360" t="s">
-        <v>726</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>727</v>
+        <v>1022</v>
       </c>
       <c r="B361" t="s">
-        <v>718</v>
+        <v>1023</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1024</v>
       </c>
       <c r="D361" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E361" t="s">
-        <v>721</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>728</v>
+        <v>1026</v>
       </c>
       <c r="B362" t="s">
-        <v>729</v>
+        <v>1027</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1028</v>
       </c>
       <c r="D362" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E362" t="s">
-        <v>730</v>
+        <v>900</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>731</v>
+        <v>1029</v>
       </c>
       <c r="B363" t="s">
-        <v>732</v>
+        <v>1027</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1030</v>
       </c>
       <c r="D363" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E363" t="s">
-        <v>733</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>734</v>
+        <v>1032</v>
       </c>
       <c r="B364" t="s">
-        <v>732</v>
+        <v>1033</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1034</v>
       </c>
       <c r="D364" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E364" t="s">
-        <v>735</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>736</v>
+        <v>1036</v>
       </c>
       <c r="B365" t="s">
-        <v>737</v>
+        <v>1033</v>
+      </c>
+      <c r="C365" t="s">
+        <v>635</v>
       </c>
       <c r="D365" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E365" t="s">
-        <v>738</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>739</v>
+        <v>1038</v>
       </c>
       <c r="B366" t="s">
-        <v>325</v>
+        <v>1033</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1039</v>
       </c>
       <c r="D366" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E366" t="s">
-        <v>600</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>740</v>
+        <v>1041</v>
       </c>
       <c r="B367" t="s">
-        <v>741</v>
+        <v>1033</v>
+      </c>
+      <c r="C367" t="s">
+        <v>930</v>
       </c>
       <c r="D367" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E367" t="s">
-        <v>742</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>743</v>
+        <v>1043</v>
       </c>
       <c r="B368" t="s">
-        <v>744</v>
+        <v>1033</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1039</v>
       </c>
       <c r="D368" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E368" t="s">
-        <v>745</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>746</v>
+        <v>1045</v>
       </c>
       <c r="B369" t="s">
-        <v>744</v>
+        <v>1033</v>
+      </c>
+      <c r="C369" t="s">
+        <v>748</v>
       </c>
       <c r="D369" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E369" t="s">
-        <v>747</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>748</v>
+        <v>1047</v>
       </c>
       <c r="B370" t="s">
-        <v>348</v>
+        <v>1033</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1048</v>
       </c>
       <c r="D370" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E370" t="s">
-        <v>719</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>749</v>
+        <v>1050</v>
       </c>
       <c r="B371" t="s">
-        <v>348</v>
+        <v>1033</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1051</v>
       </c>
       <c r="D371" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E371" t="s">
-        <v>750</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>751</v>
+        <v>1053</v>
       </c>
       <c r="B372" t="s">
-        <v>353</v>
+        <v>1033</v>
+      </c>
+      <c r="C372" t="s">
+        <v>943</v>
       </c>
       <c r="D372" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E372" t="s">
-        <v>640</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>752</v>
+        <v>1055</v>
       </c>
       <c r="B373" t="s">
-        <v>361</v>
+        <v>1033</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1056</v>
       </c>
       <c r="D373" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E373" t="s">
-        <v>753</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>754</v>
+        <v>1058</v>
       </c>
       <c r="B374" t="s">
-        <v>755</v>
+        <v>1033</v>
+      </c>
+      <c r="C374" t="s">
+        <v>748</v>
       </c>
       <c r="D374" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E374" t="s">
-        <v>756</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>757</v>
+        <v>1060</v>
       </c>
       <c r="B375" t="s">
-        <v>755</v>
+        <v>1033</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1061</v>
       </c>
       <c r="D375" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E375" t="s">
-        <v>758</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>759</v>
+        <v>1063</v>
       </c>
       <c r="B376" t="s">
-        <v>755</v>
+        <v>1033</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1064</v>
       </c>
       <c r="D376" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E376" t="s">
-        <v>760</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>761</v>
+        <v>1065</v>
       </c>
       <c r="B377" t="s">
-        <v>755</v>
+        <v>1033</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1066</v>
       </c>
       <c r="D377" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E377" t="s">
-        <v>756</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>762</v>
+        <v>1068</v>
       </c>
       <c r="B378" t="s">
-        <v>763</v>
+        <v>1033</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1069</v>
       </c>
       <c r="D378" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E378" t="s">
-        <v>764</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>765</v>
+        <v>1070</v>
       </c>
       <c r="B379" t="s">
-        <v>766</v>
+        <v>1033</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1071</v>
       </c>
       <c r="D379" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E379" t="s">
-        <v>719</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>767</v>
+        <v>1073</v>
       </c>
       <c r="B380" t="s">
-        <v>766</v>
+        <v>1033</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1074</v>
       </c>
       <c r="D380" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E380" t="s">
-        <v>768</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>769</v>
+        <v>1076</v>
       </c>
       <c r="B381" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1077</v>
       </c>
       <c r="D381" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E381" t="s">
-        <v>770</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>771</v>
+        <v>1079</v>
       </c>
       <c r="B382" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1080</v>
       </c>
       <c r="D382" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E382" t="s">
-        <v>640</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>772</v>
+        <v>1082</v>
       </c>
       <c r="B383" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1083</v>
       </c>
       <c r="D383" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E383" t="s">
-        <v>719</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>773</v>
+        <v>1085</v>
       </c>
       <c r="B384" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1086</v>
       </c>
       <c r="D384" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E384" t="s">
-        <v>600</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>774</v>
+        <v>1088</v>
       </c>
       <c r="B385" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1028</v>
       </c>
       <c r="D385" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E385" t="s">
-        <v>775</v>
+        <v>900</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>776</v>
+        <v>1089</v>
       </c>
       <c r="B386" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1090</v>
       </c>
       <c r="D386" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E386" t="s">
-        <v>777</v>
+        <v>704</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>778</v>
+        <v>1091</v>
       </c>
       <c r="B387" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1092</v>
       </c>
       <c r="D387" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E387" t="s">
-        <v>779</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>780</v>
+        <v>1094</v>
       </c>
       <c r="B388" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1095</v>
       </c>
       <c r="D388" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E388" t="s">
-        <v>781</v>
+        <v>607</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>782</v>
+        <v>1096</v>
       </c>
       <c r="B389" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1097</v>
       </c>
       <c r="D389" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E389" t="s">
-        <v>783</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>784</v>
+        <v>1098</v>
       </c>
       <c r="B390" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1099</v>
       </c>
       <c r="D390" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E390" t="s">
-        <v>371</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>785</v>
+        <v>1101</v>
       </c>
       <c r="B391" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C391" t="s">
+        <v>635</v>
       </c>
       <c r="D391" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E391" t="s">
-        <v>375</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>786</v>
+        <v>1103</v>
       </c>
       <c r="B392" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1104</v>
       </c>
       <c r="D392" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E392" t="s">
-        <v>787</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>788</v>
+        <v>1106</v>
       </c>
       <c r="B393" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1107</v>
       </c>
       <c r="D393" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E393" t="s">
-        <v>789</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>790</v>
+        <v>1109</v>
       </c>
       <c r="B394" t="s">
-        <v>364</v>
+        <v>1033</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1110</v>
       </c>
       <c r="D394" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E394" t="s">
-        <v>392</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>791</v>
+        <v>1111</v>
       </c>
       <c r="B395" t="s">
-        <v>792</v>
+        <v>1112</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1113</v>
       </c>
       <c r="D395" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E395" t="s">
-        <v>793</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>794</v>
+        <v>1115</v>
       </c>
       <c r="B396" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1117</v>
       </c>
       <c r="D396" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E396" t="s">
-        <v>796</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>797</v>
+        <v>1119</v>
       </c>
       <c r="B397" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1120</v>
       </c>
       <c r="D397" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E397" t="s">
-        <v>798</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>799</v>
+        <v>1122</v>
       </c>
       <c r="B398" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1123</v>
       </c>
       <c r="D398" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E398" t="s">
-        <v>796</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>800</v>
+        <v>1125</v>
       </c>
       <c r="B399" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1126</v>
       </c>
       <c r="D399" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E399" t="s">
-        <v>801</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>802</v>
+        <v>1128</v>
       </c>
       <c r="B400" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1129</v>
       </c>
       <c r="D400" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E400" t="s">
-        <v>803</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>804</v>
+        <v>1131</v>
       </c>
       <c r="B401" t="s">
-        <v>795</v>
+        <v>1116</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1132</v>
       </c>
       <c r="D401" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E401" t="s">
-        <v>805</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>806</v>
+        <v>1134</v>
       </c>
       <c r="B402" t="s">
-        <v>807</v>
+        <v>1116</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1135</v>
       </c>
       <c r="D402" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E402" t="s">
-        <v>808</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>809</v>
+        <v>1136</v>
       </c>
       <c r="B403" t="s">
-        <v>810</v>
+        <v>1137</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1138</v>
       </c>
       <c r="D403" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E403" t="s">
-        <v>811</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>812</v>
+        <v>1140</v>
       </c>
       <c r="B404" t="s">
-        <v>810</v>
+        <v>1141</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1142</v>
       </c>
       <c r="D404" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E404" t="s">
-        <v>813</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>814</v>
+        <v>1144</v>
       </c>
       <c r="B405" t="s">
-        <v>810</v>
+        <v>1141</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1117</v>
       </c>
       <c r="D405" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E405" t="s">
-        <v>811</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>815</v>
+        <v>1146</v>
       </c>
       <c r="B406" t="s">
-        <v>816</v>
+        <v>1141</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1147</v>
       </c>
       <c r="D406" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E406" t="s">
-        <v>793</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>817</v>
+        <v>1148</v>
       </c>
       <c r="B407" t="s">
-        <v>816</v>
+        <v>1149</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1150</v>
       </c>
       <c r="D407" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E407" t="s">
-        <v>818</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>819</v>
+        <v>1152</v>
       </c>
       <c r="B408" t="s">
-        <v>816</v>
+        <v>1149</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1153</v>
       </c>
       <c r="D408" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E408" t="s">
-        <v>820</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>821</v>
+        <v>1155</v>
       </c>
       <c r="B409" t="s">
-        <v>816</v>
+        <v>1149</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1150</v>
       </c>
       <c r="D409" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E409" t="s">
-        <v>822</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>823</v>
+        <v>1156</v>
       </c>
       <c r="B410" t="s">
-        <v>824</v>
+        <v>1157</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1158</v>
       </c>
       <c r="D410" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E410" t="s">
-        <v>825</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>826</v>
+        <v>1160</v>
       </c>
       <c r="B411" t="s">
-        <v>827</v>
+        <v>1157</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1161</v>
       </c>
       <c r="D411" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E411" t="s">
-        <v>828</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>829</v>
+        <v>1163</v>
       </c>
       <c r="B412" t="s">
-        <v>827</v>
+        <v>1157</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1158</v>
       </c>
       <c r="D412" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E412" t="s">
-        <v>825</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>830</v>
+        <v>1164</v>
       </c>
       <c r="B413" t="s">
-        <v>831</v>
+        <v>1165</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1166</v>
       </c>
       <c r="D413" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E413" t="s">
-        <v>832</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>833</v>
+        <v>1167</v>
       </c>
       <c r="B414" t="s">
-        <v>834</v>
+        <v>1165</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1168</v>
       </c>
       <c r="D414" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E414" t="s">
-        <v>835</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>836</v>
+        <v>1167</v>
       </c>
       <c r="B415" t="s">
-        <v>834</v>
+        <v>1165</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1168</v>
       </c>
       <c r="D415" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E415" t="s">
-        <v>837</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>838</v>
+        <v>1169</v>
       </c>
       <c r="B416" t="s">
-        <v>834</v>
+        <v>1165</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1170</v>
       </c>
       <c r="D416" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E416" t="s">
-        <v>839</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>840</v>
+        <v>1172</v>
       </c>
       <c r="B417" t="s">
-        <v>834</v>
+        <v>1165</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1173</v>
       </c>
       <c r="D417" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E417" t="s">
-        <v>841</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>842</v>
+        <v>1175</v>
       </c>
       <c r="B418" t="s">
-        <v>834</v>
+        <v>1165</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1117</v>
       </c>
       <c r="D418" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E418" t="s">
-        <v>839</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>843</v>
+        <v>1177</v>
       </c>
       <c r="B419" t="s">
-        <v>844</v>
+        <v>1178</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1179</v>
       </c>
       <c r="D419" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E419" t="s">
-        <v>845</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>846</v>
+        <v>1181</v>
       </c>
       <c r="B420" t="s">
-        <v>847</v>
+        <v>1182</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1129</v>
       </c>
       <c r="D420" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E420" t="s">
-        <v>848</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>849</v>
+        <v>1184</v>
       </c>
       <c r="B421" t="s">
-        <v>850</v>
+        <v>1182</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1185</v>
       </c>
       <c r="D421" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E421" t="s">
-        <v>851</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>852</v>
+        <v>1186</v>
       </c>
       <c r="B422" t="s">
-        <v>850</v>
+        <v>1182</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1187</v>
       </c>
       <c r="D422" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E422" t="s">
-        <v>853</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>854</v>
+        <v>1189</v>
       </c>
       <c r="B423" t="s">
-        <v>850</v>
+        <v>1182</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1190</v>
       </c>
       <c r="D423" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E423" t="s">
-        <v>855</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>856</v>
+        <v>1192</v>
       </c>
       <c r="B424" t="s">
-        <v>857</v>
+        <v>1193</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1117</v>
       </c>
       <c r="D424" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E424" t="s">
-        <v>858</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>859</v>
+        <v>1195</v>
       </c>
       <c r="B425" t="s">
-        <v>857</v>
+        <v>1193</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1196</v>
       </c>
       <c r="D425" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E425" t="s">
-        <v>860</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>861</v>
+        <v>1197</v>
       </c>
       <c r="B426" t="s">
-        <v>857</v>
+        <v>1193</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1190</v>
       </c>
       <c r="D426" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E426" t="s">
-        <v>862</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>863</v>
+        <v>1198</v>
       </c>
       <c r="B427" t="s">
-        <v>857</v>
+        <v>1193</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1199</v>
       </c>
       <c r="D427" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E427" t="s">
-        <v>864</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>865</v>
+        <v>1201</v>
       </c>
       <c r="B428" t="s">
-        <v>857</v>
+        <v>1193</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1202</v>
       </c>
       <c r="D428" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E428" t="s">
-        <v>862</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>866</v>
+        <v>1203</v>
       </c>
       <c r="B429" t="s">
-        <v>867</v>
+        <v>1193</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1190</v>
       </c>
       <c r="D429" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E429" t="s">
-        <v>853</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>868</v>
+        <v>1204</v>
       </c>
       <c r="B430" t="s">
-        <v>869</v>
+        <v>1205</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1206</v>
       </c>
       <c r="D430" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E430" t="s">
-        <v>870</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>871</v>
+        <v>1208</v>
       </c>
       <c r="B431" t="s">
-        <v>869</v>
+        <v>1205</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1209</v>
       </c>
       <c r="D431" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E431" t="s">
-        <v>872</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>873</v>
+        <v>1211</v>
       </c>
       <c r="B432" t="s">
-        <v>869</v>
+        <v>1205</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1212</v>
       </c>
       <c r="D432" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E432" t="s">
-        <v>870</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>874</v>
+        <v>1213</v>
       </c>
       <c r="B433" t="s">
-        <v>869</v>
+        <v>1214</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1215</v>
       </c>
       <c r="D433" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E433" t="s">
-        <v>875</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>876</v>
+        <v>1216</v>
       </c>
       <c r="B434" t="s">
-        <v>877</v>
+        <v>1214</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1217</v>
       </c>
       <c r="D434" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E434" t="s">
-        <v>878</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>879</v>
+        <v>1218</v>
       </c>
       <c r="B435" t="s">
-        <v>877</v>
+        <v>1219</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1220</v>
       </c>
       <c r="D435" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E435" t="s">
-        <v>875</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>880</v>
+        <v>1222</v>
       </c>
       <c r="B436" t="s">
-        <v>881</v>
+        <v>1219</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1223</v>
       </c>
       <c r="D436" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E436" t="s">
-        <v>882</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>883</v>
+        <v>1225</v>
       </c>
       <c r="B437" t="s">
-        <v>881</v>
+        <v>1219</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1226</v>
       </c>
       <c r="D437" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E437" t="s">
-        <v>884</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>885</v>
+        <v>1228</v>
       </c>
       <c r="B438" t="s">
-        <v>881</v>
+        <v>1219</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1161</v>
       </c>
       <c r="D438" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E438" t="s">
-        <v>886</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>887</v>
+        <v>1230</v>
       </c>
       <c r="B439" t="s">
-        <v>888</v>
+        <v>1219</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1226</v>
       </c>
       <c r="D439" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E439" t="s">
-        <v>889</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>890</v>
+        <v>1231</v>
       </c>
       <c r="B440" t="s">
-        <v>891</v>
+        <v>1232</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1233</v>
       </c>
       <c r="D440" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E440" t="s">
-        <v>892</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>893</v>
+        <v>1235</v>
       </c>
       <c r="B441" t="s">
-        <v>894</v>
+        <v>1232</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1236</v>
       </c>
       <c r="D441" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E441" t="s">
-        <v>895</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>896</v>
+        <v>1238</v>
       </c>
       <c r="B442" t="s">
-        <v>897</v>
+        <v>1239</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1240</v>
       </c>
       <c r="D442" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E442" t="s">
-        <v>898</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>899</v>
+        <v>1242</v>
       </c>
       <c r="B443" t="s">
-        <v>900</v>
+        <v>1239</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1240</v>
       </c>
       <c r="D443" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E443" t="s">
-        <v>901</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>902</v>
+        <v>1244</v>
       </c>
       <c r="B444" t="s">
-        <v>900</v>
+        <v>1239</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1240</v>
       </c>
       <c r="D444" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E444" t="s">
-        <v>903</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>904</v>
+        <v>1245</v>
       </c>
       <c r="B445" t="s">
-        <v>900</v>
+        <v>1239</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1246</v>
       </c>
       <c r="D445" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E445" t="s">
-        <v>901</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>905</v>
+        <v>1248</v>
       </c>
       <c r="B446" t="s">
-        <v>900</v>
+        <v>1239</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1246</v>
       </c>
       <c r="D446" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E446" t="s">
-        <v>903</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>906</v>
+        <v>1250</v>
       </c>
       <c r="B447" t="s">
-        <v>907</v>
+        <v>1251</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1252</v>
       </c>
       <c r="D447" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E447" t="s">
-        <v>908</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>909</v>
+        <v>1254</v>
       </c>
       <c r="B448" t="s">
-        <v>910</v>
+        <v>1255</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1256</v>
       </c>
       <c r="D448" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E448" t="s">
-        <v>911</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="449" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>912</v>
+        <v>1258</v>
       </c>
       <c r="B449" t="s">
-        <v>910</v>
+        <v>1259</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1260</v>
       </c>
       <c r="D449" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E449" t="s">
-        <v>913</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="450" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>914</v>
+        <v>1262</v>
       </c>
       <c r="B450" t="s">
-        <v>915</v>
+        <v>1259</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1117</v>
       </c>
       <c r="D450" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E450" t="s">
-        <v>916</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="451" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>917</v>
+        <v>1264</v>
       </c>
       <c r="B451" t="s">
-        <v>915</v>
+        <v>1259</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1265</v>
       </c>
       <c r="D451" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E451" t="s">
-        <v>918</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="452" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>919</v>
+        <v>1267</v>
       </c>
       <c r="B452" t="s">
-        <v>920</v>
+        <v>1259</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1268</v>
       </c>
       <c r="D452" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E452" t="s">
-        <v>921</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="453" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>922</v>
+        <v>1270</v>
       </c>
       <c r="B453" t="s">
-        <v>920</v>
+        <v>1271</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1272</v>
       </c>
       <c r="D453" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E453" t="s">
-        <v>918</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="454" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>923</v>
+        <v>1274</v>
       </c>
       <c r="B454" t="s">
-        <v>920</v>
+        <v>1275</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1276</v>
       </c>
       <c r="D454" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E454" t="s">
-        <v>924</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="455" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>925</v>
+        <v>1278</v>
       </c>
       <c r="B455" t="s">
-        <v>920</v>
+        <v>1275</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1279</v>
       </c>
       <c r="D455" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E455" t="s">
-        <v>924</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="456" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>926</v>
+        <v>1281</v>
       </c>
       <c r="B456" t="s">
-        <v>920</v>
+        <v>1275</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1282</v>
       </c>
       <c r="D456" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E456" t="s">
-        <v>916</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="457" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>927</v>
+        <v>1284</v>
       </c>
       <c r="B457" t="s">
-        <v>920</v>
+        <v>1275</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1285</v>
       </c>
       <c r="D457" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E457" t="s">
-        <v>916</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="458" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>928</v>
+        <v>1287</v>
       </c>
       <c r="B458" t="s">
-        <v>929</v>
+        <v>1288</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1289</v>
       </c>
       <c r="D458" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E458" t="s">
-        <v>930</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="459" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>931</v>
+        <v>1291</v>
       </c>
       <c r="B459" t="s">
-        <v>932</v>
+        <v>1288</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1292</v>
       </c>
       <c r="D459" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E459" t="s">
-        <v>933</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="460" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>934</v>
+        <v>1294</v>
       </c>
       <c r="B460" t="s">
-        <v>935</v>
+        <v>1288</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1292</v>
       </c>
       <c r="D460" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E460" t="s">
-        <v>936</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="461" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>937</v>
+        <v>1295</v>
       </c>
       <c r="B461" t="s">
-        <v>935</v>
+        <v>1288</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1292</v>
       </c>
       <c r="D461" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E461" t="s">
-        <v>938</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="462" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>939</v>
+        <v>1297</v>
       </c>
       <c r="B462" t="s">
-        <v>940</v>
+        <v>1288</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1117</v>
       </c>
       <c r="D462" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E462" t="s">
-        <v>941</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="463" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>942</v>
+        <v>1299</v>
       </c>
       <c r="B463" t="s">
-        <v>940</v>
+        <v>1288</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1117</v>
       </c>
       <c r="D463" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E463" t="s">
-        <v>938</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="464" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>943</v>
+        <v>1301</v>
       </c>
       <c r="B464" t="s">
-        <v>944</v>
+        <v>1288</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1302</v>
       </c>
       <c r="D464" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E464" t="s">
-        <v>941</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="465" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>945</v>
+        <v>1303</v>
       </c>
       <c r="B465" t="s">
-        <v>944</v>
+        <v>1288</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1304</v>
       </c>
       <c r="D465" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E465" t="s">
-        <v>946</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="466" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>947</v>
+        <v>1306</v>
       </c>
       <c r="B466" t="s">
-        <v>948</v>
+        <v>1307</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1308</v>
       </c>
       <c r="D466" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E466" t="s">
-        <v>949</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="467" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>950</v>
+        <v>1309</v>
       </c>
       <c r="B467" t="s">
-        <v>951</v>
+        <v>1310</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1311</v>
       </c>
       <c r="D467" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E467" t="s">
-        <v>952</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="468" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>953</v>
+        <v>1313</v>
       </c>
       <c r="B468" t="s">
-        <v>954</v>
+        <v>1314</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1315</v>
       </c>
       <c r="D468" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E468" t="s">
-        <v>936</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="469" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>955</v>
+        <v>1317</v>
       </c>
       <c r="B469" t="s">
-        <v>954</v>
+        <v>1314</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1318</v>
       </c>
       <c r="D469" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E469" t="s">
-        <v>956</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="470" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>957</v>
+        <v>1319</v>
       </c>
       <c r="B470" t="s">
-        <v>958</v>
+        <v>1320</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1321</v>
       </c>
       <c r="D470" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E470" t="s">
-        <v>959</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="471" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>960</v>
+        <v>1323</v>
       </c>
       <c r="B471" t="s">
-        <v>958</v>
+        <v>1324</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1325</v>
       </c>
       <c r="D471" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E471" t="s">
-        <v>292</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="472" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>961</v>
+        <v>1327</v>
       </c>
       <c r="B472" t="s">
-        <v>962</v>
+        <v>1324</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1321</v>
       </c>
       <c r="D472" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E472" t="s">
-        <v>963</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="473" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>964</v>
+        <v>1329</v>
       </c>
       <c r="B473" t="s">
-        <v>965</v>
+        <v>1330</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1331</v>
       </c>
       <c r="D473" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E473" t="s">
-        <v>966</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="474" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>967</v>
+        <v>1332</v>
       </c>
       <c r="B474" t="s">
-        <v>968</v>
+        <v>1330</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1321</v>
       </c>
       <c r="D474" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E474" t="s">
-        <v>969</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="475" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>970</v>
+        <v>1333</v>
       </c>
       <c r="B475" t="s">
-        <v>971</v>
+        <v>1330</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1334</v>
       </c>
       <c r="D475" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E475" t="s">
-        <v>972</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="476" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>973</v>
+        <v>1336</v>
       </c>
       <c r="B476" t="s">
-        <v>974</v>
+        <v>1337</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1338</v>
       </c>
       <c r="D476" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E476" t="s">
-        <v>975</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="477" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>976</v>
+        <v>1340</v>
       </c>
       <c r="B477" t="s">
-        <v>977</v>
+        <v>1337</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1341</v>
       </c>
       <c r="D477" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E477" t="s">
-        <v>323</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="478" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>978</v>
+        <v>1343</v>
       </c>
       <c r="B478" t="s">
-        <v>979</v>
+        <v>1337</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1338</v>
       </c>
       <c r="D478" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E478" t="s">
-        <v>980</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="479" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>981</v>
+        <v>1344</v>
       </c>
       <c r="B479" t="s">
-        <v>982</v>
+        <v>1337</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1345</v>
       </c>
       <c r="D479" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E479" t="s">
-        <v>983</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>984</v>
+        <v>1346</v>
       </c>
       <c r="B480" t="s">
-        <v>985</v>
+        <v>1337</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1338</v>
       </c>
       <c r="D480" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E480" t="s">
-        <v>986</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>987</v>
+        <v>1347</v>
       </c>
       <c r="B481" t="s">
-        <v>985</v>
+        <v>1337</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1348</v>
       </c>
       <c r="D481" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E481" t="s">
-        <v>988</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>989</v>
+        <v>1350</v>
       </c>
       <c r="B482" t="s">
-        <v>990</v>
+        <v>1351</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1352</v>
       </c>
       <c r="D482" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E482" t="s">
-        <v>991</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>992</v>
+        <v>1354</v>
       </c>
       <c r="B483" t="s">
-        <v>993</v>
+        <v>1351</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1355</v>
       </c>
       <c r="D483" t="s">
-        <v>33</v>
+        <v>536</v>
       </c>
       <c r="E483" t="s">
-        <v>994</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>995</v>
+        <v>1357</v>
       </c>
       <c r="B484" t="s">
-        <v>993</v>
+        <v>1351</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1358</v>
       </c>
       <c r="D484" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E484" t="s">
-        <v>996</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>997</v>
+        <v>1360</v>
       </c>
       <c r="B485" t="s">
-        <v>993</v>
+        <v>1351</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1361</v>
       </c>
       <c r="D485" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E485" t="s">
-        <v>998</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>999</v>
+        <v>1362</v>
       </c>
       <c r="B486" t="s">
-        <v>1000</v>
+        <v>1351</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1363</v>
       </c>
       <c r="D486" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E486" t="s">
-        <v>1001</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>1002</v>
+        <v>1364</v>
       </c>
       <c r="B487" t="s">
-        <v>1003</v>
+        <v>1351</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1365</v>
       </c>
       <c r="D487" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E487" t="s">
-        <v>878</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>1004</v>
+        <v>1367</v>
       </c>
       <c r="B488" t="s">
-        <v>1005</v>
+        <v>1351</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1363</v>
       </c>
       <c r="D488" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E488" t="s">
-        <v>326</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="489" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>1006</v>
+        <v>1368</v>
       </c>
       <c r="B489" t="s">
-        <v>1007</v>
+        <v>1351</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1352</v>
       </c>
       <c r="D489" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E489" t="s">
-        <v>1008</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="490" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>1009</v>
+        <v>1369</v>
       </c>
       <c r="B490" t="s">
-        <v>1007</v>
+        <v>1351</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1370</v>
       </c>
       <c r="D490" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E490" t="s">
-        <v>1010</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="491" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>1011</v>
+        <v>1371</v>
       </c>
       <c r="B491" t="s">
-        <v>1007</v>
+        <v>1372</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1373</v>
       </c>
       <c r="D491" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E491" t="s">
-        <v>1012</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="492" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>1013</v>
+        <v>1375</v>
       </c>
       <c r="B492" t="s">
-        <v>1007</v>
+        <v>1376</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1377</v>
       </c>
       <c r="D492" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E492" t="s">
-        <v>1014</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="493" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>1015</v>
+        <v>1379</v>
       </c>
       <c r="B493" t="s">
-        <v>1016</v>
+        <v>1380</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1381</v>
       </c>
       <c r="D493" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E493" t="s">
-        <v>1017</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="494" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>1018</v>
+        <v>1383</v>
       </c>
       <c r="B494" t="s">
-        <v>1016</v>
+        <v>1380</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1384</v>
       </c>
       <c r="D494" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E494" t="s">
-        <v>1019</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="495" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>1020</v>
+        <v>1386</v>
       </c>
       <c r="B495" t="s">
-        <v>1016</v>
+        <v>1380</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1387</v>
       </c>
       <c r="D495" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E495" t="s">
-        <v>1021</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="496" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>1022</v>
+        <v>1388</v>
       </c>
       <c r="B496" t="s">
-        <v>1016</v>
+        <v>1380</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1389</v>
       </c>
       <c r="D496" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E496" t="s">
-        <v>1023</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="497" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>1024</v>
+        <v>1391</v>
       </c>
       <c r="B497" t="s">
-        <v>816</v>
+        <v>1392</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1260</v>
       </c>
       <c r="D497" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E497" t="s">
-        <v>1025</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="498" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>1024</v>
+        <v>1393</v>
       </c>
       <c r="B498" t="s">
-        <v>816</v>
+        <v>1392</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1384</v>
       </c>
       <c r="D498" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E498" t="s">
-        <v>1026</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="499" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>1027</v>
+        <v>1395</v>
       </c>
       <c r="B499" t="s">
-        <v>1028</v>
+        <v>1396</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1397</v>
       </c>
       <c r="D499" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E499" t="s">
-        <v>1029</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="500" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>1030</v>
+        <v>1399</v>
       </c>
       <c r="B500" t="s">
-        <v>857</v>
+        <v>1396</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1400</v>
       </c>
       <c r="D500" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E500" t="s">
-        <v>1031</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="501" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>1032</v>
+        <v>1402</v>
       </c>
       <c r="B501" t="s">
-        <v>795</v>
+        <v>1396</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1397</v>
       </c>
       <c r="D501" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E501" t="s">
-        <v>1033</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="502" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>1034</v>
+        <v>1403</v>
       </c>
       <c r="B502" t="s">
-        <v>1035</v>
+        <v>1404</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1405</v>
       </c>
       <c r="D502" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E502" t="s">
-        <v>1026</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="503" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>1036</v>
+        <v>1406</v>
       </c>
       <c r="B503" t="s">
-        <v>1035</v>
+        <v>1404</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1407</v>
       </c>
       <c r="D503" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E503" t="s">
-        <v>1025</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="504" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>1037</v>
+        <v>1408</v>
       </c>
       <c r="B504" t="s">
-        <v>1035</v>
+        <v>1404</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1405</v>
       </c>
       <c r="D504" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E504" t="s">
-        <v>1026</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="505" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>1038</v>
+        <v>1409</v>
       </c>
       <c r="B505" t="s">
-        <v>1039</v>
+        <v>1410</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1411</v>
       </c>
       <c r="D505" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E505" t="s">
-        <v>1040</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="506" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>1041</v>
+        <v>1413</v>
       </c>
       <c r="B506" t="s">
-        <v>1039</v>
+        <v>1410</v>
+      </c>
+      <c r="C506" t="s">
+        <v>730</v>
       </c>
       <c r="D506" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E506" t="s">
-        <v>1042</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="507" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>1043</v>
+        <v>1415</v>
       </c>
       <c r="B507" t="s">
-        <v>1039</v>
+        <v>1410</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1411</v>
       </c>
       <c r="D507" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E507" t="s">
-        <v>1040</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="508" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>1044</v>
+        <v>1417</v>
       </c>
       <c r="B508" t="s">
-        <v>827</v>
+        <v>1418</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1419</v>
       </c>
       <c r="D508" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E508" t="s">
-        <v>1045</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="509" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>1046</v>
+        <v>1420</v>
       </c>
       <c r="B509" t="s">
-        <v>827</v>
+        <v>1421</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1422</v>
       </c>
       <c r="D509" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E509" t="s">
-        <v>1047</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="510" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>1048</v>
+        <v>1423</v>
       </c>
       <c r="B510" t="s">
-        <v>831</v>
+        <v>1424</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1425</v>
       </c>
       <c r="D510" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E510" t="s">
-        <v>1045</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="511" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>1049</v>
+        <v>1426</v>
       </c>
       <c r="B511" t="s">
-        <v>831</v>
+        <v>1424</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1427</v>
       </c>
       <c r="D511" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E511" t="s">
-        <v>1050</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="512" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>1051</v>
+        <v>1429</v>
       </c>
       <c r="B512" t="s">
-        <v>831</v>
+        <v>1424</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1430</v>
       </c>
       <c r="D512" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E512" t="s">
-        <v>820</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="513" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>1052</v>
+        <v>1432</v>
       </c>
       <c r="B513" t="s">
-        <v>831</v>
+        <v>1433</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1434</v>
       </c>
       <c r="D513" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E513" t="s">
-        <v>1050</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="514" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>1053</v>
+        <v>1436</v>
       </c>
       <c r="B514" t="s">
-        <v>831</v>
+        <v>1433</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1437</v>
       </c>
       <c r="D514" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E514" t="s">
-        <v>1045</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="515" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>1054</v>
+        <v>1439</v>
       </c>
       <c r="B515" t="s">
-        <v>1055</v>
+        <v>1433</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1434</v>
       </c>
       <c r="D515" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E515" t="s">
-        <v>1056</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="516" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>1057</v>
+        <v>1440</v>
       </c>
       <c r="B516" t="s">
-        <v>1055</v>
+        <v>1441</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1442</v>
       </c>
       <c r="D516" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E516" t="s">
-        <v>1058</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="517" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>1059</v>
+        <v>1444</v>
       </c>
       <c r="B517" t="s">
-        <v>1055</v>
+        <v>1441</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1445</v>
       </c>
       <c r="D517" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E517" t="s">
-        <v>1056</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="518" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>1060</v>
+        <v>1447</v>
       </c>
       <c r="B518" t="s">
-        <v>1061</v>
+        <v>1441</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1448</v>
       </c>
       <c r="D518" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E518" t="s">
-        <v>1058</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="519" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>1062</v>
+        <v>1450</v>
       </c>
       <c r="B519" t="s">
-        <v>1061</v>
+        <v>1441</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1442</v>
       </c>
       <c r="D519" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E519" t="s">
-        <v>1056</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="520" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>1063</v>
+        <v>1451</v>
       </c>
       <c r="B520" t="s">
-        <v>1064</v>
+        <v>1441</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1452</v>
       </c>
       <c r="D520" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E520" t="s">
-        <v>1065</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="521" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>1066</v>
+        <v>1454</v>
       </c>
       <c r="B521" t="s">
-        <v>1064</v>
+        <v>1441</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1442</v>
       </c>
       <c r="D521" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E521" t="s">
-        <v>1067</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="522" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>1068</v>
+        <v>1456</v>
       </c>
       <c r="B522" t="s">
-        <v>1064</v>
+        <v>1457</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1458</v>
       </c>
       <c r="D522" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E522" t="s">
-        <v>1065</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="523" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>1069</v>
+        <v>1460</v>
       </c>
       <c r="B523" t="s">
-        <v>1064</v>
+        <v>1457</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1461</v>
       </c>
       <c r="D523" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E523" t="s">
-        <v>1070</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="524" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>1071</v>
+        <v>1463</v>
       </c>
       <c r="B524" t="s">
-        <v>1064</v>
+        <v>1464</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1465</v>
       </c>
       <c r="D524" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E524" t="s">
-        <v>1072</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="525" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>1073</v>
+        <v>1467</v>
       </c>
       <c r="B525" t="s">
-        <v>1074</v>
+        <v>1464</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1468</v>
       </c>
       <c r="D525" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E525" t="s">
-        <v>1075</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="526" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>1076</v>
+        <v>1469</v>
       </c>
       <c r="B526" t="s">
-        <v>1074</v>
+        <v>1470</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1471</v>
       </c>
       <c r="D526" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E526" t="s">
-        <v>1077</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="527" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>1078</v>
+        <v>1472</v>
       </c>
       <c r="B527" t="s">
-        <v>850</v>
+        <v>1470</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1473</v>
       </c>
       <c r="D527" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E527" t="s">
-        <v>1079</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="528" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>1080</v>
+        <v>1475</v>
       </c>
       <c r="B528" t="s">
-        <v>1081</v>
+        <v>1470</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1476</v>
       </c>
       <c r="D528" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E528" t="s">
-        <v>1082</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="529" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>1083</v>
+        <v>1477</v>
       </c>
       <c r="B529" t="s">
-        <v>1028</v>
+        <v>1470</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1478</v>
       </c>
       <c r="D529" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E529" t="s">
-        <v>1084</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="530" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>1085</v>
+        <v>1480</v>
       </c>
       <c r="B530" t="s">
-        <v>1028</v>
+        <v>1481</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1482</v>
       </c>
       <c r="D530" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E530" t="s">
-        <v>1086</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="531" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>1087</v>
+        <v>1484</v>
       </c>
       <c r="B531" t="s">
-        <v>1028</v>
+        <v>1481</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1485</v>
       </c>
       <c r="D531" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E531" t="s">
-        <v>1088</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>1089</v>
+        <v>1487</v>
       </c>
       <c r="B532" t="s">
-        <v>857</v>
+        <v>1481</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1478</v>
       </c>
       <c r="D532" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E532" t="s">
-        <v>1090</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>1091</v>
+        <v>1488</v>
       </c>
       <c r="B533" t="s">
-        <v>857</v>
+        <v>1489</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1490</v>
       </c>
       <c r="D533" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E533" t="s">
-        <v>1047</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>1092</v>
+        <v>1492</v>
       </c>
       <c r="B534" t="s">
-        <v>1093</v>
+        <v>1489</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1493</v>
       </c>
       <c r="D534" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E534" t="s">
-        <v>1094</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="535" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>1095</v>
+        <v>1495</v>
       </c>
       <c r="B535" t="s">
-        <v>1096</v>
+        <v>1489</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1490</v>
       </c>
       <c r="D535" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E535" t="s">
-        <v>1097</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>1098</v>
+        <v>1496</v>
       </c>
       <c r="B536" t="s">
-        <v>1096</v>
+        <v>1489</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1497</v>
       </c>
       <c r="D536" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E536" t="s">
-        <v>1094</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>1099</v>
+        <v>1498</v>
       </c>
       <c r="B537" t="s">
-        <v>1100</v>
+        <v>1489</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1499</v>
       </c>
       <c r="D537" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E537" t="s">
-        <v>1101</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="538" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>1102</v>
+        <v>1500</v>
       </c>
       <c r="B538" t="s">
-        <v>1103</v>
+        <v>1501</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1502</v>
       </c>
       <c r="D538" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E538" t="s">
-        <v>1104</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="539" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>1105</v>
+        <v>1504</v>
       </c>
       <c r="B539" t="s">
-        <v>1103</v>
+        <v>1505</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1506</v>
       </c>
       <c r="D539" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E539" t="s">
-        <v>1106</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="540" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>1107</v>
+        <v>1508</v>
       </c>
       <c r="B540" t="s">
-        <v>1108</v>
+        <v>1505</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1502</v>
       </c>
       <c r="D540" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E540" t="s">
-        <v>1104</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="541" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>1109</v>
+        <v>1509</v>
       </c>
       <c r="B541" t="s">
-        <v>1108</v>
+        <v>1510</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1511</v>
       </c>
       <c r="D541" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E541" t="s">
-        <v>1101</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="542" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>1110</v>
+        <v>1513</v>
       </c>
       <c r="B542" t="s">
-        <v>1108</v>
+        <v>1514</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1515</v>
       </c>
       <c r="D542" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E542" t="s">
-        <v>1111</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="543" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>1112</v>
+        <v>1517</v>
       </c>
       <c r="B543" t="s">
-        <v>1113</v>
+        <v>1518</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1519</v>
       </c>
       <c r="D543" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E543" t="s">
-        <v>1114</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="544" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>1115</v>
+        <v>1521</v>
       </c>
       <c r="B544" t="s">
-        <v>1113</v>
+        <v>1518</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1522</v>
       </c>
       <c r="D544" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E544" t="s">
-        <v>1116</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="545" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>1117</v>
+        <v>1524</v>
       </c>
       <c r="B545" t="s">
-        <v>1113</v>
+        <v>1518</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1525</v>
       </c>
       <c r="D545" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E545" t="s">
-        <v>1114</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="546" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>1118</v>
+        <v>1526</v>
       </c>
       <c r="B546" t="s">
-        <v>1113</v>
+        <v>1527</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1528</v>
       </c>
       <c r="D546" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E546" t="s">
-        <v>1116</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="547" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>1119</v>
+        <v>1530</v>
       </c>
       <c r="B547" t="s">
-        <v>1113</v>
+        <v>1527</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1531</v>
       </c>
       <c r="D547" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E547" t="s">
-        <v>1114</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="548" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>1120</v>
+        <v>1532</v>
       </c>
       <c r="B548" t="s">
-        <v>1113</v>
+        <v>1527</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1533</v>
       </c>
       <c r="D548" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E548" t="s">
-        <v>1121</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="549" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>1122</v>
+        <v>1535</v>
       </c>
       <c r="B549" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1533</v>
       </c>
       <c r="D549" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E549" t="s">
-        <v>1047</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="550" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>1124</v>
+        <v>1536</v>
       </c>
       <c r="B550" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1537</v>
       </c>
       <c r="D550" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E550" t="s">
-        <v>1125</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="551" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>1126</v>
+        <v>1539</v>
       </c>
       <c r="B551" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1540</v>
       </c>
       <c r="D551" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E551" t="s">
-        <v>1047</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="552" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>1127</v>
+        <v>1542</v>
       </c>
       <c r="B552" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1543</v>
       </c>
       <c r="D552" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E552" t="s">
-        <v>1128</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="553" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>1129</v>
+        <v>1545</v>
       </c>
       <c r="B553" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1546</v>
       </c>
       <c r="D553" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E553" t="s">
-        <v>1130</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="554" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>1131</v>
+        <v>1547</v>
       </c>
       <c r="B554" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1543</v>
       </c>
       <c r="D554" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E554" t="s">
-        <v>1132</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="555" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>1133</v>
+        <v>1548</v>
       </c>
       <c r="B555" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1549</v>
       </c>
       <c r="D555" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E555" t="s">
-        <v>1128</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="556" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>1134</v>
+        <v>1550</v>
       </c>
       <c r="B556" t="s">
-        <v>1123</v>
+        <v>1527</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1543</v>
       </c>
       <c r="D556" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E556" t="s">
-        <v>1130</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="557" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>1135</v>
+        <v>1551</v>
       </c>
       <c r="B557" t="s">
-        <v>1123</v>
+        <v>1552</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1553</v>
       </c>
       <c r="D557" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E557" t="s">
-        <v>1128</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="558" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>1136</v>
+        <v>1555</v>
       </c>
       <c r="B558" t="s">
-        <v>1137</v>
+        <v>1556</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1557</v>
       </c>
       <c r="D558" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E558" t="s">
-        <v>1138</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="559" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>1139</v>
+        <v>1559</v>
       </c>
       <c r="B559" t="s">
-        <v>1140</v>
+        <v>1560</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1561</v>
       </c>
       <c r="D559" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E559" t="s">
-        <v>1141</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="560" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>1142</v>
+        <v>1563</v>
       </c>
       <c r="B560" t="s">
-        <v>1143</v>
+        <v>1560</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1557</v>
       </c>
       <c r="D560" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E560" t="s">
-        <v>1144</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="561" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>1145</v>
+        <v>1564</v>
       </c>
       <c r="B561" t="s">
-        <v>1143</v>
+        <v>1565</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1566</v>
       </c>
       <c r="D561" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E561" t="s">
-        <v>1146</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="562" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>1147</v>
+        <v>1567</v>
       </c>
       <c r="B562" t="s">
-        <v>1143</v>
+        <v>1568</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1569</v>
       </c>
       <c r="D562" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E562" t="s">
-        <v>1144</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="563" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>1148</v>
+        <v>1571</v>
       </c>
       <c r="B563" t="s">
-        <v>1149</v>
+        <v>1568</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1572</v>
       </c>
       <c r="D563" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E563" t="s">
-        <v>1114</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="564" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>1150</v>
+        <v>1574</v>
       </c>
       <c r="B564" t="s">
-        <v>1149</v>
+        <v>1575</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1576</v>
       </c>
       <c r="D564" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E564" t="s">
-        <v>1116</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="565" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>1151</v>
+        <v>1578</v>
       </c>
       <c r="B565" t="s">
-        <v>1149</v>
+        <v>1579</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1580</v>
       </c>
       <c r="D565" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E565" t="s">
-        <v>1114</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="566" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>1152</v>
+        <v>1582</v>
       </c>
       <c r="B566" t="s">
-        <v>1153</v>
+        <v>1583</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1580</v>
       </c>
       <c r="D566" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E566" t="s">
-        <v>1047</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="567" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>1154</v>
+        <v>1584</v>
       </c>
       <c r="B567" t="s">
-        <v>1155</v>
+        <v>1583</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1585</v>
       </c>
       <c r="D567" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E567" t="s">
-        <v>1132</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="568" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>1156</v>
+        <v>1587</v>
       </c>
       <c r="B568" t="s">
-        <v>1157</v>
+        <v>1588</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1589</v>
       </c>
       <c r="D568" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E568" t="s">
-        <v>1158</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="569" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>1159</v>
+        <v>1591</v>
       </c>
       <c r="B569" t="s">
-        <v>1157</v>
+        <v>1592</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1593</v>
       </c>
       <c r="D569" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E569" t="s">
-        <v>1160</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="570" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>1161</v>
+        <v>1594</v>
       </c>
       <c r="B570" t="s">
-        <v>1157</v>
+        <v>1595</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1596</v>
       </c>
       <c r="D570" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E570" t="s">
-        <v>1132</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="571" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>1162</v>
+        <v>1597</v>
       </c>
       <c r="B571" t="s">
-        <v>1163</v>
+        <v>1598</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1599</v>
       </c>
       <c r="D571" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E571" t="s">
-        <v>1164</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="572" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>1165</v>
+        <v>1601</v>
       </c>
       <c r="B572" t="s">
-        <v>1163</v>
+        <v>1598</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1602</v>
       </c>
       <c r="D572" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E572" t="s">
-        <v>1166</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="573" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>1167</v>
+        <v>1604</v>
       </c>
       <c r="B573" t="s">
-        <v>1163</v>
+        <v>1598</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1599</v>
       </c>
       <c r="D573" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E573" t="s">
-        <v>1164</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="574" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>1168</v>
+        <v>1605</v>
       </c>
       <c r="B574" t="s">
-        <v>1169</v>
+        <v>1598</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1606</v>
       </c>
       <c r="D574" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E574" t="s">
-        <v>1170</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="575" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>1171</v>
+        <v>1608</v>
       </c>
       <c r="B575" t="s">
-        <v>1169</v>
+        <v>1609</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1610</v>
       </c>
       <c r="D575" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E575" t="s">
-        <v>1172</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="576" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>1173</v>
+        <v>1612</v>
       </c>
       <c r="B576" t="s">
-        <v>1169</v>
+        <v>1613</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1614</v>
       </c>
       <c r="D576" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E576" t="s">
-        <v>1174</v>
+        <v>927</v>
       </c>
     </row>
     <row r="577" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>1175</v>
+        <v>1615</v>
       </c>
       <c r="B577" t="s">
-        <v>1169</v>
+        <v>1613</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1616</v>
       </c>
       <c r="D577" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E577" t="s">
-        <v>1176</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="578" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>1177</v>
+        <v>1618</v>
       </c>
       <c r="B578" t="s">
-        <v>1169</v>
+        <v>1619</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1620</v>
       </c>
       <c r="D578" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E578" t="s">
-        <v>1178</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="579" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>1179</v>
+        <v>1622</v>
       </c>
       <c r="B579" t="s">
-        <v>1169</v>
+        <v>1619</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1623</v>
       </c>
       <c r="D579" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E579" t="s">
-        <v>1174</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="580" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>1180</v>
+        <v>1625</v>
       </c>
       <c r="B580" t="s">
-        <v>1181</v>
+        <v>1619</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1626</v>
       </c>
       <c r="D580" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E580" t="s">
-        <v>1182</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="581" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>1183</v>
+        <v>1627</v>
       </c>
       <c r="B581" t="s">
-        <v>1181</v>
+        <v>1619</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1620</v>
       </c>
       <c r="D581" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E581" t="s">
-        <v>1184</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="582" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>1185</v>
+        <v>1628</v>
       </c>
       <c r="B582" t="s">
-        <v>1186</v>
+        <v>1619</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1629</v>
       </c>
       <c r="D582" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E582" t="s">
-        <v>1114</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="583" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>1187</v>
+        <v>1631</v>
       </c>
       <c r="B583" t="s">
-        <v>1186</v>
+        <v>1619</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1632</v>
       </c>
       <c r="D583" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E583" t="s">
-        <v>1188</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="584" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>1189</v>
+        <v>1634</v>
       </c>
       <c r="B584" t="s">
-        <v>1190</v>
+        <v>1619</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1635</v>
       </c>
       <c r="D584" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E584" t="s">
-        <v>1191</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="585" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>1192</v>
+        <v>1636</v>
       </c>
       <c r="B585" t="s">
-        <v>1190</v>
+        <v>1637</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1638</v>
       </c>
       <c r="D585" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E585" t="s">
-        <v>1132</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="586" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>1193</v>
+        <v>1640</v>
       </c>
       <c r="B586" t="s">
-        <v>1190</v>
+        <v>1637</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1641</v>
       </c>
       <c r="D586" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E586" t="s">
-        <v>1194</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="587" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>1195</v>
+        <v>1643</v>
       </c>
       <c r="B587" t="s">
-        <v>1190</v>
+        <v>1637</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1638</v>
       </c>
       <c r="D587" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E587" t="s">
-        <v>1132</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="588" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>1196</v>
+        <v>1644</v>
       </c>
       <c r="B588" t="s">
-        <v>888</v>
+        <v>1637</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1645</v>
       </c>
       <c r="D588" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E588" t="s">
-        <v>1197</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="589" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>1198</v>
+        <v>1646</v>
       </c>
       <c r="B589" t="s">
-        <v>888</v>
+        <v>1647</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1648</v>
       </c>
       <c r="D589" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E589" t="s">
-        <v>1191</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="590" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>1199</v>
+        <v>1650</v>
       </c>
       <c r="B590" t="s">
-        <v>1200</v>
+        <v>1647</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1651</v>
       </c>
       <c r="D590" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E590" t="s">
-        <v>1201</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="591" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>1202</v>
+        <v>1652</v>
       </c>
       <c r="B591" t="s">
-        <v>1200</v>
+        <v>1647</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1653</v>
       </c>
       <c r="D591" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E591" t="s">
-        <v>1203</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="592" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>1204</v>
+        <v>1654</v>
       </c>
       <c r="B592" t="s">
-        <v>1200</v>
+        <v>1647</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1651</v>
       </c>
       <c r="D592" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E592" t="s">
-        <v>1201</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="593" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>1205</v>
+        <v>1655</v>
       </c>
       <c r="B593" t="s">
-        <v>1200</v>
+        <v>1656</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1657</v>
       </c>
       <c r="D593" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E593" t="s">
-        <v>1203</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="594" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>1206</v>
+        <v>1659</v>
       </c>
       <c r="B594" t="s">
-        <v>1200</v>
+        <v>1660</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1661</v>
       </c>
       <c r="D594" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E594" t="s">
-        <v>1201</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="595" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>1207</v>
+        <v>1662</v>
       </c>
       <c r="B595" t="s">
-        <v>1208</v>
+        <v>1660</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1663</v>
       </c>
       <c r="D595" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E595" t="s">
-        <v>1209</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="596" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>1210</v>
+        <v>1665</v>
       </c>
       <c r="B596" t="s">
-        <v>1211</v>
+        <v>1660</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1666</v>
       </c>
       <c r="D596" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E596" t="s">
-        <v>1212</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="597" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>1213</v>
+        <v>1668</v>
       </c>
       <c r="B597" t="s">
-        <v>1211</v>
+        <v>1660</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1661</v>
       </c>
       <c r="D597" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E597" t="s">
-        <v>1209</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="598" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>1214</v>
+        <v>1669</v>
       </c>
       <c r="B598" t="s">
-        <v>1215</v>
+        <v>1660</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1670</v>
       </c>
       <c r="D598" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E598" t="s">
-        <v>1216</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="599" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>1217</v>
+        <v>1672</v>
       </c>
       <c r="B599" t="s">
-        <v>894</v>
+        <v>1660</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1670</v>
       </c>
       <c r="D599" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E599" t="s">
-        <v>1218</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="600" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>1219</v>
+        <v>1673</v>
       </c>
       <c r="B600" t="s">
-        <v>894</v>
+        <v>1674</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1675</v>
       </c>
       <c r="D600" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E600" t="s">
-        <v>1114</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="601" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>1220</v>
+        <v>1676</v>
       </c>
       <c r="B601" t="s">
-        <v>1221</v>
+        <v>1677</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1678</v>
       </c>
       <c r="D601" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E601" t="s">
-        <v>1222</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="602" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>1223</v>
+        <v>1680</v>
       </c>
       <c r="B602" t="s">
-        <v>1221</v>
+        <v>1681</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1682</v>
       </c>
       <c r="D602" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E602" t="s">
-        <v>1218</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="603" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>1224</v>
+        <v>1684</v>
       </c>
       <c r="B603" t="s">
-        <v>1221</v>
+        <v>1681</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1685</v>
       </c>
       <c r="D603" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E603" t="s">
-        <v>1225</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="604" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>1226</v>
+        <v>1687</v>
       </c>
       <c r="B604" t="s">
-        <v>1221</v>
+        <v>1688</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1689</v>
       </c>
       <c r="D604" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E604" t="s">
-        <v>1225</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="605" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
-        <v>1227</v>
+        <v>1691</v>
       </c>
       <c r="B605" t="s">
-        <v>1221</v>
+        <v>1688</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1692</v>
       </c>
       <c r="D605" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E605" t="s">
-        <v>1228</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="606" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
-        <v>1229</v>
+        <v>1694</v>
       </c>
       <c r="B606" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1696</v>
       </c>
       <c r="D606" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E606" t="s">
-        <v>1230</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="607" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>1231</v>
+        <v>1698</v>
       </c>
       <c r="B607" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1699</v>
       </c>
       <c r="D607" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E607" t="s">
-        <v>1232</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="608" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>1233</v>
+        <v>1700</v>
       </c>
       <c r="B608" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1701</v>
       </c>
       <c r="D608" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E608" t="s">
-        <v>1230</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="609" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>1234</v>
+        <v>1702</v>
       </c>
       <c r="B609" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1703</v>
       </c>
       <c r="D609" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E609" t="s">
-        <v>1232</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="610" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>1235</v>
+        <v>1704</v>
       </c>
       <c r="B610" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1705</v>
       </c>
       <c r="D610" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E610" t="s">
-        <v>1230</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="611" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>1236</v>
+        <v>1707</v>
       </c>
       <c r="B611" t="s">
-        <v>1221</v>
+        <v>1695</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1708</v>
       </c>
       <c r="D611" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E611" t="s">
-        <v>1232</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="612" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>1237</v>
+        <v>1709</v>
       </c>
       <c r="B612" t="s">
-        <v>1238</v>
+        <v>1710</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1711</v>
       </c>
       <c r="D612" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E612" t="s">
-        <v>1239</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="613" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>1240</v>
+        <v>1713</v>
       </c>
       <c r="B613" t="s">
-        <v>1241</v>
+        <v>1714</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1715</v>
       </c>
       <c r="D613" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E613" t="s">
-        <v>1242</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="614" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>1243</v>
+        <v>1717</v>
       </c>
       <c r="B614" t="s">
-        <v>1241</v>
+        <v>1714</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1718</v>
       </c>
       <c r="D614" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E614" t="s">
-        <v>1239</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="615" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>1244</v>
+        <v>1720</v>
       </c>
       <c r="B615" t="s">
-        <v>1245</v>
+        <v>1721</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1722</v>
       </c>
       <c r="D615" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E615" t="s">
-        <v>1132</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="616" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>1246</v>
+        <v>1724</v>
       </c>
       <c r="B616" t="s">
-        <v>1247</v>
+        <v>1721</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1725</v>
       </c>
       <c r="D616" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E616" t="s">
-        <v>1248</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="617" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>1249</v>
+        <v>1727</v>
       </c>
       <c r="B617" t="s">
-        <v>1247</v>
+        <v>1728</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1729</v>
       </c>
       <c r="D617" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E617" t="s">
-        <v>1250</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="618" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>1251</v>
+        <v>1730</v>
       </c>
       <c r="B618" t="s">
-        <v>1252</v>
+        <v>1728</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1729</v>
       </c>
       <c r="D618" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E618" t="s">
-        <v>1253</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="619" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
-        <v>1254</v>
+        <v>1731</v>
       </c>
       <c r="B619" t="s">
-        <v>1255</v>
+        <v>1732</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1733</v>
       </c>
       <c r="D619" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E619" t="s">
-        <v>1256</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="620" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
-        <v>1257</v>
+        <v>1735</v>
       </c>
       <c r="B620" t="s">
-        <v>1258</v>
+        <v>1732</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1736</v>
       </c>
       <c r="D620" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E620" t="s">
-        <v>1259</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="621" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
-        <v>1260</v>
+        <v>1738</v>
       </c>
       <c r="B621" t="s">
-        <v>1258</v>
+        <v>1732</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1648</v>
       </c>
       <c r="D621" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E621" t="s">
-        <v>1256</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="622" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
-        <v>1261</v>
+        <v>1739</v>
       </c>
       <c r="B622" t="s">
-        <v>1262</v>
+        <v>1732</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1740</v>
       </c>
       <c r="D622" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E622" t="s">
-        <v>1263</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="623" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
-        <v>1264</v>
+        <v>1742</v>
       </c>
       <c r="B623" t="s">
-        <v>1265</v>
+        <v>1732</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1743</v>
       </c>
       <c r="D623" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E623" t="s">
-        <v>1114</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="624" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
-        <v>1266</v>
+        <v>1744</v>
       </c>
       <c r="B624" t="s">
-        <v>1267</v>
+        <v>1745</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1746</v>
       </c>
       <c r="D624" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E624" t="s">
-        <v>1079</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="625" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
-        <v>1268</v>
+        <v>1747</v>
       </c>
       <c r="B625" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E625" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="626" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>1271</v>
+        <v>1750</v>
       </c>
       <c r="B626" t="s">
-        <v>1269</v>
+        <v>1748</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1751</v>
       </c>
       <c r="D626" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E626" t="s">
-        <v>1272</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="627" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>1273</v>
+        <v>1753</v>
       </c>
       <c r="B627" t="s">
-        <v>1269</v>
+        <v>1754</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1755</v>
       </c>
       <c r="D627" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E627" t="s">
-        <v>1270</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="628" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>1274</v>
+        <v>1757</v>
       </c>
       <c r="B628" t="s">
-        <v>1269</v>
+        <v>1754</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1758</v>
       </c>
       <c r="D628" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E628" t="s">
-        <v>1275</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="629" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>1276</v>
+        <v>1760</v>
       </c>
       <c r="B629" t="s">
-        <v>1277</v>
+        <v>1754</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1755</v>
       </c>
       <c r="D629" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E629" t="s">
-        <v>1278</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="630" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>1279</v>
+        <v>1761</v>
       </c>
       <c r="B630" t="s">
-        <v>1280</v>
+        <v>1762</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1763</v>
       </c>
       <c r="D630" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E630" t="s">
-        <v>738</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="631" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>1281</v>
+        <v>1764</v>
       </c>
       <c r="B631" t="s">
-        <v>1280</v>
+        <v>1762</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1765</v>
       </c>
       <c r="D631" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E631" t="s">
-        <v>1282</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="632" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>1283</v>
+        <v>1767</v>
       </c>
       <c r="B632" t="s">
-        <v>1284</v>
+        <v>1762</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1768</v>
       </c>
       <c r="D632" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E632" t="s">
-        <v>1285</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="633" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>1286</v>
+        <v>1770</v>
       </c>
       <c r="B633" t="s">
-        <v>1284</v>
+        <v>1771</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1772</v>
       </c>
       <c r="D633" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E633" t="s">
-        <v>1287</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="634" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
-        <v>1288</v>
+        <v>1774</v>
       </c>
       <c r="B634" t="s">
-        <v>1284</v>
+        <v>1771</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1775</v>
       </c>
       <c r="D634" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E634" t="s">
-        <v>1289</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="635" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
-        <v>1290</v>
+        <v>1776</v>
       </c>
       <c r="B635" t="s">
-        <v>1284</v>
+        <v>1777</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1778</v>
       </c>
       <c r="D635" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E635" t="s">
-        <v>1291</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="636" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
-        <v>1292</v>
+        <v>1780</v>
       </c>
       <c r="B636" t="s">
-        <v>1284</v>
+        <v>1781</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1782</v>
       </c>
       <c r="D636" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E636" t="s">
-        <v>1285</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="637" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
-        <v>1293</v>
+        <v>1784</v>
       </c>
       <c r="B637" t="s">
-        <v>1284</v>
+        <v>1785</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1786</v>
       </c>
       <c r="D637" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E637" t="s">
-        <v>1291</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="638" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
-        <v>1294</v>
+        <v>1788</v>
       </c>
       <c r="B638" t="s">
-        <v>1284</v>
+        <v>1785</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1789</v>
       </c>
       <c r="D638" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E638" t="s">
-        <v>1285</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="639" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
-        <v>1295</v>
+        <v>1791</v>
       </c>
       <c r="B639" t="s">
-        <v>1296</v>
+        <v>1792</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1793</v>
       </c>
       <c r="D639" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E639" t="s">
-        <v>1114</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="640" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
-        <v>1297</v>
+        <v>1795</v>
       </c>
       <c r="B640" t="s">
-        <v>1296</v>
+        <v>1796</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1797</v>
       </c>
       <c r="D640" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E640" t="s">
-        <v>1116</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="641" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
-        <v>1298</v>
+        <v>1799</v>
       </c>
       <c r="B641" t="s">
-        <v>1296</v>
+        <v>1796</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1800</v>
       </c>
       <c r="D641" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E641" t="s">
-        <v>1114</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="642" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
-        <v>1299</v>
+        <v>1802</v>
       </c>
       <c r="B642" t="s">
-        <v>1296</v>
+        <v>1796</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1797</v>
       </c>
       <c r="D642" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E642" t="s">
-        <v>1300</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="643" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
-        <v>1301</v>
+        <v>1803</v>
       </c>
       <c r="B643" t="s">
-        <v>1302</v>
+        <v>1804</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1772</v>
       </c>
       <c r="D643" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E643" t="s">
-        <v>1303</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="644" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
-        <v>1304</v>
+        <v>1805</v>
       </c>
       <c r="B644" t="s">
-        <v>1302</v>
+        <v>1804</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1806</v>
       </c>
       <c r="D644" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E644" t="s">
-        <v>1079</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="645" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>1305</v>
+        <v>1808</v>
       </c>
       <c r="B645" t="s">
-        <v>1302</v>
+        <v>1809</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1810</v>
       </c>
       <c r="D645" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E645" t="s">
-        <v>1306</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="646" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>1307</v>
+        <v>1812</v>
       </c>
       <c r="B646" t="s">
-        <v>1302</v>
+        <v>1809</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1813</v>
       </c>
       <c r="D646" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E646" t="s">
-        <v>1308</v>
+        <v>815</v>
       </c>
     </row>
     <row r="647" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>1309</v>
+        <v>1814</v>
       </c>
       <c r="B647" t="s">
-        <v>1302</v>
+        <v>1815</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1816</v>
       </c>
       <c r="D647" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E647" t="s">
-        <v>1079</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="648" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>1310</v>
+        <v>1818</v>
       </c>
       <c r="B648" t="s">
-        <v>1302</v>
+        <v>1819</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1820</v>
       </c>
       <c r="D648" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E648" t="s">
-        <v>1303</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="649" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>1311</v>
+        <v>1822</v>
       </c>
       <c r="B649" t="s">
-        <v>1312</v>
+        <v>1823</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1824</v>
       </c>
       <c r="D649" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E649" t="s">
-        <v>1278</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="650" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>1313</v>
+        <v>1826</v>
       </c>
       <c r="B650" t="s">
-        <v>1314</v>
+        <v>1827</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1828</v>
       </c>
       <c r="D650" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E650" t="s">
-        <v>1315</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="651" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>1316</v>
+        <v>1830</v>
       </c>
       <c r="B651" t="s">
-        <v>932</v>
+        <v>1831</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1832</v>
       </c>
       <c r="D651" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E651" t="s">
-        <v>1317</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="652" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>1318</v>
+        <v>1834</v>
       </c>
       <c r="B652" t="s">
-        <v>1319</v>
+        <v>1835</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1836</v>
       </c>
       <c r="D652" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E652" t="s">
-        <v>1320</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="653" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>1321</v>
+        <v>1838</v>
       </c>
       <c r="B653" t="s">
-        <v>1319</v>
+        <v>1835</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1839</v>
       </c>
       <c r="D653" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E653" t="s">
-        <v>1322</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="654" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>1323</v>
+        <v>1841</v>
       </c>
       <c r="B654" t="s">
-        <v>1324</v>
+        <v>1835</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1842</v>
       </c>
       <c r="D654" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E654" t="s">
-        <v>1114</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="655" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>1325</v>
+        <v>1843</v>
       </c>
       <c r="B655" t="s">
-        <v>1324</v>
+        <v>1835</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1844</v>
       </c>
       <c r="D655" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E655" t="s">
-        <v>1114</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="656" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
-        <v>1326</v>
+        <v>1845</v>
       </c>
       <c r="B656" t="s">
-        <v>935</v>
+        <v>1835</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1846</v>
       </c>
       <c r="D656" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E656" t="s">
-        <v>1116</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="657" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
-        <v>1327</v>
+        <v>1848</v>
       </c>
       <c r="B657" t="s">
-        <v>935</v>
+        <v>1835</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1849</v>
       </c>
       <c r="D657" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E657" t="s">
-        <v>1328</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="658" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
-        <v>1329</v>
+        <v>1850</v>
       </c>
       <c r="B658" t="s">
-        <v>935</v>
+        <v>1835</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1851</v>
       </c>
       <c r="D658" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E658" t="s">
-        <v>1300</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="659" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
-        <v>1330</v>
+        <v>1853</v>
       </c>
       <c r="B659" t="s">
-        <v>1331</v>
+        <v>1835</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1854</v>
       </c>
       <c r="D659" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E659" t="s">
-        <v>1303</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="660" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
-        <v>1332</v>
+        <v>1855</v>
       </c>
       <c r="B660" t="s">
-        <v>1333</v>
+        <v>1835</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1856</v>
       </c>
       <c r="D660" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E660" t="s">
-        <v>1334</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="661" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>1335</v>
+        <v>1857</v>
       </c>
       <c r="B661" t="s">
-        <v>1333</v>
+        <v>1858</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1859</v>
       </c>
       <c r="D661" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E661" t="s">
-        <v>1079</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="662" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>1336</v>
+        <v>1861</v>
       </c>
       <c r="B662" t="s">
-        <v>1337</v>
+        <v>1862</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1863</v>
       </c>
       <c r="D662" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E662" t="s">
-        <v>1338</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="663" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>1339</v>
+        <v>1865</v>
       </c>
       <c r="B663" t="s">
-        <v>1337</v>
+        <v>1862</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1866</v>
       </c>
       <c r="D663" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E663" t="s">
-        <v>1340</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="664" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>1341</v>
+        <v>1868</v>
       </c>
       <c r="B664" t="s">
-        <v>1337</v>
+        <v>1862</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1869</v>
       </c>
       <c r="D664" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E664" t="s">
-        <v>1338</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="665" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>1342</v>
+        <v>1871</v>
       </c>
       <c r="B665" t="s">
-        <v>940</v>
+        <v>1862</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1872</v>
       </c>
       <c r="D665" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E665" t="s">
-        <v>1343</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="666" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>1344</v>
+        <v>1874</v>
       </c>
       <c r="B666" t="s">
-        <v>1345</v>
+        <v>1862</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1869</v>
       </c>
       <c r="D666" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E666" t="s">
-        <v>1346</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="667" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>1347</v>
+        <v>1875</v>
       </c>
       <c r="B667" t="s">
-        <v>951</v>
+        <v>1876</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1877</v>
       </c>
       <c r="D667" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E667" t="s">
-        <v>1348</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="668" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>1349</v>
+        <v>1879</v>
       </c>
       <c r="B668" t="s">
-        <v>1350</v>
+        <v>1876</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1880</v>
       </c>
       <c r="D668" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E668" t="s">
-        <v>1351</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="669" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
-        <v>1352</v>
+        <v>1882</v>
       </c>
       <c r="B669" t="s">
-        <v>1353</v>
+        <v>1876</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1883</v>
       </c>
       <c r="D669" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E669" t="s">
-        <v>1354</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="670" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
-        <v>1355</v>
+        <v>1885</v>
       </c>
       <c r="B670" t="s">
-        <v>1353</v>
+        <v>1876</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1886</v>
       </c>
       <c r="D670" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E670" t="s">
-        <v>1356</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="671" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
-        <v>1357</v>
+        <v>1887</v>
       </c>
       <c r="B671" t="s">
-        <v>1353</v>
+        <v>1888</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1889</v>
       </c>
       <c r="D671" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E671" t="s">
-        <v>1354</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="672" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
-        <v>1358</v>
+        <v>1891</v>
       </c>
       <c r="B672" t="s">
-        <v>1359</v>
+        <v>1888</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1892</v>
       </c>
       <c r="D672" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E672" t="s">
-        <v>1360</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="673" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
-        <v>1361</v>
+        <v>1894</v>
       </c>
       <c r="B673" t="s">
-        <v>1362</v>
+        <v>1888</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1895</v>
       </c>
       <c r="D673" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E673" t="s">
-        <v>1303</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="674" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
-        <v>1363</v>
+        <v>1896</v>
       </c>
       <c r="B674" t="s">
-        <v>1362</v>
+        <v>1897</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1898</v>
       </c>
       <c r="D674" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E674" t="s">
-        <v>1364</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="675" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
-        <v>1365</v>
+        <v>1900</v>
       </c>
       <c r="B675" t="s">
-        <v>1362</v>
+        <v>1901</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1902</v>
       </c>
       <c r="D675" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E675" t="s">
-        <v>1366</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="676" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
-        <v>1367</v>
+        <v>1904</v>
       </c>
       <c r="B676" t="s">
-        <v>1362</v>
+        <v>1901</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1905</v>
       </c>
       <c r="D676" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E676" t="s">
-        <v>1368</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="677" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
-        <v>1369</v>
+        <v>1907</v>
       </c>
       <c r="B677" t="s">
-        <v>1362</v>
+        <v>1901</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1908</v>
       </c>
       <c r="D677" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E677" t="s">
-        <v>1370</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="678" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
-        <v>1371</v>
+        <v>1909</v>
       </c>
       <c r="B678" t="s">
-        <v>1362</v>
+        <v>1910</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1911</v>
       </c>
       <c r="D678" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E678" t="s">
-        <v>1364</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="679" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
-        <v>1372</v>
+        <v>1913</v>
       </c>
       <c r="B679" t="s">
-        <v>1362</v>
+        <v>1910</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1914</v>
       </c>
       <c r="D679" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E679" t="s">
-        <v>1364</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="680" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
-        <v>1373</v>
+        <v>1916</v>
       </c>
       <c r="B680" t="s">
-        <v>1362</v>
+        <v>1910</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1917</v>
       </c>
       <c r="D680" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E680" t="s">
-        <v>1368</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="681" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
-        <v>1374</v>
+        <v>1919</v>
       </c>
       <c r="B681" t="s">
-        <v>1362</v>
+        <v>1910</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1920</v>
       </c>
       <c r="D681" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E681" t="s">
-        <v>1364</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="682" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
-        <v>1375</v>
+        <v>1922</v>
       </c>
       <c r="B682" t="s">
-        <v>1376</v>
+        <v>1923</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1924</v>
       </c>
       <c r="D682" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E682" t="s">
-        <v>1377</v>
+        <v>938</v>
       </c>
     </row>
     <row r="683" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
-        <v>1378</v>
+        <v>1925</v>
       </c>
       <c r="B683" t="s">
-        <v>1379</v>
+        <v>1923</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1926</v>
       </c>
       <c r="D683" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E683" t="s">
-        <v>1380</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="684" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
-        <v>1381</v>
+        <v>1928</v>
       </c>
       <c r="B684" t="s">
-        <v>1379</v>
+        <v>1929</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1930</v>
       </c>
       <c r="D684" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E684" t="s">
-        <v>1382</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="685" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
-        <v>1383</v>
+        <v>1932</v>
       </c>
       <c r="B685" t="s">
-        <v>1379</v>
+        <v>1933</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1934</v>
       </c>
       <c r="D685" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E685" t="s">
-        <v>1380</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="686" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
-        <v>1384</v>
+        <v>1935</v>
       </c>
       <c r="B686" t="s">
-        <v>1379</v>
+        <v>1933</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1936</v>
       </c>
       <c r="D686" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E686" t="s">
-        <v>1385</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="687" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
-        <v>1386</v>
+        <v>1938</v>
       </c>
       <c r="B687" t="s">
-        <v>1379</v>
+        <v>1933</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1934</v>
       </c>
       <c r="D687" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E687" t="s">
-        <v>1387</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="688" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
-        <v>1388</v>
+        <v>1939</v>
       </c>
       <c r="B688" t="s">
-        <v>1389</v>
+        <v>1933</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1940</v>
       </c>
       <c r="D688" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E688" t="s">
-        <v>1390</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="689" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>1391</v>
+        <v>1942</v>
       </c>
       <c r="B689" t="s">
-        <v>1389</v>
+        <v>1943</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1944</v>
       </c>
       <c r="D689" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E689" t="s">
-        <v>1392</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="690" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
-        <v>1393</v>
+        <v>1946</v>
       </c>
       <c r="B690" t="s">
-        <v>1389</v>
+        <v>1947</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1948</v>
       </c>
       <c r="D690" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E690" t="s">
-        <v>1394</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="691" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>1395</v>
+        <v>1950</v>
       </c>
       <c r="B691" t="s">
-        <v>1389</v>
+        <v>1951</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1952</v>
       </c>
       <c r="D691" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E691" t="s">
-        <v>1390</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="692" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>1396</v>
+        <v>1954</v>
       </c>
       <c r="B692" t="s">
-        <v>1397</v>
+        <v>1951</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1955</v>
       </c>
       <c r="D692" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E692" t="s">
-        <v>1398</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="693" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>1399</v>
+        <v>1957</v>
       </c>
       <c r="B693" t="s">
-        <v>1397</v>
+        <v>1951</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1958</v>
       </c>
       <c r="D693" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E693" t="s">
-        <v>1400</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="694" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>1401</v>
+        <v>1960</v>
       </c>
       <c r="B694" t="s">
-        <v>1397</v>
+        <v>1951</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1961</v>
       </c>
       <c r="D694" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E694" t="s">
-        <v>1398</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="695" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>1402</v>
+        <v>1963</v>
       </c>
       <c r="B695" t="s">
-        <v>1403</v>
+        <v>1951</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1964</v>
       </c>
       <c r="D695" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E695" t="s">
-        <v>1404</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="696" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>1405</v>
+        <v>1966</v>
       </c>
       <c r="B696" t="s">
-        <v>1406</v>
+        <v>1951</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1967</v>
       </c>
       <c r="D696" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E696" t="s">
-        <v>1407</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="697" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>1408</v>
+        <v>1969</v>
       </c>
       <c r="B697" t="s">
-        <v>1406</v>
+        <v>1951</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1964</v>
       </c>
       <c r="D697" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E697" t="s">
-        <v>1409</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="698" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>1410</v>
+        <v>1970</v>
       </c>
       <c r="B698" t="s">
-        <v>1406</v>
+        <v>1951</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1971</v>
       </c>
       <c r="D698" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E698" t="s">
-        <v>1407</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="699" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>1411</v>
+        <v>1973</v>
       </c>
       <c r="B699" t="s">
-        <v>974</v>
+        <v>1951</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1974</v>
       </c>
       <c r="D699" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E699" t="s">
-        <v>1412</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="700" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>1413</v>
+        <v>1976</v>
       </c>
       <c r="B700" t="s">
-        <v>974</v>
+        <v>1977</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1978</v>
       </c>
       <c r="D700" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E700" t="s">
-        <v>1414</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="701" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>1415</v>
+        <v>1980</v>
       </c>
       <c r="B701" t="s">
-        <v>974</v>
+        <v>1977</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1981</v>
       </c>
       <c r="D701" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E701" t="s">
-        <v>1416</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="702" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
-        <v>1417</v>
+        <v>1983</v>
       </c>
       <c r="B702" t="s">
-        <v>977</v>
+        <v>1984</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1985</v>
       </c>
       <c r="D702" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E702" t="s">
-        <v>1418</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="703" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
-        <v>1419</v>
+        <v>1987</v>
       </c>
       <c r="B703" t="s">
-        <v>1420</v>
+        <v>1984</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1988</v>
       </c>
       <c r="D703" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E703" t="s">
-        <v>1421</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="704" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
-        <v>1422</v>
+        <v>1990</v>
       </c>
       <c r="B704" t="s">
-        <v>979</v>
+        <v>1984</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1985</v>
       </c>
       <c r="D704" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E704" t="s">
-        <v>1360</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="705" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
-        <v>1423</v>
+        <v>1991</v>
       </c>
       <c r="B705" t="s">
-        <v>979</v>
+        <v>1984</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1992</v>
       </c>
       <c r="D705" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E705" t="s">
-        <v>1424</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="706" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
-        <v>1425</v>
+        <v>1993</v>
       </c>
       <c r="B706" t="s">
-        <v>979</v>
+        <v>1984</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1994</v>
       </c>
       <c r="D706" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E706" t="s">
-        <v>1360</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="707" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
-        <v>1426</v>
+        <v>1995</v>
       </c>
       <c r="B707" t="s">
-        <v>1427</v>
+        <v>1996</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1997</v>
       </c>
       <c r="D707" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E707" t="s">
-        <v>1428</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="708" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
-        <v>1429</v>
+        <v>1999</v>
       </c>
       <c r="B708" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2000</v>
       </c>
       <c r="D708" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E708" t="s">
-        <v>1430</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="709" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
-        <v>1431</v>
+        <v>2002</v>
       </c>
       <c r="B709" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1997</v>
       </c>
       <c r="D709" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E709" t="s">
-        <v>1432</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="710" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
-        <v>1433</v>
+        <v>2003</v>
       </c>
       <c r="B710" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2004</v>
       </c>
       <c r="D710" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E710" t="s">
-        <v>1434</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="711" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
-        <v>1435</v>
+        <v>2006</v>
       </c>
       <c r="B711" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2007</v>
       </c>
       <c r="D711" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="E711" t="s">
-        <v>1436</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="712" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
-        <v>1437</v>
+        <v>2009</v>
       </c>
       <c r="B712" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2010</v>
       </c>
       <c r="D712" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E712" t="s">
-        <v>1438</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="713" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
-        <v>1439</v>
+        <v>2012</v>
       </c>
       <c r="B713" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2013</v>
       </c>
       <c r="D713" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E713" t="s">
-        <v>1440</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="714" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
-        <v>1441</v>
+        <v>2015</v>
       </c>
       <c r="B714" t="s">
-        <v>985</v>
+        <v>1996</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2004</v>
       </c>
       <c r="D714" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E714" t="s">
-        <v>1438</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="715" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
-        <v>1442</v>
+        <v>2016</v>
       </c>
       <c r="B715" t="s">
-        <v>990</v>
+        <v>1996</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2017</v>
       </c>
       <c r="D715" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E715" t="s">
-        <v>1443</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="716" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
-        <v>1444</v>
+        <v>2019</v>
       </c>
       <c r="B716" t="s">
-        <v>1445</v>
+        <v>1996</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2020</v>
       </c>
       <c r="D716" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E716" t="s">
-        <v>1446</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="717" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
-        <v>1447</v>
+        <v>2022</v>
       </c>
       <c r="B717" t="s">
-        <v>1445</v>
+        <v>1996</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2004</v>
       </c>
       <c r="D717" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E717" t="s">
-        <v>1448</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="718" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
-        <v>1449</v>
+        <v>2023</v>
       </c>
       <c r="B718" t="s">
-        <v>1445</v>
+        <v>1996</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2024</v>
       </c>
       <c r="D718" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E718" t="s">
-        <v>1446</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="719" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
-        <v>1450</v>
+        <v>2025</v>
       </c>
       <c r="B719" t="s">
-        <v>1445</v>
+        <v>2026</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2027</v>
       </c>
       <c r="D719" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E719" t="s">
-        <v>1448</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="720" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
-        <v>1451</v>
+        <v>2028</v>
       </c>
       <c r="B720" t="s">
-        <v>1445</v>
+        <v>2026</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2029</v>
       </c>
       <c r="D720" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E720" t="s">
-        <v>1446</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="721" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
-        <v>1452</v>
+        <v>2031</v>
       </c>
       <c r="B721" t="s">
-        <v>993</v>
+        <v>2032</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2033</v>
       </c>
       <c r="D721" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E721" t="s">
-        <v>1453</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="722" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
-        <v>1454</v>
+        <v>2035</v>
       </c>
       <c r="B722" t="s">
-        <v>993</v>
+        <v>2032</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2036</v>
       </c>
       <c r="D722" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E722" t="s">
-        <v>1455</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="723" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
-        <v>1456</v>
+        <v>2038</v>
       </c>
       <c r="B723" t="s">
-        <v>993</v>
+        <v>2032</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2039</v>
       </c>
       <c r="D723" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E723" t="s">
-        <v>1453</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="724" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
-        <v>1457</v>
+        <v>2041</v>
       </c>
       <c r="B724" t="s">
-        <v>993</v>
+        <v>2032</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2042</v>
       </c>
       <c r="D724" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E724" t="s">
-        <v>1458</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="725" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>1459</v>
+        <v>2044</v>
       </c>
       <c r="B725" t="s">
-        <v>993</v>
+        <v>2045</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2046</v>
       </c>
       <c r="D725" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E725" t="s">
-        <v>1460</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="726" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>1461</v>
+        <v>2047</v>
       </c>
       <c r="B726" t="s">
-        <v>993</v>
+        <v>2048</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2049</v>
       </c>
       <c r="D726" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E726" t="s">
-        <v>1458</v>
+        <v>944</v>
       </c>
     </row>
     <row r="727" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>1462</v>
+        <v>2050</v>
       </c>
       <c r="B727" t="s">
-        <v>993</v>
+        <v>2051</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2052</v>
       </c>
       <c r="D727" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E727" t="s">
-        <v>1463</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="728" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>1464</v>
+        <v>2053</v>
       </c>
       <c r="B728" t="s">
-        <v>993</v>
+        <v>2051</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2054</v>
       </c>
       <c r="D728" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E728" t="s">
-        <v>1460</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="729" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>1465</v>
+        <v>2055</v>
       </c>
       <c r="B729" t="s">
-        <v>993</v>
+        <v>2051</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2052</v>
       </c>
       <c r="D729" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E729" t="s">
-        <v>1458</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="730" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>1466</v>
+        <v>2056</v>
       </c>
       <c r="B730" t="s">
-        <v>1467</v>
+        <v>2051</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2057</v>
       </c>
       <c r="D730" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E730" t="s">
-        <v>1468</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="731" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>1469</v>
+        <v>2059</v>
       </c>
       <c r="B731" t="s">
-        <v>1467</v>
+        <v>2051</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2060</v>
       </c>
       <c r="D731" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E731" t="s">
-        <v>1463</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="732" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>1470</v>
+        <v>2062</v>
       </c>
       <c r="B732" t="s">
-        <v>1000</v>
+        <v>2051</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2063</v>
       </c>
       <c r="D732" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E732" t="s">
-        <v>1471</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="733" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>1472</v>
+        <v>2065</v>
       </c>
       <c r="B733" t="s">
-        <v>1000</v>
+        <v>2051</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2066</v>
       </c>
       <c r="D733" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E733" t="s">
-        <v>1473</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="734" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>1474</v>
+        <v>2068</v>
       </c>
       <c r="B734" t="s">
-        <v>1000</v>
+        <v>2069</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2070</v>
       </c>
       <c r="D734" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E734" t="s">
-        <v>1475</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="735" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>1476</v>
+        <v>2072</v>
       </c>
       <c r="B735" t="s">
-        <v>1007</v>
+        <v>2069</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2073</v>
       </c>
       <c r="D735" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E735" t="s">
-        <v>936</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="736" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>1477</v>
+        <v>2075</v>
       </c>
       <c r="B736" t="s">
-        <v>1007</v>
+        <v>2069</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2076</v>
       </c>
       <c r="D736" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E736" t="s">
-        <v>956</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="737" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
-        <v>1478</v>
+        <v>2078</v>
       </c>
       <c r="B737" t="s">
-        <v>1007</v>
+        <v>2069</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2079</v>
       </c>
       <c r="D737" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E737" t="s">
-        <v>936</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="738" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>1479</v>
+        <v>2081</v>
       </c>
       <c r="B738" t="s">
-        <v>1016</v>
+        <v>2069</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1772</v>
       </c>
       <c r="D738" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E738" t="s">
-        <v>1480</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="739" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>1481</v>
+        <v>2083</v>
       </c>
       <c r="B739" t="s">
-        <v>1016</v>
+        <v>2069</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2084</v>
       </c>
       <c r="D739" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E739" t="s">
-        <v>1482</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="740" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>1483</v>
+        <v>2086</v>
       </c>
       <c r="B740" t="s">
-        <v>1484</v>
+        <v>2087</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2088</v>
       </c>
       <c r="D740" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E740" t="s">
-        <v>1485</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="741" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>1486</v>
+        <v>2090</v>
       </c>
       <c r="B741" t="s">
-        <v>1484</v>
+        <v>2087</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2091</v>
       </c>
       <c r="D741" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E741" t="s">
-        <v>1487</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="742" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
-        <v>1488</v>
+        <v>2093</v>
       </c>
       <c r="B742" t="s">
-        <v>1484</v>
+        <v>2087</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2094</v>
       </c>
       <c r="D742" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E742" t="s">
-        <v>1489</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="743" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
-        <v>1490</v>
+        <v>2096</v>
       </c>
       <c r="B743" t="s">
-        <v>1491</v>
+        <v>2087</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2097</v>
       </c>
       <c r="D743" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E743" t="s">
-        <v>1492</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="744" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
-        <v>1493</v>
+        <v>2098</v>
       </c>
       <c r="B744" t="s">
-        <v>1491</v>
+        <v>2099</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2100</v>
       </c>
       <c r="D744" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E744" t="s">
-        <v>1494</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="745" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
-        <v>1495</v>
+        <v>2102</v>
       </c>
       <c r="B745" t="s">
-        <v>1491</v>
+        <v>2103</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2104</v>
       </c>
       <c r="D745" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E745" t="s">
-        <v>1496</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="746" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
-        <v>1497</v>
+        <v>2105</v>
       </c>
       <c r="B746" t="s">
-        <v>1491</v>
+        <v>2106</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2107</v>
       </c>
       <c r="D746" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E746" t="s">
-        <v>1498</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="747" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
-        <v>1499</v>
+        <v>2108</v>
       </c>
       <c r="B747" t="s">
-        <v>1491</v>
+        <v>2106</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2109</v>
       </c>
       <c r="D747" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E747" t="s">
-        <v>1500</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="748" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
-        <v>1501</v>
+        <v>2111</v>
       </c>
       <c r="B748" t="s">
-        <v>1491</v>
+        <v>2106</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2107</v>
       </c>
       <c r="D748" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E748" t="s">
-        <v>1502</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="749" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
-        <v>1503</v>
+        <v>2112</v>
       </c>
       <c r="B749" t="s">
-        <v>1504</v>
+        <v>2113</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2114</v>
       </c>
       <c r="D749" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E749" t="s">
-        <v>1505</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="750" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>1506</v>
+        <v>2116</v>
       </c>
       <c r="B750" t="s">
-        <v>1504</v>
+        <v>2117</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2118</v>
       </c>
       <c r="D750" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E750" t="s">
-        <v>1496</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="751" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>1507</v>
+        <v>2120</v>
       </c>
       <c r="B751" t="s">
-        <v>1508</v>
+        <v>2117</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2121</v>
       </c>
       <c r="D751" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E751" t="s">
-        <v>1509</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="752" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>1510</v>
+        <v>2123</v>
       </c>
       <c r="B752" t="s">
-        <v>1511</v>
+        <v>2117</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2124</v>
       </c>
       <c r="D752" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E752" t="s">
-        <v>1512</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="753" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>1513</v>
+        <v>2126</v>
       </c>
       <c r="B753" t="s">
-        <v>1514</v>
+        <v>2117</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2127</v>
       </c>
       <c r="D753" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E753" t="s">
-        <v>1515</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="754" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>1516</v>
+        <v>2129</v>
       </c>
       <c r="B754" t="s">
-        <v>1517</v>
+        <v>2117</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2130</v>
       </c>
       <c r="D754" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E754" t="s">
-        <v>1518</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="755" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>1519</v>
+        <v>2131</v>
       </c>
       <c r="B755" t="s">
-        <v>1520</v>
+        <v>2132</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2133</v>
       </c>
       <c r="D755" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E755" t="s">
-        <v>1521</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="756" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>1522</v>
+        <v>2135</v>
       </c>
       <c r="B756" t="s">
-        <v>1523</v>
+        <v>2132</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2136</v>
       </c>
       <c r="D756" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E756" t="s">
-        <v>1524</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="757" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>1525</v>
+        <v>2138</v>
       </c>
       <c r="B757" t="s">
-        <v>1523</v>
+        <v>2132</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2133</v>
       </c>
       <c r="D757" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E757" t="s">
-        <v>1521</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="758" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>1526</v>
+        <v>2139</v>
       </c>
       <c r="B758" t="s">
-        <v>1527</v>
+        <v>2140</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2079</v>
       </c>
       <c r="D758" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E758" t="s">
-        <v>1528</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="759" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>1529</v>
+        <v>2142</v>
       </c>
       <c r="B759" t="s">
-        <v>1530</v>
+        <v>2140</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2143</v>
       </c>
       <c r="D759" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E759" t="s">
-        <v>1531</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="760" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>1532</v>
+        <v>2145</v>
       </c>
       <c r="B760" t="s">
-        <v>1530</v>
+        <v>2140</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2146</v>
       </c>
       <c r="D760" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E760" t="s">
-        <v>1533</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="761" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>1534</v>
+        <v>2148</v>
       </c>
       <c r="B761" t="s">
-        <v>1530</v>
+        <v>2149</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2150</v>
       </c>
       <c r="D761" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E761" t="s">
-        <v>1531</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="762" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>1535</v>
+        <v>2152</v>
       </c>
       <c r="B762" t="s">
-        <v>1536</v>
+        <v>2149</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1260</v>
       </c>
       <c r="D762" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E762" t="s">
-        <v>1537</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="763" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>1538</v>
+        <v>2154</v>
       </c>
       <c r="B763" t="s">
-        <v>1539</v>
+        <v>2149</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1260</v>
       </c>
       <c r="D763" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E763" t="s">
-        <v>1540</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="764" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>1541</v>
+        <v>2156</v>
       </c>
       <c r="B764" t="s">
-        <v>1539</v>
+        <v>2149</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2157</v>
       </c>
       <c r="D764" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E764" t="s">
-        <v>1542</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="765" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>1543</v>
+        <v>2159</v>
       </c>
       <c r="B765" t="s">
-        <v>1544</v>
+        <v>2149</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2160</v>
       </c>
       <c r="D765" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E765" t="s">
-        <v>1545</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="766" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>1546</v>
+        <v>2162</v>
       </c>
       <c r="B766" t="s">
-        <v>1547</v>
+        <v>2149</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1260</v>
       </c>
       <c r="D766" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E766" t="s">
-        <v>1548</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="767" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>1549</v>
+        <v>2164</v>
       </c>
       <c r="B767" t="s">
-        <v>1550</v>
+        <v>2165</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2166</v>
       </c>
       <c r="D767" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E767" t="s">
-        <v>1551</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="768" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>1552</v>
+        <v>2167</v>
       </c>
       <c r="B768" t="s">
-        <v>1553</v>
+        <v>2165</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1117</v>
       </c>
       <c r="D768" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E768" t="s">
-        <v>1554</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="769" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>1555</v>
+        <v>2169</v>
       </c>
       <c r="B769" t="s">
-        <v>1556</v>
+        <v>2170</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2171</v>
       </c>
       <c r="D769" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E769" t="s">
-        <v>1557</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="770" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>1558</v>
+        <v>2172</v>
       </c>
       <c r="B770" t="s">
-        <v>1559</v>
+        <v>2170</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2173</v>
       </c>
       <c r="D770" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E770" t="s">
-        <v>1560</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="771" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>1561</v>
+        <v>2174</v>
       </c>
       <c r="B771" t="s">
-        <v>1559</v>
+        <v>2170</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2175</v>
       </c>
       <c r="D771" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E771" t="s">
-        <v>1562</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="772" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>1563</v>
+        <v>2176</v>
       </c>
       <c r="B772" t="s">
-        <v>1559</v>
+        <v>2170</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2177</v>
       </c>
       <c r="D772" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E772" t="s">
-        <v>1564</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="773" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>1565</v>
+        <v>2178</v>
       </c>
       <c r="B773" t="s">
-        <v>1566</v>
+        <v>2170</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2179</v>
       </c>
       <c r="D773" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E773" t="s">
-        <v>1567</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="774" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>1568</v>
+        <v>2180</v>
       </c>
       <c r="B774" t="s">
-        <v>1569</v>
+        <v>2181</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2182</v>
       </c>
       <c r="D774" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E774" t="s">
-        <v>1570</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="775" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>1571</v>
+        <v>2184</v>
       </c>
       <c r="B775" t="s">
-        <v>1569</v>
+        <v>2185</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2186</v>
       </c>
       <c r="D775" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E775" t="s">
-        <v>1572</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="776" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>1573</v>
+        <v>2187</v>
       </c>
       <c r="B776" t="s">
-        <v>1569</v>
+        <v>2185</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2188</v>
       </c>
       <c r="D776" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E776" t="s">
-        <v>1574</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="777" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>1575</v>
+        <v>2189</v>
       </c>
       <c r="B777" t="s">
-        <v>1569</v>
+        <v>2185</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2186</v>
       </c>
       <c r="D777" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E777" t="s">
-        <v>1576</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="778" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>1577</v>
+        <v>2190</v>
       </c>
       <c r="B778" t="s">
-        <v>1569</v>
+        <v>2191</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1828</v>
       </c>
       <c r="D778" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E778" t="s">
-        <v>1578</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="779" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
-        <v>1579</v>
+        <v>2193</v>
       </c>
       <c r="B779" t="s">
-        <v>1569</v>
+        <v>2194</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2195</v>
       </c>
       <c r="D779" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E779" t="s">
-        <v>1580</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="780" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
-        <v>1581</v>
+        <v>2197</v>
       </c>
       <c r="B780" t="s">
-        <v>1582</v>
+        <v>2194</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2198</v>
       </c>
       <c r="D780" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E780" t="s">
-        <v>1583</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="781" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
-        <v>1584</v>
+        <v>2200</v>
       </c>
       <c r="B781" t="s">
-        <v>1585</v>
+        <v>2194</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2201</v>
       </c>
       <c r="D781" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E781" t="s">
-        <v>1586</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="782" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
-        <v>1587</v>
+        <v>2203</v>
       </c>
       <c r="B782" t="s">
-        <v>1588</v>
+        <v>2194</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2204</v>
       </c>
       <c r="D782" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E782" t="s">
-        <v>1589</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="783" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
-        <v>1590</v>
+        <v>2205</v>
       </c>
       <c r="B783" t="s">
-        <v>1591</v>
+        <v>2194</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2206</v>
       </c>
       <c r="D783" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E783" t="s">
-        <v>1592</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="784" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
-        <v>1593</v>
+        <v>2208</v>
       </c>
       <c r="B784" t="s">
-        <v>1591</v>
+        <v>2194</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2195</v>
       </c>
       <c r="D784" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E784" t="s">
-        <v>1594</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="785" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
-        <v>1595</v>
+        <v>2209</v>
       </c>
       <c r="B785" t="s">
-        <v>1591</v>
+        <v>2210</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2211</v>
       </c>
       <c r="D785" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E785" t="s">
-        <v>1592</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="786" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
-        <v>1596</v>
+        <v>2213</v>
       </c>
       <c r="B786" t="s">
-        <v>1591</v>
+        <v>2214</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1117</v>
       </c>
       <c r="D786" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E786" t="s">
-        <v>1597</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="787" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
-        <v>1598</v>
+        <v>2216</v>
       </c>
       <c r="B787" t="s">
-        <v>1591</v>
+        <v>2217</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2218</v>
       </c>
       <c r="D787" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E787" t="s">
-        <v>1594</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="788" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
-        <v>1599</v>
+        <v>2220</v>
       </c>
       <c r="B788" t="s">
-        <v>1591</v>
+        <v>2221</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2222</v>
       </c>
       <c r="D788" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E788" t="s">
-        <v>1600</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="789" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
-        <v>1601</v>
+        <v>2224</v>
       </c>
       <c r="B789" t="s">
-        <v>1591</v>
+        <v>2225</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2226</v>
       </c>
       <c r="D789" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E789" t="s">
-        <v>1602</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="790" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
-        <v>1603</v>
+        <v>2228</v>
       </c>
       <c r="B790" t="s">
-        <v>1591</v>
+        <v>2229</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2230</v>
       </c>
       <c r="D790" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E790" t="s">
-        <v>1604</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="791" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
-        <v>1605</v>
+        <v>2232</v>
       </c>
       <c r="B791" t="s">
-        <v>1606</v>
+        <v>2233</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2234</v>
       </c>
       <c r="D791" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E791" t="s">
-        <v>1607</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="792" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
-        <v>1608</v>
+        <v>2236</v>
       </c>
       <c r="B792" t="s">
-        <v>1609</v>
+        <v>2233</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2237</v>
       </c>
       <c r="D792" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E792" t="s">
-        <v>1610</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="793" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
-        <v>1611</v>
+        <v>2239</v>
       </c>
       <c r="B793" t="s">
-        <v>1609</v>
+        <v>2233</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2240</v>
       </c>
       <c r="D793" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E793" t="s">
-        <v>1612</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="794" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
-        <v>1613</v>
+        <v>2241</v>
       </c>
       <c r="B794" t="s">
-        <v>1609</v>
+        <v>2242</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2243</v>
       </c>
       <c r="D794" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E794" t="s">
-        <v>1614</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="795" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
-        <v>1615</v>
+        <v>2245</v>
       </c>
       <c r="B795" t="s">
-        <v>1609</v>
+        <v>2242</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2243</v>
       </c>
       <c r="D795" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E795" t="s">
-        <v>1616</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="796" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
-        <v>1617</v>
+        <v>2246</v>
       </c>
       <c r="B796" t="s">
-        <v>1609</v>
+        <v>2242</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2247</v>
       </c>
       <c r="D796" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E796" t="s">
-        <v>1618</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="797" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
-        <v>1619</v>
+        <v>2249</v>
       </c>
       <c r="B797" t="s">
-        <v>1620</v>
+        <v>2250</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2251</v>
       </c>
       <c r="D797" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E797" t="s">
-        <v>1621</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="798" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
-        <v>1622</v>
+        <v>2253</v>
       </c>
       <c r="B798" t="s">
-        <v>1623</v>
+        <v>2250</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2254</v>
       </c>
       <c r="D798" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E798" t="s">
-        <v>1624</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="799" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
-        <v>1625</v>
+        <v>2256</v>
       </c>
       <c r="B799" t="s">
-        <v>1623</v>
+        <v>2250</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2251</v>
       </c>
       <c r="D799" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E799" t="s">
-        <v>1626</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="800" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
-        <v>1627</v>
+        <v>2257</v>
       </c>
       <c r="B800" t="s">
-        <v>1628</v>
+        <v>2258</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2259</v>
       </c>
       <c r="D800" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E800" t="s">
-        <v>1629</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="801" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
-        <v>1630</v>
+        <v>2261</v>
       </c>
       <c r="B801" t="s">
-        <v>1628</v>
+        <v>2262</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2263</v>
       </c>
       <c r="D801" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E801" t="s">
-        <v>1631</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="802" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
-        <v>1632</v>
+        <v>2264</v>
       </c>
       <c r="B802" t="s">
-        <v>1569</v>
+        <v>2265</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2266</v>
       </c>
       <c r="D802" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E802" t="s">
-        <v>1631</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="803" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
-        <v>1633</v>
+        <v>2268</v>
       </c>
       <c r="B803" t="s">
-        <v>1634</v>
+        <v>2269</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2270</v>
       </c>
       <c r="D803" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E803" t="s">
-        <v>1635</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="804" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
-        <v>1636</v>
+        <v>2272</v>
       </c>
       <c r="B804" t="s">
-        <v>1634</v>
+        <v>2269</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2273</v>
       </c>
       <c r="D804" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E804" t="s">
-        <v>1637</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="805" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
-        <v>1638</v>
+        <v>2275</v>
       </c>
       <c r="B805" t="s">
-        <v>1634</v>
+        <v>2276</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2277</v>
       </c>
       <c r="D805" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E805" t="s">
-        <v>1639</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="806" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
-        <v>1640</v>
+        <v>2279</v>
       </c>
       <c r="B806" t="s">
-        <v>1634</v>
+        <v>2276</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2280</v>
       </c>
       <c r="D806" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E806" t="s">
-        <v>1637</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="807" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
-        <v>1641</v>
+        <v>2282</v>
       </c>
       <c r="B807" t="s">
-        <v>1642</v>
+        <v>2276</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2277</v>
       </c>
       <c r="D807" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E807" t="s">
-        <v>1643</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="808" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
-        <v>1644</v>
+        <v>2283</v>
       </c>
       <c r="B808" t="s">
-        <v>1645</v>
+        <v>2276</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2284</v>
       </c>
       <c r="D808" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E808" t="s">
-        <v>1458</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="809" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
-        <v>1646</v>
+        <v>2285</v>
       </c>
       <c r="B809" t="s">
-        <v>1647</v>
+        <v>2276</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2286</v>
       </c>
       <c r="D809" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E809" t="s">
-        <v>1430</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="810" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
-        <v>1648</v>
+        <v>2288</v>
       </c>
       <c r="B810" t="s">
-        <v>1647</v>
+        <v>2289</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2290</v>
       </c>
       <c r="D810" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E810" t="s">
-        <v>1649</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="811" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
-        <v>1650</v>
+        <v>2292</v>
       </c>
       <c r="B811" t="s">
-        <v>1647</v>
+        <v>2293</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2294</v>
       </c>
       <c r="D811" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E811" t="s">
-        <v>1430</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="812" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
-        <v>1651</v>
+        <v>2296</v>
       </c>
       <c r="B812" t="s">
-        <v>1652</v>
+        <v>2297</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2298</v>
       </c>
       <c r="D812" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E812" t="s">
-        <v>1653</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="813" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
-        <v>1654</v>
+        <v>2300</v>
       </c>
       <c r="B813" t="s">
-        <v>1655</v>
+        <v>2297</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2301</v>
       </c>
       <c r="D813" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E813" t="s">
-        <v>1656</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="814" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
-        <v>1657</v>
+        <v>2303</v>
       </c>
       <c r="B814" t="s">
-        <v>1655</v>
+        <v>2297</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2304</v>
       </c>
       <c r="D814" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E814" t="s">
-        <v>1658</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="815" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
-        <v>1659</v>
+        <v>2305</v>
       </c>
       <c r="B815" t="s">
-        <v>1655</v>
+        <v>2306</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2307</v>
       </c>
       <c r="D815" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E815" t="s">
-        <v>1660</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="816" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
-        <v>1661</v>
+        <v>2309</v>
       </c>
       <c r="B816" t="s">
-        <v>1655</v>
+        <v>2310</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2311</v>
       </c>
       <c r="D816" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E816" t="s">
-        <v>1662</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="817" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
-        <v>1663</v>
+        <v>2313</v>
       </c>
       <c r="B817" t="s">
-        <v>1655</v>
+        <v>2310</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2314</v>
       </c>
       <c r="D817" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E817" t="s">
-        <v>1656</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="818" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
-        <v>1664</v>
+        <v>2316</v>
       </c>
       <c r="B818" t="s">
-        <v>1665</v>
+        <v>2310</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2317</v>
       </c>
       <c r="D818" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E818" t="s">
-        <v>1666</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="819" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
-        <v>1667</v>
+        <v>2318</v>
       </c>
       <c r="B819" t="s">
-        <v>1665</v>
+        <v>2319</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2320</v>
       </c>
       <c r="D819" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E819" t="s">
-        <v>1668</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="820" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
-        <v>1669</v>
+        <v>2322</v>
       </c>
       <c r="B820" t="s">
-        <v>1665</v>
+        <v>2319</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2323</v>
       </c>
       <c r="D820" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E820" t="s">
-        <v>1666</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="821" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
-        <v>1670</v>
+        <v>2325</v>
       </c>
       <c r="B821" t="s">
-        <v>1671</v>
+        <v>2319</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2326</v>
       </c>
       <c r="D821" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E821" t="s">
-        <v>1458</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="822" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
-        <v>1672</v>
+        <v>2328</v>
       </c>
       <c r="B822" t="s">
-        <v>1671</v>
+        <v>2319</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2329</v>
       </c>
       <c r="D822" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E822" t="s">
-        <v>1458</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="823" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
-        <v>1673</v>
+        <v>2331</v>
       </c>
       <c r="B823" t="s">
-        <v>1671</v>
+        <v>2319</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2326</v>
       </c>
       <c r="D823" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E823" t="s">
-        <v>1460</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="824" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
-        <v>1674</v>
+        <v>2332</v>
       </c>
       <c r="B824" t="s">
-        <v>1671</v>
+        <v>2333</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2334</v>
       </c>
       <c r="D824" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E824" t="s">
-        <v>1458</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="825" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
-        <v>1675</v>
+        <v>2336</v>
       </c>
       <c r="B825" t="s">
-        <v>1671</v>
+        <v>2337</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2338</v>
       </c>
       <c r="D825" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E825" t="s">
-        <v>1460</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="826" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
-        <v>1676</v>
+        <v>2340</v>
       </c>
       <c r="B826" t="s">
-        <v>1677</v>
+        <v>2341</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2342</v>
       </c>
       <c r="D826" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E826" t="s">
-        <v>1360</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="827" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
-        <v>1678</v>
+        <v>2344</v>
       </c>
       <c r="B827" t="s">
-        <v>1677</v>
+        <v>2345</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2346</v>
       </c>
       <c r="D827" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E827" t="s">
-        <v>1424</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="828" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
-        <v>1679</v>
+        <v>2348</v>
       </c>
       <c r="B828" t="s">
-        <v>1677</v>
+        <v>2345</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2349</v>
       </c>
       <c r="D828" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E828" t="s">
-        <v>1360</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="829" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
-        <v>1680</v>
+        <v>2351</v>
       </c>
       <c r="B829" t="s">
-        <v>1681</v>
+        <v>2352</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2353</v>
       </c>
       <c r="D829" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E829" t="s">
-        <v>1682</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="830" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
-        <v>1683</v>
+        <v>2355</v>
       </c>
       <c r="B830" t="s">
-        <v>1681</v>
+        <v>2356</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2357</v>
       </c>
       <c r="D830" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E830" t="s">
-        <v>1684</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="831" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
-        <v>1685</v>
+        <v>2359</v>
       </c>
       <c r="B831" t="s">
-        <v>1681</v>
+        <v>2356</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2360</v>
       </c>
       <c r="D831" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E831" t="s">
-        <v>1686</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="832" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
-        <v>1687</v>
+        <v>2362</v>
       </c>
       <c r="B832" t="s">
-        <v>1681</v>
+        <v>2356</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2363</v>
       </c>
       <c r="D832" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E832" t="s">
-        <v>1684</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="833" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
-        <v>1688</v>
+        <v>2364</v>
       </c>
       <c r="B833" t="s">
-        <v>1681</v>
+        <v>2356</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2365</v>
       </c>
       <c r="D833" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E833" t="s">
-        <v>1689</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="834" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
-        <v>1690</v>
+        <v>2367</v>
       </c>
       <c r="B834" t="s">
-        <v>1681</v>
+        <v>2356</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2368</v>
       </c>
       <c r="D834" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E834" t="s">
-        <v>1682</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="835" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
-        <v>1691</v>
+        <v>2370</v>
       </c>
       <c r="B835" t="s">
-        <v>1692</v>
+        <v>2356</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2371</v>
       </c>
       <c r="D835" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E835" t="s">
-        <v>1693</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="836" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
-        <v>1694</v>
+        <v>2372</v>
       </c>
       <c r="B836" t="s">
-        <v>1695</v>
+        <v>2373</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2374</v>
       </c>
       <c r="D836" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E836" t="s">
-        <v>1696</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="837" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
-        <v>1697</v>
+        <v>2375</v>
       </c>
       <c r="B837" t="s">
-        <v>1698</v>
+        <v>2373</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2376</v>
       </c>
       <c r="D837" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E837" t="s">
-        <v>1699</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="838" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
-        <v>1700</v>
+        <v>2378</v>
       </c>
       <c r="B838" t="s">
-        <v>1701</v>
+        <v>2373</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2379</v>
       </c>
       <c r="D838" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E838" t="s">
-        <v>1702</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="839" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
-        <v>1703</v>
+        <v>2381</v>
       </c>
       <c r="B839" t="s">
-        <v>1704</v>
+        <v>2373</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2382</v>
       </c>
       <c r="D839" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E839" t="s">
-        <v>1705</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="840" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
-        <v>1706</v>
+        <v>2384</v>
       </c>
       <c r="B840" t="s">
-        <v>1704</v>
+        <v>2373</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2379</v>
       </c>
       <c r="D840" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E840" t="s">
-        <v>1707</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="841" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
-        <v>1708</v>
+        <v>2385</v>
       </c>
       <c r="B841" t="s">
-        <v>1704</v>
+        <v>2386</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2387</v>
       </c>
       <c r="D841" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E841" t="s">
-        <v>1705</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="842" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
-        <v>1709</v>
+        <v>2389</v>
       </c>
       <c r="B842" t="s">
-        <v>1710</v>
+        <v>2386</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2390</v>
       </c>
       <c r="D842" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E842" t="s">
-        <v>1711</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="843" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
-        <v>1712</v>
+        <v>2392</v>
       </c>
       <c r="B843" t="s">
-        <v>1710</v>
+        <v>2386</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2387</v>
       </c>
       <c r="D843" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E843" t="s">
-        <v>1713</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="844" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
-        <v>1714</v>
+        <v>2393</v>
       </c>
       <c r="B844" t="s">
-        <v>1710</v>
+        <v>2394</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2395</v>
       </c>
       <c r="D844" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E844" t="s">
-        <v>1711</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="845" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
-        <v>1715</v>
+        <v>2397</v>
       </c>
       <c r="B845" t="s">
-        <v>1716</v>
+        <v>2398</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2399</v>
       </c>
       <c r="D845" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E845" t="s">
-        <v>1717</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="846" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
-        <v>1718</v>
+        <v>2401</v>
       </c>
       <c r="B846" t="s">
-        <v>1716</v>
+        <v>2402</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2403</v>
       </c>
       <c r="D846" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E846" t="s">
-        <v>1719</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="847" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
-        <v>1720</v>
+        <v>2405</v>
       </c>
       <c r="B847" t="s">
-        <v>1716</v>
+        <v>2406</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2407</v>
       </c>
       <c r="D847" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E847" t="s">
-        <v>1717</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="848" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
-        <v>1721</v>
+        <v>2409</v>
       </c>
       <c r="B848" t="s">
-        <v>1722</v>
+        <v>2406</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2410</v>
       </c>
       <c r="D848" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E848" t="s">
-        <v>1723</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="849" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
-        <v>1724</v>
+        <v>2412</v>
       </c>
       <c r="B849" t="s">
-        <v>1725</v>
+        <v>2413</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2414</v>
       </c>
       <c r="D849" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E849" t="s">
-        <v>1702</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="850" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
-        <v>1726</v>
+        <v>2416</v>
       </c>
       <c r="B850" t="s">
-        <v>1727</v>
+        <v>2417</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2418</v>
       </c>
       <c r="D850" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E850" t="s">
-        <v>1728</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="851" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
-        <v>1729</v>
+        <v>2420</v>
       </c>
       <c r="B851" t="s">
-        <v>1520</v>
+        <v>2421</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2422</v>
       </c>
       <c r="D851" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E851" t="s">
-        <v>1730</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="852" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
-        <v>1731</v>
+        <v>2424</v>
       </c>
       <c r="B852" t="s">
-        <v>1523</v>
+        <v>2421</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2425</v>
       </c>
       <c r="D852" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E852" t="s">
-        <v>1732</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="853" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
-        <v>1733</v>
+        <v>2420</v>
       </c>
       <c r="B853" t="s">
-        <v>1523</v>
+        <v>2421</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2422</v>
       </c>
       <c r="D853" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E853" t="s">
-        <v>1734</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="854" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
-        <v>1735</v>
+        <v>2428</v>
       </c>
       <c r="B854" t="s">
-        <v>1523</v>
+        <v>2421</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2429</v>
       </c>
       <c r="D854" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E854" t="s">
-        <v>1732</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="855" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
-        <v>1736</v>
+        <v>2431</v>
       </c>
       <c r="B855" t="s">
-        <v>1737</v>
+        <v>2421</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2422</v>
       </c>
       <c r="D855" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E855" t="s">
-        <v>1738</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="856" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
-        <v>1739</v>
+        <v>2433</v>
       </c>
       <c r="B856" t="s">
-        <v>1740</v>
+        <v>2434</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2435</v>
       </c>
       <c r="D856" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E856" t="s">
-        <v>1741</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="857" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
-        <v>1742</v>
+        <v>2436</v>
       </c>
       <c r="B857" t="s">
-        <v>1743</v>
+        <v>2434</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2437</v>
       </c>
       <c r="D857" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E857" t="s">
-        <v>1744</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="858" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
-        <v>1745</v>
+        <v>2439</v>
       </c>
       <c r="B858" t="s">
-        <v>1743</v>
+        <v>2440</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2441</v>
       </c>
       <c r="D858" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E858" t="s">
-        <v>1746</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="859" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
-        <v>1747</v>
+        <v>2443</v>
       </c>
       <c r="B859" t="s">
-        <v>1743</v>
+        <v>2440</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2444</v>
       </c>
       <c r="D859" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E859" t="s">
-        <v>1702</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="860" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
-        <v>1748</v>
+        <v>2446</v>
       </c>
       <c r="B860" t="s">
-        <v>1749</v>
+        <v>2440</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2441</v>
       </c>
       <c r="D860" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E860" t="s">
-        <v>1750</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="861" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
-        <v>1751</v>
+        <v>2447</v>
       </c>
       <c r="B861" t="s">
-        <v>1749</v>
+        <v>2448</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2449</v>
       </c>
       <c r="D861" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E861" t="s">
-        <v>1752</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="862" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
-        <v>1753</v>
+        <v>2451</v>
       </c>
       <c r="B862" t="s">
-        <v>1749</v>
+        <v>2452</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2453</v>
       </c>
       <c r="D862" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E862" t="s">
-        <v>1754</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="863" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
-        <v>1755</v>
+        <v>2455</v>
       </c>
       <c r="B863" t="s">
-        <v>1749</v>
+        <v>2452</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2456</v>
       </c>
       <c r="D863" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E863" t="s">
-        <v>1756</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="864" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
-        <v>1757</v>
+        <v>2451</v>
       </c>
       <c r="B864" t="s">
-        <v>1749</v>
+        <v>2452</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2453</v>
       </c>
       <c r="D864" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E864" t="s">
-        <v>1754</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="865" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
-        <v>1758</v>
+        <v>2458</v>
       </c>
       <c r="B865" t="s">
-        <v>1759</v>
+        <v>2459</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2460</v>
       </c>
       <c r="D865" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E865" t="s">
-        <v>1760</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="866" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
-        <v>1761</v>
+        <v>2462</v>
       </c>
       <c r="B866" t="s">
-        <v>1762</v>
+        <v>2463</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2464</v>
       </c>
       <c r="D866" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E866" t="s">
-        <v>1763</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="867" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
-        <v>1764</v>
+        <v>2466</v>
       </c>
       <c r="B867" t="s">
-        <v>1765</v>
+        <v>2467</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2468</v>
       </c>
       <c r="D867" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E867" t="s">
-        <v>1766</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="868" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
-        <v>1767</v>
+        <v>2470</v>
       </c>
       <c r="B868" t="s">
-        <v>1765</v>
+        <v>2467</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2471</v>
       </c>
       <c r="D868" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E868" t="s">
-        <v>1768</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="869" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
-        <v>1769</v>
+        <v>2473</v>
       </c>
       <c r="B869" t="s">
-        <v>1765</v>
+        <v>2474</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2475</v>
       </c>
       <c r="D869" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E869" t="s">
-        <v>1766</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="870" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
-        <v>1770</v>
+        <v>2477</v>
       </c>
       <c r="B870" t="s">
-        <v>1765</v>
+        <v>2474</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2478</v>
       </c>
       <c r="D870" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E870" t="s">
-        <v>1771</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="871" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
-        <v>1772</v>
+        <v>2480</v>
       </c>
       <c r="B871" t="s">
-        <v>1765</v>
+        <v>2474</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2481</v>
       </c>
       <c r="D871" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E871" t="s">
-        <v>1773</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="872" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
-        <v>1774</v>
+        <v>2483</v>
       </c>
       <c r="B872" t="s">
-        <v>1765</v>
+        <v>2484</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2485</v>
       </c>
       <c r="D872" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E872" t="s">
-        <v>1771</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="873" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
-        <v>1775</v>
+        <v>2487</v>
       </c>
       <c r="B873" t="s">
-        <v>1776</v>
+        <v>2484</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2488</v>
       </c>
       <c r="D873" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E873" t="s">
-        <v>1777</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="874" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
-        <v>1778</v>
+        <v>2490</v>
       </c>
       <c r="B874" t="s">
-        <v>1776</v>
+        <v>2491</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2492</v>
       </c>
       <c r="D874" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E874" t="s">
-        <v>1702</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="875" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
-        <v>1779</v>
+        <v>2494</v>
       </c>
       <c r="B875" t="s">
-        <v>1776</v>
+        <v>2491</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2495</v>
       </c>
       <c r="D875" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E875" t="s">
-        <v>1780</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="876" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
-        <v>1781</v>
+        <v>2497</v>
       </c>
       <c r="B876" t="s">
-        <v>1776</v>
+        <v>2491</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2498</v>
       </c>
       <c r="D876" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E876" t="s">
-        <v>1782</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="877" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
-        <v>1783</v>
+        <v>2497</v>
       </c>
       <c r="B877" t="s">
-        <v>1776</v>
+        <v>2491</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2498</v>
       </c>
       <c r="D877" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E877" t="s">
-        <v>1780</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="878" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
-        <v>1784</v>
+        <v>2499</v>
       </c>
       <c r="B878" t="s">
-        <v>1785</v>
+        <v>2491</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2500</v>
       </c>
       <c r="D878" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E878" t="s">
-        <v>1786</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="879" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
-        <v>1787</v>
+        <v>2502</v>
       </c>
       <c r="B879" t="s">
-        <v>1785</v>
+        <v>2491</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2503</v>
       </c>
       <c r="D879" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E879" t="s">
-        <v>1788</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="880" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
-        <v>1789</v>
+        <v>2505</v>
       </c>
       <c r="B880" t="s">
-        <v>1785</v>
+        <v>2491</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2506</v>
       </c>
       <c r="D880" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E880" t="s">
-        <v>1786</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="881" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A881" t="s">
-        <v>1790</v>
+        <v>2507</v>
       </c>
       <c r="B881" t="s">
-        <v>1791</v>
+        <v>2491</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2508</v>
       </c>
       <c r="D881" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E881" t="s">
-        <v>1792</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="882" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A882" t="s">
-        <v>1793</v>
+        <v>2509</v>
       </c>
       <c r="B882" t="s">
-        <v>1794</v>
+        <v>2510</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2511</v>
       </c>
       <c r="D882" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E882" t="s">
-        <v>1795</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="883" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
-        <v>1796</v>
+        <v>2513</v>
       </c>
       <c r="B883" t="s">
-        <v>1794</v>
+        <v>2514</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2515</v>
       </c>
       <c r="D883" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E883" t="s">
-        <v>1797</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="884" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
-        <v>1798</v>
+        <v>2517</v>
       </c>
       <c r="B884" t="s">
-        <v>1799</v>
+        <v>2518</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2519</v>
       </c>
       <c r="D884" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E884" t="s">
-        <v>1800</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="885" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
-        <v>1801</v>
+        <v>2521</v>
       </c>
       <c r="B885" t="s">
-        <v>1802</v>
+        <v>2522</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2523</v>
       </c>
       <c r="D885" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E885" t="s">
-        <v>1803</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="886" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
-        <v>1804</v>
+        <v>2525</v>
       </c>
       <c r="B886" t="s">
-        <v>1802</v>
+        <v>2526</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2527</v>
       </c>
       <c r="D886" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E886" t="s">
-        <v>1805</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="887" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
-        <v>1806</v>
+        <v>2529</v>
       </c>
       <c r="B887" t="s">
-        <v>1802</v>
+        <v>2530</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2531</v>
       </c>
       <c r="D887" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E887" t="s">
-        <v>1807</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="888" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
-        <v>1808</v>
+        <v>2533</v>
       </c>
       <c r="B888" t="s">
-        <v>1802</v>
+        <v>2530</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2534</v>
       </c>
       <c r="D888" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E888" t="s">
-        <v>1809</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="889" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
-        <v>1808</v>
+        <v>2536</v>
       </c>
       <c r="B889" t="s">
-        <v>1802</v>
+        <v>2530</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2537</v>
       </c>
       <c r="D889" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E889" t="s">
-        <v>1810</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="890" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
-        <v>1811</v>
+        <v>2538</v>
       </c>
       <c r="B890" t="s">
-        <v>1812</v>
+        <v>2530</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2531</v>
       </c>
       <c r="D890" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E890" t="s">
-        <v>1813</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="891" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
-        <v>1814</v>
+        <v>2539</v>
       </c>
       <c r="B891" t="s">
-        <v>1812</v>
+        <v>2530</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2198</v>
       </c>
       <c r="D891" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E891" t="s">
-        <v>1803</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="892" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A892" t="s">
-        <v>1815</v>
+        <v>2541</v>
       </c>
       <c r="B892" t="s">
-        <v>1816</v>
+        <v>2530</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2537</v>
       </c>
       <c r="D892" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E892" t="s">
-        <v>1817</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="893" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A893" t="s">
-        <v>1818</v>
+        <v>2542</v>
       </c>
       <c r="B893" t="s">
-        <v>1816</v>
+        <v>2543</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2544</v>
       </c>
       <c r="D893" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E893" t="s">
-        <v>1819</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="894" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A894" t="s">
-        <v>1820</v>
+        <v>2546</v>
       </c>
       <c r="B894" t="s">
-        <v>1816</v>
+        <v>2543</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2547</v>
       </c>
       <c r="D894" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E894" t="s">
-        <v>1817</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="895" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A895" t="s">
-        <v>1821</v>
+        <v>2549</v>
       </c>
       <c r="B895" t="s">
-        <v>1822</v>
+        <v>2550</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2551</v>
       </c>
       <c r="D895" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E895" t="s">
-        <v>1823</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="896" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
-        <v>1824</v>
+        <v>2552</v>
       </c>
       <c r="B896" t="s">
-        <v>1825</v>
+        <v>2553</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2554</v>
       </c>
       <c r="D896" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E896" t="s">
-        <v>1826</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="897" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
-        <v>1824</v>
+        <v>2556</v>
       </c>
       <c r="B897" t="s">
-        <v>1825</v>
+        <v>2557</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2558</v>
       </c>
       <c r="D897" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E897" t="s">
-        <v>1823</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="898" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
-        <v>1827</v>
+        <v>2559</v>
       </c>
       <c r="B898" t="s">
-        <v>1825</v>
+        <v>2557</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2558</v>
       </c>
       <c r="D898" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E898" t="s">
-        <v>1828</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="899" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
-        <v>1829</v>
+        <v>2560</v>
       </c>
       <c r="B899" t="s">
-        <v>1830</v>
+        <v>2557</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2561</v>
       </c>
       <c r="D899" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E899" t="s">
-        <v>1831</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="900" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
-        <v>1832</v>
+        <v>2563</v>
       </c>
       <c r="B900" t="s">
-        <v>1833</v>
+        <v>2557</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2558</v>
       </c>
       <c r="D900" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E900" t="s">
-        <v>1834</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="901" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A901" t="s">
-        <v>1835</v>
+        <v>2564</v>
       </c>
       <c r="B901" t="s">
-        <v>1556</v>
+        <v>2557</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2565</v>
       </c>
       <c r="D901" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E901" t="s">
-        <v>1836</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="902" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A902" t="s">
-        <v>1837</v>
+        <v>2566</v>
       </c>
       <c r="B902" t="s">
-        <v>1838</v>
+        <v>2557</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2558</v>
       </c>
       <c r="D902" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E902" t="s">
-        <v>1839</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="903" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A903" t="s">
-        <v>1840</v>
+        <v>2567</v>
       </c>
       <c r="B903" t="s">
-        <v>1838</v>
+        <v>2557</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2568</v>
       </c>
       <c r="D903" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E903" t="s">
-        <v>1841</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="904" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
-        <v>1842</v>
+        <v>2570</v>
       </c>
       <c r="B904" t="s">
-        <v>1628</v>
+        <v>2557</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2571</v>
       </c>
       <c r="D904" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E904" t="s">
-        <v>1843</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="905" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
-        <v>1844</v>
+        <v>2573</v>
       </c>
       <c r="B905" t="s">
-        <v>1628</v>
+        <v>2557</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2574</v>
       </c>
       <c r="D905" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E905" t="s">
-        <v>1845</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="906" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
-        <v>1846</v>
+        <v>2575</v>
       </c>
       <c r="B906" t="s">
-        <v>1628</v>
+        <v>2557</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2576</v>
       </c>
       <c r="D906" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E906" t="s">
-        <v>1841</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="907" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
-        <v>1846</v>
+        <v>2577</v>
       </c>
       <c r="B907" t="s">
-        <v>1628</v>
+        <v>2578</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2579</v>
       </c>
       <c r="D907" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E907" t="s">
-        <v>1839</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="908" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
-        <v>1847</v>
+        <v>2580</v>
       </c>
       <c r="B908" t="s">
-        <v>1628</v>
+        <v>2578</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2581</v>
       </c>
       <c r="D908" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E908" t="s">
-        <v>1629</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="909" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
-        <v>1848</v>
+        <v>2583</v>
       </c>
       <c r="B909" t="s">
-        <v>1628</v>
+        <v>2578</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2584</v>
       </c>
       <c r="D909" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E909" t="s">
-        <v>1631</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="910" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
-        <v>1849</v>
+        <v>2586</v>
       </c>
       <c r="B910" t="s">
-        <v>1850</v>
+        <v>2578</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2587</v>
       </c>
       <c r="D910" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E910" t="s">
-        <v>1851</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="911" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
-        <v>1852</v>
+        <v>2589</v>
       </c>
       <c r="B911" t="s">
-        <v>1853</v>
+        <v>2578</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2590</v>
       </c>
       <c r="D911" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E911" t="s">
-        <v>1854</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="912" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
-        <v>1855</v>
+        <v>2592</v>
       </c>
       <c r="B912" t="s">
-        <v>1856</v>
+        <v>2578</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2593</v>
       </c>
       <c r="D912" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E912" t="s">
-        <v>1857</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="913" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
-        <v>1858</v>
+        <v>2595</v>
       </c>
       <c r="B913" t="s">
-        <v>1859</v>
+        <v>2578</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2596</v>
       </c>
       <c r="D913" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E913" t="s">
-        <v>1860</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="914" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
-        <v>1861</v>
+        <v>2598</v>
       </c>
       <c r="B914" t="s">
-        <v>1862</v>
+        <v>2578</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2599</v>
       </c>
       <c r="D914" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E914" t="s">
-        <v>1863</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="915" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
-        <v>1864</v>
+        <v>2601</v>
       </c>
       <c r="B915" t="s">
-        <v>1865</v>
+        <v>2578</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2602</v>
       </c>
       <c r="D915" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E915" t="s">
-        <v>1857</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="916" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
-        <v>1866</v>
+        <v>2604</v>
       </c>
       <c r="B916" t="s">
-        <v>1865</v>
+        <v>2578</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2605</v>
       </c>
       <c r="D916" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E916" t="s">
-        <v>1867</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="917" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
-        <v>1868</v>
+        <v>2607</v>
       </c>
       <c r="B917" t="s">
-        <v>1865</v>
+        <v>2608</v>
+      </c>
+      <c r="C917" t="s">
+        <v>1117</v>
       </c>
       <c r="D917" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E917" t="s">
-        <v>1869</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="918" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
-        <v>1870</v>
+        <v>2610</v>
       </c>
       <c r="B918" t="s">
-        <v>1865</v>
+        <v>2611</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2157</v>
       </c>
       <c r="D918" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E918" t="s">
-        <v>1857</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="919" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
-        <v>1871</v>
+        <v>2613</v>
       </c>
       <c r="B919" t="s">
-        <v>1865</v>
+        <v>2614</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2615</v>
       </c>
       <c r="D919" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E919" t="s">
-        <v>1872</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="920" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
-        <v>1873</v>
+        <v>2617</v>
       </c>
       <c r="B920" t="s">
-        <v>1865</v>
+        <v>2618</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2619</v>
       </c>
       <c r="D920" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E920" t="s">
-        <v>1869</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="921" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
-        <v>1874</v>
+        <v>2621</v>
       </c>
       <c r="B921" t="s">
-        <v>1875</v>
+        <v>2622</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2623</v>
       </c>
       <c r="D921" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E921" t="s">
-        <v>1876</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="922" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
-        <v>1877</v>
+        <v>2625</v>
       </c>
       <c r="B922" t="s">
-        <v>1875</v>
+        <v>2626</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2627</v>
       </c>
       <c r="D922" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E922" t="s">
-        <v>1878</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="923" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
-        <v>1879</v>
+        <v>2628</v>
       </c>
       <c r="B923" t="s">
-        <v>1880</v>
+        <v>2626</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2629</v>
       </c>
       <c r="D923" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E923" t="s">
-        <v>1876</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="924" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
-        <v>1881</v>
+        <v>2631</v>
       </c>
       <c r="B924" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C924" t="s">
+        <v>1117</v>
       </c>
       <c r="D924" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E924" t="s">
-        <v>1863</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="925" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
-        <v>1883</v>
+        <v>2634</v>
       </c>
       <c r="B925" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1117</v>
       </c>
       <c r="D925" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E925" t="s">
-        <v>1884</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="926" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
-        <v>1885</v>
+        <v>2635</v>
       </c>
       <c r="B926" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C926" t="s">
+        <v>1117</v>
       </c>
       <c r="D926" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E926" t="s">
-        <v>1886</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="927" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
-        <v>1887</v>
+        <v>2637</v>
       </c>
       <c r="B927" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2638</v>
       </c>
       <c r="D927" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E927" t="s">
-        <v>1888</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="928" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
-        <v>1889</v>
+        <v>2640</v>
       </c>
       <c r="B928" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2641</v>
       </c>
       <c r="D928" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E928" t="s">
-        <v>1884</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="929" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
-        <v>1890</v>
+        <v>2643</v>
       </c>
       <c r="B929" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2638</v>
       </c>
       <c r="D929" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E929" t="s">
-        <v>1863</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="930" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
-        <v>1891</v>
+        <v>2645</v>
       </c>
       <c r="B930" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2641</v>
       </c>
       <c r="D930" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E930" t="s">
-        <v>1886</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="931" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
-        <v>1892</v>
+        <v>2647</v>
       </c>
       <c r="B931" t="s">
-        <v>1882</v>
+        <v>2632</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2648</v>
       </c>
       <c r="D931" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E931" t="s">
-        <v>1863</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="932" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A932" t="s">
-        <v>1893</v>
+        <v>2649</v>
       </c>
       <c r="B932" t="s">
-        <v>1882</v>
+        <v>2650</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1117</v>
       </c>
       <c r="D932" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E932" t="s">
-        <v>1886</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="933" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A933" t="s">
-        <v>1894</v>
+        <v>2652</v>
       </c>
       <c r="B933" t="s">
-        <v>1882</v>
+        <v>2653</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2654</v>
       </c>
       <c r="D933" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E933" t="s">
-        <v>1863</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="934" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A934" t="s">
-        <v>1895</v>
+        <v>2655</v>
       </c>
       <c r="B934" t="s">
-        <v>1569</v>
+        <v>2656</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1775</v>
       </c>
       <c r="D934" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E934" t="s">
-        <v>1896</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="935" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A935" t="s">
-        <v>1897</v>
+        <v>2658</v>
       </c>
       <c r="B935" t="s">
-        <v>1569</v>
+        <v>2656</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1775</v>
       </c>
       <c r="D935" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E935" t="s">
-        <v>1898</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="936" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A936" t="s">
-        <v>1899</v>
+        <v>2660</v>
       </c>
       <c r="B936" t="s">
-        <v>1569</v>
+        <v>2656</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2661</v>
       </c>
       <c r="D936" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E936" t="s">
-        <v>1900</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="937" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A937" t="s">
-        <v>1901</v>
+        <v>2663</v>
       </c>
       <c r="B937" t="s">
-        <v>1902</v>
+        <v>2656</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1775</v>
       </c>
       <c r="D937" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E937" t="s">
-        <v>1903</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="938" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
-        <v>1904</v>
+        <v>2665</v>
       </c>
       <c r="B938" t="s">
-        <v>1905</v>
+        <v>2656</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1775</v>
       </c>
       <c r="D938" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E938" t="s">
-        <v>1906</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="939" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
-        <v>1907</v>
+        <v>2667</v>
       </c>
       <c r="B939" t="s">
-        <v>1908</v>
+        <v>2668</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2669</v>
       </c>
       <c r="D939" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E939" t="s">
-        <v>1857</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="940" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
-        <v>1909</v>
+        <v>2671</v>
       </c>
       <c r="B940" t="s">
-        <v>1908</v>
+        <v>2672</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2673</v>
       </c>
       <c r="D940" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E940" t="s">
-        <v>1910</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="941" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
-        <v>1911</v>
+        <v>2675</v>
       </c>
       <c r="B941" t="s">
-        <v>1912</v>
+        <v>2676</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2677</v>
       </c>
       <c r="D941" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E941" t="s">
-        <v>1857</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="942" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
-        <v>1913</v>
+        <v>2679</v>
       </c>
       <c r="B942" t="s">
-        <v>1914</v>
+        <v>2680</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2681</v>
       </c>
       <c r="D942" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E942" t="s">
-        <v>1915</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="943" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
-        <v>1916</v>
+        <v>2683</v>
       </c>
       <c r="B943" t="s">
-        <v>1917</v>
+        <v>2684</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2685</v>
       </c>
       <c r="D943" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E943" t="s">
-        <v>1918</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="944" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
-        <v>1919</v>
+        <v>2687</v>
       </c>
       <c r="B944" t="s">
-        <v>1920</v>
+        <v>2684</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2688</v>
       </c>
       <c r="D944" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E944" t="s">
-        <v>1921</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="945" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
-        <v>1922</v>
+        <v>2690</v>
       </c>
       <c r="B945" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2692</v>
       </c>
       <c r="D945" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E945" t="s">
-        <v>1924</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="946" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
-        <v>1922</v>
+        <v>2694</v>
       </c>
       <c r="B946" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2692</v>
       </c>
       <c r="D946" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E946" t="s">
-        <v>1925</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="947" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
-        <v>1922</v>
+        <v>2696</v>
       </c>
       <c r="B947" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2692</v>
       </c>
       <c r="D947" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E947" t="s">
-        <v>1926</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="948" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
-        <v>1927</v>
+        <v>2696</v>
       </c>
       <c r="B948" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2692</v>
       </c>
       <c r="D948" t="s">
-        <v>7</v>
+        <v>536</v>
       </c>
       <c r="E948" t="s">
-        <v>1928</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="949" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A949" t="s">
-        <v>1929</v>
+        <v>2698</v>
       </c>
       <c r="B949" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2692</v>
       </c>
       <c r="D949" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E949" t="s">
-        <v>1930</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="950" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
-        <v>1931</v>
+        <v>2700</v>
       </c>
       <c r="B950" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2692</v>
       </c>
       <c r="D950" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E950" t="s">
-        <v>1932</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="951" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
-        <v>1933</v>
+        <v>2700</v>
       </c>
       <c r="B951" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2692</v>
       </c>
       <c r="D951" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="E951" t="s">
-        <v>1604</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="952" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A952" t="s">
-        <v>1933</v>
+        <v>2700</v>
       </c>
       <c r="B952" t="s">
-        <v>1923</v>
+        <v>2691</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2692</v>
       </c>
       <c r="D952" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E952" t="s">
-        <v>1934</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="953" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A953" t="s">
-        <v>1935</v>
+        <v>2704</v>
       </c>
       <c r="B953" t="s">
-        <v>1936</v>
+        <v>2705</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2706</v>
       </c>
       <c r="D953" t="s">
-        <v>1937</v>
+        <v>2707</v>
       </c>
       <c r="E953" t="s">
-        <v>1938</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="954" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A954" t="s">
-        <v>1939</v>
+        <v>2709</v>
       </c>
       <c r="B954" t="s">
-        <v>1940</v>
+        <v>2710</v>
+      </c>
+      <c r="C954" t="s">
+        <v>1117</v>
       </c>
       <c r="D954" t="s">
-        <v>1937</v>
+        <v>2707</v>
       </c>
       <c r="E954" t="s">
-        <v>1941</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="955" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A955" t="s">
-        <v>1942</v>
+        <v>2712</v>
       </c>
       <c r="B955" t="s">
-        <v>1943</v>
+        <v>2713</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2714</v>
       </c>
       <c r="D955" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E955" t="s">
-        <v>1944</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="956" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
-        <v>1945</v>
+        <v>2716</v>
       </c>
       <c r="B956" t="s">
-        <v>1946</v>
+        <v>2717</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2718</v>
       </c>
       <c r="D956" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E956" t="s">
-        <v>1947</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="957" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
-        <v>1948</v>
+        <v>2720</v>
       </c>
       <c r="B957" t="s">
-        <v>1949</v>
+        <v>2721</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2722</v>
       </c>
       <c r="D957" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E957" t="s">
-        <v>1950</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="958" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
-        <v>1951</v>
+        <v>2724</v>
       </c>
       <c r="B958" t="s">
-        <v>1949</v>
+        <v>2721</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2725</v>
       </c>
       <c r="D958" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E958" t="s">
-        <v>1952</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="959" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
-        <v>1953</v>
+        <v>2727</v>
       </c>
       <c r="B959" t="s">
-        <v>1954</v>
+        <v>2728</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2729</v>
       </c>
       <c r="D959" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E959" t="s">
-        <v>1950</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="960" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
-        <v>1955</v>
+        <v>2731</v>
       </c>
       <c r="B960" t="s">
-        <v>1956</v>
+        <v>2728</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2732</v>
       </c>
       <c r="D960" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E960" t="s">
-        <v>1957</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="961" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
-        <v>1958</v>
+        <v>2734</v>
       </c>
       <c r="B961" t="s">
-        <v>1959</v>
+        <v>2728</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2735</v>
       </c>
       <c r="D961" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E961" t="s">
-        <v>1960</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="962" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
-        <v>1961</v>
+        <v>2737</v>
       </c>
       <c r="B962" t="s">
-        <v>1962</v>
+        <v>2728</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2729</v>
       </c>
       <c r="D962" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E962" t="s">
-        <v>1963</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="963" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
-        <v>1964</v>
+        <v>2738</v>
       </c>
       <c r="B963" t="s">
-        <v>1962</v>
+        <v>2739</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2740</v>
       </c>
       <c r="D963" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E963" t="s">
-        <v>1965</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="964" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
-        <v>1966</v>
+        <v>2742</v>
       </c>
       <c r="B964" t="s">
-        <v>1962</v>
+        <v>2743</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2744</v>
       </c>
       <c r="D964" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E964" t="s">
-        <v>1967</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="965" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
-        <v>1968</v>
+        <v>2746</v>
       </c>
       <c r="B965" t="s">
-        <v>1962</v>
+        <v>2743</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2747</v>
       </c>
       <c r="D965" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E965" t="s">
-        <v>1969</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="966" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
-        <v>1970</v>
+        <v>2749</v>
       </c>
       <c r="B966" t="s">
-        <v>1971</v>
+        <v>2750</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2751</v>
       </c>
       <c r="D966" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E966" t="s">
-        <v>1972</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="967" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
-        <v>1973</v>
+        <v>2752</v>
       </c>
       <c r="B967" t="s">
-        <v>1946</v>
+        <v>2753</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2754</v>
       </c>
       <c r="D967" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E967" t="s">
-        <v>1974</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="968" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
-        <v>1975</v>
+        <v>2756</v>
       </c>
       <c r="B968" t="s">
-        <v>1976</v>
+        <v>2753</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2757</v>
       </c>
       <c r="D968" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E968" t="s">
-        <v>1977</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="969" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
-        <v>1978</v>
+        <v>2758</v>
       </c>
       <c r="B969" t="s">
-        <v>1976</v>
+        <v>2753</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2759</v>
       </c>
       <c r="D969" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E969" t="s">
-        <v>1979</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="970" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
-        <v>1980</v>
+        <v>2761</v>
       </c>
       <c r="B970" t="s">
-        <v>1976</v>
+        <v>2753</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2757</v>
       </c>
       <c r="D970" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E970" t="s">
-        <v>1981</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="971" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
-        <v>1982</v>
+        <v>2762</v>
       </c>
       <c r="B971" t="s">
-        <v>1976</v>
+        <v>2753</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2763</v>
       </c>
       <c r="D971" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E971" t="s">
-        <v>1977</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="972" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
-        <v>1983</v>
+        <v>2764</v>
       </c>
       <c r="B972" t="s">
-        <v>1984</v>
+        <v>2765</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2766</v>
       </c>
       <c r="D972" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E972" t="s">
-        <v>1985</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="973" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
-        <v>1986</v>
+        <v>2767</v>
       </c>
       <c r="B973" t="s">
-        <v>1987</v>
+        <v>2768</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2769</v>
       </c>
       <c r="D973" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E973" t="s">
-        <v>1985</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="974" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
-        <v>1988</v>
+        <v>2770</v>
       </c>
       <c r="B974" t="s">
-        <v>1989</v>
+        <v>2768</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2771</v>
       </c>
       <c r="D974" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E974" t="s">
-        <v>1990</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="975" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
-        <v>1991</v>
+        <v>2773</v>
       </c>
       <c r="B975" t="s">
-        <v>1989</v>
+        <v>2768</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2774</v>
       </c>
       <c r="D975" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E975" t="s">
-        <v>1992</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="976" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
-        <v>1993</v>
+        <v>2776</v>
       </c>
       <c r="B976" t="s">
-        <v>1989</v>
+        <v>2768</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2769</v>
       </c>
       <c r="D976" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E976" t="s">
-        <v>1990</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="977" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
-        <v>1994</v>
+        <v>2777</v>
       </c>
       <c r="B977" t="s">
-        <v>1989</v>
+        <v>2778</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2779</v>
       </c>
       <c r="D977" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E977" t="s">
-        <v>1992</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="978" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
-        <v>1995</v>
+        <v>2781</v>
       </c>
       <c r="B978" t="s">
-        <v>1989</v>
+        <v>2782</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2783</v>
       </c>
       <c r="D978" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E978" t="s">
-        <v>1990</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="979" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
-        <v>1996</v>
+        <v>2784</v>
       </c>
       <c r="B979" t="s">
-        <v>1997</v>
+        <v>2782</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2785</v>
       </c>
       <c r="D979" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E979" t="s">
-        <v>1972</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="980" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
-        <v>1998</v>
+        <v>2786</v>
       </c>
       <c r="B980" t="s">
-        <v>1997</v>
+        <v>2787</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2788</v>
       </c>
       <c r="D980" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E980" t="s">
-        <v>1999</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="981" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
-        <v>2000</v>
+        <v>2789</v>
       </c>
       <c r="B981" t="s">
-        <v>1997</v>
+        <v>2790</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2791</v>
       </c>
       <c r="D981" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E981" t="s">
-        <v>2001</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="982" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
-        <v>2002</v>
+        <v>2793</v>
       </c>
       <c r="B982" t="s">
-        <v>1997</v>
+        <v>2794</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2795</v>
       </c>
       <c r="D982" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E982" t="s">
-        <v>1972</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="983" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
-        <v>2003</v>
+        <v>2796</v>
       </c>
       <c r="B983" t="s">
-        <v>2004</v>
+        <v>2797</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2747</v>
       </c>
       <c r="D983" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E983" t="s">
-        <v>1985</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="984" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
-        <v>2005</v>
+        <v>2799</v>
       </c>
       <c r="B984" t="s">
-        <v>2004</v>
+        <v>2800</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2801</v>
       </c>
       <c r="D984" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E984" t="s">
-        <v>1857</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="985" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
-        <v>2006</v>
+        <v>2803</v>
       </c>
       <c r="B985" t="s">
-        <v>2007</v>
+        <v>2804</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2805</v>
       </c>
       <c r="D985" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E985" t="s">
-        <v>1857</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="986" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
-        <v>2008</v>
+        <v>2807</v>
       </c>
       <c r="B986" t="s">
-        <v>2009</v>
+        <v>2804</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2808</v>
       </c>
       <c r="D986" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E986" t="s">
-        <v>2010</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="987" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
-        <v>2011</v>
+        <v>2810</v>
       </c>
       <c r="B987" t="s">
-        <v>2012</v>
+        <v>2804</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2808</v>
       </c>
       <c r="D987" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E987" t="s">
-        <v>1857</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="988" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
-        <v>2013</v>
+        <v>2812</v>
       </c>
       <c r="B988" t="s">
-        <v>2014</v>
+        <v>2813</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2814</v>
       </c>
       <c r="D988" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E988" t="s">
-        <v>2015</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="989" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
-        <v>2016</v>
+        <v>2815</v>
       </c>
       <c r="B989" t="s">
-        <v>2017</v>
+        <v>2813</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2814</v>
       </c>
       <c r="D989" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E989" t="s">
-        <v>2018</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="990" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
-        <v>2019</v>
+        <v>2816</v>
       </c>
       <c r="B990" t="s">
-        <v>2017</v>
+        <v>2813</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2817</v>
       </c>
       <c r="D990" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E990" t="s">
-        <v>2020</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="991" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
-        <v>2021</v>
+        <v>2818</v>
       </c>
       <c r="B991" t="s">
-        <v>2017</v>
+        <v>2819</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2820</v>
       </c>
       <c r="D991" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E991" t="s">
-        <v>2022</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="992" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
-        <v>2023</v>
+        <v>2821</v>
       </c>
       <c r="B992" t="s">
-        <v>2024</v>
+        <v>2822</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2823</v>
       </c>
       <c r="D992" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E992" t="s">
-        <v>2018</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="993" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
-        <v>2025</v>
+        <v>2824</v>
       </c>
       <c r="B993" t="s">
-        <v>2024</v>
+        <v>2825</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2826</v>
       </c>
       <c r="D993" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E993" t="s">
-        <v>2022</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="994" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
-        <v>2026</v>
+        <v>2828</v>
       </c>
       <c r="B994" t="s">
-        <v>2024</v>
+        <v>2829</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2830</v>
       </c>
       <c r="D994" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E994" t="s">
-        <v>2018</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="995" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
-        <v>2027</v>
+        <v>2832</v>
       </c>
       <c r="B995" t="s">
-        <v>2028</v>
+        <v>2829</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2830</v>
       </c>
       <c r="D995" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E995" t="s">
-        <v>2018</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="996" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
-        <v>2029</v>
+        <v>2834</v>
       </c>
       <c r="B996" t="s">
-        <v>2030</v>
+        <v>2829</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2830</v>
       </c>
       <c r="D996" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E996" t="s">
-        <v>2018</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="997" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
-        <v>2031</v>
+        <v>2836</v>
       </c>
       <c r="B997" t="s">
-        <v>2032</v>
+        <v>2829</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2830</v>
       </c>
       <c r="D997" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E997" t="s">
-        <v>2033</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="998" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
-        <v>2034</v>
+        <v>2838</v>
       </c>
       <c r="B998" t="s">
-        <v>2035</v>
+        <v>2839</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2840</v>
       </c>
       <c r="D998" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E998" t="s">
-        <v>2036</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="999" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
-        <v>2037</v>
+        <v>2842</v>
       </c>
       <c r="B999" t="s">
-        <v>2038</v>
+        <v>2839</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2843</v>
       </c>
       <c r="D999" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E999" t="s">
-        <v>1950</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="1000" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
-        <v>2039</v>
+        <v>2844</v>
       </c>
       <c r="B1000" t="s">
-        <v>2040</v>
+        <v>2839</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2845</v>
       </c>
       <c r="D1000" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E1000" t="s">
-        <v>2041</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1001" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
-        <v>2042</v>
+        <v>2847</v>
       </c>
       <c r="B1001" t="s">
-        <v>2043</v>
+        <v>2839</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2843</v>
       </c>
       <c r="D1001" t="s">
-        <v>215</v>
+        <v>536</v>
       </c>
       <c r="E1001" t="s">
-        <v>2044</v>
-[...2043 lines deleted...]
-        <v>2348</v>
+        <v>2809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">