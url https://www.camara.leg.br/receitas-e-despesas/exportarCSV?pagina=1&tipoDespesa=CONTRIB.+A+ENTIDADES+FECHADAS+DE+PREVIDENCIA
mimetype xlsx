--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -8,4328 +8,5993 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2389" uniqueCount="1426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3055" uniqueCount="1981">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2012NE003988</t>
   </si>
   <si>
-    <t>2012-12-28T00:00</t>
+    <t>28/12/2012</t>
+  </si>
+  <si>
+    <t>19 - APORTE DE RECURSOS PARA O FUNPRESP.</t>
   </si>
   <si>
     <t>17.312.597/0001-02 - FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FED</t>
   </si>
   <si>
     <t>12.100.000,00</t>
   </si>
   <si>
+    <t>2013NS006295</t>
+  </si>
+  <si>
+    <t>14/06/2013</t>
+  </si>
+  <si>
+    <t>APORTE INICIAL DE RECURSOS À FUNPRESP-EXE NOS TERMOS DO CONVENIO DE ADESAO NR. 2013/126.0 E LEI 12.618/2012, DESTINADOS A HONRAR CONTRIBUICAO PATRONAL DESTA CASA COMO PATROCINADORA DO PLANO LEGISPREV - PROCESSO 126.356/2012.</t>
+  </si>
+  <si>
+    <t>2013NS007196</t>
+  </si>
+  <si>
+    <t>03/07/2013</t>
+  </si>
+  <si>
+    <t>REPASSE DO ENCARGO PATRONAL DA PREVIDÊNCIA COMPLEMENTAR - LEGISPREV RELATIVO A FOPAG JUN/2013. GRUPO 1. DDP 016-07/2013.</t>
+  </si>
+  <si>
+    <t>2.474,92</t>
+  </si>
+  <si>
     <t>2013NE002918</t>
   </si>
   <si>
-    <t>2013-07-03T00:00</t>
+    <t>19 - PESSOAL.</t>
   </si>
   <si>
     <t>30.000,00</t>
   </si>
   <si>
+    <t>2013NS008239</t>
+  </si>
+  <si>
+    <t>05/08/2013</t>
+  </si>
+  <si>
+    <t>REPASSE DO ENCARGO PATRONAL DA PREVIDÊNCIA COMPLEMENTAR - LEGISPREV - FOPAG JUL/2013. GRUPO 1. DDP 013-08/2013.</t>
+  </si>
+  <si>
+    <t>5.608,79</t>
+  </si>
+  <si>
+    <t>2013NS008872</t>
+  </si>
+  <si>
+    <t>21/08/2013</t>
+  </si>
+  <si>
+    <t>DDP-070-08/2013 - CONTRIBUIÇÃO PATRONAL  FOPAG AGOSTO/2013 - FUNPRESP - ??GRUPO 1 - FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL -</t>
+  </si>
+  <si>
+    <t>4.217,01</t>
+  </si>
+  <si>
+    <t>2013NS010262</t>
+  </si>
+  <si>
+    <t>20/09/2013</t>
+  </si>
+  <si>
+    <t>DDP-043-09/2013 - CONTRIBUIÇÃO PATRONAL  FOPAG SETEMBRO/2013 - FUNPRESP - ?GRUPO 1 - FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL -</t>
+  </si>
+  <si>
+    <t>5.239,73</t>
+  </si>
+  <si>
+    <t>2013NS010316</t>
+  </si>
+  <si>
+    <t>23/09/2013</t>
+  </si>
+  <si>
+    <t>BAIXA DA 2013RA001667 - DDP-077-09/2013. GRUPO 1.?SERVIDORA: VANESSA PIMENTEL DE FARIA.</t>
+  </si>
+  <si>
+    <t>-3.094,98</t>
+  </si>
+  <si>
+    <t>2013NS010307</t>
+  </si>
+  <si>
+    <t>3.094,98</t>
+  </si>
+  <si>
+    <t>2013NS010308</t>
+  </si>
+  <si>
+    <t>DDP-077-09/2013. GRUPO 1. REF. A DEVOLUÇÃO DE PREVIDÊNCIA LEGISPREV COBRADA INDEVIDAMENTE.?- RELACIONADA À 2013RA001667 E 2013DD000267.</t>
+  </si>
+  <si>
+    <t>1.547,49</t>
+  </si>
+  <si>
+    <t>2013NS011738</t>
+  </si>
+  <si>
+    <t>24/10/2013</t>
+  </si>
+  <si>
+    <t>DDP-107-10/2013 - CONTRIBUIÇÃO PATRONAL  FOPAG OUTUBRO/2013 - FUNPRESP - ??GRUPO 1 - FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL -</t>
+  </si>
+  <si>
+    <t>6.390,78</t>
+  </si>
+  <si>
+    <t>2013NS012879</t>
+  </si>
+  <si>
+    <t>21/11/2013</t>
+  </si>
+  <si>
+    <t>DDP-066-11/2013. GRUPO 1. - CONTRIBUIÇÃO PATRONAL  FOPAG NOV/2013 - NORMAL.?- FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP.</t>
+  </si>
+  <si>
+    <t>11.339,38</t>
+  </si>
+  <si>
     <t>2013NE004381</t>
   </si>
   <si>
-    <t>2013-11-21T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>16.000,00</t>
   </si>
   <si>
+    <t>2013NS013527</t>
+  </si>
+  <si>
+    <t>05/12/2013</t>
+  </si>
+  <si>
+    <t>DDP-008-12/2013 - CONTRIBUIÇÃO PATRONAL  FOPAG DEZ/2013-COMPLEMENTAR - FUNPRESP - ?GRUPO 1 - FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL -</t>
+  </si>
+  <si>
+    <t>5.054,81</t>
+  </si>
+  <si>
     <t>2013NE004729</t>
   </si>
   <si>
-    <t>2013-12-16T00:00</t>
+    <t>16/12/2013</t>
   </si>
   <si>
     <t>8.000,00</t>
   </si>
   <si>
+    <t>2013NS013941</t>
+  </si>
+  <si>
+    <t>DDP 068-12/2013. GRUPO 1. - CONTRIBUIÇÃO PATRONAL  FOPAG DEZ/2013 - NORMAL.?- FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP.</t>
+  </si>
+  <si>
+    <t>15.117,82</t>
+  </si>
+  <si>
     <t>2013NE005193</t>
   </si>
   <si>
-    <t>2013-12-31T00:00</t>
+    <t>31/12/2013</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO.</t>
   </si>
   <si>
     <t>-104,25</t>
   </si>
   <si>
-    <t>2013NS006295</t>
-[...88 lines deleted...]
-  <si>
     <t>2014NE000206</t>
   </si>
   <si>
-    <t>2014-01-10T00:00</t>
+    <t>10/01/2014</t>
   </si>
   <si>
     <t>100.000,00</t>
   </si>
   <si>
+    <t>2014NS000588</t>
+  </si>
+  <si>
+    <t>22/01/2014</t>
+  </si>
+  <si>
+    <t>DDP-063-01/2014 - REPASSE CONTRIBUIÇÃO PATRONAL REF: LEGISPREV - JAN/2014</t>
+  </si>
+  <si>
+    <t>16.692,54</t>
+  </si>
+  <si>
+    <t>2014NS001786</t>
+  </si>
+  <si>
+    <t>25/02/2014</t>
+  </si>
+  <si>
+    <t>DDP-081-02/2014 - RECOLHIMENTO CONTRIBUIÇÃO PATRONAL A FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL - FUNPRESP -  FOPAG-FEV/2014.</t>
+  </si>
+  <si>
+    <t>16.190,66</t>
+  </si>
+  <si>
+    <t>2014NS003261</t>
+  </si>
+  <si>
+    <t>31/03/2014</t>
+  </si>
+  <si>
+    <t>DDP-011-04/2014 - RECOLHIMENTO A FUNDAÇÃO DE PREVIDENCIA COMPLEMENTAR DO SERVIDOR PUBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG MAR/2014.</t>
+  </si>
+  <si>
+    <t>19.029,20</t>
+  </si>
+  <si>
+    <t>2014NS003873</t>
+  </si>
+  <si>
+    <t>24/04/2014</t>
+  </si>
+  <si>
+    <t>DDP-061-04/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG ABR/2014.</t>
+  </si>
+  <si>
+    <t>18.926,99</t>
+  </si>
+  <si>
+    <t>2014NS004353</t>
+  </si>
+  <si>
+    <t>30/04/2014</t>
+  </si>
+  <si>
+    <t>DDP 089-04/2014. GRUPO 1. BAIXA DA 2014RA000541. RESTITUIÇÃO DE CONTRIBUIÇÃO PATRONAL/LEGISPREV - MAR/2014. - DESPESA A ANULAR.</t>
+  </si>
+  <si>
+    <t>-474,58</t>
+  </si>
+  <si>
+    <t>2014NS004931</t>
+  </si>
+  <si>
+    <t>20/05/2014</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2014FL000168/NS004876 PARA ALTERAÇÃO DE VALOR.</t>
+  </si>
+  <si>
+    <t>-23.893,44</t>
+  </si>
+  <si>
+    <t>2014NS004932</t>
+  </si>
+  <si>
+    <t>DDP 064-05/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG MAI/2014.</t>
+  </si>
+  <si>
+    <t>23.793,44</t>
+  </si>
+  <si>
+    <t>2014NS004876</t>
+  </si>
+  <si>
+    <t>23.893,44</t>
+  </si>
+  <si>
     <t>2014NE002411</t>
   </si>
   <si>
-    <t>2014-06-24T00:00</t>
+    <t>24/06/2014</t>
+  </si>
+  <si>
+    <t>2014NS006077</t>
+  </si>
+  <si>
+    <t>DDP-076-06/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG JUN/2014.</t>
+  </si>
+  <si>
+    <t>26.214,40</t>
+  </si>
+  <si>
+    <t>2014NS007081</t>
+  </si>
+  <si>
+    <t>22/07/2014</t>
+  </si>
+  <si>
+    <t>DDP-106-07/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG JUL/2014.</t>
+  </si>
+  <si>
+    <t>25.614,61</t>
+  </si>
+  <si>
+    <t>2014NS008041</t>
+  </si>
+  <si>
+    <t>21/08/2014</t>
+  </si>
+  <si>
+    <t>DDP-056-08/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG AGO/2014.</t>
+  </si>
+  <si>
+    <t>33.179,55</t>
   </si>
   <si>
     <t>2014NE003278</t>
   </si>
   <si>
-    <t>2014-09-19T00:00</t>
+    <t>19/09/2014</t>
   </si>
   <si>
     <t>180.000,00</t>
   </si>
   <si>
+    <t>2014NS009242</t>
+  </si>
+  <si>
+    <t>DDP-068-09/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG SET/2014.</t>
+  </si>
+  <si>
+    <t>37.623,29</t>
+  </si>
+  <si>
+    <t>2014NS009281</t>
+  </si>
+  <si>
+    <t>22/09/2014</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2014FL313/NS009242 PARA ALTERAÇÃO DE DADOS.</t>
+  </si>
+  <si>
+    <t>-37.623,29</t>
+  </si>
+  <si>
+    <t>2014NS009282</t>
+  </si>
+  <si>
+    <t>DDP-068-09/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL (FUNPRESP) -  RELATIVA À PARTE PATRONAL DO LEGISPREV - FOPAG SET/2014.</t>
+  </si>
+  <si>
+    <t>2014NS010485</t>
+  </si>
+  <si>
+    <t>24/10/2014</t>
+  </si>
+  <si>
+    <t>DDP 111-10/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL (FUNPRESP) -  RELATIVA À PARTE PATRONAL DO LEGISPREV - FOPAG OUT/2014.</t>
+  </si>
+  <si>
+    <t>45.091,80</t>
+  </si>
+  <si>
+    <t>2014NS011489</t>
+  </si>
+  <si>
+    <t>21/11/2014</t>
+  </si>
+  <si>
+    <t>DDP-076-11/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG NOV/2014.</t>
+  </si>
+  <si>
+    <t>46.411,19</t>
+  </si>
+  <si>
+    <t>2014NS011646</t>
+  </si>
+  <si>
+    <t>26/11/2014</t>
+  </si>
+  <si>
+    <t>DDP-104-11/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG NOV/2014-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>330,56</t>
+  </si>
+  <si>
+    <t>2014NS012204</t>
+  </si>
+  <si>
+    <t>10/12/2014</t>
+  </si>
+  <si>
+    <t>DCAP-028-12/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PATRONAL LEGISPREV - FOPAG DEZ/2014 (DÉCIMO TERCEIRO).</t>
+  </si>
+  <si>
+    <t>32.832,43</t>
+  </si>
+  <si>
     <t>2014NE004191</t>
   </si>
   <si>
-    <t>2014-12-17T00:00</t>
+    <t>17/12/2014</t>
   </si>
   <si>
     <t>11.000,00</t>
   </si>
   <si>
+    <t>2014NS012480</t>
+  </si>
+  <si>
+    <t>DCAP-071-12/2014. GRUPO 1 - RECOLHIMENTO À FUNDAÇÃO DE PREVIDÊNCIA COMPLEMENTAR DO SERVIDOR PÚBLICO FEDERAL - FUNPRESP -  RELATIVA A PARCELA PATRONAL LEGISPREV - FOPAG DEZ/2014 - NORMAL.</t>
+  </si>
+  <si>
+    <t>49.383,33</t>
+  </si>
+  <si>
     <t>2014NE004751</t>
   </si>
   <si>
-    <t>2014-12-31T00:00</t>
+    <t>31/12/2014</t>
   </si>
   <si>
     <t>-160,59</t>
   </si>
   <si>
-    <t>2014NS000588</t>
-[...148 lines deleted...]
-  <si>
     <t>2015NE000365</t>
   </si>
   <si>
-    <t>2015-01-15T00:00</t>
+    <t>15/01/2015</t>
   </si>
   <si>
     <t>650.000,00</t>
   </si>
   <si>
+    <t>2015NS000578</t>
+  </si>
+  <si>
+    <t>22/01/2015</t>
+  </si>
+  <si>
+    <t>DCAP-071-01/2015. GRUPO 1. ?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL - LEGISPREV/FUNPRESP - REF. FOPAG-JAN/2015.</t>
+  </si>
+  <si>
+    <t>59.589,66</t>
+  </si>
+  <si>
+    <t>2015NS001041</t>
+  </si>
+  <si>
+    <t>28/01/2015</t>
+  </si>
+  <si>
+    <t>DCAP-085-01/2015. GRUPO 1. ?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL - LEGISPREV/FUNPRESP - REF. FOPAG-JAN/2015 - COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>35,77</t>
+  </si>
+  <si>
+    <t>2015NS002009</t>
+  </si>
+  <si>
+    <t>20/02/2015</t>
+  </si>
+  <si>
+    <t>DCAP-060-02/2015. GRUPO 1. ?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL - LEGISPREV/FUNPRESP - REF. FOPAG-FEV/2015.</t>
+  </si>
+  <si>
+    <t>71.944,28</t>
+  </si>
+  <si>
+    <t>2015NS003521</t>
+  </si>
+  <si>
+    <t>23/03/2015</t>
+  </si>
+  <si>
+    <t>DCAP-082-03/2015. GRUPO 1. ?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL - LEGISPREV/FUNPRESP - REF. FOPAG-MAR/2015.</t>
+  </si>
+  <si>
+    <t>78.242,28</t>
+  </si>
+  <si>
+    <t>2015NS003750</t>
+  </si>
+  <si>
+    <t>27/03/2015</t>
+  </si>
+  <si>
+    <t>DCAP-094-03/2015. GRUPO 1.?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL PARA REGIME PRÓPRIO FUNPRESP/LEGISPREV, REF. FOPAG-MAR/2015 - COMPLEMENTAR. GRUPOS 1, 2, 3 E 6 - OB DIA 27.</t>
+  </si>
+  <si>
+    <t>94,16</t>
+  </si>
+  <si>
+    <t>2015NS004673</t>
+  </si>
+  <si>
+    <t>22/04/2015</t>
+  </si>
+  <si>
+    <t>DCAP-047-04/2015. GRUPO 1. ?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL - LEGISPREV/FUNPRESP - REF. FOPAG-ABR/2015.</t>
+  </si>
+  <si>
+    <t>79.186,35</t>
+  </si>
+  <si>
+    <t>2015NS005996</t>
+  </si>
+  <si>
+    <t>20/05/2015</t>
+  </si>
+  <si>
+    <t>DCAP-068-05/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG-MAI/2015.</t>
+  </si>
+  <si>
+    <t>75.850,05</t>
+  </si>
+  <si>
+    <t>2015NS007639</t>
+  </si>
+  <si>
+    <t>23/06/2015</t>
+  </si>
+  <si>
+    <t>DCAP-060-06/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG-JUN/2015.</t>
+  </si>
+  <si>
+    <t>77.042,73</t>
+  </si>
+  <si>
+    <t>2015NS009429</t>
+  </si>
+  <si>
+    <t>29/07/2015</t>
+  </si>
+  <si>
+    <t>DCAP-119-07/2015. GRUPO 1.??- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG-JUL/2015.</t>
+  </si>
+  <si>
+    <t>76.822,25</t>
+  </si>
+  <si>
+    <t>2015NS010435</t>
+  </si>
+  <si>
+    <t>21/08/2015</t>
+  </si>
+  <si>
+    <t>DCAP 077-08/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG AGO/2015.</t>
+  </si>
+  <si>
+    <t>75.307,57</t>
+  </si>
+  <si>
     <t>2015NE003885</t>
   </si>
   <si>
-    <t>2015-09-22T00:00</t>
+    <t>22/09/2015</t>
   </si>
   <si>
     <t>167.000,00</t>
   </si>
   <si>
+    <t>2015NS011871</t>
+  </si>
+  <si>
+    <t>DCAP 025-09/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG SET/2015.</t>
+  </si>
+  <si>
+    <t>78.325,24</t>
+  </si>
+  <si>
+    <t>2015NS013142</t>
+  </si>
+  <si>
+    <t>21/10/2015</t>
+  </si>
+  <si>
+    <t>DCAP 043-10/2015. GRUPO 1.??- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG OUT/2015.</t>
+  </si>
+  <si>
+    <t>74.431,92</t>
+  </si>
+  <si>
     <t>2015NE004429</t>
   </si>
   <si>
-    <t>2015-11-17T00:00</t>
+    <t>17/11/2015</t>
   </si>
   <si>
     <t>90.000,00</t>
   </si>
   <si>
+    <t>2015NS015833</t>
+  </si>
+  <si>
+    <t>17/12/2015</t>
+  </si>
+  <si>
+    <t>DCAP 039-12/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. DEZ/2015 - FOLHA COMPLEMENTAR GRATIFICAÇÃO NATALINA.</t>
+  </si>
+  <si>
+    <t>74.085,95</t>
+  </si>
+  <si>
+    <t>2015NS015832</t>
+  </si>
+  <si>
+    <t>DCAP 038-12/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG DEZ/2015.</t>
+  </si>
+  <si>
+    <t>76.028,68</t>
+  </si>
+  <si>
     <t>2015NE005152</t>
   </si>
   <si>
-    <t>2015-12-28T00:00</t>
+    <t>28/12/2015</t>
   </si>
   <si>
     <t>66.000,00</t>
   </si>
   <si>
+    <t>2015NS016210</t>
+  </si>
+  <si>
+    <t>DCAP 082-12/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG DEZ/2015-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>761,67</t>
+  </si>
+  <si>
+    <t>2015NS016232</t>
+  </si>
+  <si>
+    <t>DCAP 103-12/2015. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG NOV/2015.</t>
+  </si>
+  <si>
     <t>2015NE005507</t>
   </si>
   <si>
-    <t>2015-12-31T00:00</t>
+    <t>31/12/2015</t>
   </si>
   <si>
     <t>-819,52</t>
   </si>
   <si>
-    <t>2015NS000578</t>
-[...127 lines deleted...]
-  <si>
     <t>2016NE000512</t>
   </si>
   <si>
-    <t>2016-01-20T00:00</t>
+    <t>20/01/2016</t>
   </si>
   <si>
     <t>1.050.000,00</t>
   </si>
   <si>
+    <t>2016NS000516</t>
+  </si>
+  <si>
+    <t>21/01/2016</t>
+  </si>
+  <si>
+    <t>DCAP 049-01/20165. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG JAN/2016.</t>
+  </si>
+  <si>
+    <t>72.651,46</t>
+  </si>
+  <si>
+    <t>2016NS000545</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2016NS000544 TENDO EM VISTA ALTERAÇÃO DE NE.</t>
+  </si>
+  <si>
+    <t>-215,58</t>
+  </si>
+  <si>
+    <t>2016NS000544</t>
+  </si>
+  <si>
+    <t>DCAP 058-01/2016. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG NOV/2015 - COMPLEMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>215,58</t>
+  </si>
+  <si>
     <t>2016NE000640</t>
   </si>
   <si>
-    <t>2016-01-22T00:00</t>
+    <t>22/01/2016</t>
   </si>
   <si>
     <t>-1.000,00</t>
   </si>
   <si>
+    <t>2016NS000687</t>
+  </si>
+  <si>
+    <t>27/01/2016</t>
+  </si>
+  <si>
+    <t>DCAP 064-01/2016. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP/LEGISPREV REF. A FOPAG JAN/2016 - COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>1.747,80</t>
+  </si>
+  <si>
+    <t>2016NS000698</t>
+  </si>
+  <si>
+    <t>DCAP 064-01/2016. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP/LEGISPREV REF. A FOPAG JAN/2016 - COMPLEMENTAR.?- CANCELAMENTO DA 2016NS000687 PARA ALTERAR NE.</t>
+  </si>
+  <si>
+    <t>-1.747,80</t>
+  </si>
+  <si>
     <t>2016NE000758</t>
   </si>
   <si>
-    <t>2016-01-27T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-2.000,00</t>
   </si>
   <si>
+    <t>2016NS001445</t>
+  </si>
+  <si>
+    <t>19/02/2016</t>
+  </si>
+  <si>
+    <t>DCAP 058-02/2016. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG FEV/2016.</t>
+  </si>
+  <si>
+    <t>105.934,52</t>
+  </si>
+  <si>
+    <t>2016NS001701</t>
+  </si>
+  <si>
+    <t>25/02/2016</t>
+  </si>
+  <si>
+    <t>DCAP 084-02/2016. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG FEV/2016-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>313,38</t>
+  </si>
+  <si>
+    <t>2016NS002581</t>
+  </si>
+  <si>
+    <t>21/03/2016</t>
+  </si>
+  <si>
+    <t>DCAP 051-03/2016. GRUPO 1.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG MAR/2016.</t>
+  </si>
+  <si>
+    <t>95.660,31</t>
+  </si>
+  <si>
+    <t>2016NS003704</t>
+  </si>
+  <si>
+    <t>20/04/2016</t>
+  </si>
+  <si>
+    <t>DCAP 007-04/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG ABR/2016.</t>
+  </si>
+  <si>
+    <t>100.320,10</t>
+  </si>
+  <si>
+    <t>2016NS003939</t>
+  </si>
+  <si>
+    <t>27/04/2016</t>
+  </si>
+  <si>
+    <t>DCAP 009-04/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG ABR/2016-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>161,70</t>
+  </si>
+  <si>
+    <t>2016NS004901</t>
+  </si>
+  <si>
+    <t>20/05/2016</t>
+  </si>
+  <si>
+    <t>DCAP 010-05/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG MAI/2016.</t>
+  </si>
+  <si>
+    <t>97.302,42</t>
+  </si>
+  <si>
     <t>2016NE002053</t>
   </si>
   <si>
-    <t>2016-05-27T00:00</t>
+    <t>27/05/2016</t>
+  </si>
+  <si>
+    <t>19 - PESSOAL.                                                                 ANULAÇÃO.</t>
+  </si>
+  <si>
+    <t>2016NS006169</t>
+  </si>
+  <si>
+    <t>20/06/2016</t>
+  </si>
+  <si>
+    <t>DCAP 010-06/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG JUN/2016.</t>
+  </si>
+  <si>
+    <t>97.105,29</t>
+  </si>
+  <si>
+    <t>2016NS006578</t>
+  </si>
+  <si>
+    <t>28/06/2016</t>
+  </si>
+  <si>
+    <t>DCAP 016-06/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG JUN/2016-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>21,80</t>
+  </si>
+  <si>
+    <t>2016NS007586</t>
+  </si>
+  <si>
+    <t>21/07/2016</t>
+  </si>
+  <si>
+    <t>DCAP 004-07/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG JUL/2016.</t>
+  </si>
+  <si>
+    <t>97.899,73</t>
+  </si>
+  <si>
+    <t>2016NS008115</t>
+  </si>
+  <si>
+    <t>05/08/2016</t>
+  </si>
+  <si>
+    <t>DCAP-002-08/2016 - GAB. GRUPO 1. BAIXA DA 2016RA001199 - RELATIVA CONTRIBUIÇÃO PATRONAL LEGISPREV, FOPAG FEV/2016. - DESPESA A ANULAR.</t>
+  </si>
+  <si>
+    <t>-4.953,45</t>
+  </si>
+  <si>
+    <t>2016NS008550</t>
+  </si>
+  <si>
+    <t>18/08/2016</t>
+  </si>
+  <si>
+    <t>DCAP 006-08/2016-GAB. GRUPO 1. - RECOLHIMENTO COMPLEMENTAR DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. A FOPAG JUl/2016.</t>
+  </si>
+  <si>
+    <t>10,84</t>
+  </si>
+  <si>
+    <t>2016NS008642</t>
+  </si>
+  <si>
+    <t>22/08/2016</t>
+  </si>
+  <si>
+    <t>DCAP 006-08/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG AGO/2016.</t>
+  </si>
+  <si>
+    <t>112.306,75</t>
+  </si>
+  <si>
+    <t>2016NS008640</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2016NS008550 TENDO EM VISTA ALTERAR VALOR.</t>
+  </si>
+  <si>
+    <t>-10,84</t>
+  </si>
+  <si>
+    <t>2016NS009258</t>
+  </si>
+  <si>
+    <t>31/08/2016</t>
+  </si>
+  <si>
+    <t>DCAP-001-09/2016-GAB. GRUPO 1.  REF. DEVOLUÇÃO DE PATRONAL/LEGISPREV FOPAG MAIO/2016. RELACIONADA À BAIXA DA 2016RA001281(2016DD000193/NS 9248/9249).?- RECLASSIFICAÇÃO DE DESPESA</t>
+  </si>
+  <si>
+    <t>12,37</t>
+  </si>
+  <si>
+    <t>2016NS009249</t>
+  </si>
+  <si>
+    <t>DCAP-001-09/2016-GAB. GRUPO 1. BAIXA DE 2016RA001281.?- DESPESA A ANULAR</t>
+  </si>
+  <si>
+    <t>-758,11</t>
+  </si>
+  <si>
+    <t>2016NS009806</t>
+  </si>
+  <si>
+    <t>21/09/2016</t>
+  </si>
+  <si>
+    <t>DCAP 004-09/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG SET/2016.</t>
+  </si>
+  <si>
+    <t>114.659,34</t>
+  </si>
+  <si>
+    <t>2016NS010286</t>
+  </si>
+  <si>
+    <t>30/09/2016</t>
+  </si>
+  <si>
+    <t>DCAP-001-10/2016. GRUPO 1. BAIXA DE 2016RA001409 E 2016RA001537.</t>
+  </si>
+  <si>
+    <t>-2.411,23</t>
+  </si>
+  <si>
+    <t>2016NS010280</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2016NS010269.</t>
+  </si>
+  <si>
+    <t>2.495,23</t>
+  </si>
+  <si>
+    <t>2016NS010270</t>
+  </si>
+  <si>
+    <t>DCAP-001-10/2016. GRUPO 1. ENCARGO PATRONAL DE REGIME PRÓPRIO FUNPRESP/LEGISPREV - FOPAG JAN, FEV, MAR E ABR/2016.?BENEFICIÁRIO: FILIPE MARTINS DE CARVALHO FONSECA.</t>
+  </si>
+  <si>
+    <t>2016NS010269</t>
+  </si>
+  <si>
+    <t>-2.495,23</t>
+  </si>
+  <si>
+    <t>2016NS010279</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2016FL000425/NS010270.</t>
+  </si>
+  <si>
+    <t>2016NS010869</t>
+  </si>
+  <si>
+    <t>20/10/2016</t>
+  </si>
+  <si>
+    <t>DCAP 008-10/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG OUT/2016.</t>
+  </si>
+  <si>
+    <t>124.101,22</t>
   </si>
   <si>
     <t>2016NE003979</t>
   </si>
   <si>
-    <t>2016-11-21T00:00</t>
+    <t>21/11/2016</t>
   </si>
   <si>
     <t>250.000,00</t>
   </si>
   <si>
+    <t>2016NS012123</t>
+  </si>
+  <si>
+    <t>DCAP 007-11/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG NOV/2016.</t>
+  </si>
+  <si>
+    <t>124.399,31</t>
+  </si>
+  <si>
+    <t>2016NS012292</t>
+  </si>
+  <si>
+    <t>23/11/2016</t>
+  </si>
+  <si>
+    <t>DCAP-009-11/2016-GAB. GRUPO 1. BAIXA DE 2016RA001821.?- ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>-4.288,13</t>
+  </si>
+  <si>
+    <t>2016NS013064</t>
+  </si>
+  <si>
+    <t>07/12/2016</t>
+  </si>
+  <si>
+    <t>DCAP 001-12/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG DEZ/2016.</t>
+  </si>
+  <si>
+    <t>111.085,37</t>
+  </si>
+  <si>
     <t>2016NE004456</t>
   </si>
   <si>
-    <t>2016-12-16T00:00</t>
+    <t>16/12/2016</t>
   </si>
   <si>
     <t>80.000,00</t>
   </si>
   <si>
+    <t>2016NS013586</t>
+  </si>
+  <si>
+    <t>DCAP 005-12/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG DEZ/2016.</t>
+  </si>
+  <si>
+    <t>130.117,49</t>
+  </si>
+  <si>
+    <t>2016NS014026</t>
+  </si>
+  <si>
+    <t>23/12/2016</t>
+  </si>
+  <si>
+    <t>DCAP 007-12/2016-GAB. GRUPO 1. - RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV REF. FOPAG DEZ/2016.</t>
+  </si>
+  <si>
+    <t>1.815,25</t>
+  </si>
+  <si>
     <t>2016NE004969</t>
   </si>
   <si>
-    <t>2016-12-29T00:00</t>
+    <t>29/12/2016</t>
   </si>
   <si>
     <t>-1.543,11</t>
   </si>
   <si>
-    <t>2016NS000516</t>
-[...244 lines deleted...]
-  <si>
     <t>2017NE000692</t>
   </si>
   <si>
-    <t>2017-01-19T00:00</t>
+    <t>19/01/2017</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
+    <t>2017NS000648</t>
+  </si>
+  <si>
+    <t>20/01/2017</t>
+  </si>
+  <si>
+    <t>DCAP-007-01/2017-GAB. GRUPO 1. ENCARGO PATRONAL DE REGIME FUNPRESP/LEGISPREV - FOPAG-JAN/2017.?- RECLASSIFICAÇÃO DE DESPESAS PARA ALTERAÇÃO DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>-2.001,00</t>
+  </si>
+  <si>
+    <t>2017NS000372</t>
+  </si>
+  <si>
+    <t>DCAP-007-01/2017-GAB. GRUPO 1. ENCARGO PATRONAL DE REGIME FUNPRESP/LEGISPREV - FOPAG-JAN/2017.</t>
+  </si>
+  <si>
+    <t>156.687,66</t>
+  </si>
+  <si>
+    <t>2017NS001405</t>
+  </si>
+  <si>
+    <t>20/02/2017</t>
+  </si>
+  <si>
+    <t>DCAP-009-02/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG FEV/2017.</t>
+  </si>
+  <si>
+    <t>159.856,19</t>
+  </si>
+  <si>
+    <t>2017NS001750</t>
+  </si>
+  <si>
+    <t>02/03/2017</t>
+  </si>
+  <si>
+    <t>DCAP-003-03/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG FEV/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>765,33</t>
+  </si>
+  <si>
+    <t>2017NS002336</t>
+  </si>
+  <si>
+    <t>20/03/2017</t>
+  </si>
+  <si>
+    <t>DCAP-007-03/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG MAR/2017.</t>
+  </si>
+  <si>
+    <t>174.498,31</t>
+  </si>
+  <si>
+    <t>2017NS002692</t>
+  </si>
+  <si>
+    <t>28/03/2017</t>
+  </si>
+  <si>
+    <t>DCAP-014-03/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG MAR/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>71,78</t>
+  </si>
+  <si>
+    <t>2017NS003568</t>
+  </si>
+  <si>
+    <t>20/04/2017</t>
+  </si>
+  <si>
+    <t>DCAP 005-04/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG ABR/2017.</t>
+  </si>
+  <si>
+    <t>179.878,48</t>
+  </si>
+  <si>
+    <t>2017NS003903</t>
+  </si>
+  <si>
+    <t>27/04/2017</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DE 2017NS003902 PARA ALTERAÇÃO DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>-3,45</t>
+  </si>
+  <si>
+    <t>2017NS003902</t>
+  </si>
+  <si>
+    <t>DCAP 008-04/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG ABR/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>3,45</t>
+  </si>
+  <si>
+    <t>2017NS004698</t>
+  </si>
+  <si>
+    <t>19/05/2017</t>
+  </si>
+  <si>
+    <t>DCAP-008-05/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG MAIO/2017.</t>
+  </si>
+  <si>
+    <t>182.976,60</t>
+  </si>
+  <si>
+    <t>2017NS005134</t>
+  </si>
+  <si>
+    <t>29/05/2017</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2017NS005122 PARA REGISTRO EM OUTRO DOCUMENTO.</t>
+  </si>
+  <si>
+    <t>-144,20</t>
+  </si>
+  <si>
+    <t>2017NS005122</t>
+  </si>
+  <si>
+    <t>FOPAG-MAIO/2017. COMPLEMENTAR. GRUPOS 1, 2, 3, 5  6. OB DIA 30.?- RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV.</t>
+  </si>
+  <si>
+    <t>144,20</t>
+  </si>
+  <si>
+    <t>2017NS005141</t>
+  </si>
+  <si>
+    <t>30/05/2017</t>
+  </si>
+  <si>
+    <t>DCAP-013-05/2017-GAB. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG MAIO/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>2017NS005235</t>
+  </si>
+  <si>
+    <t>DCAP-013-05/2017-GAB. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG MAIO/2017-COMPLEMENTAR.?- RECLASSIFICAÇÃO DE DESPESA PARA ALTERAR NOTA DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>2017NS006080</t>
+  </si>
+  <si>
+    <t>21/06/2017</t>
+  </si>
+  <si>
+    <t>DCAP-007-06/2017-GAB. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG JUN/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>190.203,43</t>
+  </si>
+  <si>
+    <t>2017NS007142</t>
+  </si>
+  <si>
+    <t>17/07/2017</t>
+  </si>
+  <si>
+    <t>DCAP-004-07/2017-GAB. GRUPO 1. RECLASSIFICAÇÃO DE DESPESAS. RELACIONADO A 2017NS007140.</t>
+  </si>
+  <si>
+    <t>-1.502,99</t>
+  </si>
+  <si>
+    <t>2017NS007287</t>
+  </si>
+  <si>
+    <t>21/07/2017</t>
+  </si>
+  <si>
+    <t>DCAP-007-07/2017-GAB. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG JUL/2017-NORMAL.</t>
+  </si>
+  <si>
+    <t>199.360,85</t>
+  </si>
+  <si>
+    <t>2017NS007548</t>
+  </si>
+  <si>
+    <t>31/07/2017</t>
+  </si>
+  <si>
+    <t>DCAP-013-07/2017-GAB. GRUPO 1. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG JUL/2017-COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>20,74</t>
+  </si>
+  <si>
+    <t>2017NS008399</t>
+  </si>
+  <si>
+    <t>21/08/2017</t>
+  </si>
+  <si>
+    <t>DCAP-005-08/2017-GAB. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG AGO/2017-NORMAL.</t>
+  </si>
+  <si>
+    <t>200.678,61</t>
+  </si>
+  <si>
+    <t>2017NS008995</t>
+  </si>
+  <si>
+    <t>31/08/2017</t>
+  </si>
+  <si>
+    <t>DCAP-001-09/2017. GRUPO 1. BAIXA DE 2017RA001209.</t>
+  </si>
+  <si>
+    <t>-5,03</t>
+  </si>
+  <si>
+    <t>2017NS009612</t>
+  </si>
+  <si>
+    <t>21/09/2017</t>
+  </si>
+  <si>
+    <t>DCAP-008-09/2017. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL FUNPRESP/LEGISPREV. FOPAG SET/2017-NORMAL.</t>
+  </si>
+  <si>
+    <t>364.602,86</t>
+  </si>
+  <si>
     <t>2017NE002722</t>
   </si>
   <si>
-    <t>2017-09-21T00:00</t>
+    <t>2017NS010956</t>
+  </si>
+  <si>
+    <t>20/10/2017</t>
+  </si>
+  <si>
+    <t>DCAP-006-10/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG OUTUBRO/2017. PROC EDOC 274.165/2017</t>
+  </si>
+  <si>
+    <t>389.828,24</t>
+  </si>
+  <si>
+    <t>2017NS011249</t>
+  </si>
+  <si>
+    <t>26/10/2017</t>
+  </si>
+  <si>
+    <t>DCAP-010-10/2017-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG OUT/2017-COMPLEMENTAR. - PROC EDOC 279.912/2017.</t>
+  </si>
+  <si>
+    <t>34,88</t>
+  </si>
+  <si>
+    <t>2017NS012208</t>
+  </si>
+  <si>
+    <t>21/11/2017</t>
+  </si>
+  <si>
+    <t>DCAP-003-11/2017. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG NOV/2017-NORMAL - PROC EDOC 279.912/2017.</t>
+  </si>
+  <si>
+    <t>395.342,61</t>
+  </si>
+  <si>
+    <t>2017NS012981</t>
+  </si>
+  <si>
+    <t>05/12/2017</t>
+  </si>
+  <si>
+    <t>DCAP-001-12/2017. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZ/2017-COMPLEMENTAR - PROC EDOC 314.194/2017.</t>
+  </si>
+  <si>
+    <t>388.676,01</t>
+  </si>
+  <si>
+    <t>2017NS013566</t>
+  </si>
+  <si>
+    <t>15/12/2017</t>
+  </si>
+  <si>
+    <t>DCAP-006-12/2017. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZ/2017-NORMAL - PROC EDOC 279.912/2017.</t>
+  </si>
+  <si>
+    <t>444.439,74</t>
   </si>
   <si>
     <t>2017NE003638</t>
   </si>
   <si>
-    <t>2017-12-15T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>450.000,00</t>
   </si>
   <si>
     <t>2017NE004065</t>
   </si>
   <si>
-    <t>2017-12-29T00:00</t>
+    <t>29/12/2017</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO</t>
   </si>
   <si>
     <t>-25.586,70</t>
   </si>
   <si>
-    <t>2017NS000372</t>
-[...208 lines deleted...]
-  <si>
     <t>2018NE000353</t>
   </si>
   <si>
-    <t>2018-01-16T00:00</t>
+    <t>16/01/2018</t>
+  </si>
+  <si>
+    <t>010021 - DEPARTAMENTO DE PESSOAL</t>
   </si>
   <si>
     <t>3.600.000,00</t>
   </si>
   <si>
+    <t>2018NE000369</t>
+  </si>
+  <si>
     <t>2018NE000361</t>
   </si>
   <si>
     <t>-3.600.000,00</t>
   </si>
   <si>
-    <t>2018NE000369</t>
-[...1 lines deleted...]
-  <si>
     <t>2018NE000658</t>
   </si>
   <si>
-    <t>2018-01-22T00:00</t>
+    <t>22/01/2018</t>
   </si>
   <si>
     <t>-20.000,00</t>
   </si>
   <si>
+    <t>2018NS000579</t>
+  </si>
+  <si>
+    <t>DCAP-006-01/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG JAN/2018-NORMAL - PROC EDOC 211.761/2018.</t>
+  </si>
+  <si>
+    <t>449.883,92</t>
+  </si>
+  <si>
+    <t>2018NS001748</t>
+  </si>
+  <si>
+    <t>22/02/2018</t>
+  </si>
+  <si>
+    <t>DCAP-004-02/2018. GRUPO 1. REGISTRO DE ENCARGO PATRONAL.  PROC EDOC 211.761/2018.?- RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG FEV/2018.</t>
+  </si>
+  <si>
+    <t>466.690,40</t>
+  </si>
+  <si>
     <t>2018NE001174</t>
   </si>
   <si>
-    <t>2018-03-19T00:00</t>
+    <t>19/03/2018</t>
   </si>
   <si>
     <t>-10.000,00</t>
   </si>
   <si>
+    <t>2018NS002784</t>
+  </si>
+  <si>
+    <t>20/03/2018</t>
+  </si>
+  <si>
+    <t>DCAP-004-03/2018-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG MAR/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>491.762,62</t>
+  </si>
+  <si>
+    <t>2018NS003240</t>
+  </si>
+  <si>
+    <t>28/03/2018</t>
+  </si>
+  <si>
+    <t>DCAP-008-03/2017-GAB. GRUPO 1. EDOC 211761/2018 - PATRONAL FUNPRESP/LEGISPREV. RECLASSIFICAÇÃO DE EMPENHO REFERENTE 2018NS003148.</t>
+  </si>
+  <si>
+    <t>-811,23</t>
+  </si>
+  <si>
+    <t>2018NS003148</t>
+  </si>
+  <si>
+    <t>DCAP-008-03/2018-GAB. GRUPO 1. RECOLHIMENTO ENCARGO PATRONAL A FUNPRESP/LEGISPREV. FOPAG MAR/2018-COMPLEMENTAR-OB DIA 27. EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>811,23</t>
+  </si>
+  <si>
+    <t>2018NS003997</t>
+  </si>
+  <si>
+    <t>20/04/2018</t>
+  </si>
+  <si>
+    <t>DCAP-009-04/2018-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG ABR/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>489.038,82</t>
+  </si>
+  <si>
+    <t>2018NS005157</t>
+  </si>
+  <si>
+    <t>21/05/2018</t>
+  </si>
+  <si>
+    <t>DCAP-007-05/2018-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG MAIO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>499.667,86</t>
+  </si>
+  <si>
+    <t>2018NS006506</t>
+  </si>
+  <si>
+    <t>20/06/2018</t>
+  </si>
+  <si>
+    <t>DCAP-007-06/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG JUNHO/2018. - EDOC 211761/2018. REGISTRO DE ENCARGO.</t>
+  </si>
+  <si>
+    <t>536.016,34</t>
+  </si>
+  <si>
+    <t>2018NS007667</t>
+  </si>
+  <si>
+    <t>20/07/2018</t>
+  </si>
+  <si>
+    <t>DCAP-008-07/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG JULHO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>597.432,42</t>
+  </si>
+  <si>
     <t>2018NE002663</t>
   </si>
   <si>
-    <t>2018-08-17T00:00</t>
+    <t>17/08/2018</t>
   </si>
   <si>
     <t>4.000.000,00</t>
   </si>
   <si>
+    <t>2018NS008608</t>
+  </si>
+  <si>
+    <t>DCAP-005-08/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG AGO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>849.446,09</t>
+  </si>
+  <si>
     <t>2018NE002796</t>
   </si>
   <si>
-    <t>2018-08-29T00:00</t>
+    <t>29/08/2018</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARCIAL.</t>
   </si>
   <si>
     <t>-30.000,00</t>
   </si>
   <si>
+    <t>2018NS009751</t>
+  </si>
+  <si>
+    <t>19/09/2018</t>
+  </si>
+  <si>
+    <t>DCAP-004-09/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG SETEMBRO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>1.110.799,42</t>
+  </si>
+  <si>
+    <t>2018NS010924</t>
+  </si>
+  <si>
+    <t>19/10/2018</t>
+  </si>
+  <si>
+    <t>DCAP-010-10/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG OUTUBRO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>966.285,83</t>
+  </si>
+  <si>
+    <t>2018NS012207</t>
+  </si>
+  <si>
+    <t>21/11/2018</t>
+  </si>
+  <si>
+    <t>DCAP-004-11/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG NOVEMBRO/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>966.689,48</t>
+  </si>
+  <si>
+    <t>2018NS012793</t>
+  </si>
+  <si>
+    <t>30/11/2018</t>
+  </si>
+  <si>
+    <t>DCAP-004-11/2018. GRUPO 1. FOPAG NOVEMBRO/2018. - EDOC 211761/2018. RECLASSIFICAÇÃO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV.</t>
+  </si>
+  <si>
+    <t>-1.493,88</t>
+  </si>
+  <si>
     <t>2018NE003815</t>
   </si>
   <si>
-    <t>2018-12-05T00:00</t>
+    <t>05/12/2018</t>
   </si>
   <si>
     <t>2.000.000,00</t>
   </si>
   <si>
+    <t>2018NS012796</t>
+  </si>
+  <si>
+    <t>DCAP-002-12/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZ-COMPLEMENTAR/2018. - EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>952.742,04</t>
+  </si>
+  <si>
+    <t>2018NS013390</t>
+  </si>
+  <si>
+    <t>17/12/2018</t>
+  </si>
+  <si>
+    <t>FOPAG-DEZ/2018. COMPLEMENTAR - GRUPO 5. OB DIA 18. EDOC 527443/2018.?- CANCELAMENTO DA 2018NS013389. REGISTRO INCORRETO.</t>
+  </si>
+  <si>
+    <t>219,79</t>
+  </si>
+  <si>
+    <t>2018NS013389</t>
+  </si>
+  <si>
+    <t>FOPAG-DEZ/2018. COMPLEMENTAR - GRUPO 5. OB DIA 18. EDOC 527443/2018.?- AJUSTE CONTÁBIL PARA REGISTRO DE ANULAÇÃO DE DESPESA REF A ENCARGO PATRONAL FUNPRESP/LEGISPREV.?- RELACIONADO A 2018NS013388.</t>
+  </si>
+  <si>
+    <t>-219,79</t>
+  </si>
+  <si>
+    <t>2018NS013477</t>
+  </si>
+  <si>
+    <t>18/12/2018</t>
+  </si>
+  <si>
+    <t>DCAP-007-12/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZEMBRO/2018.  EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>1.014.303,76</t>
+  </si>
+  <si>
+    <t>2018NS013804</t>
+  </si>
+  <si>
+    <t>21/12/2018</t>
+  </si>
+  <si>
+    <t>DCAP-007-12/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZEMBRO/2018.  EDOC 211761/2018.?- COMPLEMENTO DA 2018NS013477.</t>
+  </si>
+  <si>
+    <t>0,10</t>
+  </si>
+  <si>
+    <t>2018NS013990</t>
+  </si>
+  <si>
+    <t>27/12/2018</t>
+  </si>
+  <si>
+    <t>DCAP-012-12/2018. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG DEZEMBRO/2018-COMPLEMENTAR.  EDOC 211761/2018.</t>
+  </si>
+  <si>
+    <t>149,66</t>
+  </si>
+  <si>
     <t>2018NE004768</t>
   </si>
   <si>
-    <t>2018-12-31T00:00</t>
+    <t>31/12/2018</t>
   </si>
   <si>
     <t>-150.585,12</t>
   </si>
   <si>
-    <t>2018NS000579</t>
-[...163 lines deleted...]
-  <si>
     <t>2019NE000452</t>
   </si>
   <si>
-    <t>2019-01-17T00:00</t>
+    <t>17/01/2019</t>
   </si>
   <si>
     <t>15.000.000,00</t>
   </si>
   <si>
+    <t>2019NS002349</t>
+  </si>
+  <si>
+    <t>18/01/2019</t>
+  </si>
+  <si>
+    <t>DCAP-008-01/2019-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL A FUNPRESP-LEGISPREV. FOPAG JANEIRO/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.037.142,94</t>
+  </si>
+  <si>
+    <t>2019NS004497</t>
+  </si>
+  <si>
+    <t>01/02/2019</t>
+  </si>
+  <si>
+    <t>DCAP 015-01/2019. GRUPO 1. REPASSE DA PATRONAL-LEGISPREV PARA FUNPRESP. FOPAG JAN/2019-COMPLEMENTAR. EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>242,26</t>
+  </si>
+  <si>
+    <t>2019NS004582</t>
+  </si>
+  <si>
+    <t>04/02/2019</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL 2019NS004497 PARA ALTERAR NE. EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>-242,26</t>
+  </si>
+  <si>
+    <t>2019NS007565</t>
+  </si>
+  <si>
+    <t>20/02/2019</t>
+  </si>
+  <si>
+    <t>DCAP-006-02/2019-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP-LEGISPREV. FOPAG FEV/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.039.624,04</t>
+  </si>
+  <si>
+    <t>2019NS010661</t>
+  </si>
+  <si>
+    <t>14/03/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1001-03/2019. GRUPO 1. BAIXA DE 2019RA000244. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA SECRETARIA DE ESTADO DE GESTÃO E PLANEJAMENTO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES DABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.?- RELACIONADA A 2019NS010167.</t>
+  </si>
+  <si>
+    <t>-756,55</t>
+  </si>
+  <si>
+    <t>2019NS011927</t>
+  </si>
+  <si>
+    <t>21/03/2019</t>
+  </si>
+  <si>
+    <t>DCAP-006-03/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG MAR/2019-COMPLEMENTAR.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.123.563,90</t>
+  </si>
+  <si>
+    <t>2019NS015725</t>
+  </si>
+  <si>
+    <t>10/04/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1001-04/2019. GRUPO 1. BAIXA DE 2019RA000416. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA SECRETARIA DE ESTADO DE GESTÃO E PLANEJAMENTO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES DABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>-1.830,92</t>
+  </si>
+  <si>
+    <t>2019NS017991</t>
+  </si>
+  <si>
+    <t>23/04/2019</t>
+  </si>
+  <si>
+    <t>DCAP-006-04/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG ABR/2019-COMPLEMENTAR.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.255.478,10</t>
+  </si>
+  <si>
+    <t>2019NS022942</t>
+  </si>
+  <si>
+    <t>17/05/2019</t>
+  </si>
+  <si>
+    <t>DCAP-007-05/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG MAI/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.386.045,82</t>
+  </si>
+  <si>
+    <t>2019NS025799</t>
+  </si>
+  <si>
+    <t>31/05/2019</t>
+  </si>
+  <si>
+    <t>DCAP 1010-05/2019. GRUPO 1. RECLASSIFICAÇÃO DE ANULAÇÃO DE DESPESA REF. 2019NS025766. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>-2.096,56</t>
+  </si>
+  <si>
+    <t>2019NS029192</t>
+  </si>
+  <si>
+    <t>18/06/2019</t>
+  </si>
+  <si>
+    <t>DCAP-007-06/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG JUN/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.315.366,00</t>
+  </si>
+  <si>
+    <t>2019NS030585</t>
+  </si>
+  <si>
+    <t>27/06/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1010-06/2019. GRUPO 1. BAIXA DE 2019RA000850. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>-1.963,74</t>
+  </si>
+  <si>
+    <t>2019NS034247</t>
+  </si>
+  <si>
+    <t>17/07/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1002-07/2019. GRUPO 1. BAIXA DE 2019RA001092. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. FOPAG MAIO/2019. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2019NS034511</t>
+  </si>
+  <si>
+    <t>19/07/2019</t>
+  </si>
+  <si>
+    <t>DCAP-006-07/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG JUL/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.324.263,29</t>
+  </si>
+  <si>
+    <t>2019NS035100</t>
+  </si>
+  <si>
+    <t>23/07/2019</t>
+  </si>
+  <si>
+    <t>DCAP 1013-07/2019. GRUPO 1. RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL - LEGISPREV, RELATIVO AO SERVIDOR CEDIDO MATEUS SZWARCWING, REFERENTE À PARCELA REMUNERATÓRIA RECEBIDA NO EXERCÍCIO DO CARGO EM COMISSÃO. EDOC 454932/2019.</t>
+  </si>
+  <si>
+    <t>787,43</t>
+  </si>
+  <si>
+    <t>2019NS039606</t>
+  </si>
+  <si>
+    <t>20/08/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1003-08/2019. GRUPO 1. BAIXA DE 2019RA001295. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2019NS039854</t>
+  </si>
+  <si>
+    <t>21/08/2019</t>
+  </si>
+  <si>
+    <t>DCAP-004-08/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG AGO/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.317.597,55</t>
+  </si>
+  <si>
+    <t>2019NS045413</t>
+  </si>
+  <si>
+    <t>19/09/2019</t>
+  </si>
+  <si>
+    <t>DCAP-005-09/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG SET/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.328.604,02</t>
+  </si>
+  <si>
+    <t>2019NS046047</t>
+  </si>
+  <si>
+    <t>23/09/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1010-09/2019. GRUPO 1. BAIXA DE 2019RA001483. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2019NS051376</t>
+  </si>
+  <si>
+    <t>18/10/2019</t>
+  </si>
+  <si>
+    <t>DCAP-007-10/2019. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG OUT/2019.  EDOC 212816/2019.</t>
+  </si>
+  <si>
+    <t>1.326.361,95</t>
+  </si>
+  <si>
+    <t>2019NS051711</t>
+  </si>
+  <si>
+    <t>21/10/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1009-10/2019. GRUPO 1. BAIXA DE 2019RA001657. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2019NS057480</t>
+  </si>
+  <si>
+    <t>21/11/2019</t>
+  </si>
+  <si>
+    <t>DCAP 004-11/2019. GRUPO 1. EDOC 212816/2019. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG NOV/2019.</t>
+  </si>
+  <si>
+    <t>1.326.387,42</t>
+  </si>
+  <si>
+    <t>2019NS059343</t>
+  </si>
+  <si>
+    <t>29/11/2019</t>
+  </si>
+  <si>
+    <t>DCAP 1011-11/2019. GRUPO 1. EDOC 276210/2019. BAIXA DA 2019RA001796 E ANULAÇÃO DE DESPESA. REEEMBOLDO DE VENCIMENTOS E VANTAGENS EFETUADO PELA SECRETARIA DE ESTADO DE GOIAS, REFERENTE SERVIDOR CEDIDO. FOPAG SET/2019. CONTINUAÇÃO DA 2019DD000321/NS059296-301-302.</t>
+  </si>
+  <si>
+    <t>2019NS060294</t>
+  </si>
+  <si>
+    <t>04/12/2019</t>
+  </si>
+  <si>
+    <t>DCAP 002-12/2019. GRUPO 1. EDOC 212816/2019. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG DEZEMBRO/2019-GRATIFICAÇÃO NATALINA.</t>
+  </si>
+  <si>
+    <t>1.324.046,36</t>
+  </si>
+  <si>
     <t>2019NE003905</t>
   </si>
   <si>
-    <t>2019-12-04T00:00</t>
+    <t>2019NS062500</t>
+  </si>
+  <si>
+    <t>17/12/2019</t>
+  </si>
+  <si>
+    <t>DCAP-1002-12/2019. GRUPO 1. BAIXA DE 2019RA001999. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2019NS063055</t>
+  </si>
+  <si>
+    <t>19/12/2019</t>
+  </si>
+  <si>
+    <t>DCAP 012-12/2019. GRUPO 1. EDOC 212816/2019. RECOLHIMENTO DE ENCARGO PATRONAL AO FUNPRESP/LEGISPREV. FOPAG DEZ/2019.</t>
+  </si>
+  <si>
+    <t>1.337.033,46</t>
   </si>
   <si>
     <t>2019NE004733</t>
   </si>
   <si>
-    <t>2019-12-31T00:00</t>
+    <t>31/12/2019</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO TOTAL.</t>
   </si>
   <si>
     <t>-76.127,93</t>
   </si>
   <si>
-    <t>2019NS002349</t>
-[...211 lines deleted...]
-  <si>
     <t>2020NE000538</t>
   </si>
   <si>
-    <t>2020-01-15T00:00</t>
+    <t>15/01/2020</t>
   </si>
   <si>
     <t>16.500.000,00</t>
   </si>
   <si>
+    <t>2020NS001973</t>
+  </si>
+  <si>
+    <t>21/01/2020</t>
+  </si>
+  <si>
+    <t>DCAP-002-01/2020. GRUPO 1. REPASSE DE CONTRIBUIÇÃO PATRONAL - LEGISPREV. FOPAG JANEIRO/2020.</t>
+  </si>
+  <si>
+    <t>1.313.786,22</t>
+  </si>
+  <si>
+    <t>2020NS007138</t>
+  </si>
+  <si>
+    <t>20/02/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-02/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG FEV/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.?- RECOLHIMENTO DE ENCARGO PATRONAL LEGISPREV</t>
+  </si>
+  <si>
+    <t>1.321.854,15</t>
+  </si>
+  <si>
+    <t>2020NS010958</t>
+  </si>
+  <si>
+    <t>11/03/2020</t>
+  </si>
+  <si>
+    <t>DCAP-1001-03/2020. GRUPO 1. BAIXA DE 2020RA000307. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. ANULAÇÃO DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>-1.941,51</t>
+  </si>
+  <si>
+    <t>2020NS012622</t>
+  </si>
+  <si>
+    <t>19/03/2020</t>
+  </si>
+  <si>
+    <t>DCAP-005-03/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG MAR/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.386.066,03</t>
+  </si>
+  <si>
+    <t>2020NS015460</t>
+  </si>
+  <si>
+    <t>31/03/2020</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2020DD000060 PARA CORRIGIR A DATA.</t>
+  </si>
+  <si>
+    <t>1.941,51</t>
+  </si>
+  <si>
+    <t>2020NS015195</t>
+  </si>
+  <si>
+    <t>DCAP 1003-04/2020. GRUPO 1. BAIXA DA 2020RA000436. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS015487</t>
+  </si>
+  <si>
+    <t>08/04/2020</t>
+  </si>
+  <si>
+    <t>2020NS016288</t>
+  </si>
+  <si>
+    <t>15/04/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1004-04/2020. GRUPO 1. BAIXA DA 2020RA000437 - DEVOLUçãO DE CONSIGNAçãO REFERENTE à FOLHA DE PAGAMENTO FEV/2020, RELATIVA A CONTRIBUIçãO PATRONAL - LEGISPREV. EDOC 288815/2020.</t>
+  </si>
+  <si>
+    <t>-1.998,43</t>
+  </si>
+  <si>
+    <t>2020NS016416</t>
+  </si>
+  <si>
+    <t>16/04/2020</t>
+  </si>
+  <si>
+    <t>DCAP-002-04/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG-COMPLEMENTAR ABR/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.347.182,77</t>
+  </si>
+  <si>
+    <t>2020NS019242</t>
+  </si>
+  <si>
+    <t>11/05/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1002-05/2020. GRUPO 1. BAIXA DA 2020RA000524. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>-2.068,96</t>
+  </si>
+  <si>
+    <t>2020NS019973</t>
+  </si>
+  <si>
+    <t>18/05/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-05/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG MAI/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.347.389,03</t>
+  </si>
+  <si>
+    <t>2020NS020381</t>
+  </si>
+  <si>
+    <t>21/05/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1010-05/2020. GRUPO 1. BAIXA DA 2020RA000533 - DEVOLUçãO DE CONSIGNAçãO REFERENTE à FOLHA DE PAGAMENTO FEV-MAR/2020, RELATIVA A CONTRIBUIçãO PATRONAL - LEGISPREV. EDOC 344948/2020.</t>
+  </si>
+  <si>
+    <t>-2.992,57</t>
+  </si>
+  <si>
+    <t>2020NS023324</t>
+  </si>
+  <si>
+    <t>16/06/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1002-06/2020. GRUPO 1. BAIXA DA 2020RA000589. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>-1.991,82</t>
+  </si>
+  <si>
+    <t>2020NS023622</t>
+  </si>
+  <si>
+    <t>18/06/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-06/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG JUN/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.346.215,04</t>
+  </si>
+  <si>
+    <t>2020NS024678</t>
+  </si>
+  <si>
+    <t>25/06/2020</t>
+  </si>
+  <si>
+    <t>FOPAG-JUN/2020. COMPLEMENTAR. GRUPOS 1, 2, 5, 6, 12. OB DIA 29. EDOC 395536/2020.?- CANCELAMENTO DA 2020NS024527 (PATRONAL FORA DA FITA).</t>
+  </si>
+  <si>
+    <t>-168,62</t>
+  </si>
+  <si>
+    <t>2020NS024527</t>
+  </si>
+  <si>
+    <t>FOPAG-JUN/2020. COMPLEMENTAR. GRUPOS 1, 2, 5, 6, 12. OB DIA 29. EDOC 395536/2020.?- RECOLHIMENTO DE ENCARGO PATRONAL REGIME PRÓPRIO - FUNPRESP/LEGISPREV</t>
+  </si>
+  <si>
+    <t>168,62</t>
+  </si>
+  <si>
+    <t>2020NS026365</t>
+  </si>
+  <si>
+    <t>08/07/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1001-07/2020. GRUPO 1. BAIXA DA 2020RA000822. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS027376</t>
+  </si>
+  <si>
+    <t>17/07/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-07/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG JUL/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.345.040,09</t>
+  </si>
+  <si>
+    <t>2020NS030580</t>
+  </si>
+  <si>
+    <t>11/08/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1001-08/2020. GRUPO 1. BAIXA DA 2020RA000936. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS031483</t>
+  </si>
+  <si>
+    <t>19/08/2020</t>
+  </si>
+  <si>
+    <t>DCAP-004-08/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG AGO/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.352.160,64</t>
+  </si>
+  <si>
+    <t>2020NS034429</t>
+  </si>
+  <si>
+    <t>10/09/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1001-09/2020. GRUPO 1. BAIXA DA 2020RA001053. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS035244</t>
+  </si>
+  <si>
+    <t>17/09/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-09/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG SET/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.357.841,28</t>
+  </si>
+  <si>
+    <t>2020NS038662</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1001-10/2020. GRUPO 1. BAIXA DA 2020RA001178. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS039264</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-10/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG OUT/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.359.714,44</t>
+  </si>
+  <si>
+    <t>2020NS041910</t>
+  </si>
+  <si>
+    <t>09/11/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1001-11/2020. GRUPO 1. BAIXA DA 2020RA001245. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2020NS043722</t>
+  </si>
+  <si>
+    <t>23/11/2020</t>
+  </si>
+  <si>
+    <t>DCAP 005-10/2020. GRUPO 1. EDOC 245145/2020. ENCARGO PATRONAL/RECOLHIMENTO DO LEGISPREV AO FUNPRESP - FOPAG-NOV/2020-NORMAL</t>
+  </si>
+  <si>
+    <t>1.358.747,00</t>
+  </si>
+  <si>
+    <t>2020NS045232</t>
+  </si>
+  <si>
+    <t>03/12/2020</t>
+  </si>
+  <si>
+    <t>DCAP-003-12/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG GRATIFICAÇÃO NATALINA DEZ/2020 - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.355.835,96</t>
+  </si>
+  <si>
+    <t>2020NS046020</t>
+  </si>
+  <si>
+    <t>08/12/2020</t>
+  </si>
+  <si>
+    <t>DCAP 1004-12/2020. GRUPO 1. BAIXA DA 2020RA001346. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
     <t>2020NE003465</t>
   </si>
   <si>
-    <t>2020-12-19T00:00</t>
+    <t>19/12/2020</t>
+  </si>
+  <si>
+    <t>2020NS047956</t>
+  </si>
+  <si>
+    <t>21/12/2020</t>
+  </si>
+  <si>
+    <t>DCAP-008-12/2020. GRUPO 1. REPASSE CONSIGNAÇÕES FOPAG DEZ/2020 - NORMAL - CONTRIBUIÇÃO PATRONAL LEGISPREV. EDOC 242145/2020.</t>
+  </si>
+  <si>
+    <t>1.368.956,26</t>
   </si>
   <si>
     <t>2020NE003873</t>
   </si>
   <si>
-    <t>2020-12-31T00:00</t>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO TOTAL DO SALDO DO EMPENHO, A PEDIDO DO NPFIN/CD (SIGMAS).</t>
   </si>
   <si>
     <t>-14.096,81</t>
   </si>
   <si>
-    <t>2020NS001973</t>
-[...229 lines deleted...]
-  <si>
     <t>2021NE000083</t>
   </si>
   <si>
-    <t>2021-01-08T00:00</t>
+    <t>08/01/2021</t>
   </si>
   <si>
     <t>18.000.000,00</t>
   </si>
   <si>
     <t>2021NS002195</t>
   </si>
   <si>
-    <t>2021-01-19T00:00</t>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>DCAP-003-01/2021. GRUPO 1. REPASSE CONTRIBUIÇÃO PATRONAL FUNPRESP-LEGISPREV, REF. JAN/2021. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.338.744,36</t>
   </si>
   <si>
     <t>2021NS007668</t>
   </si>
   <si>
-    <t>2021-02-19T00:00</t>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>DCAP-003-02/2021. GRUPO 1. REPASSE CONTRIBUIÇÃO PATRONAL FUNPRESP-LEGISPREV, REF. FEV/2021. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.340.506,95</t>
   </si>
   <si>
     <t>2021NS011532</t>
   </si>
   <si>
-    <t>2021-03-11T00:00</t>
+    <t>11/03/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-03/2021. GRUPO 1. BAIXA DA 2021RA000245. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>-2.022,57</t>
   </si>
   <si>
     <t>2021NS011747</t>
   </si>
   <si>
-    <t>2021-03-12T00:00</t>
+    <t>12/03/2021</t>
+  </si>
+  <si>
+    <t>DCAP-1005-03/2021. GRUPO 1. EDOC 332488/2021. - RECLASSIFICAÇÃO DE DESPESA, REF. 2021NS011744.</t>
   </si>
   <si>
     <t>-1.765,65</t>
   </si>
   <si>
     <t>2021NS012897</t>
   </si>
   <si>
-    <t>2021-03-18T00:00</t>
+    <t>18/03/2021</t>
+  </si>
+  <si>
+    <t>DCAP-006-03/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. MAR/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.401.636,51</t>
   </si>
   <si>
+    <t>2021NS015494</t>
+  </si>
+  <si>
+    <t>31/03/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1001-04/2021. GRUPO 1. BAIXA DA 2021RA000312. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>-1.963,56</t>
+  </si>
+  <si>
+    <t>2021NS015486</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2021DD000042 PARA CORREÇÃO.</t>
+  </si>
+  <si>
+    <t>1.963,56</t>
+  </si>
+  <si>
     <t>2021NS015483</t>
   </si>
   <si>
-    <t>2021-04-05T00:00</t>
-[...16 lines deleted...]
-  <si>
     <t>2021NS015952</t>
   </si>
   <si>
-    <t>2021-04-07T00:00</t>
+    <t>07/04/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-04/2021. GRUPO 1. BAIXA DA 2021RA00324. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
+    <t>2021NS019191</t>
+  </si>
+  <si>
+    <t>23/04/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1017-04/2021. GRUPO 1. BAIXA DA 2021RA000376. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS019086</t>
   </si>
   <si>
-    <t>2021-04-23T00:00</t>
+    <t>DCAP-002-04/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. ABR/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.368.369,38</t>
   </si>
   <si>
-    <t>2021NS019191</t>
-[...1 lines deleted...]
-  <si>
     <t>2021NS023086</t>
   </si>
   <si>
-    <t>2021-05-17T00:00</t>
+    <t>17/05/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1001-05/2021. GRUPO 1. BAIXA DA 2021RA000506. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>-2.096,31</t>
   </si>
   <si>
+    <t>2021NS024098</t>
+  </si>
+  <si>
+    <t>21/05/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1011-05/2021. GRUPO 1. BAIXA DA 2021RA00554. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
     <t>2021NS024035</t>
   </si>
   <si>
-    <t>2021-05-21T00:00</t>
+    <t>DCAP-002-05/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. MAI/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.370.195,83</t>
   </si>
   <si>
-    <t>2021NS024098</t>
+    <t>2021RO001721</t>
+  </si>
+  <si>
+    <t>31/05/2021</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARCIAL CONFORME SOLICITAÇÃO DO NPFIN EM 31/05 POR EMAIL</t>
+  </si>
+  <si>
+    <t>2021NS026650</t>
+  </si>
+  <si>
+    <t>DCAP 1001-06/2021. GRUPO 1. BAIXA DA 2021RA000595. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE ABRIL/2021. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>-2.015,96</t>
+  </si>
+  <si>
+    <t>2021NS026655</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>ESTORNO PARA LANÇAMENTO EM OUTRO DOCUMENTO.</t>
+  </si>
+  <si>
+    <t>2.015,96</t>
   </si>
   <si>
     <t>2021NS026603</t>
   </si>
   <si>
-    <t>2021-06-07T00:00</t>
-[...16 lines deleted...]
-  <si>
     <t>2021NS028216</t>
   </si>
   <si>
-    <t>2021-06-14T00:00</t>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-06/2021. GRUPO 1. BAIXA DA 2021RA00624. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2021NS028912</t>
   </si>
   <si>
-    <t>2021-06-17T00:00</t>
+    <t>17/06/2021</t>
+  </si>
+  <si>
+    <t>DCAP-004-06/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. JUN/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.375.832,36</t>
   </si>
   <si>
     <t>2021NS032271</t>
   </si>
   <si>
-    <t>2021-07-06T00:00</t>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1002-07/2021. GRUPO 1. BAIXA PARCIAL DE 2021RA00738. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. COMPETÊNCIA MAIO/2021. EDOC 579699/2021. - RECLASSIFICAÇÃO DE DESPESA</t>
   </si>
   <si>
     <t>-1.863,62</t>
   </si>
   <si>
     <t>2021NS032705</t>
   </si>
   <si>
-    <t>2021-07-07T00:00</t>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1001-07/2021. GRUPO 1. BAIXA PARCIAL DA 2021RA000738. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, COMPETÊNCIA DE MAIO/2021. EDOC 276210/2019.?- RECLASSIFICAÇÃO DE DESPESA.</t>
+  </si>
+  <si>
+    <t>2021NS035000</t>
+  </si>
+  <si>
+    <t>20/07/2021</t>
+  </si>
+  <si>
+    <t>DCAP-007-07/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. JUL/2021-NORMAL. EDOC 221532/2021.</t>
+  </si>
+  <si>
+    <t>-1.375.832,36</t>
+  </si>
+  <si>
+    <t>1.379.194,93</t>
   </si>
   <si>
     <t>2021NS034993</t>
   </si>
   <si>
-    <t>2021-07-20T00:00</t>
-[...10 lines deleted...]
-  <si>
     <t>2021NS037039</t>
   </si>
   <si>
-    <t>2021-07-30T00:00</t>
+    <t>30/07/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1002-08/2021. GRUPO 1. BAIXA DA 2021RA000848. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2021NS037281</t>
   </si>
   <si>
-    <t>2021-08-05T00:00</t>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-08/2021. GRUPO 1. BAIXA DA 2021RA000879. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>-2.035,80</t>
   </si>
   <si>
     <t>2021NS037542</t>
   </si>
   <si>
-    <t>2021-08-06T00:00</t>
+    <t>06/08/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1004-08/2021. GRUPO 1. BAIXA DA 2021RA000890. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE JUNHO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS038384</t>
   </si>
   <si>
-    <t>2021-08-11T00:00</t>
+    <t>11/08/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1005-08/2021. GRUPO 1. BAIXA DA 2021RA000904. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>-2.184,55</t>
   </si>
   <si>
     <t>2021NS040200</t>
   </si>
   <si>
-    <t>2021-08-20T00:00</t>
+    <t>20/08/2021</t>
+  </si>
+  <si>
+    <t>DCAP-004-08/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. AGO/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.377.205,30</t>
   </si>
   <si>
     <t>2021NS043301</t>
   </si>
   <si>
-    <t>2021-08-31T00:00</t>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1002-09/2021. GRUPO 1. BAIXA DA 2021RA001015. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>2021NS044117</t>
   </si>
   <si>
-    <t>2021-09-10T00:00</t>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-09/2021. GRUPO 1. BAIXA DA 2021RA001036. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE JULHO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS045653</t>
   </si>
   <si>
-    <t>2021-09-20T00:00</t>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>DCAP-005-09/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. SET/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.381.146,60</t>
   </si>
   <si>
     <t>2021NS048789</t>
   </si>
   <si>
-    <t>2021-09-30T00:00</t>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1002-10/2021. GRUPO 1. BAIXA PARCIAL DA 2021RA001126. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>2021NS049063</t>
   </si>
   <si>
-    <t>2021-10-06T00:00</t>
+    <t>06/10/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-10/2021. GRUPO 1. BAIXA DA 2021RA001150. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>-2.077,17</t>
   </si>
   <si>
     <t>2021NS049709</t>
   </si>
   <si>
-    <t>2021-10-08T00:00</t>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1004-10/2021. GRUPO 1. BAIXA DA 2021RA001163. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE AGOSTO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS051451</t>
   </si>
   <si>
-    <t>2021-10-20T00:00</t>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>DCAP-005-10/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. OUT/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.378.145,46</t>
   </si>
   <si>
     <t>2021NS052224</t>
   </si>
   <si>
-    <t>2021-10-25T00:00</t>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1016-10/2021. GRUPO 1. BAIXA DA 2021RA001231. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2021NS056476</t>
   </si>
   <si>
-    <t>2021-11-18T00:00</t>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>DCAP-003-11/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG NOV/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.377.592,21</t>
   </si>
   <si>
     <t>2021NS057710</t>
   </si>
   <si>
-    <t>2021-11-24T00:00</t>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1012-11/2021. GRUPO 1. BAIXA DA 2021RA001367. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE SETEMBRO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS057980</t>
   </si>
   <si>
-    <t>2021-11-25T00:00</t>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1013-11/2021. GRUPO 1. BAIXA DA 2021RA001387. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
+    <t>2021NS060327</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1003-12/2021. GRUPO 1. BAIXA DA 2021RA001289. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021. AJUSTE DE DESPESAS.</t>
+  </si>
+  <si>
+    <t>2021NS060318</t>
+  </si>
+  <si>
+    <t>DCAP 1003-12/2021. GRUPO 1. BAIXA DA 2021RA001430. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
+  </si>
+  <si>
+    <t>2021NS060010</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP-003-12/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG DEZ/2021-COMPLEMENTAR-GRAT NATALINA. EDOC 221532/2021.?- CANCELAMENTO DA 2021NS060009 P ALTERAÇÃO DE VALOR.</t>
+  </si>
+  <si>
+    <t>-1.372.357,81</t>
   </si>
   <si>
     <t>2021NS060009</t>
   </si>
   <si>
-    <t>2021-12-06T00:00</t>
+    <t>DCAP-003-12/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG DEZ/2021-COMPLEMENTAR-GRAT NATALINA. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.372.357,81</t>
   </si>
   <si>
-    <t>2021NS060010</t>
-[...4 lines deleted...]
-  <si>
     <t>2021NS060012</t>
   </si>
   <si>
     <t>1.372.357,87</t>
   </si>
   <si>
-    <t>2021NS060318</t>
-[...7 lines deleted...]
-  <si>
     <t>2021NS060857</t>
   </si>
   <si>
-    <t>2021-12-09T00:00</t>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1006-12/2021. GRUPO 1. BAIXA DA 2021RA001466. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE OUTUBRO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS063180</t>
   </si>
   <si>
-    <t>2021-12-20T00:00</t>
+    <t>20/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP-016/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG DEZ/2021-NORMAL. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>1.385.655,81</t>
   </si>
   <si>
     <t>2021NS063194</t>
   </si>
   <si>
+    <t>DCAP-016/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG DEZ/2021-NORMAL. EDOC 221532/2021.?RECLASSIFICAÇÃO DE DESPESA</t>
+  </si>
+  <si>
     <t>-156,46</t>
   </si>
   <si>
     <t>2021NS064455</t>
   </si>
   <si>
-    <t>2021-12-27T00:00</t>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP-024-12/2021. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP-LEGISPREV, REF. FOPAG DEZ/2021-COMPLEMENTAR. EDOC 221532/2021.</t>
   </si>
   <si>
     <t>421,89</t>
   </si>
   <si>
     <t>2021NS064801</t>
   </si>
   <si>
-    <t>2021-12-29T00:00</t>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1020-12/2021. GRUPO 1. BAIXA DA 2021RA001548. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
+    <t>2021NS065344</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>DCAP 1002-01/2022. GRUPO 1. BAIXA DA 2021RA001574. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA, REF. COMPETÊNCIA DE NOVEMBRO/2021. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2021NS065337</t>
   </si>
   <si>
-    <t>2021-12-31T00:00</t>
-[...5 lines deleted...]
-    <t>2021RO001721</t>
+    <t>DCAP 1001-01/2022. GRUPO 1. BAIXA DA 2021RA001602. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>2021RO003709</t>
   </si>
   <si>
+    <t>ANULAÇÃO DO SALDO DO EMPENHO 2021NE000083, A PEDIDO DO NPFIN/CD.</t>
+  </si>
+  <si>
     <t>-191.752,26</t>
   </si>
   <si>
     <t>2022NE000240</t>
   </si>
   <si>
-    <t>2022-01-14T00:00</t>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>19 - PESSOAL</t>
   </si>
   <si>
     <t>17.800.000,00</t>
   </si>
   <si>
     <t>2022NS002369</t>
   </si>
   <si>
-    <t>2022-01-20T00:00</t>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>DCAP-004-01/2022. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG JAN/2022. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.339.846,35</t>
   </si>
   <si>
     <t>2022NS008194</t>
   </si>
   <si>
-    <t>2022-02-17T00:00</t>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>DCAP-006-02/2022. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG FEV/2022. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.340.332,87</t>
   </si>
   <si>
     <t>2022NS010786</t>
   </si>
   <si>
-    <t>2022-02-25T00:00</t>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1001-03/2022. GRUPO 1. BAIXA DA 2022RA000192. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>-1.980,24</t>
   </si>
   <si>
+    <t>2022NS011576</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2022DD000016-NS11495-11518-11519-11520-11521 PARA CORREÇÃO DA DATA.</t>
+  </si>
+  <si>
+    <t>2.021,61</t>
+  </si>
+  <si>
+    <t>2022NS011519</t>
+  </si>
+  <si>
+    <t>DCAP 1002-03/2022. GRUPO 1. BAIXA DA 2022RA000230. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
+    <t>-2.021,61</t>
+  </si>
+  <si>
     <t>2022NS011316</t>
   </si>
   <si>
-    <t>2022-03-08T00:00</t>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1003-03/2022. GRUPO 1. BAIXA DA 2022RA000239. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>-1.960,40</t>
   </si>
   <si>
-    <t>2022NS011519</t>
-[...4 lines deleted...]
-  <si>
     <t>2022NS011572</t>
   </si>
   <si>
-    <t>2022-03-09T00:00</t>
-[...5 lines deleted...]
-    <t>2.021,61</t>
+    <t>09/03/2022</t>
   </si>
   <si>
     <t>2022NS013717</t>
   </si>
   <si>
-    <t>2022-03-18T00:00</t>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>DCAP-004-03/2022. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG MAR/2022. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.364.231,31</t>
   </si>
   <si>
     <t>2022NS014506</t>
   </si>
   <si>
-    <t>2022-03-23T00:00</t>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1012-03/2022. GRUPO 1. BAIXA DA 2022RA000282. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ/AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
+  </si>
+  <si>
+    <t>2022NS017349</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-04/2022. GRUPO 1. BAIXA DE 2022RA000342. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2022NS017340</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-04/2022. GRUPO 1. BAIXA DA 2022RA000342. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019. - ESTORNO  DE 2022NS017311 PARA REGISTRO EM OUTRO DOCUMENTO.</t>
+  </si>
+  <si>
+    <t>1.960,40</t>
   </si>
   <si>
     <t>2022NS017314</t>
   </si>
   <si>
-    <t>2022-04-06T00:00</t>
-[...11 lines deleted...]
-    <t>2022-03-31T00:00</t>
+    <t>DCAP 1002-04/2022. GRUPO 1. BAIXA DA 2022RA000342. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2022NS019565</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1012-04/2022. GRUPO 1. BAIXA PARCIAL DA 2022RA000378. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2022NS019340</t>
   </si>
   <si>
-    <t>2022-04-20T00:00</t>
+    <t>DCAP-005-04/2022. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG ABR/2022. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.354.840,98</t>
   </si>
   <si>
-    <t>2022NS019565</t>
-[...1 lines deleted...]
-  <si>
     <t>2022NS022580</t>
   </si>
   <si>
-    <t>2022-05-06T00:00</t>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-05/2022. GRUPO 1. BAIXA DA 2022RA000484. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>2022NS022587</t>
   </si>
   <si>
+    <t>DCAP 1003-05/2022. GRUPO 1. BAIXA DA 2022RA000491. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
     <t>-2.098,72</t>
   </si>
   <si>
     <t>2022NS025072</t>
   </si>
   <si>
-    <t>2022-05-18T00:00</t>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>DCAP-005-05/2022-GAB. GRUPO 1. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG MAI/2022-NORMAL. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.353.479,93</t>
   </si>
   <si>
     <t>2022NS028501</t>
   </si>
   <si>
-    <t>2022-06-07T00:00</t>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-06/2022. GRUPO 1. BAIXA DA 2022RA000623. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>-2.015,00</t>
   </si>
   <si>
     <t>2022NS030814</t>
   </si>
   <si>
-    <t>2022-06-21T00:00</t>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>DCAP-004-06/2022-GAB. GRUPO 1. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG JUN/2022-NORMAL. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.361.344,52</t>
   </si>
   <si>
     <t>2022NS031128</t>
   </si>
   <si>
-    <t>2022-06-22T00:00</t>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1011-06/2022. GRUPO 1. BAIXA DA 2022RA000609. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
   </si>
   <si>
     <t>2022NS031396</t>
   </si>
   <si>
+    <t>CANCELAMENTO TOTAL DA 2022DD000087 PARA AJUSTE.</t>
+  </si>
+  <si>
     <t>1.980,24</t>
   </si>
   <si>
+    <t>2022NS032267</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1011-06/2022. GRUPO 1. BAIXA DA 2022RA000609. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021. RECLASSIFICAÇÃO DE DESPESA.</t>
+  </si>
+  <si>
     <t>2022NS032125</t>
   </si>
   <si>
-    <t>2022-06-28T00:00</t>
-[...2 lines deleted...]
-    <t>2022NS032267</t>
+    <t>DCAP 1012-06/2022. GRUPO 1. BAIXA PARCIAL DA 2022RA000692. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2022NS033103</t>
   </si>
   <si>
-    <t>2022-07-04T00:00</t>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1001-07/2022. GRUPO 1. BAIXA DA 2022RA000599. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021. RECLASSIFICAÇÃO DE DESPESA.</t>
   </si>
   <si>
     <t>2022NS034127</t>
   </si>
   <si>
-    <t>2022-07-08T00:00</t>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-07/2022. GRUPO 1. BAIXA DA 2022RA000818. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2022NS036594</t>
   </si>
   <si>
-    <t>2022-07-20T00:00</t>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>DCAP-004-07/2022-GAB. GRUPO 1. RECOLHIMENTO ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG JUL/2022-NORMAL. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.367.738,24</t>
   </si>
   <si>
     <t>2022NS038353</t>
   </si>
   <si>
-    <t>2022-07-29T00:00</t>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1011-07/2022. GRUPO 1. BAIXA DA 2022RA000800. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2022NS038801</t>
   </si>
   <si>
+    <t>DCAP 1002-08/2022. GRUPO 1. BAIXA DA 2022RA000927. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
+  </si>
+  <si>
     <t>-2.158,56</t>
   </si>
   <si>
     <t>2022NS039050</t>
   </si>
   <si>
-    <t>2022-08-05T00:00</t>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1003-08/2022. GRUPO 1. BAIXA DA 2022RA000936. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2022NS040193</t>
   </si>
   <si>
-    <t>2022-08-11T00:00</t>
+    <t>11/08/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1004-08/2022. GRUPO 1. BAIXA DA 2022RA000961. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>2022NS042120</t>
   </si>
   <si>
-    <t>2022-08-23T00:00</t>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>DCAP 005-08/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG AGO/2022.</t>
   </si>
   <si>
     <t>1.372.299,23</t>
   </si>
   <si>
+    <t>2022NS044184</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1001-09/2022. GRUPO 1. BAIXA DA 2022RA001114. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CENTRAIS ELÉTRICAS BRASILEIRAS S.A. - ELETROBRÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO RODRIGO LIMP NASCIMENTO. EDOC 579699/2021.</t>
+  </si>
+  <si>
+    <t>-2.102,66</t>
+  </si>
+  <si>
     <t>2022NS043955</t>
   </si>
   <si>
-    <t>2022-09-05T00:00</t>
-[...2 lines deleted...]
-    <t>-2.102,66</t>
+    <t>05/09/2022</t>
   </si>
   <si>
     <t>2022NS044175</t>
   </si>
   <si>
+    <t>CANCELAMENTO DA 2022DD000154 PARA AJUSTE.</t>
+  </si>
+  <si>
     <t>2.102,66</t>
   </si>
   <si>
-    <t>2022NS044184</t>
-[...4 lines deleted...]
-  <si>
     <t>2022NS045235</t>
   </si>
   <si>
-    <t>2022-09-15T00:00</t>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-09/2022. GRUPO 1. BAIXA DA 2022RA001155. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>-3.203,67</t>
   </si>
   <si>
     <t>2022NS045352</t>
   </si>
   <si>
+    <t>DCAP 1002-09/2022. GRUPO 1. BAIXA DA 2022RA001155. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.?- RECLASSIFICAÇÃO DE DESPESA DA 2022DD000163-NS45231.</t>
+  </si>
+  <si>
     <t>772,17</t>
   </si>
   <si>
     <t>2022NS045534</t>
   </si>
   <si>
-    <t>2022-09-19T00:00</t>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>DCAP 005-09/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG SET/2022.</t>
   </si>
   <si>
     <t>1.377.651,66</t>
   </si>
   <si>
     <t>2022NS045970</t>
   </si>
   <si>
-    <t>2022-09-22T00:00</t>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1009-09/2022. GRUPO 1. BAIXA DA 2022RA001187. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>-2.303,09</t>
   </si>
   <si>
     <t>2022NS047626</t>
   </si>
   <si>
-    <t>2022-09-30T00:00</t>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002 E 1003-10/2022. GRUPO 1. BAIXA DAS 2022RA001242-1243. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA EMPRESA DE PLANEJAMENTO E LOGÍSTICA S/A, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO MATEUS SZWARCWING. EDOC 826772/2022.</t>
   </si>
   <si>
     <t>-3.891,34</t>
   </si>
   <si>
     <t>2022NS048541</t>
   </si>
   <si>
-    <t>2022-10-13T00:00</t>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1004-10/2022. GRUPO 1. BAIXA DA 2022RA001303. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>-2.074,50</t>
   </si>
   <si>
     <t>2022NS049296</t>
   </si>
   <si>
-    <t>2022-10-18T00:00</t>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>DCAP 004-10/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2022.</t>
   </si>
   <si>
     <t>1.427.814,41</t>
   </si>
   <si>
     <t>2022NS049814</t>
   </si>
   <si>
-    <t>2022-10-21T00:00</t>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1012-10/2022-SEPPE. GRUPO 1. BAIXA DA 2022RA001354. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GABINETE DE GOVERNANÇA DA PREFEITURA DE MACEIÓ-AL, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO ANTÔNIO CARVALHO E SILVA NETO. EDOC 332488/2021.</t>
   </si>
   <si>
     <t>-2.116,49</t>
   </si>
   <si>
     <t>2022NS054068</t>
   </si>
   <si>
-    <t>2022-11-17T00:00</t>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>DCAP 009-11/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG NOV/2022.</t>
   </si>
   <si>
     <t>1.495.979,87</t>
   </si>
   <si>
     <t>2022NS054388</t>
   </si>
   <si>
-    <t>2022-11-18T00:00</t>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1011-11/2022. GRUPO 1. BAIXA DA 2022RA001483. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
+    <t>2022NS057642</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1002-11/2022. GRUPO 1. EDOC 826772/2022. BAIXA DAS 2022RA001463. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA EMPRESA DE PLANEJAMENTO E LOGÍSTICA S/A, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO MATEUS SZWARCWING.</t>
+  </si>
+  <si>
+    <t>-2.177,31</t>
   </si>
   <si>
     <t>2022NS057291</t>
   </si>
   <si>
-    <t>2022-12-05T00:00</t>
+    <t>05/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP 003-12/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG GRATIFICAÇÃO NATALINA - DEZ/2022.</t>
   </si>
   <si>
     <t>1.564.189,89</t>
   </si>
   <si>
-    <t>2022NS057642</t>
-[...7 lines deleted...]
-  <si>
     <t>2022NS058533</t>
   </si>
   <si>
-    <t>2022-12-12T00:00</t>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1003-12/2022. GRUPO 1. BAIXA DA 2022RA001667. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
   </si>
   <si>
     <t>2022NS059832</t>
   </si>
   <si>
-    <t>2022-12-16T00:00</t>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP- 1004 E 1005-12/2022. GRUPO 1. EDOC 826772/2022. BAIXA DAS 2022RA001616-1617-1618. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA EMPRESA DE PLANEJAMENTO E LOGÍSTICAS/A, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO MATEUS SZWARCWING.- RECLASSIFICAÇÃO DE DESPESA.</t>
   </si>
   <si>
     <t>2022NS060663</t>
   </si>
   <si>
-    <t>2022-12-21T00:00</t>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP 011-12/2022-GAB. GRUPO 1. EDOC 226681/2022. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2022.</t>
   </si>
   <si>
     <t>2.448.736,45</t>
   </si>
   <si>
+    <t>2022RO005102</t>
+  </si>
+  <si>
+    <t>REFORÇO DO EMPENHO, A PEDIDO DO NPFIN/CD.</t>
+  </si>
+  <si>
+    <t>1.320.000,00</t>
+  </si>
+  <si>
     <t>2022NS062043</t>
   </si>
   <si>
-    <t>2022-12-28T00:00</t>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP-018-12/2022-GAB. GRUPO 1. RECOLHIMENTO DE ENCARGO PATRONAL FUNPRESP/LEGISPREV. FOPAG DEZ/2022-COMPLEMENTAR. EDOC 226681/2022.</t>
   </si>
   <si>
     <t>1.657,65</t>
   </si>
   <si>
     <t>2022NS062716</t>
   </si>
   <si>
-    <t>2022-12-30T00:00</t>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>DCAP 1001-01/2023. GRUPO 1. EDOC 826772/2022. BAIXA DAS 2022RA001803. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA EMPRESA DE PLANEJAMENTO E LOGÍSTICA S/A, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO MATEUS SZWARCWING.</t>
   </si>
   <si>
     <t>2022NS062758</t>
   </si>
   <si>
+    <t>DCAP 1003-01/2023. GRUPO 1. BAIXA DA 2022RA001861. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GOVERNO DE GOIÁS, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA. EDOC 276210/2019.</t>
+  </si>
+  <si>
     <t>-1.896,03</t>
   </si>
   <si>
-    <t>2022RO005102</t>
-[...4 lines deleted...]
-  <si>
     <t>2022RO005708</t>
   </si>
   <si>
-    <t>2022-12-31T00:00</t>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>ANULACAO DE EMPENHOS NAO INDICADOS PELO ORDENADOR DE DESPESA PARA INSCRICAO EMRESTOS A PAGAR NAO PROCESSADOS A LIQUIDAR EM LIQUIDACAO.</t>
   </si>
   <si>
     <t>-11.626,88</t>
   </si>
   <si>
     <t>2023NE000339</t>
   </si>
   <si>
-    <t>2023-01-17T00:00</t>
+    <t>17/01/2023</t>
   </si>
   <si>
     <t>23.900.000,00</t>
   </si>
   <si>
     <t>2023NS002733</t>
   </si>
   <si>
-    <t>2023-01-20T00:00</t>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>DCAP 006-01/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JANEIRO/2023.</t>
   </si>
   <si>
     <t>2.163.892,98</t>
   </si>
   <si>
     <t>2023NS008565</t>
   </si>
   <si>
-    <t>2023-02-22T00:00</t>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>DCAP 008-02/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG FEVEREIRO/2023.</t>
   </si>
   <si>
     <t>2.376.999,09</t>
   </si>
   <si>
     <t>2023NS012453</t>
   </si>
   <si>
-    <t>2023-03-13T00:00</t>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1006-3/2023. GRUPO 1. EDOC 599349/2023. BAIXA DE 2023RA000224. - RECLASSIFICAÇÃO DE DESPESA</t>
   </si>
   <si>
     <t>-2.323,50</t>
   </si>
   <si>
+    <t>2023RO001487</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARCIAL DO SALDO DO EMPENHO, A PEDIDO DO NPFIN/CD.</t>
+  </si>
+  <si>
+    <t>-200.000,00</t>
+  </si>
+  <si>
     <t>2023NS013867</t>
   </si>
   <si>
-    <t>2023-03-20T00:00</t>
+    <t>DCAP 008-03/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MARÇO/2023.</t>
   </si>
   <si>
     <t>2.394.727,57</t>
   </si>
   <si>
     <t>2023NS014157</t>
   </si>
   <si>
-    <t>2023-03-21T00:00</t>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1011-03/2023. GRUPO 1. EDOC 826772/2022. BAIXA DE 2023RA000216. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA EMPRESA DE PLANEJAMENTO E LOGÍSTICA S/A, DECORRENTE DE PAGAMENTO AO SERVIDOR CEDIDO MATEUS SZWARCWING.?- RECLASSIFICAÇÃO DE DESPESA</t>
   </si>
   <si>
     <t>-937,04</t>
   </si>
   <si>
     <t>2023NS016024</t>
   </si>
   <si>
-    <t>2023-03-29T00:00</t>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1014-3/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA000356. REEMBOLSO DE VENC/VANTAGENS EFETUADO PELA PREFEIRA DE MACEIÓ-AL, DECORRENTE DE PGTO AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
   </si>
   <si>
     <t>-2.080,77</t>
   </si>
   <si>
     <t>2023NS016385</t>
   </si>
   <si>
+    <t>DCAP-1014-3/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA000356. REEMBOLSO DE VENC/VANTAGENS EFETUADO PELA PREFEIRA DE MACEIÓ-AL, DECORRENTE DE PGTO AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.-ESTORNO DE 2023NS16023... PARA CORREÇÃO DE VPD.</t>
+  </si>
+  <si>
     <t>2.080,77</t>
   </si>
   <si>
     <t>2023NS016389</t>
   </si>
   <si>
-    <t>2023-03-30T00:00</t>
+    <t>30/03/2023</t>
   </si>
   <si>
     <t>2023NS019891</t>
   </si>
   <si>
-    <t>2023-04-19T00:00</t>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>DCAP 006-04/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABRIL/2023.</t>
   </si>
   <si>
     <t>2.441.758,40</t>
   </si>
   <si>
     <t>2023NS023801</t>
   </si>
   <si>
-    <t>2023-04-28T00:00</t>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>DCAP 1001-05/2023-SEPPE. GRUPO 1. BAIXA PARCIAL DA 2023RA000545 - DEVOLUÇÃO DE LEGISPREV PATRONAL RELATIVA AO SERVIDOR ILO  M. RIBEIRO.</t>
   </si>
   <si>
     <t>-2.180,53</t>
   </si>
   <si>
     <t>2023NS026290</t>
   </si>
   <si>
-    <t>2023-05-17T00:00</t>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>DCAP 009-05/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAIO/2023.</t>
   </si>
   <si>
     <t>2.446.898,39</t>
   </si>
   <si>
+    <t>2023NS030941</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1003-06/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA000758. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA SECRETARIA ESTADO GESTÃO-PLANEJAMENTO/GO, REF MAR/2023 - SERVIDOR CEDIDO BRUNO MAGALHAES D ABADIA.</t>
+  </si>
+  <si>
+    <t>-2.299,66</t>
+  </si>
+  <si>
+    <t>2023NS031271</t>
+  </si>
+  <si>
+    <t>DCAP-1002-06/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA000742. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REF. FEV/2023- SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
+  </si>
+  <si>
+    <t>-2.480,75</t>
+  </si>
+  <si>
     <t>2023NS030206</t>
   </si>
   <si>
-    <t>2023-05-31T00:00</t>
+    <t>DCAP-1017-05/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA000734. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REFERENTE AO MÊS DE ABR/2023 AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
   </si>
   <si>
     <t>-2.243,60</t>
   </si>
   <si>
-    <t>2023NS030941</t>
-[...10 lines deleted...]
-  <si>
     <t>2023NS033352</t>
   </si>
   <si>
-    <t>2023-06-20T00:00</t>
+    <t>20/06/2023</t>
+  </si>
+  <si>
+    <t>DCAP 006-06/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JUNHO/2023.</t>
   </si>
   <si>
     <t>2.443.144,23</t>
   </si>
   <si>
     <t>2023NS034118</t>
   </si>
   <si>
-    <t>2023-06-22T00:00</t>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1004-06/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA000797. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA SECRETARIA ESTADO GESTÃO-PLANEJAMENTO/GO, REF FEV/2023 - SERVIDOR CEDIDO BRUNO MAGALHAES D ABADIA.</t>
   </si>
   <si>
     <t>-366,51</t>
   </si>
   <si>
     <t>2023NS034775</t>
   </si>
   <si>
-    <t>2023-06-23T00:00</t>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1016-06/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA000815. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REFERENTE AO MÊS DE ABR/2023 AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
   </si>
   <si>
     <t>2023NS037216</t>
   </si>
   <si>
-    <t>2023-06-30T00:00</t>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1001-07/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA000955. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BASICO DO ESTADO DE SÃO PAULO-SABESP, REF ABRIL/2023 - SERVIDOR CEDIDO BRUNO MAGALHAES D ABADIA.</t>
   </si>
   <si>
     <t>2023NS040169</t>
   </si>
   <si>
-    <t>2023-07-19T00:00</t>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>DCAP 007-07/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JULHO/2023.</t>
   </si>
   <si>
     <t>2.458.742,84</t>
   </si>
   <si>
     <t>2023NS043499</t>
   </si>
   <si>
-    <t>2023-07-31T00:00</t>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1001-08/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA001164. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BASICO DO ESTADO DE SÃO PAULO-SABESP, REF MAIO/2023 - SERVIDOR CEDIDO BRUNO MAGALHAES D ABADIA.</t>
   </si>
   <si>
     <t>2023NS043760</t>
   </si>
   <si>
+    <t>DCAP-1019-07/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA001092. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REFERENTE AO MÊS DE MAIO/2023 AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
+  </si>
+  <si>
+    <t>2023NS043786</t>
+  </si>
+  <si>
     <t>2023NS043775</t>
   </si>
   <si>
+    <t>CANCELAMENTO DA 2023DD199/NS3755/57/58/59/60 PARA ALTERAÇÃO DE VALOR.</t>
+  </si>
+  <si>
     <t>2.243,60</t>
   </si>
   <si>
-    <t>2023NS043786</t>
-[...1 lines deleted...]
-  <si>
     <t>2023NS046128</t>
   </si>
   <si>
-    <t>2023-08-18T00:00</t>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>DCAP 008-08/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG AGOSTO/2023-NORMAL.</t>
   </si>
   <si>
     <t>2.451.880,50</t>
   </si>
   <si>
     <t>2023NS048203</t>
   </si>
   <si>
-    <t>2023-08-29T00:00</t>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>DCAP 014-08/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG AGO/2023.</t>
   </si>
   <si>
     <t>37,87</t>
   </si>
   <si>
+    <t>2023NS050682</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1002-09/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA001493. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REFERENTE AO MÊS DE JUNHO/2023 AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
+  </si>
+  <si>
     <t>2023NS050369</t>
   </si>
   <si>
-    <t>2023-08-31T00:00</t>
-[...2 lines deleted...]
-    <t>2023NS050682</t>
+    <t>DCAP-1001-09/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA001493. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO-SABESP, REF JUNHO/2023 - SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA.</t>
   </si>
   <si>
     <t>2023NS053026</t>
   </si>
   <si>
-    <t>2023-09-20T00:00</t>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>DCAP 010-09/2023-GAB. GRUPO 2-6. EDOC 1226181/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG SET/2023 - COMPLEMENTAR.</t>
   </si>
   <si>
     <t>2.405,92</t>
   </si>
   <si>
     <t>2023NS053029</t>
   </si>
   <si>
+    <t>CANCELAMENTO FL549/NS53026 PARA REGISTRO EM OUTRO DOCUMENTO.</t>
+  </si>
+  <si>
     <t>-2.405,92</t>
   </si>
   <si>
     <t>2023NS053053</t>
   </si>
   <si>
+    <t>DCAP 011-09/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG SET/2023.</t>
+  </si>
+  <si>
     <t>2.463.985,48</t>
   </si>
   <si>
     <t>2023NS058617</t>
   </si>
   <si>
-    <t>2023-09-29T00:00</t>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1003-10/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA001864. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO-SABESP, REF JULHO/2023 - SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA.</t>
   </si>
   <si>
     <t>2023NS059189</t>
   </si>
   <si>
-    <t>2023-10-16T00:00</t>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1006-10/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA001974. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA PREFEITURA DE MACEIÓ-AL, REFERENTE AO MÊS DE AGOSTO/2023 AO SERVIDOR CEDIDO ANTONIO CARVALHO NETO.</t>
   </si>
   <si>
     <t>-2.308,07</t>
   </si>
   <si>
+    <t>2023RO004028</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>8.000.000,00</t>
+  </si>
+  <si>
     <t>2023NS060814</t>
   </si>
   <si>
-    <t>2023-10-20T00:00</t>
+    <t>DCAP 007-10/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2023.</t>
   </si>
   <si>
     <t>2.461.159,09</t>
   </si>
   <si>
     <t>2023NS061572</t>
   </si>
   <si>
-    <t>2023-10-25T00:00</t>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>DCAP 012-10/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2023-COMPLEMENTAR.</t>
   </si>
   <si>
     <t>1.208,55</t>
   </si>
   <si>
+    <t>2023NS065259</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1002-11/2023-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2023RA002281. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GAB DE GOVERNANÇA DA PREFEITURA DE MACEIO/AL, REF JULHO/2023 - SERVIDOR ANTONIO CARVALHO E SILVA NETO.</t>
+  </si>
+  <si>
+    <t>-2.434,86</t>
+  </si>
+  <si>
+    <t>2023NS065255</t>
+  </si>
+  <si>
+    <t>CORREÇÃO DE VALOR</t>
+  </si>
+  <si>
+    <t>2.434,86</t>
+  </si>
+  <si>
     <t>2023NS064357</t>
   </si>
   <si>
-    <t>2023-10-31T00:00</t>
+    <t>DCAP-1001-11/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA002262. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO-SABESP, REF AGOSTO/2023 - SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA.</t>
   </si>
   <si>
     <t>2023NS065245</t>
   </si>
   <si>
-    <t>-2.434,86</t>
-[...10 lines deleted...]
-  <si>
     <t>2023NS066938</t>
   </si>
   <si>
-    <t>2023-11-20T00:00</t>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>DCAP 005-11/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG NOV/2023.</t>
   </si>
   <si>
     <t>2.478.786,05</t>
   </si>
   <si>
+    <t>2023NS071471</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1001-12/2023-SEPPE. GRUPO 1. EDOC 782944/2023. BAIXA DE 2023RA002640. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO-SABESP, REF SET/2023 - SERVIDOR CEDIDO BRUNO MAGALHÃES D ABADIA.</t>
+  </si>
+  <si>
+    <t>2023NS072228</t>
+  </si>
+  <si>
+    <t>DCAP-1002-12/2023. G1. EDOC 332488/2021. BAIXA DE 2023RA002640. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GAB DE GOVERNANÇA DA PREFEITURA DE MACEIO/AL, REF OUT/2023 - SERVIDOR ANTONIO CARVALHO E SILVA NETO.</t>
+  </si>
+  <si>
     <t>2023NS070207</t>
   </si>
   <si>
-    <t>2023-11-30T00:00</t>
+    <t>DCAP-1021-11/2023. G1. EDOC 332488/2021. BAIXA DE 2023RA002576. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO GAB DE GOVERNANÇA DA PREFEITURA DE MACEIO/AL, REF SET/2023 - SERVIDOR ANTONIO CARVALHO E SILVA NETO.</t>
   </si>
   <si>
     <t>2023NS070227</t>
   </si>
   <si>
+    <t>DCAP-1022-11/2023. G1. EDOC 1459113/2023. BAIXA DE 2023RA002576. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE/PE, REF SET/2023 - SERVIDOR ALEX MACHADO CAMPOS.</t>
+  </si>
+  <si>
     <t>-1.685,97</t>
   </si>
   <si>
     <t>2023NS070232</t>
   </si>
   <si>
+    <t>DCAP-1022-11/2023. G1. EDOC 1459113/2023. BAIXA DE 2023RA002576. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE/PE, REF OUT/2023 - SERVIDOR ALEX MACHADO CAMPOS.</t>
+  </si>
+  <si>
     <t>2023NS071091</t>
   </si>
   <si>
-    <t>2023-12-05T00:00</t>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>DCAP 002-12/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2023-GRATIFICAÇÃO NATALINA.</t>
   </si>
   <si>
     <t>2.464.819,56</t>
   </si>
   <si>
-    <t>2023NS071471</t>
-[...4 lines deleted...]
-  <si>
     <t>2023NS074736</t>
   </si>
   <si>
-    <t>2023-12-20T00:00</t>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>DCAP 011-12/2023-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2023.</t>
   </si>
   <si>
     <t>2.471.994,88</t>
   </si>
   <si>
     <t>2023NS076954</t>
   </si>
   <si>
-    <t>2023-12-29T00:00</t>
-[...11 lines deleted...]
-    <t>8.000.000,00</t>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>DCAP-1001-01/2024. EDOC 782944/2023.  BAIXA DE 2023RA02979. REEMBOLSO VENC./VANTAGENS EFETUADO PELA CIA SANEAMENTO BÁSICO SP - SABESP, REF SERVIDOR CEDIDO BRUNO MAGALHAES D,ABADIA. - RECLASSIFICAÇÃO DE DESPESA.</t>
   </si>
   <si>
     <t>2023RO005589</t>
   </si>
   <si>
-    <t>2023-12-31T00:00</t>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>ANULACAO DE EMPENHOS NAO INDICADOS PELO ORDENADOR DE DESPESA PARA INSCRICAO EMRESTOS A PAGAR NAO PROCESSADOS A LIQUIDAR/EM LIQUIDACAO.</t>
   </si>
   <si>
     <t>-230.436,31</t>
   </si>
   <si>
     <t>2024NE000404</t>
   </si>
   <si>
-    <t>2024-01-16T00:00</t>
+    <t>16/01/2024</t>
   </si>
   <si>
     <t>37.900.000,00</t>
   </si>
   <si>
     <t>2024NE000447</t>
   </si>
   <si>
-    <t>2024-01-17T00:00</t>
-[...2 lines deleted...]
-    <t>48.307.559/0001-95 - null</t>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>48.307.559/0001-95</t>
+  </si>
+  <si>
+    <t>2024RO000552</t>
+  </si>
+  <si>
+    <t>BAIXA DE SALDOS NÃO LIQUIDADOS. ANULAÇÃO PARA ALTERAÇÃO DE CNPJ DO FAVORECIDO.</t>
+  </si>
+  <si>
+    <t>-37.900.000,00</t>
   </si>
   <si>
     <t>2024NS003088</t>
   </si>
   <si>
-    <t>2024-01-19T00:00</t>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 005-01/2024-GAB. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JAN/2024.                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>2.436.325,14</t>
   </si>
   <si>
     <t>2024NS009116</t>
   </si>
   <si>
-    <t>2024-02-19T00:00</t>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 003-02/2024-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG FEV/2023.                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>2.708.615,84</t>
   </si>
   <si>
+    <t>2024NS016469</t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANCELAMENTO DA 2024FL159 PARA ALTERAÇAO NA OBSERVAÇÃO.                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t>-2.818.475,41</t>
+  </si>
+  <si>
+    <t>2024NS016468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 005-03/2024-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MARÇO/2024.                                                                                                                                                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
+    <t>2.818.475,41</t>
+  </si>
+  <si>
     <t>2024NS016466</t>
   </si>
   <si>
-    <t>2024-03-19T00:00</t>
-[...11 lines deleted...]
-    <t>-2.818.475,41</t>
+    <t xml:space="preserve">DCAP 005-03/2024-GAB. GRUPO 1. EDOC 245243/2023. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MARÇO/2023.                                                                                                                                                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
+    <t>2024NS016895</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANCELAMENTO PARA REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2024NS016894</t>
   </si>
   <si>
-    <t>2024-03-20T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>2.817.936,02</t>
   </si>
   <si>
-    <t>2024NS016895</t>
-[...1 lines deleted...]
-  <si>
     <t>2024NS017850</t>
   </si>
   <si>
-    <t>2024-03-25T00:00</t>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1006-03/2024-SEPPE. GRUPO 1. EDOC 1459113/2023. BAIXA DE 2024RA001158. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, REF FEV/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                                                               </t>
   </si>
   <si>
     <t>-1.817,70</t>
   </si>
   <si>
     <t>2024NS018328</t>
   </si>
   <si>
-    <t>2024-03-26T00:00</t>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 011-03/2024-GAB. GRUPO 1. EDOC 237.355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MARÇO/2024-COMP.                                                                                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>91,10</t>
   </si>
   <si>
     <t>2024NS019392</t>
   </si>
   <si>
-    <t>2024-03-27T00:00</t>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-04/2024-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA001316. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF JAN/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                               </t>
   </si>
   <si>
     <t>-2.284,40</t>
   </si>
   <si>
     <t>2024NS021173</t>
   </si>
   <si>
-    <t>2024-03-28T00:00</t>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1002-04/2024. GRUPO 1. EDOC 782944/2023. BAIXA DA 2024RA001341. - DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/2024, EFETUADO PELA SABESP RELATIVO AO SERVIDOR BRUNO MAGALHAES D ABADIA.                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>-2.503,95</t>
   </si>
   <si>
     <t>2024NS021989</t>
   </si>
   <si>
-    <t>2024-04-11T00:00</t>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1002-04/2024. GRUPO 1. EDOC 782944/2023. RECLASSIFICACAO DA 2024DD000063/2024NS021169_70_71_72_73 REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JAN/2024, EFETUADO PELA SABESP RELATIVO AO SERVIDOR BRUNO MAGALHAES D ABADIA.                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>227,96</t>
   </si>
   <si>
+    <t>2024NS023887</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 005-04/2024-GAB. GRUPO 1. EDOC 237.355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABR/2024.                                                                                                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>2.728.001,43</t>
+  </si>
+  <si>
+    <t>2024NS023888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANCELAMENTO DA 2024FL233NS23886 PARA RETIFICAÇÃO DE VALORES E REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                                                                                                                                         </t>
+  </si>
+  <si>
+    <t>-2.724.028,87</t>
+  </si>
+  <si>
     <t>2024NS023886</t>
   </si>
   <si>
-    <t>2024-04-18T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>2.724.028,87</t>
   </si>
   <si>
-    <t>2024NS023887</t>
-[...8 lines deleted...]
-    <t>-2.724.028,87</t>
+    <t>2024NS028468</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1020-04/2024-SEPPE. GRUPO 1. EDOC 1459113/2023. BAIXA DE 2024RA001968. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, REF MAR/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
+    <t>-2.049,85</t>
+  </si>
+  <si>
+    <t>2024NS028199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1019-04/2024-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA001968. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF FEV/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
+    <t>-2.572,28</t>
   </si>
   <si>
     <t>2024NS028085</t>
   </si>
   <si>
-    <t>2024-04-30T00:00</t>
+    <t xml:space="preserve">DCAP 1005-05/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA002009. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/2024, EFETUADO PELA SABESP RELATIVO AO SERVIDOR BRUNO MAGALHAES D ABADIA.                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2024NS028087</t>
   </si>
   <si>
-    <t>2024-05-07T00:00</t>
-[...11 lines deleted...]
-    <t>-2.049,85</t>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1021-04/2024. GRUPO 1. EDOC 1459113/2023. BAIXA DA 2024RA001087. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA CIA PERNAMBUCANA DE SANEAMENTO RELATIVOS A JAN/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS. - RECLASSIFICAÇÃO DA 2024FL000122/NS28080.                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2024NS030211</t>
   </si>
   <si>
-    <t>2024-05-16T00:00</t>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1005-05/2024-SEPPE. GRUPO 1. EDOC 1459113/2023. BAIXA DE 2024RA002227. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, REF ABRIL/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>-1.898,00</t>
   </si>
   <si>
     <t>2024NS030467</t>
   </si>
   <si>
-    <t>2024-05-17T00:00</t>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 005-05/2024-GAB. GRUPO 1. EDOC 237.355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAIO/2024.                                                                                                                                                                                                                                                                                                                                                           </t>
   </si>
   <si>
     <t>2.728.939,08</t>
   </si>
   <si>
+    <t>2024NS035232</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1004-06/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA002700. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG MARÇO/2024, EFETUADO PELA SABESP RELATIVO AO SERVIDOR BRUNO MAGALHAES D ABADIA.                                                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>-2.756,75</t>
+  </si>
+  <si>
     <t>2024NS034160</t>
   </si>
   <si>
-    <t>2024-05-31T00:00</t>
+    <t xml:space="preserve">DCAP-1001-06/2024-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA002616. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF MARÇO/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>-2.747,47</t>
   </si>
   <si>
-    <t>2024NS035232</t>
-[...4 lines deleted...]
-  <si>
     <t>2024NS037533</t>
   </si>
   <si>
-    <t>2024-06-18T00:00</t>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1006-06/2024-SEPPE. GRUPO 1. EDOC 1459113/2023. BAIXA DE 2024RA002876. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, REF MAIO/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>2024NS037855</t>
   </si>
   <si>
-    <t>2024-06-19T00:00</t>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 006-06/2024-GAB. GRUPO 1. EDOC 237.355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JUNHO/2024.                                                                                                                                                                                                                                                                                                                                                          </t>
   </si>
   <si>
     <t>2.733.746,14</t>
   </si>
   <si>
     <t>2024NS038364</t>
   </si>
   <si>
-    <t>2024-06-20T00:00</t>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1024-06/2024-GAB. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REF. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>573,48</t>
   </si>
   <si>
     <t>2024NS039599</t>
   </si>
   <si>
-    <t>2024-06-25T00:00</t>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 5027-06/2024-GAB. GRUPO 5. EDOC 769769/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV - PAGAMENTO COMPLEMENTAR - FOPAG JUNHO/2024.                                                                                                                                                                                                                                                                                                                                </t>
   </si>
   <si>
     <t>2.467,79</t>
   </si>
   <si>
+    <t>2024NS041621</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1003-07/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA003344. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABRIL/2024, EFETUADO PELA SABESP RELATIVO AO SERVIDOR BRUNO MAGALHAES D ABADIA.                                                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
     <t>2024NS041583</t>
   </si>
   <si>
-    <t>2024-06-28T00:00</t>
-[...2 lines deleted...]
-    <t>2024NS041621</t>
+    <t xml:space="preserve">DCAP-1002-07/2024-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA003344. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF ABRIL/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>2024NS045467</t>
   </si>
   <si>
-    <t>2024-07-18T00:00</t>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAPS 006-009-07/2024-GAB. GRUPO 1 E 5. EDOC 237.355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JULHO/2024.                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>2.851.117,90</t>
   </si>
   <si>
     <t>2024NS046069</t>
   </si>
   <si>
-    <t>2024-07-22T00:00</t>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1019-07/2024-SEPPE. GRUPO 1. EDOC 1459113/2023. BAIXA DE 2024RA003542. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, REF JUNHO/2024 - SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>2024NS046956</t>
   </si>
   <si>
-    <t>2024-07-26T00:00</t>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAPS-012-013-07/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG-CP JULHO/2024.                                                                                                                                                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>4.569,32</t>
   </si>
   <si>
     <t>2024NS047996</t>
   </si>
   <si>
-    <t>2024-07-31T00:00</t>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1022-07/2024-SEPPE. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA003929. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF MAIO/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>2024NS048509</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-1002-08/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA004117. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS REFERENTE A COMP. MAIO/2024. DECORRENTE DE PAGAMENTO AO SERVIDOR BRUNO M. D¿ABADIA.                                                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
     <t>2024NS050642</t>
   </si>
   <si>
-    <t>2024-08-13T00:00</t>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1003-08/2024-GAB. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REF. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2024NS051333</t>
   </si>
   <si>
-    <t>2024-08-15T00:00</t>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1004-8/2024. GRUPO 1. EDOC-1459113/2023. BAIXA DA 2024RA004319. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JUL/2024, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2024NS052016</t>
   </si>
   <si>
-    <t>2024-08-19T00:00</t>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAPS-005-08/2024, 004-08/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG-CP AGOSTO/2024.                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>2.989.011,46</t>
   </si>
   <si>
     <t>2024NS053995</t>
   </si>
   <si>
-    <t>2024-08-27T00:00</t>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 011-08/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG-CP AGOSTO/2024.                                                                                                                                                                                                                                                                                                                                                           </t>
   </si>
   <si>
     <t>4.759,01</t>
   </si>
   <si>
+    <t>2024NS056214</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-09/2024. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA004653. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF JUN/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>2024NS056543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-09/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA004653. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS REFERENTE A COMP. JUN/2024. DECORRENTE DE PAGAMENTO AO SERVIDOR BRUNO M. D¿ABADIA.                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
     <t>2024NS055879</t>
   </si>
   <si>
-    <t>2024-09-04T00:00</t>
-[...8 lines deleted...]
-    <t>2024NS056543</t>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1004-09/2024-GAB. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REF. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2024NS057504</t>
   </si>
   <si>
-    <t>2024-09-11T00:00</t>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1005-09/2024. GRUPO 1. EDOC-1459113/2023. BAIXA DA 2024RA004705. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE ENCARGO PREV. PATRONAL (LEGISPREV) DA FOPAG AGO/2024, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>2024NS058344</t>
   </si>
   <si>
-    <t>2024-09-16T00:00</t>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1008-09/2024-GAB. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV (MULTA DE MORA RELATIVA AO MÊS DE JUNHO/2024), REF. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>13,25</t>
   </si>
   <si>
+    <t>2024NS058555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANCELAMENTO DA 2024FL000560-NS58344 POR MOTIVO DE ALTERAÇÃO FEITA PELA COPAG.                                                                                                                                                                                                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>-13,25</t>
+  </si>
+  <si>
     <t>2024NS058554</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP 1008-09/2024-GAB. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REF. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA AGOSTO/2024 E MULTAS (JUN/JUL/2024).                                                                                                                                                                                                                                                                 </t>
+  </si>
+  <si>
     <t>596,19</t>
   </si>
   <si>
-    <t>2024NS058555</t>
-[...4 lines deleted...]
-  <si>
     <t>2024NS059226</t>
   </si>
   <si>
-    <t>2024-09-19T00:00</t>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 004-09/2024 (GRUPO 1) E DCAP 005-09/2024 (GRUPO 5). EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG SET/2024.                                                                                                                                                                                                                                                                                                                                   </t>
   </si>
   <si>
     <t>3.008.011,30</t>
   </si>
   <si>
     <t>2024NS062194</t>
   </si>
   <si>
-    <t>2024-09-30T00:00</t>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-10/2024. GRUPO 1. EDOC 782944/2023. BAIXA PARCIAL DE 2024RA005253. - DESPESA A ANULAR. REEMBOLSO DE VENCIMENTOS E VANTAGENS REFERENTE A COMP. JUL/2024. DECORRENTE DE PAGAMENTO AO SERVIDOR BRUNO M. D¿ABADIA.                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>-2.934,60</t>
   </si>
   <si>
+    <t>2024NS065646</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-008-10/2024.GRUPO 5. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2024.                                                                                                                                                                                                                                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t>1.539,46</t>
+  </si>
+  <si>
     <t>2024NS065641</t>
   </si>
   <si>
-    <t>2024-10-18T00:00</t>
+    <t xml:space="preserve">DCAP-007-10/2024.GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2024.                                                                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>3.047.263,57</t>
   </si>
   <si>
-    <t>2024NS065646</t>
-[...2 lines deleted...]
-    <t>1.539,46</t>
+    <t>2024NS067376</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-014-10/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2024 - CP.                                                                                                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>1.811,38</t>
   </si>
   <si>
     <t>2024NS067362</t>
   </si>
   <si>
-    <t>2024-10-25T00:00</t>
-[...5 lines deleted...]
-    <t>1.811,38</t>
+    <t xml:space="preserve">DCAP-1022-10/2024. GRUPO 1. EDOC-1459113/2023. BAIXA DA 2024RA005574. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE ENCARGO PREV. PATRONAL (LEGISPREV) DA FOPAG SET/2024, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>2024NS067671</t>
   </si>
   <si>
-    <t>2024-10-29T00:00</t>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-10/2024. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA SET/2024.                                                                                                                                                                                                                                                                                         </t>
   </si>
   <si>
     <t>2024NS067949</t>
   </si>
   <si>
-    <t>2024-10-30T00:00</t>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1024-10/2024. GRUPO 1. EDOC 332488/2021. BAIXA DE 2024RA005832. REEMBOLSO DE VENCIMENTOS E VANTAGENS EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, REF AGO/2024 - SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>2024NS069427</t>
   </si>
   <si>
-    <t>2024-10-31T00:00</t>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-11/2024. GRUPO 1. EDOC-332488/2021. BAIXA DA 2024RA005940. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE ENCARGO PREV. PATRONAL (LEGISPREV)  DA FOPAG JUL/2024, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                           </t>
   </si>
   <si>
     <t>2024NS070589</t>
   </si>
   <si>
-    <t>2024-11-13T00:00</t>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 002-11/2024. EDOC 1285029/2024. BAIXA DE 2024RA005329. DEVOLUÇÃO DAS CONTRIBUIÇÕES PATRONAIS TENDO EM VISTA A DESISTÊNCIA DA ADESÃO DE SERVIDORES À LEGISPREV. RECLASSIFICAÇÃO DE EMPENHO.                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>-24.175,27</t>
   </si>
   <si>
     <t>2024NS070890</t>
   </si>
   <si>
-    <t>2024-11-14T00:00</t>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-002-11/2024. GRUPO 1. EDOC 1285029/2024. BAIXA PARCIAL DE 2024RA006010. DEVOLUÇÃO DAS CONTRIBUIÇÕES PATRONAIS TENDO EM VISTA A DESISTÊNCIA DA ADESÃO DE SERVIDORES À LEGISPREV.                                                                                                                                                                                                                                                                                                </t>
   </si>
   <si>
     <t>-1,15</t>
   </si>
   <si>
+    <t>2024NS071467</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-006-11/2024. GRUPO 5. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG NOV/2024.                                                                                                                                                                                                                                                                                                                                                                 </t>
+  </si>
+  <si>
+    <t>1.026,30</t>
+  </si>
+  <si>
     <t>2024NS071465</t>
   </si>
   <si>
-    <t>2024-11-19T00:00</t>
+    <t xml:space="preserve">DCAP-005-11/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG NOV/2024.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.049.388,84</t>
   </si>
   <si>
-    <t>2024NS071467</t>
-[...4 lines deleted...]
-  <si>
     <t>2024NS072264</t>
   </si>
   <si>
-    <t>2024-11-22T00:00</t>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-11/2024. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA OUT/2024.                                                                                                                                                                                                                                                                                         </t>
+  </si>
+  <si>
+    <t>2024NS076147</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-005-12/2024. GRUPO 1. EDOC 1285029/2024. BAIXA DE 2024RA006010(PARCIAL), 006437, 006495 E 006496. DEVOLUÇÃO DE CONTRIBUIÇÕES PATRONAIS À LEGISPREV.?- DESPESA A ANULAR.                                                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>-20.679,45</t>
+  </si>
+  <si>
+    <t>2024NS075372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-12/2024. GRUPO 1. EDOC-332488/2021. BAIXA DA 2024RA006397. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG SET/2024, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>2024NS075045</t>
   </si>
   <si>
-    <t>2024-12-04T00:00</t>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-002-12/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2024.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>2.903.717,83</t>
   </si>
   <si>
-    <t>2024NS075372</t>
-[...10 lines deleted...]
-  <si>
     <t>2024NS076523</t>
   </si>
   <si>
-    <t>2024-12-10T00:00</t>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1006-12/2024. GRUPO 1. EDOC-1459113/2023. BAIXA DA 2024RA006521. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG OUT/2024, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>2024NS077295</t>
   </si>
   <si>
-    <t>2024-12-12T00:00</t>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1007-12/2024. GRUPO 1. EDOC-1459113/2023. BAIXA DA 2024RA007496. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG NOV/2024, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>2024NS078713</t>
   </si>
   <si>
-    <t>2024-12-18T00:00</t>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1033-12/2024. GRUPO 1. EDOC 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA NOV/2024 E GRATIFICAÇÃO NATALINA/2024.                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>1.146,96</t>
   </si>
   <si>
     <t>2024NS079137</t>
   </si>
   <si>
-    <t>2024-12-19T00:00</t>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-011-12/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2024.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.044.579,94</t>
   </si>
   <si>
     <t>2024NS080872</t>
   </si>
   <si>
-    <t>2024-12-27T00:00</t>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-015-12/2024. GRUPO 1. EDOC 237355/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2024.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>155,75</t>
   </si>
   <si>
     <t>2024NS081079</t>
   </si>
   <si>
-    <t>2024-12-30T00:00</t>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1036-12/2024. GRUPO 1. EDOC-332488/2021. BAIXA DA 2024RA008055. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DAS FOPAG OUT/2024 E NOV/2024, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                           </t>
   </si>
   <si>
     <t>-5.144,56</t>
   </si>
   <si>
-    <t>2024RO000552</t>
-[...4 lines deleted...]
-  <si>
     <t>2024RO005644</t>
   </si>
   <si>
-    <t>2024-12-31T00:00</t>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>ANULACAO DE EMPENHOS A LIQUIDAR E EM LIQUIDACAO NAO INDICADOS PELO ORDENADORDE DESPESAS PARA INSCRICAO EM RESTOS A PAGAR NAO PROCESSADOS.</t>
   </si>
   <si>
     <t>-944.410,49</t>
   </si>
   <si>
     <t>2025NE000069</t>
   </si>
   <si>
-    <t>2025-01-07T00:00</t>
+    <t>07/01/2025</t>
   </si>
   <si>
     <t>39.200.000,00</t>
   </si>
   <si>
     <t>2025NS003302</t>
   </si>
   <si>
-    <t>2025-01-20T00:00</t>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-01/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JAN/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.006.120,32</t>
   </si>
   <si>
     <t>2025NS004882</t>
   </si>
   <si>
-    <t>2025-01-27T00:00</t>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-011-01/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JAN/2025 - CP.                                                                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>11.666,13</t>
   </si>
   <si>
     <t>2025NS009204</t>
   </si>
   <si>
-    <t>2025-02-12T00:00</t>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1003-02/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA001273. DESPESA A ANULAR.                                                                                                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>-1.866,43</t>
   </si>
   <si>
     <t>2025NS009589</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP 1003-02/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA001273. - ESTORNO DE 2025NS09204 P/ CORRIGIR VINCULAÇÃO.                                                                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
     <t>1.866,43</t>
   </si>
   <si>
     <t>2025NS009600</t>
   </si>
   <si>
-    <t>2025-02-13T00:00</t>
+    <t>13/02/2025</t>
   </si>
   <si>
     <t>2025NS011053</t>
   </si>
   <si>
-    <t>2025-02-19T00:00</t>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-009-02/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG FEV/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.270.729,60</t>
   </si>
   <si>
     <t>2025NS012109</t>
   </si>
   <si>
-    <t>2025-02-24T00:00</t>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1027-02/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA JAN/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS017518</t>
   </si>
   <si>
-    <t>2025-03-19T00:00</t>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-03/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAR/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.304.402,84</t>
   </si>
   <si>
     <t>2025NS017857</t>
   </si>
   <si>
-    <t>2025-03-20T00:00</t>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1026-03/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA002141. DESPESA A ANULAR.                                                                                                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>-2.023,04</t>
   </si>
   <si>
     <t>2025NS018184</t>
   </si>
   <si>
-    <t>2025-03-21T00:00</t>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1028-03/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA FEV/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>580,04</t>
   </si>
   <si>
     <t>2025NS020746</t>
   </si>
   <si>
-    <t>2025-03-31T00:00</t>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1029-3/2025. GRUPO 1. EDOC-332488/2021. BAIXA PARCIAL DA 2025RA002256. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DAS FOPAG JAN/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                               </t>
   </si>
   <si>
     <t>-2.540,72</t>
   </si>
   <si>
     <t>2025NS023045</t>
   </si>
   <si>
-    <t>2025-04-10T00:00</t>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1002-04/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA002837. DESPESA A ANULAR.                                                                                                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>2025NS023800</t>
   </si>
   <si>
-    <t>2025-04-14T00:00</t>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-007-04/2025. GRUPO 1. EDOC 249635/2025. REGISTRO DE ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABR/2025.                                                                                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>3.275.926,46</t>
   </si>
   <si>
     <t>2025NS025652</t>
   </si>
   <si>
-    <t>2025-04-24T00:00</t>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1024-04/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA MAR/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS025982</t>
   </si>
   <si>
-    <t>2025-04-25T00:00</t>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-014-04/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABR/2025-COMPLEMENTAR.                                                                                                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>2.273,43</t>
   </si>
   <si>
     <t>2025NS028545</t>
   </si>
   <si>
-    <t>2025-04-30T00:00</t>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1027-4/2025. GRUPO 1. EDOC-332488/2021. BAIXA DA 2025RA003326. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>-2.738,65</t>
   </si>
   <si>
     <t>2025NS031779</t>
   </si>
   <si>
-    <t>2025-05-19T00:00</t>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-006-05/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAIO /2025.                                                                                                                                                                                                                                                                                                                                                               </t>
   </si>
   <si>
     <t>3.277.150,95</t>
   </si>
   <si>
     <t>2025NS032974</t>
   </si>
   <si>
-    <t>2025-05-22T00:00</t>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-5/2025. GRUPO 1. EDOC-332488/2021. BAIXA DA 2025RA003392. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG MAR/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS033754</t>
   </si>
   <si>
-    <t>2025-05-26T00:00</t>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1024-05/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA ABRIL/2025.                                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2025NS033766</t>
   </si>
   <si>
-    <t>2025-05-27T00:00</t>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1023-05/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA004163. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABR/2025, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2025NS035791</t>
   </si>
   <si>
-    <t>2025-06-09T00:00</t>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1004-06/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA004475. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG MAI/2025, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2025NS038058</t>
   </si>
   <si>
-    <t>2025-06-17T00:00</t>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-06/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JUN/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.288.621,69</t>
   </si>
   <si>
     <t>2025NS039308</t>
   </si>
   <si>
-    <t>2025-06-24T00:00</t>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1027-6/2025. GRUPO 1. EDOC-332488/2021. BAIXA DA 2025RA004868. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABR/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS040477</t>
   </si>
   <si>
-    <t>2025-06-27T00:00</t>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1030-06/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA MAIO/2025.                                                                                                                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>2025NS042021</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1004-07/2025. EDOC 884472/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV, REF SERVIDOR CEDIDO AO BNDES ERICK SOUSA DA SILVA.                                                                                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>813,68</t>
   </si>
   <si>
     <t>2025NS042013</t>
   </si>
   <si>
-    <t>2025-06-30T00:00</t>
+    <t xml:space="preserve">DCAP-1004-07/2025. EDOC 884472/2025. BAIXA DE 2025RA05091. - DESPESA A ANULAR                                                                                                                                                                                                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>-813,68</t>
   </si>
   <si>
+    <t>2025NS042339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-07/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV, REF SERVIDOR CEDIDO AO BNDES CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>10.985,63</t>
+  </si>
+  <si>
+    <t>2025NS042338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-07/2025. EDOC 760432/2025. BAIXA DE 2025RA05092, 2025RA05093, 2025RA05094 E 2025RA05095. DESPESA A ANULAR.                                                                                                                                                                                                                                                                                                                                                                </t>
+  </si>
+  <si>
+    <t>-10.985,63</t>
+  </si>
+  <si>
+    <t>2025NS042670</t>
+  </si>
+  <si>
+    <t>2025NS042653</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-07/2025. EDOC 760432/2025. ESTORNO TOTAL DE 2025DD000126/NS042338 PARA REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>2025NS042022</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1004-07/2025. EDOC 884472/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV, REF SERVIDOR CEDIDO AO BNDES ERICK SOUSA DA SILVA.-CANCELAMENTO DE 2025NS042015 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
     <t>2025NS042015</t>
   </si>
   <si>
-    <t>2025-07-03T00:00</t>
-[...26 lines deleted...]
-    <t>2025NS042670</t>
+    <t xml:space="preserve">DCAP-1004-07/2025. EDOC 884472/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV, REF. SERVIDOR CEDIDO AO BNDES ERICK SOUSA DA SILVA.                                                                                                                                                                                                                                                                                                                                           </t>
   </si>
   <si>
     <t>2025NS045725</t>
   </si>
   <si>
-    <t>2025-07-18T00:00</t>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-005-07/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JUL/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.297.674,88</t>
   </si>
   <si>
     <t>2025NS045761</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP 1005-07/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA005317. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JUN/2025, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                      </t>
+  </si>
+  <si>
     <t>2025NS046613</t>
   </si>
   <si>
-    <t>2025-07-23T00:00</t>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-07/2025. EDOC 884472/2025. BAIXA PARCIAL DA 2025RA005798. - DESPESA A ANULAR                                                                                                                                                                                                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>2025NS046749</t>
   </si>
   <si>
-    <t>2025-07-24T00:00</t>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1022-07/2025. GRUPO 1. EDOC-332488/2021. BAIXA DA  2025RA005860. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG MAI/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2025NS047356</t>
   </si>
   <si>
-    <t>2025-07-29T00:00</t>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-07/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA JUN/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS047826</t>
   </si>
   <si>
-    <t>2025-07-31T00:00</t>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1024-07/2025. GRUPO 1. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV, EM RAZÃO DA CESSÃO DO SERVIDOR CARLOS FILIPE RAMALHO GOMES AO BNDES, REFERENTE ÀS COMPETÊNCIAS DE FEV A ABR/2025.                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>301,89</t>
   </si>
   <si>
+    <t>2025NS049260</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-08/2025. EDOC 760432/2025. RELACIONADO A 2025NS049258 - RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JUN/2025.?- RECLASSIFICAÇÃO DE DESPESA                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>-3.247,75</t>
+  </si>
+  <si>
     <t>2025NS049255</t>
   </si>
   <si>
-    <t>2025-08-07T00:00</t>
+    <t xml:space="preserve">DCAP-1001-08/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JUN/2025.                                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>3.247,75</t>
   </si>
   <si>
-    <t>2025NS049260</t>
-[...4 lines deleted...]
-  <si>
     <t>2025NS049917</t>
   </si>
   <si>
-    <t>2025-08-11T00:00</t>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1006-07/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA005317. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JUL/2025, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2025NS051989</t>
   </si>
   <si>
-    <t>2025-08-19T00:00</t>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-006-08/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG AGO/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.335.030,04</t>
   </si>
   <si>
+    <t>2025NS052668</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-08/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA JUL/2025.                                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
     <t>2025NS052664</t>
   </si>
   <si>
-    <t>2025-08-21T00:00</t>
+    <t xml:space="preserve">DCAP-1022-08/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JUL/2025.                                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>298,62</t>
   </si>
   <si>
-    <t>2025NS052668</t>
+    <t>2025NS053563</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1022-08/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JUL/2025. - CANCELAMENTO DE 2025NS052664 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>-298,62</t>
   </si>
   <si>
     <t>2025NS053554</t>
   </si>
   <si>
-    <t>2025-08-26T00:00</t>
-[...7 lines deleted...]
-  <si>
     <t>2025NS056140</t>
   </si>
   <si>
-    <t>2025-08-29T00:00</t>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-9/2025. EDOC-332488/2021. GRUPO 1. BAIXA DA 2025RA006598. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JUN/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIO/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>2025NS057385</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1004-09/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA007173. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG AGO/2025, EFETUADO PELA COMPANHIA PERNAMBUCANA DE SANEAMENTO DE RECIFE-PE, RELATIVO AO SERVIDOR CEDIDO ALEX MACHADO CAMPOS.                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>-3.140,61</t>
+  </si>
+  <si>
+    <t>2025NS057374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP 1004-09/2025. GRUPO 1. EDOC: 1459113/2023. BAIXA DA 2025RA007173. CANCELAMENTO DA 2025NS057361-63-64-65-66 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>3.140,61</t>
   </si>
   <si>
     <t>2025NS057366</t>
   </si>
   <si>
-    <t>2025-09-11T00:00</t>
-[...11 lines deleted...]
-    <t>2025NS057385</t>
+    <t>2025NS059402</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1018-09/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA AGO/2025.                                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>2025NS059395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1019-09/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: AGO/2025.                                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2025NS059393</t>
   </si>
   <si>
-    <t>2025-09-19T00:00</t>
+    <t xml:space="preserve">DCAP-006-09/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG SET/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.326.485,54</t>
   </si>
   <si>
-    <t>2025NS059395</t>
-[...4 lines deleted...]
-  <si>
     <t>2025NS061812</t>
   </si>
   <si>
-    <t>2025-09-30T00:00</t>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1020-9/2025. EDOC-332488/2021. GRUPO 1. BAIXA DA 2025RA007540. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JUL/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIO/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS062726</t>
   </si>
   <si>
-    <t>2025-10-02T00:00</t>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-10/2025. GRUPO 1. EDOC 973921/2025. DESPESA A ANULAR. BAIXA DE 2025RA007550 REFERENTE A REEMBOLSO DE VENCIMENTOS DO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.?- RECLASSIFICAÇÃO DE DESPESA                                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>2025NS062729</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-1002-10/2025. GRUPO 1. EDOC 973919/2025. DESPESA A ANULAR. BAIXA DE 2025RA007549. REFERENTE A REEMBOLSO DE VENCIMENTOS DO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.?-RECLASSIFICAÇÃO DE DESPESA.                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
     <t>-2.715,00</t>
   </si>
   <si>
     <t>2025NS066186</t>
   </si>
   <si>
-    <t>2025-10-17T00:00</t>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-006-10/2025-GAB. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG OUT/2025.                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>3.337.106,90</t>
   </si>
   <si>
+    <t>2025NS067616</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1019-10/2025. EDOC-332488/2021. GRUPO 1. BAIXA DA 2025RA007973. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG SET/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>2025NS067525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-10/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: SET/2025.                                                                                                                                                                                                                                                                                                                                  </t>
+  </si>
+  <si>
     <t>2025NS067523</t>
   </si>
   <si>
-    <t>2025-10-23T00:00</t>
-[...5 lines deleted...]
-    <t>2025NS067616</t>
+    <t xml:space="preserve">DCAP-1020-10/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA SET/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS070397</t>
   </si>
   <si>
-    <t>2025-10-31T00:00</t>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-11/2025. GRUPO 1. EDOC 973921/2025. BAIXA DA 2025RA008332. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG SET/2025, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.                                                                                                                                                                                                                                                   </t>
   </si>
   <si>
     <t>2025NS070417</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-1002-11/2025. GRUPO 1. EDOC 973919/2025. BAIXA DA 2025RA008333. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG AGO/2025, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
     <t>2025NS073078</t>
   </si>
   <si>
-    <t>2025-11-18T00:00</t>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-003-11/2025-GAB. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG NOVEMBRO/2025.                                                                                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>3.330.441,52</t>
   </si>
   <si>
+    <t>2025NS073653</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1022-11/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: OUT/2025.                                                                                                                                                                                                                                                                                                                                  </t>
+  </si>
+  <si>
     <t>2025NS073652</t>
   </si>
   <si>
-    <t>2025-11-24T00:00</t>
-[...2 lines deleted...]
-    <t>2025NS073653</t>
+    <t xml:space="preserve">DCAP-1021-11/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA OUT/2025.                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>2025NS076282</t>
   </si>
   <si>
-    <t>2025-11-28T00:00</t>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1004-12/2025. EDOC-332488/2021. GRUPO 1. BAIXA DA 2025RA008679. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG SET/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>2025NS076305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-12/2025. GRUPO 1. EDOC 973919/2025. BAIXA DA 2025RA009030. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG SET/2025, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>2025NS076297</t>
   </si>
   <si>
-    <t>2025NS076305</t>
+    <t xml:space="preserve">DCAP-1002-12/2025. GRUPO 1. EDOC 973921/2025. BAIXA DA 2025RA009031. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG OUT/2025, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.                                                                                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>2025RO004883</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>REFORCO A PEDIDO DO NPFIN.</t>
   </si>
   <si>
     <t>2025NS077454</t>
   </si>
   <si>
-    <t>2025-12-08T00:00</t>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-002-12/2025-GAB. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2025.                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>3.290.312,12</t>
   </si>
   <si>
     <t>2025NS080399</t>
   </si>
   <si>
-    <t>2025-12-18T00:00</t>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-012-12/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>3.360.085,98</t>
   </si>
   <si>
+    <t>2025NS081099</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-12/2025. GRUPO 1. EDOC: 753609/2024. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV, REFERENTE À SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTÉ. COMPETÊNCIA NOV/2025 E GRAT. NATALINA/2025.                                                                                                                                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t>1.160,08</t>
+  </si>
+  <si>
     <t>2025NS081096</t>
   </si>
   <si>
-    <t>2025-12-22T00:00</t>
+    <t xml:space="preserve">DCAP-1022-12/2025. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: NOV/2025 E GRAT. NATALINA/2025.                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>597,24</t>
   </si>
   <si>
-    <t>2025NS081099</t>
-[...4 lines deleted...]
-  <si>
     <t>2025NS082030</t>
   </si>
   <si>
-    <t>2025-12-26T00:00</t>
+    <t>26/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-014-12/2025. GRUPO 1. EDOC 249635/2025. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG DEZ/2025.                                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>1.142,30</t>
   </si>
   <si>
     <t>2025NS082525</t>
   </si>
   <si>
-    <t>2025-12-29T00:00</t>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1024-12/2025. EDOC-332488/2021. GRUPO 1. BAIXA DA 2025RA009702. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG OUT/2025, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>2025NS082848</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1003-01/2026. EDOC-973921/2025. GRUPO 1. BAIXA DA 2025RA009791. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG OUT/2025, EFETUADO PELO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>2025NS082844</t>
   </si>
   <si>
-    <t>2025-12-30T00:00</t>
-[...8 lines deleted...]
-    <t>2025-12-05T00:00</t>
+    <t xml:space="preserve">DCAP-1002-01/2026. GRUPO 1. EDOC 973919/2025. BAIXA DA 2025RA009790. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG OUT/2025, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>2025RO005821</t>
   </si>
   <si>
-    <t>2025-12-31T00:00</t>
+    <t>31/12/2025</t>
   </si>
   <si>
     <t>-542.743,90</t>
   </si>
   <si>
     <t>2026NE000260</t>
   </si>
   <si>
-    <t>2026-01-12T00:00</t>
+    <t>12/01/2026</t>
   </si>
   <si>
     <t>2026NE000262</t>
   </si>
   <si>
     <t>500,00</t>
   </si>
   <si>
+    <t>2026NS006051</t>
+  </si>
+  <si>
+    <t>19/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG JAN/2026-NORMAL. OB DIA 21. EDOC 238700/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026NS3144. SERVIDOR: ERICK SOUSA DA SILVA CEDIDO AO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL.                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t>-2.711,61</t>
+  </si>
+  <si>
+    <t>2.711,61</t>
+  </si>
+  <si>
+    <t>2026NS005350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG JAN/2026-NORMAL. OB DIA 21. EDOC 238700/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026NS3144. SERVIDOR: CARLOS FILIPE RAMALHO GOMES CEDIDO AO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL.                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>-2.687,96</t>
+  </si>
+  <si>
+    <t>2.687,96</t>
+  </si>
+  <si>
+    <t>2026NS006113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG JAN/2026-NORMAL. OB DIA 21. EDOC 238700/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026NS3144. SERVIDOR: ANTONIO CARVALHO E SILVA NETO CEDIDO A PREFEITURA MUNICIPAL DE MACEIÓ.                                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
     <t>2026NS003478</t>
   </si>
   <si>
-    <t>2026-01-20T00:00</t>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-003-01/2026. EDOC-234167/2026. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JANEIRO/2026.                                                                                                                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>3.316.092,38</t>
   </si>
   <si>
     <t>2026NS005098</t>
   </si>
   <si>
-    <t>2026-01-27T00:00</t>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-009-01/2026. EDOC-234167/2026.  ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JANEIRO/2026-COMPLEMENTAR.                                                                                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>1.949,47</t>
   </si>
   <si>
-    <t>2026NS005350</t>
-[...20 lines deleted...]
-    <t>2026NS006113</t>
+    <t>2026NS006139</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-2060-01/2026. G1. EDOC-1050926/2022. RECLASSIFICAÇÃO DE DESPESA. REPASSE DAS CONTRIBUIÇÕES PATRONAIS - LEGISPREV, REFEFERENTES AO SERVIDOR ANDRÉ AUGUSTO SAK, RELATIVAS AO PERÍODO AGOSTO/2023 A JUN/2024 E 13º/2024.                                                                                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t>3.212,14</t>
+  </si>
+  <si>
+    <t>2026RO001534</t>
+  </si>
+  <si>
+    <t>REFORCO EM ATENDIMENTO A SOLICITACAO VIA EMAIL DO NPFIN TENDO COMO CONTRAPARTIDA A ANULACAO PARCIAL DA NE 260-06</t>
+  </si>
+  <si>
+    <t>15.000,00</t>
+  </si>
+  <si>
+    <t>2026RO001533</t>
+  </si>
+  <si>
+    <t>ANULACAO PARCIAL EM SOLICITACAO DO NPFIN PARA REFORCO DA NE 262-99</t>
+  </si>
+  <si>
+    <t>-15.000,00</t>
   </si>
   <si>
     <t>2026NS006138</t>
   </si>
   <si>
-    <t>2026-01-30T00:00</t>
+    <t xml:space="preserve">DCAP-2059-01/2026. G1. EDOC-1050926/2022. RECLASSIFICAÇÃO DE DESPESA. REPASSE DAS CONTRIBUIÇÕES PATRONAIS - LEGISPREV, REFEFERENTES AO SERVIDOR DHYEGO MARCUS CRUZ E SILVA, RELATIVAS AO PERÍODO NOVEMBRO/2022 A JAN/2025 E 13º/2025.                                                                                                                                                                                                                                               </t>
   </si>
   <si>
     <t>8.424,19</t>
   </si>
   <si>
-    <t>2026NS006139</t>
-[...4 lines deleted...]
-  <si>
     <t>2026NS010409</t>
   </si>
   <si>
-    <t>2026-02-13T00:00</t>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-003-02/2026. EDOC-234167/2026.  ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG FEVEREIRO/2026.                                                                                                                                                                                                                                                                                                                                                                   </t>
   </si>
   <si>
     <t>3.330.045,72</t>
   </si>
   <si>
+    <t>2026NS011131</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG FEV/2026-NORMAL. OB DIA 23. EDOC 339035/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000098/2026NS010425. SERVIDOR: ANTONIO CARVALHO E SILVA NETO CEDIDO À PREFEITURA MUNICIPAL DE MACEIÓ - AL.                                                                                                                                                                                                                       </t>
+  </si>
+  <si>
     <t>2026NS010943</t>
   </si>
   <si>
-    <t>2026-02-20T00:00</t>
+    <t xml:space="preserve">FOPAG FEV/2026-NORMAL. OB DIA 23. EDOC 339035/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000098/2026NS010425. SERVIDORES: CARLOS FILIPE RAMALHO GOMES E ERICK SOUSA DA SILVA CEDIDOS AO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL.                                                                                                                                                                             </t>
   </si>
   <si>
     <t>-5.399,57</t>
   </si>
   <si>
     <t>5.399,57</t>
   </si>
   <si>
-    <t>2026NS011131</t>
+    <t>2026NS011289</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-02-2026. EDOC 753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA TANNURI LAFERTE. COMP: JAN/2026.                                                                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>2026NS011288</t>
   </si>
   <si>
-    <t>2026-02-23T00:00</t>
-[...2 lines deleted...]
-    <t>2026NS011289</t>
+    <t xml:space="preserve">DCAP-1022-2/2026. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JAN/2026.                                                                                                                                                                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>2026NS011312</t>
   </si>
   <si>
     <t>2026NS011305</t>
   </si>
   <si>
-    <t>2026NS011312</t>
+    <t xml:space="preserve">DCAP-1022-2/2026. EDOC 760432/2025. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. COMP: JAN/2026. CANCELAMENTO DA 2026NS011288.                                                                                                                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>2026NS011637</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-02-2026. EDOC 753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA TANNURI LAFERTE. COMP: JAN/2026.-cancelamento de 2026ns011636 p/ registro em outro documento.                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>-580,04</t>
+  </si>
+  <si>
+    <t>2026NS011636</t>
+  </si>
+  <si>
+    <t>2026NS011541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-02-2026. EDOC 753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA TANNURI LAFERTE. COMP: JAN/2026. - CANCELAMENTO DE 2026NS011289 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>2026NS011539</t>
   </si>
   <si>
-    <t>2026-02-24T00:00</t>
-[...11 lines deleted...]
-    <t>2026NS011637</t>
+    <t>2026NS015068</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1008-03/2026. EDOC 753609/2024. REF. BAIXA DE 2026RA001005. - DESPESA A ANULAR.?- RECLASSIFICAÇÃO DE DESPESA. (ALTERAÇÃO DE 2026NS014992).                                                                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>2026NS014992</t>
   </si>
   <si>
-    <t>2026-03-06T00:00</t>
-[...2 lines deleted...]
-    <t>2026NS015068</t>
+    <t xml:space="preserve">DCAP-1008-03/2026. EDOC 753609/2024. REF. BAIXA DE 2026RA001005. - DESPESA A ANULAR.?- RECLASSIFICAÇÃO DE DESPESA.                                                                                                                                                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2026NS018026</t>
   </si>
   <si>
-    <t>2026-03-19T00:00</t>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-03/2026. EDOC-234167/2026. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAR/2026.                                                                                                                                                                                                                                                                                                                                                                          </t>
   </si>
   <si>
     <t>3.942.200,58</t>
   </si>
   <si>
     <t>2026NS018731</t>
   </si>
   <si>
-    <t>2026-03-20T00:00</t>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG MAR/2026-NORMAL. OB DIA 23. EDOC 485139/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000161/2026NS017973. SERVIDORES: CARLOS FILIPE RAMALHO GOMES E ERICK SOUSA DA SILVA CEDIDOS AO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL.?                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>6.867,14</t>
   </si>
   <si>
     <t>-6.867,14</t>
   </si>
   <si>
-    <t>6.867,14</t>
+    <t>2026NS018891</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1030-03-2026. EDOC: 753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA TANNURI LAFERTE. COMP: FEV/2026.                                                                                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>2026NS018882</t>
   </si>
   <si>
-    <t>2026-03-23T00:00</t>
+    <t xml:space="preserve">FOPAG MAR/2026-NORMAL. OB DIA 23. EDOC 485139/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000161/2026NS017973. SERVIDOR: ANTONIO CARVALHO E SILVA NETO CEDIDO À PREFEITURA MUNICIPAL DE MACEIÓ - AL.                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t>-3.451,53</t>
   </si>
   <si>
     <t>3.451,53</t>
   </si>
   <si>
-    <t>2026NS018891</t>
+    <t>2026NS021941</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1037-03/2026. EDOC-753609/2024. G1. BAIXA DA 2026RA001221. RECLASSIFICAÇÃO DE DESPESAS REFERENTE AO RESSARCIMENTO DO RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL - LEGISPREV - EFETUADO PELO SENADO FEDERAL, RELATIVO À SERVIDORA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                </t>
   </si>
   <si>
     <t>2026NS021509</t>
   </si>
   <si>
-    <t>2026-03-31T00:00</t>
+    <t xml:space="preserve">DCAP-1037-03/2026. EDOC-753609/2024. G1. BAIXA DA 2026RA001627. RECLASSIFICAÇÃO DE DESPESAS REFERENTE AO RESSARCIMENTO DO RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL - LEGISPREV - EFETUADO PELO SENADO FEDERAL, RELATIVO À SERVIDORA MARIANA DE ALMEIDA TANNURI LAFERTÉ.                                                                                                                                                                                                                </t>
+  </si>
+  <si>
+    <t>2026NS022006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-04/2026. EDOC-973919/2025. G1. BAIXA DA 2026RA001775. RECLASSIFICAÇÃO DE DESPESA REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JAN/26, EFETUADO PELO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. CONTINUAÇÃO DA 2026FL000079/2026NS022005.                                                                                                                                                </t>
   </si>
   <si>
     <t>2026NS021517</t>
   </si>
   <si>
-    <t>2026NS021941</t>
-[...2 lines deleted...]
-    <t>2026NS022006</t>
+    <t xml:space="preserve">DCAP-1036-03/2026. EDOC-760432/2025. G1. BAIXA DA 2026RA001645. RECLASSIFICAÇÃO DE DESPESA REFERENTE AO RESSARCIMENTO DO RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL - LEGISPREV - EFETUADO PELO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL, RELATIVO AO SERVIDOR CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2026NS022779</t>
   </si>
   <si>
-    <t>2026-04-09T00:00</t>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-4/2026. EDOC 973921/2025. G1. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG JAN/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA. RECLASSIFICAÇÃO DE DESPESA.                                                                                                                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>2026NS024919</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-04/2026. EDOC-234167/2026.  ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABR/2026.                                                                                                                                                                                                                                                                                                                                                                         </t>
+  </si>
+  <si>
+    <t>3.758.210,21</t>
   </si>
   <si>
     <t>2026NS024824</t>
   </si>
   <si>
-    <t>2026-04-16T00:00</t>
+    <t xml:space="preserve">FOPAG ABR/2026-NORMAL. OB DIA 22. EDOC 605074/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000209/2026NS024756.                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>-9.637,02</t>
   </si>
   <si>
     <t>9.637,02</t>
   </si>
   <si>
-    <t>2026NS024919</t>
-[...4 lines deleted...]
-  <si>
     <t>2026NS025545</t>
   </si>
   <si>
-    <t>2026-04-17T00:00</t>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-004-04/2026. EDOC-234167/2026.  ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG ABR/2026. RECLASSIFICAÇÃO DE DESPESA.                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>-4.831,74</t>
   </si>
   <si>
+    <t>2026NS025647</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>4.831,74</t>
+  </si>
+  <si>
     <t>2026NS025570</t>
   </si>
   <si>
-    <t>2026-04-22T00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>-1.274,56</t>
   </si>
   <si>
-    <t>4.831,74</t>
-[...1 lines deleted...]
-  <si>
     <t>2026NS025641</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-004-04/2026. EDOC-234167/2026. CANCELAMENTO PARCIAL DA 2026FL000217/2026NS024919 PARA REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
     <t>1.274,56</t>
   </si>
   <si>
-    <t>2026NS025647</t>
-[...1 lines deleted...]
-  <si>
     <t>2026NS026898</t>
   </si>
   <si>
-    <t>2026-04-27T00:00</t>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1023-04-2026. EDOC: 753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA TANNURI LAFERTE. COMP: MAR/2026.                                                                                                                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>122,46</t>
   </si>
   <si>
     <t>2026NS027914</t>
   </si>
   <si>
-    <t>2026-04-30T00:00</t>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1029-04/2026. EDOC-332488/2021. GRUPO 1. RELACIONADO A BAIXA DE 2026RA002401. REEMBOLSO EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.  - RECLASSIFIÇÃO DE DESPESA REF. FUNPRESP.                                                                                                                                                                                                          </t>
   </si>
   <si>
     <t>2026NS028853</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-1001-04/2026. EDOC 973921/2025. BAIXA DE 2026RA02414. G1. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA. - RECLASSIFICAÇÃO DE DESPESA (PSSS E FUNPRESP).                                                                                                                                                                                                           </t>
+  </si>
+  <si>
+    <t>2026NS028869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-05/2026. EDOC 973921/2025. BAIXA DE 2026RA02414. G1. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA. - CANCELAMENTO DE 2026NS028853 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>2026NS028867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-05/2026. EDOC 973921/2025. BAIXA DE 2026RA02414. G1. DESPESA A ANULAR REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA. - RECLASSIFICAÇÃO DE DESPESA (PSSS E FUNPRESP).                                                                                                                                                                                                           </t>
+  </si>
+  <si>
     <t>2026NS028861</t>
   </si>
   <si>
-    <t>2026NS028867</t>
-[...2 lines deleted...]
-    <t>2026NS028869</t>
+    <t xml:space="preserve">DCAP-1002-5/2026. EDOC 973919/2025. G1. RECLASSIFICAÇÃO DE DESPESA REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG FEV/26, EFETUADO PELO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>2026NS029311</t>
   </si>
   <si>
-    <t>2026-05-06T00:00</t>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1032-03/2026. GRUPO 1. EDOC 332488/2021.  BAIXA DE 2026RA001582. REEMBOLSO EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO. - RECLASSIFICAÇÃO DE DESPESA                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>2026NS032850</t>
   </si>
   <si>
-    <t>2026-05-20T00:00</t>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG MAI/2026-NORMAL. OB DIA 21. EDOC 754664/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000273/2026NS032485.                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t>2026NS032931</t>
   </si>
   <si>
     <t>2026NS032897</t>
   </si>
   <si>
+    <t xml:space="preserve">DCAP-004-05/2026. EDOC-234167/2026.  ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG MAI/2026.                                                                                                                                                                                                                                                                                                                                                                         </t>
+  </si>
+  <si>
     <t>3.760.992,91</t>
   </si>
   <si>
     <t>2026NS032927</t>
   </si>
   <si>
-    <t>2026NS032931</t>
-[...11 lines deleted...]
-    <t>15.000,00</t>
+    <t xml:space="preserve">FOPAG MAI/2026-NORMAL. OB DIA 21. EDOC 754664/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000273/2026NS032485. CANCELAMENTO DA 2026NS032850 P/ REGISTRO EM OUTRO DOCUMENTO.                                                                                                                                                                                                                                                </t>
+  </si>
+  <si>
+    <t>2026NS036707</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1028-05/2026. EDOC-753609/2024. RECLASSIFICAÇÃO DE DESPESA. RESSARCIMENTO RELATIVO AO RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL LEGISPREV, EM RAZÃO DA CESSÃO DA SERVIDORA MARIANA DE ALMEIDA TANNURI LAFERTE, COM ÔNUS AO SENADO FEDERAL. COMPETÊNCIA: ABR/2026.                                                                                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t>-122,46</t>
+  </si>
+  <si>
+    <t>2026NS036701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1021-05/2026. EDOC-753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTE. COMP: ABR/2026.                                                                                                                                                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t>2026NS037258</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1026-05/2026. GRUPO 1. EDOC 332488/2021. BAIXA DE 2026RA03309. REEMBOLSO EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.?- RECLASSIFICAÇÃO DE DESPESA (FUNPRESP).                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
+    <t>2026NS037603</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-6/2026. EDOC 973921/2025. BAIXA DE 2026RA003334. REEMBOLSO DE VENCIMENTOS E VANTAGENS - FOPAG MAR/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.?- RECLASSIFICAÇÃO DE DESPESA (FUNPRESP).                                                                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>2026NS040677</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOPAG JUN/2026-NORMAL. OB DIA 22. EDOC-910733/2026. ATIVOS. CONTABILIZAÇÃO DA REMUNERAÇÃO DE PESSOAL CEDIDO A OUTROS ÓRGÃOS - CONTINUAÇÃO DA 2026FL000346/2026NS040238.                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t>2026NS040730</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1020-06/2026. EDOC-753609/2024. RECOLHIMENTO DE CONTRIBUIÇÃO PATRONAL LEGISPREV. SERVIDORA CEDIDA MARIANA DE ALMEIDA TANNURI LAFERTE. COMP: MAI/2026. MULTA REFERENTE À COMP. ABR/2026.                                                                                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>2026NS040741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-005-06/2026. EDOC 234167/2026. ENCARGO PATRONAL - RECOLHIMENTO AO FUNPRESP/LEGISPREV. FOPAG JUN/2026.                                                                                                                                                                                                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t>3.781.447,76</t>
+  </si>
+  <si>
+    <t>0,40</t>
+  </si>
+  <si>
+    <t>2026NS040735</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1027-05/2026. EDOC-753609/2024. RECLASSIFICAÇÃO DE DESPESAS. BAIXA DA 2026RA003043. RESSARCIMENTO RELATIVO AO RECOLHIMENTO DA CONTRIBUIÇÃO PATRONAL LEGISPREV, EM RAZÃO DA CESSÃO DA SERVIDORA MARIANA DE ALMEIDA TANNURI LAFERTE, COM ÔNUS AO SENADO FEDERAL. COMPETÊNCIA: MAI/2026.                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t>2026NS041429</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1005-06/2026. EDOC-332488/2021. G1. BAIXA DA 2026RA003080. RECLASSIFICAÇÃO DE DESPESAS REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABR/26, EFETUADO PELO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE MACEIÓ/AL, RELATIVO AO SERVIDOR CEDIDO ANTONIO CARVALHO E SILVA NETO.                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>-3.220,70</t>
+  </si>
+  <si>
+    <t>2026NS041758</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-6/2026. EDOC 973919/2025. G1. BAIXA DA 2026RA003335. REEMBOLSO DE VENCIMENTOS/VANTAGENS, FOPAG MAR/26, EFETUADO PELO BANCO NACIONAL DO DESENVOLVIMENTO ECONOMICO E SOCIAL, REL. SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES. - RECLASSIFICAÇÃO DE DESPESA (FUNPRESP).                                                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>-3.415,61</t>
+  </si>
+  <si>
+    <t>2026NS044442</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1002-07/2026. EDOC-973921/2025. G1. BAIXA DA 2026RA003558.  RECLASSIFICAÇÃO DE DESPESAS REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABR/26, EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO ERICK SOUSA DA SILVA.                                                                                                                                                                                                                                              </t>
+  </si>
+  <si>
+    <t>2026NS044567</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-1001-07/2026. EDOC-973919/2025. G1. BAIXA DA 2026RA003559. RECLASSIFICAÇÃO DE DESPESAS REFERENTE AO REEMBOLSO DE VENCIMENTOS E VANTAGENS DA FOPAG ABR/26 , EFETUADO PELO BNDES, RELATIVO AO SERVIDOR CEDIDO CARLOS FILIPE RAMALHO GOMES.                                                                                                                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>-3.195,62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4666,8412 +6331,10438 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E597"/>
+  <dimension ref="A1:E611"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>69</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>81</v>
+      </c>
+      <c r="C23" t="s">
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>85</v>
+      </c>
+      <c r="C24" t="s">
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>89</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>89</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>98</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>103</v>
+      </c>
+      <c r="C30" t="s">
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>55</v>
+        <v>111</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>90</v>
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>117</v>
+      </c>
+      <c r="C34" t="s">
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>117</v>
+      </c>
+      <c r="C35" t="s">
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
+        <v>123</v>
+      </c>
+      <c r="C36" t="s">
+        <v>124</v>
       </c>
       <c r="D36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>98</v>
+        <v>127</v>
+      </c>
+      <c r="C37" t="s">
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
+        <v>131</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>135</v>
+      </c>
+      <c r="C39" t="s">
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>106</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>108</v>
+        <v>139</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>139</v>
+      </c>
+      <c r="C41" t="s">
+        <v>142</v>
       </c>
       <c r="D41" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>60</v>
+        <v>145</v>
+      </c>
+      <c r="C42" t="s">
+        <v>63</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>148</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>151</v>
+      </c>
+      <c r="C44" t="s">
+        <v>152</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>159</v>
+      </c>
+      <c r="C46" t="s">
+        <v>160</v>
       </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>163</v>
+      </c>
+      <c r="C47" t="s">
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>129</v>
+        <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>167</v>
+      </c>
+      <c r="C48" t="s">
+        <v>168</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>171</v>
+      </c>
+      <c r="C49" t="s">
+        <v>172</v>
       </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>175</v>
+      </c>
+      <c r="C50" t="s">
+        <v>176</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>178</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>179</v>
+      </c>
+      <c r="C51" t="s">
+        <v>180</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>141</v>
+        <v>181</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>183</v>
+      </c>
+      <c r="C52" t="s">
+        <v>184</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>187</v>
+      </c>
+      <c r="C53" t="s">
+        <v>188</v>
       </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>147</v>
+        <v>189</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>191</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>193</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>191</v>
+      </c>
+      <c r="C55" t="s">
+        <v>194</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>196</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>197</v>
+      </c>
+      <c r="C56" t="s">
+        <v>198</v>
       </c>
       <c r="D56" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>201</v>
+      </c>
+      <c r="C57" t="s">
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>159</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>203</v>
       </c>
       <c r="B58" t="s">
-        <v>119</v>
+        <v>204</v>
+      </c>
+      <c r="C58" t="s">
+        <v>205</v>
       </c>
       <c r="D58" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>207</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>204</v>
+      </c>
+      <c r="C59" t="s">
+        <v>208</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="B60" t="s">
-        <v>166</v>
+        <v>211</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>211</v>
+      </c>
+      <c r="C61" t="s">
+        <v>214</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
       <c r="B62" t="s">
-        <v>125</v>
+        <v>211</v>
+      </c>
+      <c r="C62" t="s">
+        <v>217</v>
       </c>
       <c r="D62" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="B63" t="s">
-        <v>125</v>
+        <v>219</v>
+      </c>
+      <c r="C63" t="s">
+        <v>63</v>
       </c>
       <c r="D63" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="B64" t="s">
-        <v>174</v>
+        <v>222</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>225</v>
+      </c>
+      <c r="C65" t="s">
+        <v>226</v>
       </c>
       <c r="D65" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="B66" t="s">
-        <v>180</v>
+        <v>225</v>
+      </c>
+      <c r="C66" t="s">
+        <v>229</v>
       </c>
       <c r="D66" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="B67" t="s">
-        <v>183</v>
+        <v>225</v>
+      </c>
+      <c r="C67" t="s">
+        <v>232</v>
       </c>
       <c r="D67" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="B68" t="s">
-        <v>185</v>
+        <v>235</v>
+      </c>
+      <c r="C68" t="s">
+        <v>63</v>
       </c>
       <c r="D68" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="B69" t="s">
-        <v>188</v>
+        <v>238</v>
+      </c>
+      <c r="C69" t="s">
+        <v>239</v>
       </c>
       <c r="D69" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
       <c r="B70" t="s">
-        <v>191</v>
+        <v>238</v>
+      </c>
+      <c r="C70" t="s">
+        <v>242</v>
       </c>
       <c r="D70" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="B71" t="s">
-        <v>194</v>
+        <v>238</v>
+      </c>
+      <c r="C71" t="s">
+        <v>63</v>
       </c>
       <c r="D71" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="B72" t="s">
-        <v>194</v>
+        <v>247</v>
+      </c>
+      <c r="C72" t="s">
+        <v>248</v>
       </c>
       <c r="D72" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="B73" t="s">
-        <v>194</v>
+        <v>251</v>
+      </c>
+      <c r="C73" t="s">
+        <v>252</v>
       </c>
       <c r="D73" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>199</v>
+        <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>255</v>
+      </c>
+      <c r="C74" t="s">
+        <v>256</v>
       </c>
       <c r="D74" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>201</v>
+        <v>257</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>259</v>
+      </c>
+      <c r="C75" t="s">
+        <v>260</v>
       </c>
       <c r="D75" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>203</v>
+        <v>261</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>204</v>
+        <v>262</v>
       </c>
       <c r="B76" t="s">
-        <v>205</v>
+        <v>263</v>
+      </c>
+      <c r="C76" t="s">
+        <v>264</v>
       </c>
       <c r="D76" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>206</v>
+        <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>266</v>
       </c>
       <c r="B77" t="s">
-        <v>208</v>
+        <v>267</v>
+      </c>
+      <c r="C77" t="s">
+        <v>268</v>
       </c>
       <c r="D77" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>209</v>
+        <v>269</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="B78" t="s">
-        <v>211</v>
+        <v>271</v>
+      </c>
+      <c r="C78" t="s">
+        <v>272</v>
       </c>
       <c r="D78" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>212</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>213</v>
+        <v>273</v>
       </c>
       <c r="B79" t="s">
-        <v>214</v>
+        <v>274</v>
+      </c>
+      <c r="C79" t="s">
+        <v>275</v>
       </c>
       <c r="D79" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>215</v>
+        <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>216</v>
+        <v>277</v>
       </c>
       <c r="B80" t="s">
-        <v>217</v>
+        <v>278</v>
+      </c>
+      <c r="C80" t="s">
+        <v>279</v>
       </c>
       <c r="D80" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>218</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>219</v>
+        <v>281</v>
       </c>
       <c r="B81" t="s">
-        <v>220</v>
+        <v>282</v>
+      </c>
+      <c r="C81" t="s">
+        <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>221</v>
+        <v>284</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>222</v>
+        <v>285</v>
       </c>
       <c r="B82" t="s">
-        <v>223</v>
+        <v>286</v>
+      </c>
+      <c r="C82" t="s">
+        <v>287</v>
       </c>
       <c r="D82" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>224</v>
+        <v>288</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="B83" t="s">
-        <v>226</v>
+        <v>290</v>
+      </c>
+      <c r="C83" t="s">
+        <v>291</v>
       </c>
       <c r="D83" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>227</v>
+        <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>228</v>
+        <v>293</v>
       </c>
       <c r="B84" t="s">
-        <v>229</v>
+        <v>294</v>
+      </c>
+      <c r="C84" t="s">
+        <v>295</v>
       </c>
       <c r="D84" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>230</v>
+        <v>296</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>231</v>
+        <v>297</v>
       </c>
       <c r="B85" t="s">
-        <v>232</v>
+        <v>294</v>
+      </c>
+      <c r="C85" t="s">
+        <v>298</v>
       </c>
       <c r="D85" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>233</v>
+        <v>299</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>234</v>
+        <v>300</v>
       </c>
       <c r="B86" t="s">
-        <v>235</v>
+        <v>301</v>
+      </c>
+      <c r="C86" t="s">
+        <v>302</v>
       </c>
       <c r="D86" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>236</v>
+        <v>303</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>237</v>
+        <v>304</v>
       </c>
       <c r="B87" t="s">
-        <v>238</v>
+        <v>301</v>
+      </c>
+      <c r="C87" t="s">
+        <v>305</v>
       </c>
       <c r="D87" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="B88" t="s">
-        <v>238</v>
+        <v>308</v>
+      </c>
+      <c r="C88" t="s">
+        <v>309</v>
       </c>
       <c r="D88" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>241</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>242</v>
+        <v>311</v>
       </c>
       <c r="B89" t="s">
-        <v>243</v>
+        <v>312</v>
+      </c>
+      <c r="C89" t="s">
+        <v>313</v>
       </c>
       <c r="D89" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>244</v>
+        <v>314</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>315</v>
       </c>
       <c r="B90" t="s">
-        <v>243</v>
+        <v>312</v>
+      </c>
+      <c r="C90" t="s">
+        <v>316</v>
       </c>
       <c r="D90" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>246</v>
+        <v>317</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>247</v>
+        <v>318</v>
       </c>
       <c r="B91" t="s">
-        <v>248</v>
+        <v>312</v>
+      </c>
+      <c r="C91" t="s">
+        <v>319</v>
       </c>
       <c r="D91" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>249</v>
+        <v>317</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="B92" t="s">
-        <v>251</v>
+        <v>312</v>
+      </c>
+      <c r="C92" t="s">
+        <v>313</v>
       </c>
       <c r="D92" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>252</v>
+        <v>321</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>322</v>
       </c>
       <c r="B93" t="s">
-        <v>251</v>
+        <v>312</v>
+      </c>
+      <c r="C93" t="s">
+        <v>323</v>
       </c>
       <c r="D93" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>254</v>
+        <v>321</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>255</v>
+        <v>324</v>
       </c>
       <c r="B94" t="s">
-        <v>251</v>
+        <v>325</v>
+      </c>
+      <c r="C94" t="s">
+        <v>326</v>
       </c>
       <c r="D94" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>252</v>
+        <v>327</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>256</v>
+        <v>328</v>
       </c>
       <c r="B95" t="s">
-        <v>251</v>
+        <v>329</v>
+      </c>
+      <c r="C95" t="s">
+        <v>18</v>
       </c>
       <c r="D95" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>254</v>
+        <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>257</v>
+        <v>331</v>
       </c>
       <c r="B96" t="s">
-        <v>251</v>
+        <v>329</v>
+      </c>
+      <c r="C96" t="s">
+        <v>332</v>
       </c>
       <c r="D96" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>258</v>
+        <v>333</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>259</v>
+        <v>334</v>
       </c>
       <c r="B97" t="s">
-        <v>260</v>
+        <v>335</v>
+      </c>
+      <c r="C97" t="s">
+        <v>336</v>
       </c>
       <c r="D97" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>261</v>
+        <v>337</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>262</v>
+        <v>338</v>
       </c>
       <c r="B98" t="s">
-        <v>185</v>
+        <v>339</v>
+      </c>
+      <c r="C98" t="s">
+        <v>340</v>
       </c>
       <c r="D98" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>263</v>
+        <v>341</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>264</v>
+        <v>342</v>
       </c>
       <c r="B99" t="s">
-        <v>265</v>
+        <v>343</v>
+      </c>
+      <c r="C99" t="s">
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>266</v>
+        <v>344</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>267</v>
+        <v>345</v>
       </c>
       <c r="B100" t="s">
-        <v>268</v>
+        <v>343</v>
+      </c>
+      <c r="C100" t="s">
+        <v>346</v>
       </c>
       <c r="D100" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>269</v>
+        <v>347</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>270</v>
+        <v>348</v>
       </c>
       <c r="B101" t="s">
-        <v>188</v>
+        <v>349</v>
+      </c>
+      <c r="C101" t="s">
+        <v>350</v>
       </c>
       <c r="D101" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>271</v>
+        <v>351</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>272</v>
+        <v>352</v>
       </c>
       <c r="B102" t="s">
-        <v>273</v>
+        <v>353</v>
+      </c>
+      <c r="C102" t="s">
+        <v>63</v>
       </c>
       <c r="D102" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>274</v>
+        <v>354</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>275</v>
+        <v>355</v>
       </c>
       <c r="B103" t="s">
-        <v>276</v>
+        <v>356</v>
+      </c>
+      <c r="C103" t="s">
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>277</v>
+        <v>357</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>278</v>
+        <v>358</v>
       </c>
       <c r="B104" t="s">
-        <v>279</v>
+        <v>359</v>
+      </c>
+      <c r="C104" t="s">
+        <v>360</v>
       </c>
       <c r="D104" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>277</v>
+        <v>361</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>280</v>
+        <v>362</v>
       </c>
       <c r="B105" t="s">
-        <v>281</v>
+        <v>359</v>
+      </c>
+      <c r="C105" t="s">
+        <v>363</v>
       </c>
       <c r="D105" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>282</v>
+        <v>364</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>283</v>
+        <v>365</v>
       </c>
       <c r="B106" t="s">
-        <v>284</v>
+        <v>366</v>
+      </c>
+      <c r="C106" t="s">
+        <v>367</v>
       </c>
       <c r="D106" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>285</v>
+        <v>368</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>286</v>
+        <v>369</v>
       </c>
       <c r="B107" t="s">
-        <v>287</v>
+        <v>370</v>
+      </c>
+      <c r="C107" t="s">
+        <v>371</v>
       </c>
       <c r="D107" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>288</v>
+        <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="B108" t="s">
-        <v>287</v>
+        <v>374</v>
+      </c>
+      <c r="C108" t="s">
+        <v>375</v>
       </c>
       <c r="D108" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>290</v>
+        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>291</v>
+        <v>377</v>
       </c>
       <c r="B109" t="s">
-        <v>292</v>
+        <v>378</v>
+      </c>
+      <c r="C109" t="s">
+        <v>379</v>
       </c>
       <c r="D109" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>293</v>
+        <v>380</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>294</v>
+        <v>381</v>
       </c>
       <c r="B110" t="s">
-        <v>295</v>
+        <v>382</v>
+      </c>
+      <c r="C110" t="s">
+        <v>383</v>
       </c>
       <c r="D110" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>296</v>
+        <v>384</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>297</v>
+        <v>385</v>
       </c>
       <c r="B111" t="s">
-        <v>298</v>
+        <v>386</v>
+      </c>
+      <c r="C111" t="s">
+        <v>387</v>
       </c>
       <c r="D111" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>299</v>
+        <v>388</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>300</v>
+        <v>389</v>
       </c>
       <c r="B112" t="s">
-        <v>301</v>
+        <v>386</v>
+      </c>
+      <c r="C112" t="s">
+        <v>390</v>
       </c>
       <c r="D112" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>302</v>
+        <v>391</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>303</v>
+        <v>392</v>
       </c>
       <c r="B113" t="s">
-        <v>304</v>
+        <v>393</v>
+      </c>
+      <c r="C113" t="s">
+        <v>394</v>
       </c>
       <c r="D113" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>305</v>
+        <v>395</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>306</v>
+        <v>396</v>
       </c>
       <c r="B114" t="s">
-        <v>307</v>
+        <v>397</v>
+      </c>
+      <c r="C114" t="s">
+        <v>398</v>
       </c>
       <c r="D114" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>308</v>
+        <v>399</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>309</v>
+        <v>400</v>
       </c>
       <c r="B115" t="s">
-        <v>307</v>
+        <v>397</v>
+      </c>
+      <c r="C115" t="s">
+        <v>401</v>
       </c>
       <c r="D115" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>310</v>
+        <v>402</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>311</v>
+        <v>403</v>
       </c>
       <c r="B116" t="s">
-        <v>312</v>
+        <v>404</v>
+      </c>
+      <c r="C116" t="s">
+        <v>405</v>
       </c>
       <c r="D116" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>313</v>
+        <v>402</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>314</v>
+        <v>406</v>
       </c>
       <c r="B117" t="s">
-        <v>315</v>
+        <v>404</v>
+      </c>
+      <c r="C117" t="s">
+        <v>407</v>
       </c>
       <c r="D117" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>316</v>
+        <v>399</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>317</v>
+        <v>408</v>
       </c>
       <c r="B118" t="s">
-        <v>315</v>
+        <v>409</v>
+      </c>
+      <c r="C118" t="s">
+        <v>410</v>
       </c>
       <c r="D118" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E118" t="s">
-        <v>318</v>
+        <v>411</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>319</v>
+        <v>412</v>
       </c>
       <c r="B119" t="s">
-        <v>320</v>
+        <v>413</v>
+      </c>
+      <c r="C119" t="s">
+        <v>414</v>
       </c>
       <c r="D119" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>316</v>
+        <v>415</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>321</v>
+        <v>416</v>
       </c>
       <c r="B120" t="s">
-        <v>320</v>
+        <v>417</v>
+      </c>
+      <c r="C120" t="s">
+        <v>418</v>
       </c>
       <c r="D120" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>318</v>
+        <v>419</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>322</v>
+        <v>420</v>
       </c>
       <c r="B121" t="s">
-        <v>323</v>
+        <v>421</v>
+      </c>
+      <c r="C121" t="s">
+        <v>422</v>
       </c>
       <c r="D121" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>324</v>
+        <v>423</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>325</v>
+        <v>424</v>
       </c>
       <c r="B122" t="s">
-        <v>326</v>
+        <v>425</v>
+      </c>
+      <c r="C122" t="s">
+        <v>426</v>
       </c>
       <c r="D122" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>327</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>328</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
-        <v>329</v>
+        <v>429</v>
+      </c>
+      <c r="C123" t="s">
+        <v>430</v>
       </c>
       <c r="D123" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>330</v>
+        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>331</v>
+        <v>432</v>
       </c>
       <c r="B124" t="s">
-        <v>332</v>
+        <v>433</v>
+      </c>
+      <c r="C124" t="s">
+        <v>434</v>
       </c>
       <c r="D124" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>334</v>
+        <v>436</v>
       </c>
       <c r="B125" t="s">
-        <v>335</v>
+        <v>433</v>
+      </c>
+      <c r="C125" t="s">
+        <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E125" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>337</v>
+        <v>437</v>
       </c>
       <c r="B126" t="s">
-        <v>338</v>
+        <v>438</v>
+      </c>
+      <c r="C126" t="s">
+        <v>439</v>
       </c>
       <c r="D126" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E126" t="s">
-        <v>339</v>
+        <v>440</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>340</v>
+        <v>441</v>
       </c>
       <c r="B127" t="s">
-        <v>279</v>
+        <v>442</v>
+      </c>
+      <c r="C127" t="s">
+        <v>443</v>
       </c>
       <c r="D127" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>341</v>
+        <v>444</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>342</v>
+        <v>445</v>
       </c>
       <c r="B128" t="s">
-        <v>343</v>
+        <v>446</v>
+      </c>
+      <c r="C128" t="s">
+        <v>447</v>
       </c>
       <c r="D128" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>344</v>
+        <v>448</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>345</v>
+        <v>449</v>
       </c>
       <c r="B129" t="s">
-        <v>346</v>
+        <v>450</v>
+      </c>
+      <c r="C129" t="s">
+        <v>451</v>
       </c>
       <c r="D129" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>347</v>
+        <v>452</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>348</v>
+        <v>453</v>
       </c>
       <c r="B130" t="s">
-        <v>349</v>
+        <v>454</v>
+      </c>
+      <c r="C130" t="s">
+        <v>455</v>
       </c>
       <c r="D130" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>350</v>
+        <v>456</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>351</v>
+        <v>457</v>
       </c>
       <c r="B131" t="s">
-        <v>352</v>
+        <v>454</v>
+      </c>
+      <c r="C131" t="s">
+        <v>18</v>
       </c>
       <c r="D131" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>353</v>
+        <v>458</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>354</v>
+        <v>459</v>
       </c>
       <c r="B132" t="s">
-        <v>281</v>
+        <v>460</v>
+      </c>
+      <c r="C132" t="s">
+        <v>461</v>
       </c>
       <c r="D132" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>355</v>
+        <v>462</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>356</v>
+        <v>463</v>
       </c>
       <c r="B133" t="s">
-        <v>357</v>
+        <v>464</v>
+      </c>
+      <c r="C133" t="s">
+        <v>465</v>
       </c>
       <c r="D133" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>358</v>
+        <v>466</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>359</v>
+        <v>467</v>
       </c>
       <c r="B134" t="s">
-        <v>357</v>
+        <v>464</v>
+      </c>
+      <c r="C134" t="s">
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>360</v>
+        <v>466</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>361</v>
+        <v>468</v>
       </c>
       <c r="B135" t="s">
-        <v>357</v>
+        <v>464</v>
+      </c>
+      <c r="C135" t="s">
+        <v>63</v>
       </c>
       <c r="D135" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>358</v>
+        <v>469</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>362</v>
+        <v>470</v>
       </c>
       <c r="B136" t="s">
-        <v>363</v>
+        <v>471</v>
+      </c>
+      <c r="C136" t="s">
+        <v>63</v>
       </c>
       <c r="D136" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>364</v>
+        <v>472</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>365</v>
+        <v>473</v>
       </c>
       <c r="B137" t="s">
-        <v>366</v>
+        <v>471</v>
+      </c>
+      <c r="C137" t="s">
+        <v>474</v>
       </c>
       <c r="D137" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>367</v>
+        <v>475</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>368</v>
+        <v>476</v>
       </c>
       <c r="B138" t="s">
-        <v>369</v>
+        <v>477</v>
+      </c>
+      <c r="C138" t="s">
+        <v>478</v>
       </c>
       <c r="D138" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>370</v>
+        <v>479</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>371</v>
+        <v>480</v>
       </c>
       <c r="B139" t="s">
-        <v>372</v>
+        <v>481</v>
+      </c>
+      <c r="C139" t="s">
+        <v>63</v>
       </c>
       <c r="D139" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>373</v>
+        <v>482</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>374</v>
+        <v>483</v>
       </c>
       <c r="B140" t="s">
-        <v>375</v>
+        <v>484</v>
+      </c>
+      <c r="C140" t="s">
+        <v>485</v>
       </c>
       <c r="D140" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>376</v>
+        <v>486</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>377</v>
+        <v>487</v>
       </c>
       <c r="B141" t="s">
-        <v>378</v>
+        <v>488</v>
+      </c>
+      <c r="C141" t="s">
+        <v>489</v>
       </c>
       <c r="D141" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>379</v>
+        <v>490</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>380</v>
+        <v>491</v>
       </c>
       <c r="B142" t="s">
-        <v>363</v>
+        <v>488</v>
+      </c>
+      <c r="C142" t="s">
+        <v>492</v>
       </c>
       <c r="D142" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>381</v>
+        <v>493</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>382</v>
+        <v>494</v>
       </c>
       <c r="B143" t="s">
-        <v>383</v>
+        <v>495</v>
+      </c>
+      <c r="C143" t="s">
+        <v>496</v>
       </c>
       <c r="D143" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E143" t="s">
-        <v>384</v>
+        <v>497</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>385</v>
+        <v>498</v>
       </c>
       <c r="B144" t="s">
-        <v>386</v>
+        <v>499</v>
+      </c>
+      <c r="C144" t="s">
+        <v>500</v>
       </c>
       <c r="D144" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>387</v>
+        <v>501</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>388</v>
+        <v>502</v>
       </c>
       <c r="B145" t="s">
-        <v>389</v>
+        <v>503</v>
+      </c>
+      <c r="C145" t="s">
+        <v>504</v>
       </c>
       <c r="D145" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>390</v>
+        <v>505</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>391</v>
+        <v>506</v>
       </c>
       <c r="B146" t="s">
-        <v>389</v>
+        <v>507</v>
+      </c>
+      <c r="C146" t="s">
+        <v>508</v>
       </c>
       <c r="D146" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>392</v>
+        <v>509</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>393</v>
+        <v>510</v>
       </c>
       <c r="B147" t="s">
-        <v>394</v>
+        <v>511</v>
+      </c>
+      <c r="C147" t="s">
+        <v>18</v>
       </c>
       <c r="D147" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>395</v>
+        <v>512</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>396</v>
+        <v>513</v>
       </c>
       <c r="B148" t="s">
-        <v>397</v>
+        <v>511</v>
+      </c>
+      <c r="C148" t="s">
+        <v>514</v>
       </c>
       <c r="D148" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>398</v>
+        <v>515</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>399</v>
+        <v>516</v>
       </c>
       <c r="B149" t="s">
-        <v>400</v>
+        <v>517</v>
+      </c>
+      <c r="C149" t="s">
+        <v>518</v>
       </c>
       <c r="D149" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E149" t="s">
-        <v>401</v>
+        <v>519</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>402</v>
+        <v>520</v>
       </c>
       <c r="B150" t="s">
-        <v>403</v>
+        <v>521</v>
+      </c>
+      <c r="C150" t="s">
+        <v>522</v>
       </c>
       <c r="D150" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>404</v>
+        <v>523</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>405</v>
+        <v>524</v>
       </c>
       <c r="B151" t="s">
-        <v>369</v>
+        <v>525</v>
+      </c>
+      <c r="C151" t="s">
+        <v>526</v>
       </c>
       <c r="D151" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E151" t="s">
-        <v>406</v>
+        <v>527</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>407</v>
+        <v>528</v>
       </c>
       <c r="B152" t="s">
-        <v>408</v>
+        <v>529</v>
+      </c>
+      <c r="C152" t="s">
+        <v>530</v>
       </c>
       <c r="D152" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E152" t="s">
-        <v>409</v>
+        <v>531</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>410</v>
+        <v>532</v>
       </c>
       <c r="B153" t="s">
-        <v>411</v>
+        <v>533</v>
+      </c>
+      <c r="C153" t="s">
+        <v>534</v>
       </c>
       <c r="D153" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>412</v>
+        <v>535</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>413</v>
+        <v>536</v>
       </c>
       <c r="B154" t="s">
-        <v>414</v>
+        <v>537</v>
+      </c>
+      <c r="C154" t="s">
+        <v>18</v>
       </c>
       <c r="D154" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E154" t="s">
-        <v>415</v>
+        <v>538</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>416</v>
+        <v>539</v>
       </c>
       <c r="B155" t="s">
-        <v>417</v>
+        <v>537</v>
+      </c>
+      <c r="C155" t="s">
+        <v>540</v>
       </c>
       <c r="D155" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>418</v>
+        <v>541</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>419</v>
+        <v>542</v>
       </c>
       <c r="B156" t="s">
-        <v>375</v>
+        <v>543</v>
+      </c>
+      <c r="C156" t="s">
+        <v>544</v>
       </c>
       <c r="D156" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>420</v>
+        <v>545</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>421</v>
+        <v>546</v>
       </c>
       <c r="B157" t="s">
-        <v>422</v>
+        <v>543</v>
+      </c>
+      <c r="C157" t="s">
+        <v>547</v>
       </c>
       <c r="D157" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>423</v>
+        <v>548</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>424</v>
+        <v>549</v>
       </c>
       <c r="B158" t="s">
-        <v>422</v>
+        <v>550</v>
+      </c>
+      <c r="C158" t="s">
+        <v>551</v>
       </c>
       <c r="D158" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E158" t="s">
-        <v>425</v>
+        <v>552</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>426</v>
+        <v>553</v>
       </c>
       <c r="B159" t="s">
-        <v>427</v>
+        <v>554</v>
+      </c>
+      <c r="C159" t="s">
+        <v>555</v>
       </c>
       <c r="D159" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E159" t="s">
-        <v>428</v>
+        <v>556</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>429</v>
+        <v>557</v>
       </c>
       <c r="B160" t="s">
-        <v>430</v>
+        <v>558</v>
+      </c>
+      <c r="C160" t="s">
+        <v>559</v>
       </c>
       <c r="D160" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E160" t="s">
-        <v>431</v>
+        <v>560</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>432</v>
+        <v>561</v>
       </c>
       <c r="B161" t="s">
-        <v>433</v>
+        <v>562</v>
+      </c>
+      <c r="C161" t="s">
+        <v>63</v>
       </c>
       <c r="D161" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E161" t="s">
-        <v>434</v>
+        <v>563</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>435</v>
+        <v>564</v>
       </c>
       <c r="B162" t="s">
-        <v>436</v>
+        <v>565</v>
+      </c>
+      <c r="C162" t="s">
+        <v>18</v>
       </c>
       <c r="D162" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E162" t="s">
-        <v>437</v>
+        <v>566</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>438</v>
+        <v>567</v>
       </c>
       <c r="B163" t="s">
-        <v>439</v>
+        <v>568</v>
+      </c>
+      <c r="C163" t="s">
+        <v>569</v>
       </c>
       <c r="D163" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E163" t="s">
-        <v>277</v>
+        <v>570</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>440</v>
+        <v>571</v>
       </c>
       <c r="B164" t="s">
-        <v>441</v>
+        <v>572</v>
+      </c>
+      <c r="C164" t="s">
+        <v>573</v>
       </c>
       <c r="D164" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>442</v>
+        <v>574</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>443</v>
+        <v>575</v>
       </c>
       <c r="B165" t="s">
-        <v>444</v>
+        <v>576</v>
+      </c>
+      <c r="C165" t="s">
+        <v>577</v>
       </c>
       <c r="D165" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>445</v>
+        <v>578</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>446</v>
+        <v>579</v>
       </c>
       <c r="B166" t="s">
-        <v>447</v>
+        <v>580</v>
+      </c>
+      <c r="C166" t="s">
+        <v>581</v>
       </c>
       <c r="D166" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>448</v>
+        <v>582</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>449</v>
+        <v>583</v>
       </c>
       <c r="B167" t="s">
-        <v>450</v>
+        <v>584</v>
+      </c>
+      <c r="C167" t="s">
+        <v>585</v>
       </c>
       <c r="D167" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>451</v>
+        <v>586</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>452</v>
+        <v>587</v>
       </c>
       <c r="B168" t="s">
-        <v>453</v>
+        <v>588</v>
+      </c>
+      <c r="C168" t="s">
+        <v>589</v>
       </c>
       <c r="D168" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E168" t="s">
-        <v>454</v>
+        <v>590</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>455</v>
+        <v>591</v>
       </c>
       <c r="B169" t="s">
-        <v>456</v>
+        <v>592</v>
+      </c>
+      <c r="C169" t="s">
+        <v>593</v>
       </c>
       <c r="D169" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E169" t="s">
-        <v>457</v>
+        <v>594</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>458</v>
+        <v>595</v>
       </c>
       <c r="B170" t="s">
-        <v>459</v>
+        <v>596</v>
+      </c>
+      <c r="C170" t="s">
+        <v>597</v>
       </c>
       <c r="D170" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>460</v>
+        <v>598</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>461</v>
+        <v>599</v>
       </c>
       <c r="B171" t="s">
-        <v>462</v>
+        <v>600</v>
+      </c>
+      <c r="C171" t="s">
+        <v>601</v>
       </c>
       <c r="D171" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>463</v>
+        <v>602</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>464</v>
+        <v>603</v>
       </c>
       <c r="B172" t="s">
-        <v>465</v>
+        <v>604</v>
+      </c>
+      <c r="C172" t="s">
+        <v>605</v>
       </c>
       <c r="D172" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E172" t="s">
-        <v>466</v>
+        <v>606</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>467</v>
+        <v>607</v>
       </c>
       <c r="B173" t="s">
-        <v>468</v>
+        <v>608</v>
+      </c>
+      <c r="C173" t="s">
+        <v>609</v>
       </c>
       <c r="D173" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E173" t="s">
-        <v>469</v>
+        <v>610</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>470</v>
+        <v>611</v>
       </c>
       <c r="B174" t="s">
-        <v>471</v>
+        <v>612</v>
+      </c>
+      <c r="C174" t="s">
+        <v>613</v>
       </c>
       <c r="D174" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E174" t="s">
-        <v>472</v>
+        <v>614</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>473</v>
+        <v>615</v>
       </c>
       <c r="B175" t="s">
-        <v>474</v>
+        <v>616</v>
+      </c>
+      <c r="C175" t="s">
+        <v>617</v>
       </c>
       <c r="D175" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E175" t="s">
-        <v>475</v>
+        <v>614</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>476</v>
+        <v>618</v>
       </c>
       <c r="B176" t="s">
-        <v>477</v>
+        <v>619</v>
+      </c>
+      <c r="C176" t="s">
+        <v>620</v>
       </c>
       <c r="D176" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E176" t="s">
-        <v>478</v>
+        <v>621</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>479</v>
+        <v>622</v>
       </c>
       <c r="B177" t="s">
-        <v>480</v>
+        <v>623</v>
+      </c>
+      <c r="C177" t="s">
+        <v>624</v>
       </c>
       <c r="D177" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E177" t="s">
-        <v>478</v>
+        <v>625</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>481</v>
+        <v>626</v>
       </c>
       <c r="B178" t="s">
-        <v>482</v>
+        <v>627</v>
+      </c>
+      <c r="C178" t="s">
+        <v>628</v>
       </c>
       <c r="D178" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E178" t="s">
-        <v>483</v>
+        <v>614</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>484</v>
+        <v>629</v>
       </c>
       <c r="B179" t="s">
-        <v>485</v>
+        <v>630</v>
+      </c>
+      <c r="C179" t="s">
+        <v>631</v>
       </c>
       <c r="D179" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E179" t="s">
-        <v>486</v>
+        <v>632</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>487</v>
+        <v>633</v>
       </c>
       <c r="B180" t="s">
-        <v>488</v>
+        <v>634</v>
+      </c>
+      <c r="C180" t="s">
+        <v>635</v>
       </c>
       <c r="D180" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E180" t="s">
-        <v>478</v>
+        <v>636</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>489</v>
+        <v>637</v>
       </c>
       <c r="B181" t="s">
-        <v>490</v>
+        <v>638</v>
+      </c>
+      <c r="C181" t="s">
+        <v>639</v>
       </c>
       <c r="D181" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E181" t="s">
-        <v>491</v>
+        <v>614</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>492</v>
+        <v>640</v>
       </c>
       <c r="B182" t="s">
-        <v>493</v>
+        <v>641</v>
+      </c>
+      <c r="C182" t="s">
+        <v>642</v>
       </c>
       <c r="D182" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E182" t="s">
-        <v>494</v>
+        <v>643</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>495</v>
+        <v>644</v>
       </c>
       <c r="B183" t="s">
-        <v>496</v>
+        <v>645</v>
+      </c>
+      <c r="C183" t="s">
+        <v>646</v>
       </c>
       <c r="D183" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>478</v>
+        <v>614</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>497</v>
+        <v>647</v>
       </c>
       <c r="B184" t="s">
-        <v>498</v>
+        <v>648</v>
+      </c>
+      <c r="C184" t="s">
+        <v>649</v>
       </c>
       <c r="D184" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E184" t="s">
-        <v>499</v>
+        <v>650</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>500</v>
+        <v>651</v>
       </c>
       <c r="B185" t="s">
-        <v>501</v>
+        <v>652</v>
+      </c>
+      <c r="C185" t="s">
+        <v>653</v>
       </c>
       <c r="D185" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E185" t="s">
-        <v>478</v>
+        <v>614</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>502</v>
+        <v>654</v>
       </c>
       <c r="B186" t="s">
-        <v>503</v>
+        <v>655</v>
+      </c>
+      <c r="C186" t="s">
+        <v>656</v>
       </c>
       <c r="D186" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E186" t="s">
-        <v>504</v>
+        <v>657</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>505</v>
+        <v>658</v>
       </c>
       <c r="B187" t="s">
-        <v>506</v>
+        <v>655</v>
+      </c>
+      <c r="C187" t="s">
+        <v>18</v>
       </c>
       <c r="D187" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E187" t="s">
-        <v>478</v>
+        <v>357</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>507</v>
+        <v>659</v>
       </c>
       <c r="B188" t="s">
-        <v>439</v>
+        <v>660</v>
+      </c>
+      <c r="C188" t="s">
+        <v>661</v>
       </c>
       <c r="D188" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E188" t="s">
-        <v>508</v>
+        <v>614</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>509</v>
+        <v>662</v>
       </c>
       <c r="B189" t="s">
-        <v>510</v>
+        <v>663</v>
+      </c>
+      <c r="C189" t="s">
+        <v>664</v>
       </c>
       <c r="D189" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E189" t="s">
-        <v>478</v>
+        <v>665</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>511</v>
+        <v>666</v>
       </c>
       <c r="B190" t="s">
-        <v>512</v>
+        <v>667</v>
+      </c>
+      <c r="C190" t="s">
+        <v>668</v>
       </c>
       <c r="D190" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E190" t="s">
-        <v>513</v>
+        <v>669</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>514</v>
+        <v>670</v>
       </c>
       <c r="B191" t="s">
-        <v>515</v>
+        <v>671</v>
+      </c>
+      <c r="C191" t="s">
+        <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E191" t="s">
-        <v>516</v>
+        <v>672</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>517</v>
+        <v>673</v>
       </c>
       <c r="B192" t="s">
-        <v>518</v>
+        <v>674</v>
+      </c>
+      <c r="C192" t="s">
+        <v>675</v>
       </c>
       <c r="D192" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E192" t="s">
-        <v>175</v>
+        <v>676</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>519</v>
+        <v>677</v>
       </c>
       <c r="B193" t="s">
-        <v>520</v>
+        <v>678</v>
+      </c>
+      <c r="C193" t="s">
+        <v>679</v>
       </c>
       <c r="D193" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E193" t="s">
-        <v>521</v>
+        <v>680</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>522</v>
+        <v>681</v>
       </c>
       <c r="B194" t="s">
-        <v>523</v>
+        <v>682</v>
+      </c>
+      <c r="C194" t="s">
+        <v>683</v>
       </c>
       <c r="D194" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E194" t="s">
-        <v>524</v>
+        <v>684</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>525</v>
+        <v>685</v>
       </c>
       <c r="B195" t="s">
-        <v>526</v>
+        <v>686</v>
+      </c>
+      <c r="C195" t="s">
+        <v>687</v>
       </c>
       <c r="D195" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E195" t="s">
-        <v>527</v>
+        <v>688</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>528</v>
+        <v>689</v>
       </c>
       <c r="B196" t="s">
-        <v>529</v>
+        <v>690</v>
+      </c>
+      <c r="C196" t="s">
+        <v>691</v>
       </c>
       <c r="D196" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E196" t="s">
-        <v>530</v>
+        <v>692</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>531</v>
+        <v>693</v>
       </c>
       <c r="B197" t="s">
-        <v>532</v>
+        <v>690</v>
+      </c>
+      <c r="C197" t="s">
+        <v>694</v>
       </c>
       <c r="D197" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E197" t="s">
-        <v>533</v>
+        <v>684</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>534</v>
+        <v>695</v>
       </c>
       <c r="B198" t="s">
-        <v>535</v>
+        <v>696</v>
+      </c>
+      <c r="C198" t="s">
+        <v>694</v>
       </c>
       <c r="D198" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E198" t="s">
-        <v>530</v>
+        <v>684</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>536</v>
+        <v>697</v>
       </c>
       <c r="B199" t="s">
-        <v>535</v>
+        <v>698</v>
+      </c>
+      <c r="C199" t="s">
+        <v>699</v>
       </c>
       <c r="D199" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E199" t="s">
-        <v>537</v>
+        <v>700</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>538</v>
+        <v>701</v>
       </c>
       <c r="B200" t="s">
-        <v>539</v>
+        <v>702</v>
+      </c>
+      <c r="C200" t="s">
+        <v>703</v>
       </c>
       <c r="D200" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E200" t="s">
-        <v>530</v>
+        <v>704</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>540</v>
+        <v>705</v>
       </c>
       <c r="B201" t="s">
-        <v>541</v>
+        <v>706</v>
+      </c>
+      <c r="C201" t="s">
+        <v>707</v>
       </c>
       <c r="D201" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E201" t="s">
-        <v>542</v>
+        <v>708</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>543</v>
+        <v>709</v>
       </c>
       <c r="B202" t="s">
-        <v>544</v>
+        <v>710</v>
+      </c>
+      <c r="C202" t="s">
+        <v>711</v>
       </c>
       <c r="D202" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>545</v>
+        <v>712</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>546</v>
+        <v>713</v>
       </c>
       <c r="B203" t="s">
-        <v>547</v>
+        <v>714</v>
+      </c>
+      <c r="C203" t="s">
+        <v>715</v>
       </c>
       <c r="D203" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>548</v>
+        <v>716</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>549</v>
+        <v>717</v>
       </c>
       <c r="B204" t="s">
-        <v>550</v>
+        <v>718</v>
+      </c>
+      <c r="C204" t="s">
+        <v>719</v>
       </c>
       <c r="D204" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E204" t="s">
-        <v>551</v>
+        <v>720</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>552</v>
+        <v>721</v>
       </c>
       <c r="B205" t="s">
-        <v>553</v>
+        <v>722</v>
+      </c>
+      <c r="C205" t="s">
+        <v>723</v>
       </c>
       <c r="D205" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E205" t="s">
-        <v>554</v>
+        <v>724</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>555</v>
+        <v>725</v>
       </c>
       <c r="B206" t="s">
-        <v>556</v>
+        <v>726</v>
+      </c>
+      <c r="C206" t="s">
+        <v>727</v>
       </c>
       <c r="D206" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E206" t="s">
-        <v>557</v>
+        <v>728</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>558</v>
+        <v>729</v>
       </c>
       <c r="B207" t="s">
-        <v>559</v>
+        <v>726</v>
+      </c>
+      <c r="C207" t="s">
+        <v>730</v>
       </c>
       <c r="D207" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E207" t="s">
-        <v>560</v>
+        <v>731</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>561</v>
+        <v>732</v>
       </c>
       <c r="B208" t="s">
-        <v>562</v>
+        <v>733</v>
+      </c>
+      <c r="C208" t="s">
+        <v>734</v>
       </c>
       <c r="D208" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E208" t="s">
-        <v>563</v>
+        <v>720</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>564</v>
+        <v>735</v>
       </c>
       <c r="B209" t="s">
-        <v>562</v>
+        <v>736</v>
+      </c>
+      <c r="C209" t="s">
+        <v>737</v>
       </c>
       <c r="D209" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E209" t="s">
-        <v>565</v>
+        <v>738</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>566</v>
+        <v>739</v>
       </c>
       <c r="B210" t="s">
-        <v>567</v>
+        <v>740</v>
+      </c>
+      <c r="C210" t="s">
+        <v>741</v>
       </c>
       <c r="D210" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E210" t="s">
-        <v>557</v>
+        <v>720</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>568</v>
+        <v>742</v>
       </c>
       <c r="B211" t="s">
-        <v>569</v>
+        <v>743</v>
+      </c>
+      <c r="C211" t="s">
+        <v>744</v>
       </c>
       <c r="D211" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E211" t="s">
-        <v>570</v>
+        <v>745</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>571</v>
+        <v>746</v>
       </c>
       <c r="B212" t="s">
-        <v>572</v>
+        <v>747</v>
+      </c>
+      <c r="C212" t="s">
+        <v>748</v>
       </c>
       <c r="D212" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E212" t="s">
-        <v>557</v>
+        <v>720</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>573</v>
+        <v>749</v>
       </c>
       <c r="B213" t="s">
-        <v>574</v>
+        <v>750</v>
+      </c>
+      <c r="C213" t="s">
+        <v>751</v>
       </c>
       <c r="D213" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E213" t="s">
-        <v>575</v>
+        <v>752</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>576</v>
+        <v>753</v>
       </c>
       <c r="B214" t="s">
-        <v>577</v>
+        <v>754</v>
+      </c>
+      <c r="C214" t="s">
+        <v>755</v>
       </c>
       <c r="D214" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E214" t="s">
-        <v>557</v>
+        <v>720</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>578</v>
+        <v>756</v>
       </c>
       <c r="B215" t="s">
-        <v>579</v>
+        <v>757</v>
+      </c>
+      <c r="C215" t="s">
+        <v>758</v>
       </c>
       <c r="D215" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E215" t="s">
-        <v>580</v>
+        <v>759</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>581</v>
+        <v>760</v>
       </c>
       <c r="B216" t="s">
-        <v>582</v>
+        <v>761</v>
+      </c>
+      <c r="C216" t="s">
+        <v>762</v>
       </c>
       <c r="D216" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E216" t="s">
-        <v>557</v>
+        <v>720</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>583</v>
+        <v>763</v>
       </c>
       <c r="B217" t="s">
-        <v>584</v>
+        <v>764</v>
+      </c>
+      <c r="C217" t="s">
+        <v>765</v>
       </c>
       <c r="D217" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E217" t="s">
-        <v>585</v>
+        <v>766</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>586</v>
+        <v>767</v>
       </c>
       <c r="B218" t="s">
-        <v>587</v>
+        <v>768</v>
+      </c>
+      <c r="C218" t="s">
+        <v>769</v>
       </c>
       <c r="D218" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E218" t="s">
-        <v>557</v>
+        <v>770</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>588</v>
+        <v>771</v>
       </c>
       <c r="B219" t="s">
-        <v>589</v>
+        <v>772</v>
+      </c>
+      <c r="C219" t="s">
+        <v>773</v>
       </c>
       <c r="D219" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E219" t="s">
-        <v>590</v>
+        <v>720</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>591</v>
+        <v>774</v>
       </c>
       <c r="B220" t="s">
-        <v>592</v>
+        <v>775</v>
+      </c>
+      <c r="C220" t="s">
+        <v>18</v>
       </c>
       <c r="D220" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E220" t="s">
-        <v>593</v>
+        <v>223</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>594</v>
+        <v>776</v>
       </c>
       <c r="B221" t="s">
-        <v>595</v>
+        <v>777</v>
+      </c>
+      <c r="C221" t="s">
+        <v>778</v>
       </c>
       <c r="D221" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E221" t="s">
-        <v>557</v>
+        <v>779</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>596</v>
+        <v>780</v>
       </c>
       <c r="B222" t="s">
-        <v>597</v>
+        <v>781</v>
+      </c>
+      <c r="C222" t="s">
+        <v>782</v>
       </c>
       <c r="D222" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E222" t="s">
-        <v>598</v>
+        <v>783</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>599</v>
+        <v>784</v>
       </c>
       <c r="B223" t="s">
-        <v>600</v>
+        <v>785</v>
+      </c>
+      <c r="C223" t="s">
+        <v>18</v>
       </c>
       <c r="D223" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E223" t="s">
-        <v>601</v>
+        <v>786</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>602</v>
+        <v>787</v>
       </c>
       <c r="B224" t="s">
-        <v>603</v>
+        <v>788</v>
+      </c>
+      <c r="C224" t="s">
+        <v>789</v>
       </c>
       <c r="D224" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E224" t="s">
-        <v>604</v>
+        <v>790</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>605</v>
+        <v>791</v>
       </c>
       <c r="B225" t="s">
-        <v>606</v>
+        <v>792</v>
+      </c>
+      <c r="C225" t="s">
+        <v>793</v>
       </c>
       <c r="D225" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E225" t="s">
-        <v>607</v>
+        <v>794</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>608</v>
+        <v>795</v>
       </c>
       <c r="B226" t="s">
-        <v>609</v>
+        <v>796</v>
+      </c>
+      <c r="C226" t="s">
+        <v>797</v>
       </c>
       <c r="D226" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E226" t="s">
-        <v>610</v>
+        <v>798</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>611</v>
+        <v>799</v>
       </c>
       <c r="B227" t="s">
-        <v>612</v>
+        <v>800</v>
+      </c>
+      <c r="C227" t="s">
+        <v>801</v>
       </c>
       <c r="D227" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E227" t="s">
-        <v>613</v>
+        <v>802</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>614</v>
+        <v>803</v>
       </c>
       <c r="B228" t="s">
-        <v>615</v>
+        <v>804</v>
+      </c>
+      <c r="C228" t="s">
+        <v>805</v>
       </c>
       <c r="D228" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E228" t="s">
-        <v>616</v>
+        <v>806</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>617</v>
+        <v>807</v>
       </c>
       <c r="B229" t="s">
-        <v>618</v>
+        <v>808</v>
+      </c>
+      <c r="C229" t="s">
+        <v>809</v>
       </c>
       <c r="D229" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E229" t="s">
-        <v>619</v>
+        <v>810</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>620</v>
+        <v>811</v>
       </c>
       <c r="B230" t="s">
-        <v>618</v>
+        <v>812</v>
+      </c>
+      <c r="C230" t="s">
+        <v>813</v>
       </c>
       <c r="D230" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E230" t="s">
-        <v>621</v>
+        <v>814</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>622</v>
+        <v>815</v>
       </c>
       <c r="B231" t="s">
-        <v>623</v>
+        <v>812</v>
+      </c>
+      <c r="C231" t="s">
+        <v>809</v>
       </c>
       <c r="D231" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E231" t="s">
-        <v>619</v>
+        <v>810</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>624</v>
+        <v>816</v>
       </c>
       <c r="B232" t="s">
-        <v>625</v>
+        <v>817</v>
+      </c>
+      <c r="C232" t="s">
+        <v>818</v>
       </c>
       <c r="D232" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E232" t="s">
-        <v>610</v>
+        <v>798</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>626</v>
+        <v>819</v>
       </c>
       <c r="B233" t="s">
-        <v>627</v>
+        <v>820</v>
+      </c>
+      <c r="C233" t="s">
+        <v>821</v>
       </c>
       <c r="D233" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E233" t="s">
-        <v>628</v>
+        <v>810</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>629</v>
+        <v>822</v>
       </c>
       <c r="B234" t="s">
-        <v>627</v>
+        <v>820</v>
+      </c>
+      <c r="C234" t="s">
+        <v>823</v>
       </c>
       <c r="D234" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E234" t="s">
-        <v>619</v>
+        <v>824</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>630</v>
+        <v>825</v>
       </c>
       <c r="B235" t="s">
-        <v>631</v>
+        <v>826</v>
+      </c>
+      <c r="C235" t="s">
+        <v>827</v>
       </c>
       <c r="D235" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E235" t="s">
-        <v>632</v>
+        <v>828</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>633</v>
+        <v>829</v>
       </c>
       <c r="B236" t="s">
-        <v>634</v>
+        <v>830</v>
+      </c>
+      <c r="C236" t="s">
+        <v>831</v>
       </c>
       <c r="D236" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E236" t="s">
-        <v>635</v>
+        <v>798</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>636</v>
+        <v>832</v>
       </c>
       <c r="B237" t="s">
-        <v>634</v>
+        <v>830</v>
+      </c>
+      <c r="C237" t="s">
+        <v>833</v>
       </c>
       <c r="D237" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E237" t="s">
-        <v>610</v>
+        <v>834</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>637</v>
+        <v>835</v>
       </c>
       <c r="B238" t="s">
-        <v>638</v>
+        <v>836</v>
+      </c>
+      <c r="C238" t="s">
+        <v>837</v>
       </c>
       <c r="D238" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E238" t="s">
-        <v>639</v>
+        <v>472</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>640</v>
+        <v>838</v>
       </c>
       <c r="B239" t="s">
-        <v>641</v>
+        <v>836</v>
+      </c>
+      <c r="C239" t="s">
+        <v>839</v>
       </c>
       <c r="D239" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E239" t="s">
-        <v>639</v>
+        <v>840</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>642</v>
+        <v>841</v>
       </c>
       <c r="B240" t="s">
-        <v>638</v>
+        <v>842</v>
+      </c>
+      <c r="C240" t="s">
+        <v>843</v>
       </c>
       <c r="D240" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E240" t="s">
-        <v>643</v>
+        <v>844</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>644</v>
+        <v>845</v>
       </c>
       <c r="B241" t="s">
-        <v>645</v>
+        <v>842</v>
+      </c>
+      <c r="C241" t="s">
+        <v>839</v>
       </c>
       <c r="D241" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E241" t="s">
-        <v>610</v>
+        <v>840</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>646</v>
+        <v>846</v>
       </c>
       <c r="B242" t="s">
-        <v>647</v>
+        <v>847</v>
+      </c>
+      <c r="C242" t="s">
+        <v>848</v>
       </c>
       <c r="D242" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E242" t="s">
-        <v>648</v>
+        <v>798</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>649</v>
+        <v>849</v>
       </c>
       <c r="B243" t="s">
-        <v>650</v>
+        <v>850</v>
+      </c>
+      <c r="C243" t="s">
+        <v>851</v>
       </c>
       <c r="D243" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E243" t="s">
-        <v>651</v>
+        <v>852</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>652</v>
+        <v>853</v>
       </c>
       <c r="B244" t="s">
-        <v>653</v>
+        <v>854</v>
+      </c>
+      <c r="C244" t="s">
+        <v>855</v>
       </c>
       <c r="D244" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E244" t="s">
-        <v>639</v>
+        <v>856</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>654</v>
+        <v>857</v>
       </c>
       <c r="B245" t="s">
-        <v>655</v>
+        <v>858</v>
+      </c>
+      <c r="C245" t="s">
+        <v>859</v>
       </c>
       <c r="D245" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E245" t="s">
-        <v>648</v>
+        <v>840</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>656</v>
+        <v>860</v>
       </c>
       <c r="B246" t="s">
-        <v>655</v>
+        <v>861</v>
+      </c>
+      <c r="C246" t="s">
+        <v>862</v>
       </c>
       <c r="D246" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E246" t="s">
-        <v>657</v>
+        <v>863</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>656</v>
+        <v>860</v>
       </c>
       <c r="B247" t="s">
-        <v>655</v>
+        <v>861</v>
+      </c>
+      <c r="C247" t="s">
+        <v>862</v>
       </c>
       <c r="D247" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E247" t="s">
-        <v>658</v>
+        <v>864</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>659</v>
+        <v>865</v>
       </c>
       <c r="B248" t="s">
-        <v>660</v>
+        <v>861</v>
+      </c>
+      <c r="C248" t="s">
+        <v>862</v>
       </c>
       <c r="D248" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E248" t="s">
-        <v>610</v>
+        <v>852</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>661</v>
+        <v>866</v>
       </c>
       <c r="B249" t="s">
-        <v>662</v>
+        <v>867</v>
+      </c>
+      <c r="C249" t="s">
+        <v>868</v>
       </c>
       <c r="D249" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E249" t="s">
-        <v>663</v>
+        <v>798</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>664</v>
+        <v>869</v>
       </c>
       <c r="B250" t="s">
-        <v>665</v>
+        <v>870</v>
+      </c>
+      <c r="C250" t="s">
+        <v>871</v>
       </c>
       <c r="D250" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E250" t="s">
-        <v>639</v>
+        <v>872</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>666</v>
+        <v>873</v>
       </c>
       <c r="B251" t="s">
-        <v>667</v>
+        <v>874</v>
+      </c>
+      <c r="C251" t="s">
+        <v>875</v>
       </c>
       <c r="D251" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E251" t="s">
-        <v>668</v>
+        <v>840</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>669</v>
+        <v>876</v>
       </c>
       <c r="B252" t="s">
-        <v>670</v>
+        <v>877</v>
+      </c>
+      <c r="C252" t="s">
+        <v>878</v>
       </c>
       <c r="D252" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E252" t="s">
-        <v>671</v>
+        <v>879</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>672</v>
+        <v>880</v>
       </c>
       <c r="B253" t="s">
-        <v>673</v>
+        <v>881</v>
+      </c>
+      <c r="C253" t="s">
+        <v>882</v>
       </c>
       <c r="D253" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E253" t="s">
-        <v>663</v>
+        <v>883</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>674</v>
+        <v>884</v>
       </c>
       <c r="B254" t="s">
-        <v>675</v>
+        <v>885</v>
+      </c>
+      <c r="C254" t="s">
+        <v>886</v>
       </c>
       <c r="D254" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E254" t="s">
-        <v>639</v>
+        <v>872</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>676</v>
+        <v>887</v>
       </c>
       <c r="B255" t="s">
-        <v>677</v>
+        <v>888</v>
+      </c>
+      <c r="C255" t="s">
+        <v>889</v>
       </c>
       <c r="D255" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E255" t="s">
-        <v>678</v>
+        <v>840</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>679</v>
+        <v>890</v>
       </c>
       <c r="B256" t="s">
-        <v>680</v>
+        <v>891</v>
+      </c>
+      <c r="C256" t="s">
+        <v>892</v>
       </c>
       <c r="D256" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E256" t="s">
-        <v>663</v>
+        <v>893</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>681</v>
+        <v>894</v>
       </c>
       <c r="B257" t="s">
-        <v>682</v>
+        <v>895</v>
+      </c>
+      <c r="C257" t="s">
+        <v>896</v>
       </c>
       <c r="D257" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E257" t="s">
-        <v>683</v>
+        <v>872</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>684</v>
+        <v>897</v>
       </c>
       <c r="B258" t="s">
-        <v>685</v>
+        <v>898</v>
+      </c>
+      <c r="C258" t="s">
+        <v>899</v>
       </c>
       <c r="D258" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E258" t="s">
-        <v>639</v>
+        <v>900</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>686</v>
+        <v>901</v>
       </c>
       <c r="B259" t="s">
-        <v>687</v>
+        <v>902</v>
+      </c>
+      <c r="C259" t="s">
+        <v>903</v>
       </c>
       <c r="D259" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E259" t="s">
-        <v>688</v>
+        <v>840</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>689</v>
+        <v>904</v>
       </c>
       <c r="B260" t="s">
-        <v>690</v>
+        <v>905</v>
+      </c>
+      <c r="C260" t="s">
+        <v>906</v>
       </c>
       <c r="D260" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E260" t="s">
-        <v>683</v>
+        <v>907</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>691</v>
+        <v>908</v>
       </c>
       <c r="B261" t="s">
-        <v>692</v>
+        <v>909</v>
+      </c>
+      <c r="C261" t="s">
+        <v>910</v>
       </c>
       <c r="D261" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E261" t="s">
-        <v>693</v>
+        <v>900</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>694</v>
+        <v>911</v>
       </c>
       <c r="B262" t="s">
-        <v>695</v>
+        <v>912</v>
+      </c>
+      <c r="C262" t="s">
+        <v>913</v>
       </c>
       <c r="D262" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E262" t="s">
-        <v>639</v>
+        <v>914</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>696</v>
+        <v>915</v>
       </c>
       <c r="B263" t="s">
-        <v>697</v>
+        <v>916</v>
+      </c>
+      <c r="C263" t="s">
+        <v>917</v>
       </c>
       <c r="D263" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E263" t="s">
-        <v>683</v>
+        <v>840</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>698</v>
+        <v>918</v>
       </c>
       <c r="B264" t="s">
-        <v>699</v>
+        <v>919</v>
+      </c>
+      <c r="C264" t="s">
+        <v>920</v>
       </c>
       <c r="D264" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E264" t="s">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>701</v>
+        <v>921</v>
       </c>
       <c r="B265" t="s">
-        <v>699</v>
+        <v>922</v>
+      </c>
+      <c r="C265" t="s">
+        <v>923</v>
       </c>
       <c r="D265" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E265" t="s">
-        <v>702</v>
+        <v>872</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>703</v>
+        <v>924</v>
       </c>
       <c r="B266" t="s">
-        <v>699</v>
+        <v>922</v>
+      </c>
+      <c r="C266" t="s">
+        <v>925</v>
       </c>
       <c r="D266" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E266" t="s">
-        <v>704</v>
+        <v>872</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>705</v>
+        <v>926</v>
       </c>
       <c r="B267" t="s">
-        <v>706</v>
+        <v>927</v>
+      </c>
+      <c r="C267" t="s">
+        <v>928</v>
       </c>
       <c r="D267" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E267" t="s">
-        <v>663</v>
+        <v>929</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>707</v>
+        <v>930</v>
       </c>
       <c r="B268" t="s">
-        <v>706</v>
+        <v>927</v>
+      </c>
+      <c r="C268" t="s">
+        <v>931</v>
       </c>
       <c r="D268" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E268" t="s">
-        <v>663</v>
+        <v>932</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>708</v>
+        <v>933</v>
       </c>
       <c r="B269" t="s">
-        <v>709</v>
+        <v>927</v>
+      </c>
+      <c r="C269" t="s">
+        <v>931</v>
       </c>
       <c r="D269" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E269" t="s">
-        <v>639</v>
+        <v>934</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>710</v>
+        <v>935</v>
       </c>
       <c r="B270" t="s">
-        <v>711</v>
+        <v>936</v>
+      </c>
+      <c r="C270" t="s">
+        <v>937</v>
       </c>
       <c r="D270" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E270" t="s">
-        <v>712</v>
+        <v>840</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>713</v>
+        <v>938</v>
       </c>
       <c r="B271" t="s">
-        <v>711</v>
+        <v>939</v>
+      </c>
+      <c r="C271" t="s">
+        <v>940</v>
       </c>
       <c r="D271" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E271" t="s">
-        <v>714</v>
+        <v>941</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>715</v>
+        <v>942</v>
       </c>
       <c r="B272" t="s">
-        <v>716</v>
+        <v>939</v>
+      </c>
+      <c r="C272" t="s">
+        <v>943</v>
       </c>
       <c r="D272" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E272" t="s">
-        <v>717</v>
+        <v>944</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>718</v>
+        <v>945</v>
       </c>
       <c r="B273" t="s">
-        <v>719</v>
+        <v>946</v>
+      </c>
+      <c r="C273" t="s">
+        <v>947</v>
       </c>
       <c r="D273" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E273" t="s">
-        <v>683</v>
+        <v>948</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>720</v>
+        <v>949</v>
       </c>
       <c r="B274" t="s">
-        <v>721</v>
+        <v>950</v>
+      </c>
+      <c r="C274" t="s">
+        <v>951</v>
       </c>
       <c r="D274" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E274" t="s">
-        <v>663</v>
+        <v>900</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>722</v>
+        <v>952</v>
       </c>
       <c r="B275" t="s">
-        <v>721</v>
+        <v>953</v>
+      </c>
+      <c r="C275" t="s">
+        <v>954</v>
       </c>
       <c r="D275" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E275" t="s">
-        <v>639</v>
+        <v>840</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>723</v>
+        <v>955</v>
       </c>
       <c r="B276" t="s">
-        <v>641</v>
+        <v>953</v>
+      </c>
+      <c r="C276" t="s">
+        <v>956</v>
       </c>
       <c r="D276" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E276" t="s">
-        <v>364</v>
+        <v>872</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>724</v>
+        <v>957</v>
       </c>
       <c r="B277" t="s">
-        <v>721</v>
+        <v>953</v>
+      </c>
+      <c r="C277" t="s">
+        <v>958</v>
       </c>
       <c r="D277" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E277" t="s">
-        <v>725</v>
+        <v>959</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>726</v>
+        <v>960</v>
       </c>
       <c r="B278" t="s">
-        <v>727</v>
+        <v>961</v>
+      </c>
+      <c r="C278" t="s">
+        <v>962</v>
       </c>
       <c r="D278" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E278" t="s">
-        <v>728</v>
+        <v>963</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>729</v>
+        <v>964</v>
       </c>
       <c r="B279" t="s">
-        <v>730</v>
+        <v>965</v>
+      </c>
+      <c r="C279" t="s">
+        <v>966</v>
       </c>
       <c r="D279" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E279" t="s">
-        <v>731</v>
+        <v>967</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>732</v>
+        <v>968</v>
       </c>
       <c r="B280" t="s">
-        <v>733</v>
+        <v>969</v>
+      </c>
+      <c r="C280" t="s">
+        <v>970</v>
       </c>
       <c r="D280" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E280" t="s">
-        <v>734</v>
+        <v>971</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>735</v>
+        <v>972</v>
       </c>
       <c r="B281" t="s">
-        <v>736</v>
+        <v>973</v>
+      </c>
+      <c r="C281" t="s">
+        <v>974</v>
       </c>
       <c r="D281" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E281" t="s">
-        <v>737</v>
+        <v>975</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>738</v>
+        <v>976</v>
       </c>
       <c r="B282" t="s">
-        <v>739</v>
+        <v>973</v>
+      </c>
+      <c r="C282" t="s">
+        <v>977</v>
       </c>
       <c r="D282" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E282" t="s">
-        <v>740</v>
+        <v>978</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>741</v>
+        <v>979</v>
       </c>
       <c r="B283" t="s">
-        <v>736</v>
+        <v>973</v>
+      </c>
+      <c r="C283" t="s">
+        <v>980</v>
       </c>
       <c r="D283" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E283" t="s">
-        <v>742</v>
+        <v>981</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>743</v>
+        <v>982</v>
       </c>
       <c r="B284" t="s">
-        <v>744</v>
+        <v>983</v>
+      </c>
+      <c r="C284" t="s">
+        <v>984</v>
       </c>
       <c r="D284" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E284" t="s">
-        <v>742</v>
+        <v>985</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>745</v>
+        <v>986</v>
       </c>
       <c r="B285" t="s">
-        <v>736</v>
+        <v>987</v>
+      </c>
+      <c r="C285" t="s">
+        <v>980</v>
       </c>
       <c r="D285" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E285" t="s">
-        <v>746</v>
+        <v>981</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>747</v>
+        <v>988</v>
       </c>
       <c r="B286" t="s">
-        <v>748</v>
+        <v>989</v>
+      </c>
+      <c r="C286" t="s">
+        <v>990</v>
       </c>
       <c r="D286" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E286" t="s">
-        <v>749</v>
+        <v>991</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>750</v>
+        <v>992</v>
       </c>
       <c r="B287" t="s">
-        <v>751</v>
+        <v>993</v>
+      </c>
+      <c r="C287" t="s">
+        <v>994</v>
       </c>
       <c r="D287" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E287" t="s">
-        <v>742</v>
+        <v>981</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>752</v>
+        <v>995</v>
       </c>
       <c r="B288" t="s">
-        <v>753</v>
+        <v>996</v>
+      </c>
+      <c r="C288" t="s">
+        <v>997</v>
       </c>
       <c r="D288" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E288" t="s">
-        <v>740</v>
+        <v>985</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>754</v>
+        <v>998</v>
       </c>
       <c r="B289" t="s">
-        <v>753</v>
+        <v>999</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1000</v>
       </c>
       <c r="D289" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E289" t="s">
-        <v>755</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>756</v>
+        <v>1002</v>
       </c>
       <c r="B290" t="s">
-        <v>757</v>
+        <v>999</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1003</v>
       </c>
       <c r="D290" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E290" t="s">
-        <v>740</v>
+        <v>985</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>758</v>
+        <v>1004</v>
       </c>
       <c r="B291" t="s">
-        <v>759</v>
+        <v>1005</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1006</v>
       </c>
       <c r="D291" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E291" t="s">
-        <v>760</v>
+        <v>981</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>761</v>
+        <v>1007</v>
       </c>
       <c r="B292" t="s">
-        <v>759</v>
+        <v>1005</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1008</v>
       </c>
       <c r="D292" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E292" t="s">
-        <v>742</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>762</v>
+        <v>1010</v>
       </c>
       <c r="B293" t="s">
-        <v>763</v>
+        <v>1011</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1012</v>
       </c>
       <c r="D293" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E293" t="s">
-        <v>737</v>
+        <v>975</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>764</v>
+        <v>1013</v>
       </c>
       <c r="B294" t="s">
-        <v>763</v>
+        <v>1011</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1014</v>
       </c>
       <c r="D294" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E294" t="s">
-        <v>765</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>766</v>
+        <v>1016</v>
       </c>
       <c r="B295" t="s">
-        <v>767</v>
+        <v>1017</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1018</v>
       </c>
       <c r="D295" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E295" t="s">
-        <v>768</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>769</v>
+        <v>1020</v>
       </c>
       <c r="B296" t="s">
-        <v>770</v>
+        <v>1021</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1022</v>
       </c>
       <c r="D296" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E296" t="s">
-        <v>771</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>772</v>
+        <v>1024</v>
       </c>
       <c r="B297" t="s">
-        <v>773</v>
+        <v>1025</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1026</v>
       </c>
       <c r="D297" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E297" t="s">
-        <v>774</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>775</v>
+        <v>1028</v>
       </c>
       <c r="B298" t="s">
-        <v>776</v>
+        <v>1029</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1030</v>
       </c>
       <c r="D298" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E298" t="s">
-        <v>737</v>
+        <v>975</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>777</v>
+        <v>1031</v>
       </c>
       <c r="B299" t="s">
-        <v>776</v>
+        <v>1029</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1032</v>
       </c>
       <c r="D299" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E299" t="s">
-        <v>778</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>779</v>
+        <v>1034</v>
       </c>
       <c r="B300" t="s">
-        <v>780</v>
+        <v>1035</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1036</v>
       </c>
       <c r="D300" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E300" t="s">
-        <v>742</v>
+        <v>975</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>781</v>
+        <v>1037</v>
       </c>
       <c r="B301" t="s">
-        <v>780</v>
+        <v>1035</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1038</v>
       </c>
       <c r="D301" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E301" t="s">
-        <v>737</v>
+        <v>981</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>782</v>
+        <v>1039</v>
       </c>
       <c r="B302" t="s">
-        <v>783</v>
+        <v>1040</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1041</v>
       </c>
       <c r="D302" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E302" t="s">
-        <v>737</v>
+        <v>975</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>784</v>
+        <v>1042</v>
       </c>
       <c r="B303" t="s">
-        <v>785</v>
+        <v>1043</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1044</v>
       </c>
       <c r="D303" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E303" t="s">
-        <v>771</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>786</v>
+        <v>1045</v>
       </c>
       <c r="B304" t="s">
-        <v>787</v>
+        <v>1046</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1047</v>
       </c>
       <c r="D304" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E304" t="s">
-        <v>788</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>789</v>
+        <v>1049</v>
       </c>
       <c r="B305" t="s">
-        <v>790</v>
+        <v>1050</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1051</v>
       </c>
       <c r="D305" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E305" t="s">
-        <v>742</v>
+        <v>981</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>791</v>
+        <v>1052</v>
       </c>
       <c r="B306" t="s">
-        <v>790</v>
+        <v>1050</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1053</v>
       </c>
       <c r="D306" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E306" t="s">
-        <v>792</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>793</v>
+        <v>1055</v>
       </c>
       <c r="B307" t="s">
-        <v>794</v>
+        <v>1056</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1057</v>
       </c>
       <c r="D307" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E307" t="s">
-        <v>771</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>795</v>
+        <v>1058</v>
       </c>
       <c r="B308" t="s">
-        <v>796</v>
+        <v>1059</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1060</v>
       </c>
       <c r="D308" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E308" t="s">
-        <v>742</v>
+        <v>981</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>797</v>
+        <v>1061</v>
       </c>
       <c r="B309" t="s">
-        <v>798</v>
+        <v>1062</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1063</v>
       </c>
       <c r="D309" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E309" t="s">
-        <v>799</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>800</v>
+        <v>1065</v>
       </c>
       <c r="B310" t="s">
-        <v>801</v>
+        <v>1066</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1067</v>
       </c>
       <c r="D310" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E310" t="s">
-        <v>802</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>803</v>
+        <v>1069</v>
       </c>
       <c r="B311" t="s">
-        <v>801</v>
+        <v>1070</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1067</v>
       </c>
       <c r="D311" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E311" t="s">
-        <v>804</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>805</v>
+        <v>1071</v>
       </c>
       <c r="B312" t="s">
-        <v>806</v>
+        <v>1070</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1072</v>
       </c>
       <c r="D312" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E312" t="s">
-        <v>802</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>807</v>
+        <v>1074</v>
       </c>
       <c r="B313" t="s">
-        <v>808</v>
+        <v>1075</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1076</v>
       </c>
       <c r="D313" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E313" t="s">
-        <v>809</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>810</v>
+        <v>1078</v>
       </c>
       <c r="B314" t="s">
-        <v>808</v>
+        <v>1075</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1079</v>
       </c>
       <c r="D314" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E314" t="s">
-        <v>811</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>812</v>
+        <v>1081</v>
       </c>
       <c r="B315" t="s">
-        <v>813</v>
+        <v>1082</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1083</v>
       </c>
       <c r="D315" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E315" t="s">
-        <v>814</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>815</v>
+        <v>1085</v>
       </c>
       <c r="B316" t="s">
-        <v>816</v>
+        <v>1086</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1087</v>
       </c>
       <c r="D316" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E316" t="s">
-        <v>817</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>818</v>
+        <v>1089</v>
       </c>
       <c r="B317" t="s">
-        <v>819</v>
+        <v>1090</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1091</v>
       </c>
       <c r="D317" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E317" t="s">
-        <v>820</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>821</v>
+        <v>1093</v>
       </c>
       <c r="B318" t="s">
-        <v>822</v>
+        <v>1094</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1095</v>
       </c>
       <c r="D318" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E318" t="s">
-        <v>823</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>824</v>
+        <v>1097</v>
       </c>
       <c r="B319" t="s">
-        <v>825</v>
+        <v>1098</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1099</v>
       </c>
       <c r="D319" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E319" t="s">
-        <v>826</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>827</v>
+        <v>1101</v>
       </c>
       <c r="B320" t="s">
-        <v>828</v>
+        <v>1102</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1103</v>
       </c>
       <c r="D320" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E320" t="s">
-        <v>829</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>830</v>
+        <v>1105</v>
       </c>
       <c r="B321" t="s">
-        <v>831</v>
+        <v>1106</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1107</v>
       </c>
       <c r="D321" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E321" t="s">
-        <v>832</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>833</v>
+        <v>1109</v>
       </c>
       <c r="B322" t="s">
-        <v>834</v>
+        <v>1110</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1111</v>
       </c>
       <c r="D322" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E322" t="s">
-        <v>823</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>835</v>
+        <v>1112</v>
       </c>
       <c r="B323" t="s">
-        <v>836</v>
+        <v>1113</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1114</v>
       </c>
       <c r="D323" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E323" t="s">
-        <v>837</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>838</v>
+        <v>1116</v>
       </c>
       <c r="B324" t="s">
-        <v>839</v>
+        <v>1117</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1118</v>
       </c>
       <c r="D324" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E324" t="s">
-        <v>840</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>841</v>
+        <v>1120</v>
       </c>
       <c r="B325" t="s">
-        <v>842</v>
+        <v>1121</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1122</v>
       </c>
       <c r="D325" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E325" t="s">
-        <v>823</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>843</v>
+        <v>1123</v>
       </c>
       <c r="B326" t="s">
-        <v>844</v>
+        <v>1124</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1125</v>
       </c>
       <c r="D326" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E326" t="s">
-        <v>840</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>845</v>
+        <v>1126</v>
       </c>
       <c r="B327" t="s">
-        <v>846</v>
+        <v>1127</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1128</v>
       </c>
       <c r="D327" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E327" t="s">
-        <v>847</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>848</v>
+        <v>1130</v>
       </c>
       <c r="B328" t="s">
-        <v>849</v>
+        <v>1127</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1131</v>
       </c>
       <c r="D328" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E328" t="s">
-        <v>850</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>851</v>
+        <v>1133</v>
       </c>
       <c r="B329" t="s">
-        <v>852</v>
+        <v>1134</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1135</v>
       </c>
       <c r="D329" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E329" t="s">
-        <v>840</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>853</v>
+        <v>1137</v>
       </c>
       <c r="B330" t="s">
-        <v>852</v>
+        <v>1138</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1139</v>
       </c>
       <c r="D330" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E330" t="s">
-        <v>854</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>855</v>
+        <v>1140</v>
       </c>
       <c r="B331" t="s">
-        <v>846</v>
+        <v>1138</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1141</v>
       </c>
       <c r="D331" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E331" t="s">
-        <v>856</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>857</v>
+        <v>1143</v>
       </c>
       <c r="B332" t="s">
-        <v>858</v>
+        <v>1144</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1145</v>
       </c>
       <c r="D332" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E332" t="s">
-        <v>859</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>860</v>
+        <v>1147</v>
       </c>
       <c r="B333" t="s">
-        <v>861</v>
+        <v>1148</v>
+      </c>
+      <c r="C333" t="s">
+        <v>18</v>
       </c>
       <c r="D333" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E333" t="s">
-        <v>862</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>863</v>
+        <v>1150</v>
       </c>
       <c r="B334" t="s">
-        <v>864</v>
+        <v>1151</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1152</v>
       </c>
       <c r="D334" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E334" t="s">
-        <v>865</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>866</v>
+        <v>1154</v>
       </c>
       <c r="B335" t="s">
-        <v>867</v>
+        <v>1155</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1156</v>
       </c>
       <c r="D335" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E335" t="s">
-        <v>868</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>869</v>
+        <v>1158</v>
       </c>
       <c r="B336" t="s">
-        <v>870</v>
+        <v>1159</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1160</v>
       </c>
       <c r="D336" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E336" t="s">
-        <v>871</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>872</v>
+        <v>1162</v>
       </c>
       <c r="B337" t="s">
-        <v>873</v>
+        <v>1163</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1164</v>
       </c>
       <c r="D337" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E337" t="s">
-        <v>874</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>875</v>
+        <v>1166</v>
       </c>
       <c r="B338" t="s">
-        <v>876</v>
+        <v>1163</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1167</v>
       </c>
       <c r="D338" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E338" t="s">
-        <v>877</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>878</v>
+        <v>1169</v>
       </c>
       <c r="B339" t="s">
-        <v>879</v>
+        <v>1170</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1171</v>
       </c>
       <c r="D339" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E339" t="s">
-        <v>880</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>881</v>
+        <v>1173</v>
       </c>
       <c r="B340" t="s">
-        <v>879</v>
+        <v>1174</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1175</v>
       </c>
       <c r="D340" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E340" t="s">
-        <v>882</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>883</v>
+        <v>1177</v>
       </c>
       <c r="B341" t="s">
-        <v>884</v>
+        <v>1174</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1178</v>
       </c>
       <c r="D341" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E341" t="s">
-        <v>880</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>885</v>
+        <v>1180</v>
       </c>
       <c r="B342" t="s">
-        <v>886</v>
+        <v>1181</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1175</v>
       </c>
       <c r="D342" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E342" t="s">
-        <v>887</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>888</v>
+        <v>1182</v>
       </c>
       <c r="B343" t="s">
-        <v>889</v>
+        <v>1183</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1184</v>
       </c>
       <c r="D343" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E343" t="s">
-        <v>890</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>891</v>
+        <v>1186</v>
       </c>
       <c r="B344" t="s">
-        <v>892</v>
+        <v>1187</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1188</v>
       </c>
       <c r="D344" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E344" t="s">
-        <v>893</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>894</v>
+        <v>1190</v>
       </c>
       <c r="B345" t="s">
-        <v>895</v>
+        <v>1191</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1192</v>
       </c>
       <c r="D345" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E345" t="s">
-        <v>896</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>897</v>
+        <v>1194</v>
       </c>
       <c r="B346" t="s">
-        <v>895</v>
+        <v>1195</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1196</v>
       </c>
       <c r="D346" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E346" t="s">
-        <v>898</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>899</v>
+        <v>1198</v>
       </c>
       <c r="B347" t="s">
-        <v>895</v>
+        <v>1195</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1199</v>
       </c>
       <c r="D347" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E347" t="s">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>901</v>
+        <v>1201</v>
       </c>
       <c r="B348" t="s">
-        <v>902</v>
+        <v>1195</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1202</v>
       </c>
       <c r="D348" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E348" t="s">
-        <v>903</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>904</v>
+        <v>1204</v>
       </c>
       <c r="B349" t="s">
-        <v>905</v>
+        <v>1205</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1206</v>
       </c>
       <c r="D349" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E349" t="s">
-        <v>906</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>907</v>
+        <v>1208</v>
       </c>
       <c r="B350" t="s">
-        <v>908</v>
+        <v>1209</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1210</v>
       </c>
       <c r="D350" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E350" t="s">
-        <v>896</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>909</v>
+        <v>1212</v>
       </c>
       <c r="B351" t="s">
-        <v>910</v>
+        <v>1213</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1214</v>
       </c>
       <c r="D351" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E351" t="s">
-        <v>898</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>911</v>
+        <v>1215</v>
       </c>
       <c r="B352" t="s">
-        <v>912</v>
+        <v>1216</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1217</v>
       </c>
       <c r="D352" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E352" t="s">
-        <v>913</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>914</v>
+        <v>1218</v>
       </c>
       <c r="B353" t="s">
-        <v>915</v>
+        <v>1219</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1220</v>
       </c>
       <c r="D353" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E353" t="s">
-        <v>898</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>916</v>
+        <v>1222</v>
       </c>
       <c r="B354" t="s">
-        <v>915</v>
+        <v>1223</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1224</v>
       </c>
       <c r="D354" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E354" t="s">
-        <v>896</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>917</v>
+        <v>1225</v>
       </c>
       <c r="B355" t="s">
-        <v>915</v>
+        <v>1223</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1226</v>
       </c>
       <c r="D355" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E355" t="s">
-        <v>918</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>919</v>
+        <v>1227</v>
       </c>
       <c r="B356" t="s">
-        <v>915</v>
+        <v>1223</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1226</v>
       </c>
       <c r="D356" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E356" t="s">
-        <v>896</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>920</v>
+        <v>1228</v>
       </c>
       <c r="B357" t="s">
-        <v>921</v>
+        <v>1223</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1229</v>
       </c>
       <c r="D357" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E357" t="s">
-        <v>922</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>923</v>
+        <v>1231</v>
       </c>
       <c r="B358" t="s">
-        <v>924</v>
+        <v>1232</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1233</v>
       </c>
       <c r="D358" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E358" t="s">
-        <v>925</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>926</v>
+        <v>1235</v>
       </c>
       <c r="B359" t="s">
-        <v>927</v>
+        <v>1236</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1237</v>
       </c>
       <c r="D359" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E359" t="s">
-        <v>898</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>928</v>
+        <v>1239</v>
       </c>
       <c r="B360" t="s">
-        <v>927</v>
+        <v>1240</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1241</v>
       </c>
       <c r="D360" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E360" t="s">
-        <v>896</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>929</v>
+        <v>1242</v>
       </c>
       <c r="B361" t="s">
-        <v>930</v>
+        <v>1240</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1243</v>
       </c>
       <c r="D361" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E361" t="s">
-        <v>931</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>932</v>
+        <v>1244</v>
       </c>
       <c r="B362" t="s">
-        <v>930</v>
+        <v>1245</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1246</v>
       </c>
       <c r="D362" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E362" t="s">
-        <v>933</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>934</v>
+        <v>1248</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>1245</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1249</v>
       </c>
       <c r="D363" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E363" t="s">
-        <v>935</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>936</v>
+        <v>1251</v>
       </c>
       <c r="B364" t="s">
-        <v>937</v>
+        <v>1245</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1252</v>
       </c>
       <c r="D364" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E364" t="s">
-        <v>898</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>938</v>
+        <v>1254</v>
       </c>
       <c r="B365" t="s">
-        <v>939</v>
+        <v>1255</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1256</v>
       </c>
       <c r="D365" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E365" t="s">
-        <v>940</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>941</v>
+        <v>1257</v>
       </c>
       <c r="B366" t="s">
-        <v>942</v>
+        <v>1258</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1259</v>
       </c>
       <c r="D366" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E366" t="s">
-        <v>943</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>944</v>
+        <v>1261</v>
       </c>
       <c r="B367" t="s">
-        <v>945</v>
+        <v>1262</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1131</v>
       </c>
       <c r="D367" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E367" t="s">
-        <v>946</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>947</v>
+        <v>1264</v>
       </c>
       <c r="B368" t="s">
-        <v>948</v>
+        <v>1262</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1265</v>
       </c>
       <c r="D368" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E368" t="s">
-        <v>898</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>949</v>
+        <v>1267</v>
       </c>
       <c r="B369" t="s">
-        <v>948</v>
+        <v>1268</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1269</v>
       </c>
       <c r="D369" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E369" t="s">
-        <v>950</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>1271</v>
       </c>
       <c r="B370" t="s">
-        <v>948</v>
+        <v>1272</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1273</v>
       </c>
       <c r="D370" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E370" t="s">
-        <v>952</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>953</v>
+        <v>1275</v>
       </c>
       <c r="B371" t="s">
-        <v>948</v>
+        <v>1272</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1276</v>
       </c>
       <c r="D371" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E371" t="s">
-        <v>950</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>1278</v>
       </c>
       <c r="B372" t="s">
-        <v>955</v>
+        <v>1272</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1279</v>
       </c>
       <c r="D372" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E372" t="s">
-        <v>956</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>957</v>
+        <v>1280</v>
       </c>
       <c r="B373" t="s">
-        <v>958</v>
+        <v>1272</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1273</v>
       </c>
       <c r="D373" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E373" t="s">
-        <v>940</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>959</v>
+        <v>1281</v>
       </c>
       <c r="B374" t="s">
-        <v>958</v>
+        <v>1282</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1283</v>
       </c>
       <c r="D374" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E374" t="s">
-        <v>960</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>961</v>
+        <v>1285</v>
       </c>
       <c r="B375" t="s">
-        <v>958</v>
+        <v>1286</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1287</v>
       </c>
       <c r="D375" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E375" t="s">
-        <v>960</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>962</v>
+        <v>1288</v>
       </c>
       <c r="B376" t="s">
-        <v>963</v>
+        <v>1286</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1289</v>
       </c>
       <c r="D376" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E376" t="s">
-        <v>964</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>965</v>
+        <v>1290</v>
       </c>
       <c r="B377" t="s">
-        <v>958</v>
+        <v>1286</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1291</v>
       </c>
       <c r="D377" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E377" t="s">
-        <v>898</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>966</v>
+        <v>1292</v>
       </c>
       <c r="B378" t="s">
-        <v>958</v>
+        <v>1286</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1293</v>
       </c>
       <c r="D378" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E378" t="s">
-        <v>940</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>967</v>
+        <v>1295</v>
       </c>
       <c r="B379" t="s">
-        <v>968</v>
+        <v>1286</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1296</v>
       </c>
       <c r="D379" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E379" t="s">
-        <v>969</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>970</v>
+        <v>1297</v>
       </c>
       <c r="B380" t="s">
-        <v>971</v>
+        <v>1298</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1299</v>
       </c>
       <c r="D380" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E380" t="s">
-        <v>898</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>972</v>
+        <v>1301</v>
       </c>
       <c r="B381" t="s">
-        <v>873</v>
+        <v>1302</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1303</v>
       </c>
       <c r="D381" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E381" t="s">
-        <v>973</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>974</v>
+        <v>1305</v>
       </c>
       <c r="B382" t="s">
-        <v>942</v>
+        <v>1306</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1307</v>
       </c>
       <c r="D382" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E382" t="s">
-        <v>975</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>976</v>
+        <v>1308</v>
       </c>
       <c r="B383" t="s">
-        <v>977</v>
+        <v>1309</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1310</v>
       </c>
       <c r="D383" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E383" t="s">
-        <v>978</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>979</v>
+        <v>1312</v>
       </c>
       <c r="B384" t="s">
-        <v>980</v>
+        <v>1313</v>
+      </c>
+      <c r="C384" t="s">
+        <v>18</v>
       </c>
       <c r="D384" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E384" t="s">
-        <v>981</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>982</v>
+        <v>1315</v>
       </c>
       <c r="B385" t="s">
-        <v>983</v>
+        <v>1316</v>
+      </c>
+      <c r="C385" t="s">
+        <v>18</v>
       </c>
       <c r="D385" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E385" t="s">
-        <v>981</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>985</v>
+        <v>1318</v>
       </c>
       <c r="B386" t="s">
-        <v>986</v>
+        <v>1316</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1319</v>
       </c>
       <c r="D386" t="s">
-        <v>984</v>
+        <v>8</v>
       </c>
       <c r="E386" t="s">
-        <v>987</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>988</v>
+        <v>1321</v>
       </c>
       <c r="B387" t="s">
-        <v>989</v>
+        <v>1322</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1323</v>
       </c>
       <c r="D387" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E387" t="s">
-        <v>990</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>991</v>
+        <v>1325</v>
       </c>
       <c r="B388" t="s">
-        <v>992</v>
+        <v>1326</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1327</v>
       </c>
       <c r="D388" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E388" t="s">
-        <v>993</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>994</v>
+        <v>1329</v>
       </c>
       <c r="B389" t="s">
-        <v>992</v>
+        <v>1330</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1331</v>
       </c>
       <c r="D389" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E389" t="s">
-        <v>993</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>995</v>
+        <v>1333</v>
       </c>
       <c r="B390" t="s">
-        <v>992</v>
+        <v>1330</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1334</v>
       </c>
       <c r="D390" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E390" t="s">
-        <v>996</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>997</v>
+        <v>1336</v>
       </c>
       <c r="B391" t="s">
-        <v>998</v>
+        <v>1330</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1337</v>
       </c>
       <c r="D391" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E391" t="s">
-        <v>999</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>1000</v>
+        <v>1338</v>
       </c>
       <c r="B392" t="s">
-        <v>998</v>
+        <v>1339</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1340</v>
       </c>
       <c r="D392" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E392" t="s">
-        <v>996</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>1001</v>
+        <v>1341</v>
       </c>
       <c r="B393" t="s">
-        <v>1002</v>
+        <v>1339</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1334</v>
       </c>
       <c r="D393" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E393" t="s">
-        <v>1003</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>1004</v>
+        <v>1343</v>
       </c>
       <c r="B394" t="s">
-        <v>1005</v>
+        <v>1344</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1345</v>
       </c>
       <c r="D394" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E394" t="s">
-        <v>1006</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>1007</v>
+        <v>1347</v>
       </c>
       <c r="B395" t="s">
-        <v>1008</v>
+        <v>1348</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1349</v>
       </c>
       <c r="D395" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E395" t="s">
-        <v>1009</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>1010</v>
+        <v>1351</v>
       </c>
       <c r="B396" t="s">
-        <v>1011</v>
+        <v>1352</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1353</v>
       </c>
       <c r="D396" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E396" t="s">
-        <v>1012</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>1013</v>
+        <v>1355</v>
       </c>
       <c r="B397" t="s">
-        <v>1014</v>
+        <v>1356</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1357</v>
       </c>
       <c r="D397" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E397" t="s">
-        <v>1015</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>1016</v>
+        <v>1359</v>
       </c>
       <c r="B398" t="s">
-        <v>1017</v>
+        <v>1360</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1361</v>
       </c>
       <c r="D398" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E398" t="s">
-        <v>1018</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>1019</v>
+        <v>1363</v>
       </c>
       <c r="B399" t="s">
-        <v>1017</v>
+        <v>1364</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1365</v>
       </c>
       <c r="D399" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E399" t="s">
-        <v>1020</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>1021</v>
+        <v>1367</v>
       </c>
       <c r="B400" t="s">
-        <v>1017</v>
+        <v>1364</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1368</v>
       </c>
       <c r="D400" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E400" t="s">
-        <v>1022</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>1023</v>
+        <v>1370</v>
       </c>
       <c r="B401" t="s">
-        <v>1024</v>
+        <v>1364</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1365</v>
       </c>
       <c r="D401" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E401" t="s">
-        <v>1012</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>1025</v>
+        <v>1372</v>
       </c>
       <c r="B402" t="s">
-        <v>1026</v>
+        <v>1373</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1374</v>
       </c>
       <c r="D402" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E402" t="s">
-        <v>1003</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>1027</v>
+        <v>1376</v>
       </c>
       <c r="B403" t="s">
-        <v>1024</v>
+        <v>1373</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1377</v>
       </c>
       <c r="D403" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E403" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>1029</v>
+        <v>1379</v>
       </c>
       <c r="B404" t="s">
-        <v>1024</v>
+        <v>1373</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1380</v>
       </c>
       <c r="D404" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E404" t="s">
-        <v>1030</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>1031</v>
+        <v>1381</v>
       </c>
       <c r="B405" t="s">
-        <v>1032</v>
+        <v>1382</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1383</v>
       </c>
       <c r="D405" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E405" t="s">
-        <v>1033</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>1034</v>
+        <v>1384</v>
       </c>
       <c r="B406" t="s">
-        <v>1035</v>
+        <v>1385</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1386</v>
       </c>
       <c r="D406" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E406" t="s">
-        <v>1036</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>1037</v>
+        <v>1388</v>
       </c>
       <c r="B407" t="s">
-        <v>1038</v>
+        <v>1389</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1390</v>
       </c>
       <c r="D407" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E407" t="s">
-        <v>1039</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>1040</v>
+        <v>1392</v>
       </c>
       <c r="B408" t="s">
-        <v>1038</v>
+        <v>1393</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1394</v>
       </c>
       <c r="D408" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E408" t="s">
-        <v>1041</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>1042</v>
+        <v>1396</v>
       </c>
       <c r="B409" t="s">
-        <v>1043</v>
+        <v>1393</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1397</v>
       </c>
       <c r="D409" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E409" t="s">
-        <v>1033</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>1044</v>
+        <v>1399</v>
       </c>
       <c r="B410" t="s">
-        <v>1045</v>
+        <v>1400</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1401</v>
       </c>
       <c r="D410" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E410" t="s">
-        <v>1046</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>1047</v>
+        <v>1402</v>
       </c>
       <c r="B411" t="s">
-        <v>1048</v>
+        <v>1403</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1404</v>
       </c>
       <c r="D411" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E411" t="s">
-        <v>1049</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>1050</v>
+        <v>1406</v>
       </c>
       <c r="B412" t="s">
-        <v>1051</v>
+        <v>1407</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1408</v>
       </c>
       <c r="D412" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E412" t="s">
-        <v>1052</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>1053</v>
+        <v>1410</v>
       </c>
       <c r="B413" t="s">
-        <v>1054</v>
+        <v>1411</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1412</v>
       </c>
       <c r="D413" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E413" t="s">
-        <v>1028</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>1055</v>
+        <v>1414</v>
       </c>
       <c r="B414" t="s">
-        <v>1054</v>
+        <v>1415</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1416</v>
       </c>
       <c r="D414" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E414" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>1056</v>
+        <v>1417</v>
       </c>
       <c r="B415" t="s">
-        <v>1057</v>
+        <v>1415</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1418</v>
       </c>
       <c r="D415" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E415" t="s">
-        <v>1058</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>1059</v>
+        <v>1419</v>
       </c>
       <c r="B416" t="s">
-        <v>1060</v>
+        <v>1420</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1421</v>
       </c>
       <c r="D416" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E416" t="s">
-        <v>1033</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>1061</v>
+        <v>1423</v>
       </c>
       <c r="B417" t="s">
-        <v>1062</v>
+        <v>1424</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1425</v>
       </c>
       <c r="D417" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E417" t="s">
-        <v>1063</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>1064</v>
+        <v>1426</v>
       </c>
       <c r="B418" t="s">
-        <v>1065</v>
+        <v>1427</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1428</v>
       </c>
       <c r="D418" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E418" t="s">
-        <v>1028</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>1066</v>
+        <v>1430</v>
       </c>
       <c r="B419" t="s">
-        <v>1065</v>
+        <v>1431</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1432</v>
       </c>
       <c r="D419" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E419" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>1067</v>
+        <v>1433</v>
       </c>
       <c r="B420" t="s">
-        <v>1068</v>
+        <v>1431</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1434</v>
       </c>
       <c r="D420" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E420" t="s">
-        <v>1049</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>1069</v>
+        <v>1435</v>
       </c>
       <c r="B421" t="s">
-        <v>1070</v>
+        <v>1436</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1437</v>
       </c>
       <c r="D421" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E421" t="s">
-        <v>1033</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>1071</v>
+        <v>1438</v>
       </c>
       <c r="B422" t="s">
-        <v>1072</v>
+        <v>1439</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1440</v>
       </c>
       <c r="D422" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E422" t="s">
-        <v>1073</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>1074</v>
+        <v>1441</v>
       </c>
       <c r="B423" t="s">
-        <v>1075</v>
+        <v>1442</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1443</v>
       </c>
       <c r="D423" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E423" t="s">
-        <v>1076</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>1077</v>
+        <v>1445</v>
       </c>
       <c r="B424" t="s">
-        <v>1078</v>
+        <v>1446</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1447</v>
       </c>
       <c r="D424" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E424" t="s">
-        <v>1049</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>1079</v>
+        <v>1449</v>
       </c>
       <c r="B425" t="s">
-        <v>1080</v>
+        <v>1450</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1451</v>
       </c>
       <c r="D425" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E425" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>1081</v>
+        <v>1452</v>
       </c>
       <c r="B426" t="s">
-        <v>1080</v>
+        <v>1450</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1453</v>
       </c>
       <c r="D426" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E426" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>1082</v>
+        <v>1454</v>
       </c>
       <c r="B427" t="s">
-        <v>1083</v>
+        <v>1455</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1456</v>
       </c>
       <c r="D427" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E427" t="s">
-        <v>1033</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>1084</v>
+        <v>1457</v>
       </c>
       <c r="B428" t="s">
-        <v>1085</v>
+        <v>1458</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1459</v>
       </c>
       <c r="D428" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E428" t="s">
-        <v>1086</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>1087</v>
+        <v>1460</v>
       </c>
       <c r="B429" t="s">
-        <v>1085</v>
+        <v>1461</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1462</v>
       </c>
       <c r="D429" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E429" t="s">
-        <v>1088</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>1089</v>
+        <v>1464</v>
       </c>
       <c r="B430" t="s">
-        <v>1085</v>
+        <v>1461</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1465</v>
       </c>
       <c r="D430" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E430" t="s">
-        <v>1090</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>1091</v>
+        <v>1467</v>
       </c>
       <c r="B431" t="s">
-        <v>1092</v>
+        <v>1461</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1468</v>
       </c>
       <c r="D431" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E431" t="s">
-        <v>1093</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>1094</v>
+        <v>1470</v>
       </c>
       <c r="B432" t="s">
-        <v>1095</v>
+        <v>1471</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1472</v>
       </c>
       <c r="D432" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E432" t="s">
-        <v>1096</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>1097</v>
+        <v>1474</v>
       </c>
       <c r="B433" t="s">
-        <v>1098</v>
+        <v>1475</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1476</v>
       </c>
       <c r="D433" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E433" t="s">
-        <v>1099</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>1100</v>
+        <v>1478</v>
       </c>
       <c r="B434" t="s">
-        <v>1098</v>
+        <v>1479</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1480</v>
       </c>
       <c r="D434" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E434" t="s">
-        <v>1101</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>1102</v>
+        <v>1482</v>
       </c>
       <c r="B435" t="s">
-        <v>1103</v>
+        <v>1479</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1483</v>
       </c>
       <c r="D435" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E435" t="s">
-        <v>1033</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>1104</v>
+        <v>1485</v>
       </c>
       <c r="B436" t="s">
-        <v>1103</v>
+        <v>1486</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1487</v>
       </c>
       <c r="D436" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E436" t="s">
-        <v>1105</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>1106</v>
+        <v>1489</v>
       </c>
       <c r="B437" t="s">
-        <v>1107</v>
+        <v>1486</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1490</v>
       </c>
       <c r="D437" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E437" t="s">
-        <v>1049</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>1108</v>
+        <v>1491</v>
       </c>
       <c r="B438" t="s">
-        <v>1109</v>
+        <v>1492</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1493</v>
       </c>
       <c r="D438" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E438" t="s">
-        <v>1028</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>1110</v>
+        <v>1494</v>
       </c>
       <c r="B439" t="s">
-        <v>1111</v>
+        <v>1495</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1496</v>
       </c>
       <c r="D439" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E439" t="s">
-        <v>1028</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>1112</v>
+        <v>1497</v>
       </c>
       <c r="B440" t="s">
-        <v>1113</v>
+        <v>1498</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1499</v>
       </c>
       <c r="D440" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E440" t="s">
-        <v>1114</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>1115</v>
+        <v>1500</v>
       </c>
       <c r="B441" t="s">
-        <v>1116</v>
+        <v>1501</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1502</v>
       </c>
       <c r="D441" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E441" t="s">
-        <v>1117</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>1118</v>
+        <v>1504</v>
       </c>
       <c r="B442" t="s">
-        <v>1119</v>
+        <v>1505</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1506</v>
       </c>
       <c r="D442" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E442" t="s">
-        <v>1120</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>1121</v>
+        <v>1508</v>
       </c>
       <c r="B443" t="s">
-        <v>1119</v>
+        <v>1509</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1510</v>
       </c>
       <c r="D443" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E443" t="s">
-        <v>1122</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>1123</v>
+        <v>1512</v>
       </c>
       <c r="B444" t="s">
-        <v>1124</v>
+        <v>1509</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1513</v>
       </c>
       <c r="D444" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E444" t="s">
-        <v>1049</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>1125</v>
+        <v>1515</v>
       </c>
       <c r="B445" t="s">
-        <v>1126</v>
+        <v>1516</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1517</v>
       </c>
       <c r="D445" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E445" t="s">
-        <v>1127</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>1128</v>
+        <v>1518</v>
       </c>
       <c r="B446" t="s">
-        <v>1129</v>
+        <v>1519</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1520</v>
       </c>
       <c r="D446" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E446" t="s">
-        <v>1028</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>1130</v>
+        <v>1522</v>
       </c>
       <c r="B447" t="s">
-        <v>1129</v>
+        <v>1519</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1523</v>
       </c>
       <c r="D447" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E447" t="s">
-        <v>1131</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>1132</v>
+        <v>1524</v>
       </c>
       <c r="B448" t="s">
-        <v>1133</v>
+        <v>1525</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1526</v>
       </c>
       <c r="D448" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E448" t="s">
-        <v>1033</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="449" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>1134</v>
+        <v>1528</v>
       </c>
       <c r="B449" t="s">
-        <v>1135</v>
+        <v>1529</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1530</v>
       </c>
       <c r="D449" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E449" t="s">
-        <v>1033</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="450" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>1136</v>
+        <v>1531</v>
       </c>
       <c r="B450" t="s">
-        <v>1137</v>
+        <v>1532</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1533</v>
       </c>
       <c r="D450" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E450" t="s">
-        <v>1138</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="451" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>1139</v>
+        <v>1534</v>
       </c>
       <c r="B451" t="s">
-        <v>1140</v>
+        <v>1535</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1536</v>
       </c>
       <c r="D451" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E451" t="s">
-        <v>1141</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="452" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>1142</v>
+        <v>1538</v>
       </c>
       <c r="B452" t="s">
-        <v>1143</v>
+        <v>1539</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1540</v>
       </c>
       <c r="D452" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E452" t="s">
-        <v>1144</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="453" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>1145</v>
+        <v>1542</v>
       </c>
       <c r="B453" t="s">
-        <v>1146</v>
+        <v>1543</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1544</v>
       </c>
       <c r="D453" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E453" t="s">
-        <v>1147</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="454" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>1148</v>
+        <v>1546</v>
       </c>
       <c r="B454" t="s">
-        <v>983</v>
+        <v>1547</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1548</v>
       </c>
       <c r="D454" t="s">
-        <v>7</v>
+        <v>1317</v>
       </c>
       <c r="E454" t="s">
-        <v>1149</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="455" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>1150</v>
+        <v>1550</v>
       </c>
       <c r="B455" t="s">
-        <v>1151</v>
+        <v>1551</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1552</v>
       </c>
       <c r="D455" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E455" t="s">
-        <v>1152</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="456" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>1153</v>
+        <v>1554</v>
       </c>
       <c r="B456" t="s">
-        <v>1154</v>
+        <v>1555</v>
+      </c>
+      <c r="C456" t="s">
+        <v>18</v>
       </c>
       <c r="D456" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E456" t="s">
-        <v>1155</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="457" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>1156</v>
+        <v>1557</v>
       </c>
       <c r="B457" t="s">
-        <v>1157</v>
+        <v>1558</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1559</v>
       </c>
       <c r="D457" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E457" t="s">
-        <v>1158</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="458" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>1159</v>
+        <v>1561</v>
       </c>
       <c r="B458" t="s">
-        <v>1160</v>
+        <v>1562</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1563</v>
       </c>
       <c r="D458" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E458" t="s">
-        <v>1161</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="459" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>1162</v>
+        <v>1565</v>
       </c>
       <c r="B459" t="s">
-        <v>1163</v>
+        <v>1566</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1567</v>
       </c>
       <c r="D459" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E459" t="s">
-        <v>1164</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="460" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>1165</v>
+        <v>1569</v>
       </c>
       <c r="B460" t="s">
-        <v>1163</v>
+        <v>1566</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1570</v>
       </c>
       <c r="D460" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E460" t="s">
-        <v>1166</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="461" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>1167</v>
+        <v>1572</v>
       </c>
       <c r="B461" t="s">
-        <v>1168</v>
+        <v>1573</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1567</v>
       </c>
       <c r="D461" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E461" t="s">
-        <v>1164</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="462" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>1169</v>
+        <v>1574</v>
       </c>
       <c r="B462" t="s">
-        <v>1170</v>
+        <v>1575</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1576</v>
       </c>
       <c r="D462" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E462" t="s">
-        <v>1171</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="463" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>1172</v>
+        <v>1578</v>
       </c>
       <c r="B463" t="s">
-        <v>1173</v>
+        <v>1579</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1580</v>
       </c>
       <c r="D463" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E463" t="s">
-        <v>1049</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="464" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>1174</v>
+        <v>1581</v>
       </c>
       <c r="B464" t="s">
-        <v>1175</v>
+        <v>1582</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1583</v>
       </c>
       <c r="D464" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E464" t="s">
-        <v>1176</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="465" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>1177</v>
+        <v>1585</v>
       </c>
       <c r="B465" t="s">
-        <v>1178</v>
+        <v>1586</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1587</v>
       </c>
       <c r="D465" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E465" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="466" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>1180</v>
+        <v>1589</v>
       </c>
       <c r="B466" t="s">
-        <v>1181</v>
+        <v>1590</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1591</v>
       </c>
       <c r="D466" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E466" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="467" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>1183</v>
+        <v>1593</v>
       </c>
       <c r="B467" t="s">
-        <v>1184</v>
+        <v>1594</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1595</v>
       </c>
       <c r="D467" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E467" t="s">
-        <v>1185</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="468" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>1186</v>
+        <v>1597</v>
       </c>
       <c r="B468" t="s">
-        <v>1187</v>
+        <v>1598</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1599</v>
       </c>
       <c r="D468" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E468" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="469" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>1188</v>
+        <v>1600</v>
       </c>
       <c r="B469" t="s">
-        <v>1189</v>
+        <v>1601</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1602</v>
       </c>
       <c r="D469" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E469" t="s">
-        <v>1190</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="470" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>1191</v>
+        <v>1604</v>
       </c>
       <c r="B470" t="s">
-        <v>1192</v>
+        <v>1605</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1606</v>
       </c>
       <c r="D470" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E470" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="471" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>1193</v>
+        <v>1607</v>
       </c>
       <c r="B471" t="s">
-        <v>1194</v>
+        <v>1608</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1609</v>
       </c>
       <c r="D471" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E471" t="s">
-        <v>1195</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="472" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>1196</v>
+        <v>1611</v>
       </c>
       <c r="B472" t="s">
-        <v>1197</v>
+        <v>1612</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1613</v>
       </c>
       <c r="D472" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E472" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="473" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>1199</v>
+        <v>1615</v>
       </c>
       <c r="B473" t="s">
-        <v>1200</v>
+        <v>1616</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1617</v>
       </c>
       <c r="D473" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E473" t="s">
-        <v>1201</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="474" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>1202</v>
+        <v>1619</v>
       </c>
       <c r="B474" t="s">
-        <v>1203</v>
+        <v>1620</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1621</v>
       </c>
       <c r="D474" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E474" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="475" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>1204</v>
+        <v>1622</v>
       </c>
       <c r="B475" t="s">
-        <v>1205</v>
+        <v>1623</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1624</v>
       </c>
       <c r="D475" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E475" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="476" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>1206</v>
+        <v>1625</v>
       </c>
       <c r="B476" t="s">
-        <v>1207</v>
+        <v>1626</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1627</v>
       </c>
       <c r="D476" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E476" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="477" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>1208</v>
+        <v>1628</v>
       </c>
       <c r="B477" t="s">
-        <v>1209</v>
+        <v>1629</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1630</v>
       </c>
       <c r="D477" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E477" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="478" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>1210</v>
+        <v>1631</v>
       </c>
       <c r="B478" t="s">
-        <v>1211</v>
+        <v>1632</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1633</v>
       </c>
       <c r="D478" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E478" t="s">
-        <v>1212</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="479" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>1213</v>
+        <v>1635</v>
       </c>
       <c r="B479" t="s">
-        <v>1214</v>
+        <v>1636</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1637</v>
       </c>
       <c r="D479" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E479" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>1215</v>
+        <v>1638</v>
       </c>
       <c r="B480" t="s">
-        <v>1216</v>
+        <v>1639</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1640</v>
       </c>
       <c r="D480" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E480" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>1217</v>
+        <v>1641</v>
       </c>
       <c r="B481" t="s">
-        <v>1218</v>
+        <v>1642</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1643</v>
       </c>
       <c r="D481" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E481" t="s">
-        <v>1219</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>1220</v>
+        <v>1645</v>
       </c>
       <c r="B482" t="s">
-        <v>1221</v>
+        <v>1642</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1646</v>
       </c>
       <c r="D482" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E482" t="s">
-        <v>1222</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>1223</v>
+        <v>1648</v>
       </c>
       <c r="B483" t="s">
-        <v>1218</v>
+        <v>1642</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1649</v>
       </c>
       <c r="D483" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E483" t="s">
-        <v>1222</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>1224</v>
+        <v>1651</v>
       </c>
       <c r="B484" t="s">
-        <v>1221</v>
+        <v>1642</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1652</v>
       </c>
       <c r="D484" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E484" t="s">
-        <v>1219</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>1225</v>
+        <v>1654</v>
       </c>
       <c r="B485" t="s">
-        <v>1218</v>
+        <v>1642</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1652</v>
       </c>
       <c r="D485" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E485" t="s">
-        <v>1226</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>1227</v>
+        <v>1655</v>
       </c>
       <c r="B486" t="s">
-        <v>1218</v>
+        <v>1642</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1656</v>
       </c>
       <c r="D486" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E486" t="s">
-        <v>1228</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>1229</v>
+        <v>1657</v>
       </c>
       <c r="B487" t="s">
-        <v>1218</v>
+        <v>1658</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1659</v>
       </c>
       <c r="D487" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E487" t="s">
-        <v>1228</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>1230</v>
+        <v>1660</v>
       </c>
       <c r="B488" t="s">
-        <v>1218</v>
+        <v>1658</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1661</v>
       </c>
       <c r="D488" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E488" t="s">
-        <v>1226</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="489" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>1231</v>
+        <v>1662</v>
       </c>
       <c r="B489" t="s">
-        <v>1232</v>
+        <v>1663</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1664</v>
       </c>
       <c r="D489" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E489" t="s">
-        <v>1233</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="490" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>1234</v>
+        <v>1666</v>
       </c>
       <c r="B490" t="s">
-        <v>1232</v>
+        <v>1663</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1667</v>
       </c>
       <c r="D490" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E490" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="491" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>1235</v>
+        <v>1668</v>
       </c>
       <c r="B491" t="s">
-        <v>1236</v>
+        <v>1669</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1670</v>
       </c>
       <c r="D491" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E491" t="s">
-        <v>1219</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="492" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>1237</v>
+        <v>1671</v>
       </c>
       <c r="B492" t="s">
-        <v>1238</v>
+        <v>1672</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1673</v>
       </c>
       <c r="D492" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E492" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="493" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>1239</v>
+        <v>1674</v>
       </c>
       <c r="B493" t="s">
-        <v>1240</v>
+        <v>1675</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1676</v>
       </c>
       <c r="D493" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E493" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="494" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>1241</v>
+        <v>1677</v>
       </c>
       <c r="B494" t="s">
-        <v>1242</v>
+        <v>1678</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1679</v>
       </c>
       <c r="D494" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E494" t="s">
-        <v>1243</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="495" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>1244</v>
+        <v>1681</v>
       </c>
       <c r="B495" t="s">
-        <v>1245</v>
+        <v>1682</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1683</v>
       </c>
       <c r="D495" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E495" t="s">
-        <v>1246</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="496" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>1247</v>
+        <v>1685</v>
       </c>
       <c r="B496" t="s">
-        <v>1245</v>
+        <v>1682</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1686</v>
       </c>
       <c r="D496" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E496" t="s">
-        <v>1248</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="497" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>1249</v>
+        <v>1688</v>
       </c>
       <c r="B497" t="s">
-        <v>1250</v>
+        <v>1689</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1690</v>
       </c>
       <c r="D497" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E497" t="s">
-        <v>1179</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="498" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>1251</v>
+        <v>1691</v>
       </c>
       <c r="B498" t="s">
-        <v>1252</v>
+        <v>1692</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1693</v>
       </c>
       <c r="D498" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E498" t="s">
-        <v>1253</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="499" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>1254</v>
+        <v>1695</v>
       </c>
       <c r="B499" t="s">
-        <v>1255</v>
+        <v>1696</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1697</v>
       </c>
       <c r="D499" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E499" t="s">
-        <v>1256</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="500" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>1257</v>
+        <v>1698</v>
       </c>
       <c r="B500" t="s">
-        <v>1255</v>
+        <v>1696</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1699</v>
       </c>
       <c r="D500" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E500" t="s">
-        <v>1182</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="501" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>1258</v>
+        <v>1701</v>
       </c>
       <c r="B501" t="s">
-        <v>1259</v>
+        <v>1702</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1703</v>
       </c>
       <c r="D501" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E501" t="s">
-        <v>1256</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="502" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>1260</v>
+        <v>1705</v>
       </c>
       <c r="B502" t="s">
-        <v>1259</v>
+        <v>1702</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1699</v>
       </c>
       <c r="D502" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E502" t="s">
-        <v>1261</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="503" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>1262</v>
+        <v>1706</v>
       </c>
       <c r="B503" t="s">
-        <v>1263</v>
+        <v>1707</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1708</v>
       </c>
       <c r="D503" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E503" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="504" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>1264</v>
+        <v>1709</v>
       </c>
       <c r="B504" t="s">
-        <v>1265</v>
+        <v>1710</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1711</v>
       </c>
       <c r="D504" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E504" t="s">
-        <v>1266</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="505" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>1267</v>
+        <v>1713</v>
       </c>
       <c r="B505" t="s">
-        <v>1265</v>
+        <v>1710</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1714</v>
       </c>
       <c r="D505" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E505" t="s">
-        <v>1268</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="506" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>1269</v>
+        <v>1716</v>
       </c>
       <c r="B506" t="s">
-        <v>1265</v>
+        <v>1710</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1711</v>
       </c>
       <c r="D506" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E506" t="s">
-        <v>1266</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="507" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>1270</v>
+        <v>1717</v>
       </c>
       <c r="B507" t="s">
-        <v>1271</v>
+        <v>1718</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1719</v>
       </c>
       <c r="D507" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E507" t="s">
-        <v>1272</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="508" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>1273</v>
+        <v>1720</v>
       </c>
       <c r="B508" t="s">
-        <v>1271</v>
+        <v>1718</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1721</v>
       </c>
       <c r="D508" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E508" t="s">
-        <v>1256</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="509" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>1274</v>
+        <v>1722</v>
       </c>
       <c r="B509" t="s">
-        <v>1271</v>
+        <v>1718</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1723</v>
       </c>
       <c r="D509" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E509" t="s">
-        <v>1182</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="510" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>1275</v>
+        <v>1725</v>
       </c>
       <c r="B510" t="s">
-        <v>1276</v>
+        <v>1726</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1727</v>
       </c>
       <c r="D510" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E510" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="511" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>1277</v>
+        <v>1728</v>
       </c>
       <c r="B511" t="s">
-        <v>1278</v>
+        <v>1729</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1730</v>
       </c>
       <c r="D511" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E511" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="512" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>1279</v>
+        <v>1731</v>
       </c>
       <c r="B512" t="s">
-        <v>1278</v>
+        <v>1729</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1732</v>
       </c>
       <c r="D512" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E512" t="s">
-        <v>1280</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="513" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>1281</v>
+        <v>1734</v>
       </c>
       <c r="B513" t="s">
-        <v>1282</v>
+        <v>1735</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1736</v>
       </c>
       <c r="D513" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E513" t="s">
-        <v>1283</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="514" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>1284</v>
+        <v>1738</v>
       </c>
       <c r="B514" t="s">
-        <v>1285</v>
+        <v>1739</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1740</v>
       </c>
       <c r="D514" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E514" t="s">
-        <v>1182</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="515" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>1286</v>
+        <v>1741</v>
       </c>
       <c r="B515" t="s">
-        <v>1285</v>
+        <v>1739</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1742</v>
       </c>
       <c r="D515" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E515" t="s">
-        <v>1256</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="516" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>1287</v>
+        <v>1743</v>
       </c>
       <c r="B516" t="s">
-        <v>1285</v>
+        <v>1739</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1744</v>
       </c>
       <c r="D516" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E516" t="s">
-        <v>1198</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="517" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>1288</v>
+        <v>1745</v>
       </c>
       <c r="B517" t="s">
-        <v>1289</v>
+        <v>1746</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1747</v>
       </c>
       <c r="D517" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E517" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="518" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>1290</v>
+        <v>1748</v>
       </c>
       <c r="B518" t="s">
-        <v>1289</v>
+        <v>1746</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1749</v>
       </c>
       <c r="D518" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E518" t="s">
-        <v>1280</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="519" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>1291</v>
+        <v>1750</v>
       </c>
       <c r="B519" t="s">
-        <v>1292</v>
+        <v>1751</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1752</v>
       </c>
       <c r="D519" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E519" t="s">
-        <v>1293</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="520" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>1294</v>
+        <v>1754</v>
       </c>
       <c r="B520" t="s">
-        <v>1295</v>
+        <v>1755</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1756</v>
       </c>
       <c r="D520" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E520" t="s">
-        <v>1182</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="521" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>1296</v>
+        <v>1757</v>
       </c>
       <c r="B521" t="s">
-        <v>1295</v>
+        <v>1755</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1758</v>
       </c>
       <c r="D521" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E521" t="s">
-        <v>1256</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="522" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>1297</v>
+        <v>1759</v>
       </c>
       <c r="B522" t="s">
-        <v>1298</v>
+        <v>1760</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1761</v>
       </c>
       <c r="D522" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E522" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="523" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>1299</v>
+        <v>1762</v>
       </c>
       <c r="B523" t="s">
-        <v>1298</v>
+        <v>1760</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1763</v>
       </c>
       <c r="D523" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E523" t="s">
-        <v>1198</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="524" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>1300</v>
+        <v>1764</v>
       </c>
       <c r="B524" t="s">
-        <v>1298</v>
+        <v>1760</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1765</v>
       </c>
       <c r="D524" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E524" t="s">
-        <v>1280</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="525" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>1301</v>
+        <v>1766</v>
       </c>
       <c r="B525" t="s">
-        <v>1302</v>
+        <v>1767</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1768</v>
       </c>
       <c r="D525" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E525" t="s">
-        <v>1303</v>
+        <v>512</v>
       </c>
     </row>
     <row r="526" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>1304</v>
+        <v>1769</v>
       </c>
       <c r="B526" t="s">
-        <v>1305</v>
+        <v>1770</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1771</v>
       </c>
       <c r="D526" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E526" t="s">
-        <v>1306</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="527" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>1307</v>
+        <v>1773</v>
       </c>
       <c r="B527" t="s">
-        <v>1308</v>
+        <v>1774</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1775</v>
       </c>
       <c r="D527" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E527" t="s">
-        <v>1309</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="528" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>1310</v>
+        <v>1777</v>
       </c>
       <c r="B528" t="s">
-        <v>1308</v>
+        <v>1778</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1779</v>
       </c>
       <c r="D528" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E528" t="s">
-        <v>1311</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="529" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>1312</v>
+        <v>1781</v>
       </c>
       <c r="B529" t="s">
-        <v>1313</v>
+        <v>1778</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1782</v>
       </c>
       <c r="D529" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E529" t="s">
-        <v>1314</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="530" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>1315</v>
+        <v>1784</v>
       </c>
       <c r="B530" t="s">
-        <v>1316</v>
+        <v>1785</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1786</v>
       </c>
       <c r="D530" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E530" t="s">
-        <v>1198</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="531" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>1317</v>
+        <v>1788</v>
       </c>
       <c r="B531" t="s">
-        <v>1318</v>
+        <v>1789</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1790</v>
       </c>
       <c r="D531" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E531" t="s">
-        <v>1280</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>1319</v>
+        <v>1791</v>
       </c>
       <c r="B532" t="s">
-        <v>1318</v>
+        <v>1792</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1793</v>
       </c>
       <c r="D532" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E532" t="s">
-        <v>1198</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>1320</v>
+        <v>1794</v>
       </c>
       <c r="B533" t="s">
-        <v>1321</v>
+        <v>1792</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1795</v>
       </c>
       <c r="D533" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E533" t="s">
-        <v>370</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>1322</v>
+        <v>1796</v>
       </c>
       <c r="B534" t="s">
-        <v>1323</v>
+        <v>1797</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1552</v>
       </c>
       <c r="D534" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E534" t="s">
-        <v>1324</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="535" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>1325</v>
+        <v>1799</v>
       </c>
       <c r="B535" t="s">
-        <v>1326</v>
+        <v>1800</v>
+      </c>
+      <c r="C535" t="s">
+        <v>962</v>
       </c>
       <c r="D535" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E535" t="s">
-        <v>1155</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>1327</v>
+        <v>1801</v>
       </c>
       <c r="B536" t="s">
-        <v>1326</v>
+        <v>1800</v>
+      </c>
+      <c r="C536" t="s">
+        <v>18</v>
       </c>
       <c r="D536" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E536" t="s">
-        <v>1328</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>1329</v>
+        <v>1803</v>
       </c>
       <c r="B537" t="s">
-        <v>1330</v>
+        <v>1804</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1805</v>
       </c>
       <c r="D537" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E537" t="s">
-        <v>1331</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="538" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>1332</v>
+        <v>1803</v>
       </c>
       <c r="B538" t="s">
-        <v>1333</v>
+        <v>1804</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1805</v>
       </c>
       <c r="D538" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E538" t="s">
-        <v>1334</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="539" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>1335</v>
+        <v>1808</v>
       </c>
       <c r="B539" t="s">
-        <v>1336</v>
+        <v>1804</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1809</v>
       </c>
       <c r="D539" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E539" t="s">
-        <v>1337</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="540" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>1335</v>
+        <v>1808</v>
       </c>
       <c r="B540" t="s">
-        <v>1336</v>
+        <v>1804</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1809</v>
       </c>
       <c r="D540" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E540" t="s">
-        <v>1338</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="541" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>1339</v>
+        <v>1812</v>
       </c>
       <c r="B541" t="s">
-        <v>1336</v>
+        <v>1804</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1813</v>
       </c>
       <c r="D541" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E541" t="s">
-        <v>1340</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="542" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>1339</v>
+        <v>1812</v>
       </c>
       <c r="B542" t="s">
-        <v>1336</v>
+        <v>1804</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1813</v>
       </c>
       <c r="D542" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E542" t="s">
-        <v>1341</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="543" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>1342</v>
+        <v>1814</v>
       </c>
       <c r="B543" t="s">
-        <v>1336</v>
+        <v>1815</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1816</v>
       </c>
       <c r="D543" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E543" t="s">
-        <v>1340</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="544" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>1342</v>
+        <v>1818</v>
       </c>
       <c r="B544" t="s">
-        <v>1336</v>
+        <v>1819</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1820</v>
       </c>
       <c r="D544" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E544" t="s">
-        <v>1341</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="545" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>1343</v>
+        <v>1822</v>
       </c>
       <c r="B545" t="s">
-        <v>1344</v>
+        <v>1823</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1824</v>
       </c>
       <c r="D545" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E545" t="s">
-        <v>1345</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="546" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>1346</v>
+        <v>1826</v>
       </c>
       <c r="B546" t="s">
-        <v>1344</v>
+        <v>1823</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1827</v>
       </c>
       <c r="D546" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E546" t="s">
-        <v>1347</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="547" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>1348</v>
+        <v>1829</v>
       </c>
       <c r="B547" t="s">
-        <v>1349</v>
+        <v>1823</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1830</v>
       </c>
       <c r="D547" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E547" t="s">
-        <v>1350</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="548" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>1351</v>
+        <v>1832</v>
       </c>
       <c r="B548" t="s">
-        <v>1352</v>
+        <v>1823</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1833</v>
       </c>
       <c r="D548" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E548" t="s">
-        <v>1353</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="549" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>1351</v>
+        <v>1835</v>
       </c>
       <c r="B549" t="s">
-        <v>1352</v>
+        <v>1836</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1837</v>
       </c>
       <c r="D549" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E549" t="s">
-        <v>1354</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="550" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>1355</v>
+        <v>1839</v>
       </c>
       <c r="B550" t="s">
-        <v>1352</v>
+        <v>1840</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1841</v>
       </c>
       <c r="D550" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E550" t="s">
-        <v>1340</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="551" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>1355</v>
+        <v>1839</v>
       </c>
       <c r="B551" t="s">
-        <v>1352</v>
+        <v>1840</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1841</v>
       </c>
       <c r="D551" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E551" t="s">
-        <v>1341</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="552" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>1356</v>
+        <v>1842</v>
       </c>
       <c r="B552" t="s">
-        <v>1357</v>
+        <v>1840</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1843</v>
       </c>
       <c r="D552" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E552" t="s">
-        <v>1256</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="553" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>1358</v>
+        <v>1842</v>
       </c>
       <c r="B553" t="s">
-        <v>1357</v>
+        <v>1840</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1843</v>
       </c>
       <c r="D553" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E553" t="s">
-        <v>1182</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="554" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>1359</v>
+        <v>1846</v>
       </c>
       <c r="B554" t="s">
-        <v>1357</v>
+        <v>1847</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1848</v>
       </c>
       <c r="D554" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E554" t="s">
-        <v>1261</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="555" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>1360</v>
+        <v>1849</v>
       </c>
       <c r="B555" t="s">
-        <v>1357</v>
+        <v>1847</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1850</v>
       </c>
       <c r="D555" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E555" t="s">
-        <v>1256</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="556" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>1361</v>
+        <v>1851</v>
       </c>
       <c r="B556" t="s">
-        <v>1362</v>
+        <v>1847</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1850</v>
       </c>
       <c r="D556" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E556" t="s">
-        <v>1182</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="557" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>1363</v>
+        <v>1852</v>
       </c>
       <c r="B557" t="s">
-        <v>1362</v>
+        <v>1847</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1853</v>
       </c>
       <c r="D557" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E557" t="s">
-        <v>1364</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="558" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>1365</v>
+        <v>1854</v>
       </c>
       <c r="B558" t="s">
-        <v>1362</v>
+        <v>1855</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1856</v>
       </c>
       <c r="D558" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E558" t="s">
-        <v>1182</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="559" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>1366</v>
+        <v>1858</v>
       </c>
       <c r="B559" t="s">
-        <v>1362</v>
+        <v>1855</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1848</v>
       </c>
       <c r="D559" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E559" t="s">
-        <v>1364</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="560" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>1367</v>
+        <v>1859</v>
       </c>
       <c r="B560" t="s">
-        <v>1368</v>
+        <v>1855</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1860</v>
       </c>
       <c r="D560" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E560" t="s">
-        <v>1364</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="561" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>1369</v>
+        <v>1861</v>
       </c>
       <c r="B561" t="s">
-        <v>1368</v>
+        <v>1855</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1848</v>
       </c>
       <c r="D561" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E561" t="s">
-        <v>1364</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="562" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>1369</v>
+        <v>1862</v>
       </c>
       <c r="B562" t="s">
-        <v>1368</v>
+        <v>1863</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1864</v>
       </c>
       <c r="D562" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E562" t="s">
-        <v>1182</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="563" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>1370</v>
+        <v>1865</v>
       </c>
       <c r="B563" t="s">
-        <v>1371</v>
+        <v>1863</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1866</v>
       </c>
       <c r="D563" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E563" t="s">
-        <v>1372</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="564" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>1373</v>
+        <v>1862</v>
       </c>
       <c r="B564" t="s">
-        <v>1374</v>
+        <v>1863</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1864</v>
       </c>
       <c r="D564" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E564" t="s">
-        <v>1375</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="565" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>1373</v>
+        <v>1867</v>
       </c>
       <c r="B565" t="s">
-        <v>1374</v>
+        <v>1868</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1869</v>
       </c>
       <c r="D565" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E565" t="s">
-        <v>1376</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="566" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>1377</v>
+        <v>1871</v>
       </c>
       <c r="B566" t="s">
-        <v>1378</v>
+        <v>1872</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1873</v>
       </c>
       <c r="D566" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E566" t="s">
-        <v>1379</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="567" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>1377</v>
+        <v>1871</v>
       </c>
       <c r="B567" t="s">
-        <v>1378</v>
+        <v>1872</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1873</v>
       </c>
       <c r="D567" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E567" t="s">
-        <v>1380</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="568" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>1381</v>
+        <v>1876</v>
       </c>
       <c r="B568" t="s">
-        <v>1378</v>
+        <v>1877</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1878</v>
       </c>
       <c r="D568" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E568" t="s">
-        <v>1182</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="569" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>1382</v>
+        <v>1879</v>
       </c>
       <c r="B569" t="s">
-        <v>1383</v>
+        <v>1877</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1880</v>
       </c>
       <c r="D569" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E569" t="s">
-        <v>1364</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="570" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>1384</v>
+        <v>1879</v>
       </c>
       <c r="B570" t="s">
-        <v>1383</v>
+        <v>1877</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1880</v>
       </c>
       <c r="D570" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E570" t="s">
-        <v>1261</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="571" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>1385</v>
+        <v>1883</v>
       </c>
       <c r="B571" t="s">
-        <v>1383</v>
+        <v>1884</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1885</v>
       </c>
       <c r="D571" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E571" t="s">
-        <v>1364</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="572" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>1386</v>
+        <v>1886</v>
       </c>
       <c r="B572" t="s">
-        <v>1383</v>
+        <v>1884</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1887</v>
       </c>
       <c r="D572" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E572" t="s">
-        <v>1337</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="573" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>1387</v>
+        <v>1888</v>
       </c>
       <c r="B573" t="s">
-        <v>1388</v>
+        <v>1884</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1889</v>
       </c>
       <c r="D573" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E573" t="s">
-        <v>1340</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="574" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>1389</v>
+        <v>1890</v>
       </c>
       <c r="B574" t="s">
-        <v>1390</v>
+        <v>1884</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1891</v>
       </c>
       <c r="D574" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E574" t="s">
-        <v>1391</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="575" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>1389</v>
+        <v>1892</v>
       </c>
       <c r="B575" t="s">
-        <v>1390</v>
+        <v>1893</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1894</v>
       </c>
       <c r="D575" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E575" t="s">
-        <v>1392</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="576" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>1393</v>
+        <v>1895</v>
       </c>
       <c r="B576" t="s">
-        <v>1390</v>
+        <v>1896</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1897</v>
       </c>
       <c r="D576" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E576" t="s">
-        <v>1394</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="577" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>1395</v>
+        <v>1899</v>
       </c>
       <c r="B577" t="s">
-        <v>1396</v>
+        <v>1896</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1900</v>
       </c>
       <c r="D577" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E577" t="s">
-        <v>1397</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="578" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>1398</v>
+        <v>1899</v>
       </c>
       <c r="B578" t="s">
-        <v>1399</v>
+        <v>1896</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1900</v>
       </c>
       <c r="D578" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E578" t="s">
-        <v>1400</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="579" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>1398</v>
+        <v>1903</v>
       </c>
       <c r="B579" t="s">
-        <v>1399</v>
+        <v>1904</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1905</v>
       </c>
       <c r="D579" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E579" t="s">
-        <v>1401</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="580" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>1402</v>
+        <v>1907</v>
       </c>
       <c r="B580" t="s">
-        <v>1399</v>
+        <v>1908</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1905</v>
       </c>
       <c r="D580" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E580" t="s">
-        <v>1403</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="581" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>1404</v>
+        <v>1910</v>
       </c>
       <c r="B581" t="s">
-        <v>1399</v>
+        <v>1908</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1905</v>
       </c>
       <c r="D581" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E581" t="s">
-        <v>1401</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="582" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>1405</v>
+        <v>1910</v>
       </c>
       <c r="B582" t="s">
-        <v>1406</v>
+        <v>1908</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1905</v>
       </c>
       <c r="D582" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E582" t="s">
-        <v>1407</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="583" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>1408</v>
+        <v>1912</v>
       </c>
       <c r="B583" t="s">
-        <v>1409</v>
+        <v>1908</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1913</v>
       </c>
       <c r="D583" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E583" t="s">
-        <v>1340</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="584" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>1410</v>
+        <v>1915</v>
       </c>
       <c r="B584" t="s">
-        <v>1409</v>
+        <v>1916</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1917</v>
       </c>
       <c r="D584" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E584" t="s">
-        <v>1340</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="585" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>1411</v>
+        <v>1919</v>
       </c>
       <c r="B585" t="s">
-        <v>1409</v>
+        <v>1920</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1921</v>
       </c>
       <c r="D585" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E585" t="s">
-        <v>1337</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="586" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>1412</v>
+        <v>1922</v>
       </c>
       <c r="B586" t="s">
-        <v>1409</v>
+        <v>1920</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1923</v>
       </c>
       <c r="D586" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E586" t="s">
-        <v>1340</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="587" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>1413</v>
+        <v>1924</v>
       </c>
       <c r="B587" t="s">
-        <v>1409</v>
+        <v>1920</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1925</v>
       </c>
       <c r="D587" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E587" t="s">
-        <v>1341</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="588" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>1414</v>
+        <v>1926</v>
       </c>
       <c r="B588" t="s">
-        <v>1415</v>
+        <v>1920</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1927</v>
       </c>
       <c r="D588" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E588" t="s">
-        <v>1340</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="589" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>1416</v>
+        <v>1928</v>
       </c>
       <c r="B589" t="s">
-        <v>1417</v>
+        <v>1920</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1929</v>
       </c>
       <c r="D589" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E589" t="s">
-        <v>1391</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="590" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>1416</v>
+        <v>1930</v>
       </c>
       <c r="B590" t="s">
-        <v>1417</v>
+        <v>1931</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1932</v>
       </c>
       <c r="D590" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E590" t="s">
-        <v>1392</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="591" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>1418</v>
+        <v>1933</v>
       </c>
       <c r="B591" t="s">
-        <v>1417</v>
+        <v>1934</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1935</v>
       </c>
       <c r="D591" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E591" t="s">
-        <v>1419</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="592" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>1420</v>
+        <v>1933</v>
       </c>
       <c r="B592" t="s">
-        <v>1417</v>
+        <v>1934</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1935</v>
       </c>
       <c r="D592" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E592" t="s">
-        <v>1391</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="593" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>1420</v>
+        <v>1936</v>
       </c>
       <c r="B593" t="s">
-        <v>1417</v>
+        <v>1934</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1935</v>
       </c>
       <c r="D593" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E593" t="s">
-        <v>1392</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="594" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>1421</v>
+        <v>1937</v>
       </c>
       <c r="B594" t="s">
-        <v>1417</v>
+        <v>1934</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1938</v>
       </c>
       <c r="D594" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E594" t="s">
-        <v>1391</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="595" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>1421</v>
+        <v>1940</v>
       </c>
       <c r="B595" t="s">
-        <v>1417</v>
+        <v>1934</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1941</v>
       </c>
       <c r="D595" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E595" t="s">
-        <v>1392</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="596" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>1422</v>
+        <v>1936</v>
       </c>
       <c r="B596" t="s">
-        <v>1344</v>
+        <v>1934</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1935</v>
       </c>
       <c r="D596" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E596" t="s">
-        <v>1423</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="597" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>1424</v>
+        <v>1940</v>
       </c>
       <c r="B597" t="s">
-        <v>1344</v>
+        <v>1934</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1941</v>
       </c>
       <c r="D597" t="s">
-        <v>984</v>
+        <v>1317</v>
       </c>
       <c r="E597" t="s">
-        <v>1425</v>
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1980</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">