--- v0 (2026-06-12)
+++ v1 (2026-06-12)
@@ -25,71 +25,71 @@
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1970" uniqueCount="1175">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
+    <t>1999NE000331</t>
+  </si>
+  <si>
+    <t>27/01/1999</t>
+  </si>
+  <si>
+    <t>AUXILIO-MORADIA.</t>
+  </si>
+  <si>
+    <t>PF0110127 - ADAO PRETO E OUTROS</t>
+  </si>
+  <si>
+    <t>-900.000,00</t>
+  </si>
+  <si>
     <t>1999NE000330</t>
   </si>
   <si>
-    <t>27/01/1999</t>
-[...7 lines deleted...]
-  <si>
     <t>900.000,00</t>
   </si>
   <si>
-    <t>1999NE000331</t>
-[...4 lines deleted...]
-  <si>
     <t>1999NE000909</t>
   </si>
   <si>
     <t>17/03/1999</t>
   </si>
   <si>
     <t>8.700.000,00</t>
   </si>
   <si>
     <t>1999NE004136</t>
   </si>
   <si>
     <t>05/11/1999</t>
   </si>
   <si>
     <t>AUXILIO-MORADIA</t>
   </si>
   <si>
     <t>780.000,00</t>
   </si>
   <si>
     <t>1999NE005214</t>
   </si>
   <si>
     <t>31/12/1999</t>
@@ -184,65 +184,65 @@
   <si>
     <t>2001NE001708</t>
   </si>
   <si>
     <t>12.000.000,00</t>
   </si>
   <si>
     <t>2001NE001707</t>
   </si>
   <si>
     <t>ANULACAO.</t>
   </si>
   <si>
     <t>-12.000,00</t>
   </si>
   <si>
     <t>2001NE004539</t>
   </si>
   <si>
     <t>18/12/2001</t>
   </si>
   <si>
     <t>500.000,00</t>
   </si>
   <si>
+    <t>2001NE004908</t>
+  </si>
+  <si>
+    <t>31/12/2001</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>-33.583,83</t>
+  </si>
+  <si>
     <t>2001NE004880</t>
   </si>
   <si>
-    <t>31/12/2001</t>
-[...10 lines deleted...]
-  <si>
     <t>2002NE000154</t>
   </si>
   <si>
     <t>18/01/2002</t>
   </si>
   <si>
     <t>11.000.000,00</t>
   </si>
   <si>
     <t>2002NL600063</t>
   </si>
   <si>
     <t>28/01/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 - MES DE JANEIRO/2002 - AUXILIO-MORADIA.                 - ARQUIVO LDBB R$ 648.791,08                                                  - ARQUIVO SICOV R$ 66.510,00</t>
   </si>
   <si>
     <t>886.425,50</t>
   </si>
   <si>
     <t>2002NL600077</t>
   </si>
   <si>
     <t>30/01/2002</t>
@@ -382,371 +382,371 @@
   <si>
     <t>2002NL600321</t>
   </si>
   <si>
     <t>11/04/2002</t>
   </si>
   <si>
     <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO FRANCISCO DO NASCIMENTO GOMES, CPF: 060.268.852-34.</t>
   </si>
   <si>
     <t>1.100,00</t>
   </si>
   <si>
     <t>2002NL600328</t>
   </si>
   <si>
     <t>12/04/2002</t>
   </si>
   <si>
     <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO ARISTON CORREIA ANDRADE, CPF: 095.736.905-00.</t>
   </si>
   <si>
     <t>2.600,00</t>
   </si>
   <si>
+    <t>2002NL600330</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO CARLOS FREDERICO THEODORO NADER, CPF: 851.764.277-53.</t>
+  </si>
+  <si>
+    <t>-800,00</t>
+  </si>
+  <si>
     <t>2002NL600329</t>
   </si>
   <si>
     <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA.               DEPUTADO MILTON JOAO SOARES BARBOSA, CPF: 062.711.385-00.</t>
   </si>
   <si>
     <t>-400,00</t>
   </si>
   <si>
-    <t>2002NL600330</t>
-[...7 lines deleted...]
-  <si>
     <t>2002NL001883</t>
   </si>
   <si>
     <t>ACERTO CONTABIL PARA REINTEGRACAO DE  VALORES  AOS  EMPENHOS, TENDO  EM  VISTAEQUIVOCO QUANDO DA ANULACAO DOS SALDOS INSCRITOS EM RESTOS A PAGAR.           PROC. 103.213/2001.</t>
   </si>
   <si>
     <t>11.500.000,00</t>
   </si>
   <si>
+    <t>2002NL001905</t>
+  </si>
+  <si>
+    <t>15/04/2002</t>
+  </si>
+  <si>
+    <t>APROPRIACAO DE VALORES EM TRANSITO REALIZAVEIS   -  CONTRIBUICAO DE DESPESAS  INVESTIMENTO/INSTALACAO DO POSTO AVANCADO DO INCOR/BRASILIA, PROC 103.213/01  CONVENIO FUNDACAO ZERBINE. ( 2001/021.0 )</t>
+  </si>
+  <si>
+    <t>1.000.000,00</t>
+  </si>
+  <si>
+    <t>2002NL001906</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2002NL001905 P/ACERTO DO NR DA NL DE LIBERACAO</t>
+  </si>
+  <si>
+    <t>-1.000.000,00</t>
+  </si>
+  <si>
+    <t>2002NL001911</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2002NL550112  P/CORR. DO HISTORICO E DA SEQUENCIA DOS NRS DAS NLS</t>
+  </si>
+  <si>
+    <t>2002NL001912</t>
+  </si>
+  <si>
+    <t>ACERTO  DA 2002NL001911  P/CORR. DO HISTORICO E DA SEQUENCIA DOS NRS DAS NLS  LANCADA INDEVIDAMENTE</t>
+  </si>
+  <si>
+    <t>2002NL550112</t>
+  </si>
+  <si>
+    <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 103.213/01. CONV. 2001/021.0 FUNDACAOZERBINE LIBERACAO DA 2A PARCELA                      = FUNDACAO ZERBINE =</t>
+  </si>
+  <si>
     <t>2002NL550111</t>
   </si>
   <si>
-    <t>15/04/2002</t>
-[...37 lines deleted...]
-  <si>
     <t>2002NL600396</t>
   </si>
   <si>
     <t>25/04/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 - MES DE ABRIL/2002 - AUXILIO-MORADIA.</t>
   </si>
   <si>
     <t>838.422,50</t>
   </si>
   <si>
+    <t>2002NL600462</t>
+  </si>
+  <si>
+    <t>14/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: REINALDO GRIPP LOPES - CPF 367.693.557-87</t>
+  </si>
+  <si>
+    <t>200,00</t>
+  </si>
+  <si>
+    <t>2002NL600463</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: CANDIDO PEREIRA MATTOS - CPF 287.542.807-10</t>
+  </si>
+  <si>
+    <t>300,00</t>
+  </si>
+  <si>
+    <t>2002NL600464</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: SAULO LEVINDO COELHO  - CPF 125.014.256-34</t>
+  </si>
+  <si>
+    <t>2002NL600461</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: SILVIO FRANCA TORRES - CPF 307.406.734-91</t>
+  </si>
+  <si>
+    <t>2002NL600459</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDPS ANEXAS -                       PARLAMENTAR: JOSE EGYDIO TINOCO NETO  - CPF 231.875.817-49</t>
+  </si>
+  <si>
+    <t>2002NL600458</t>
+  </si>
+  <si>
+    <t>- ESTORNO TOTAL DA 600457 -</t>
+  </si>
+  <si>
     <t>2002NL600457</t>
   </si>
   <si>
-    <t>14/05/2002</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDPS ANEXAS - (06) -                PARLAMENTARES: JOSE EGYDIO TINOCO NETO/SILVIO FRANCA TORRES/SAULO LEVINDO COE-LHO/CANDIDO PEREIRA MATTOS/SALOMAO PINHEIRO/REINALDO GRIPP LOPES -</t>
   </si>
   <si>
     <t>1.200,00</t>
   </si>
   <si>
-    <t>2002NL600458</t>
-[...40 lines deleted...]
-  <si>
     <t>2002NL600466</t>
   </si>
   <si>
     <t>16/05/2002</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: JOAO ALB ERTO FRAGA SILVA, CPF: 119.391.411-68</t>
   </si>
   <si>
     <t>400,00</t>
   </si>
   <si>
     <t>2002NL600467</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: CARLOS MANOEL CABRAL BENEVIDES, CPF: 000.073.313-04</t>
   </si>
   <si>
     <t>1.500,00</t>
   </si>
   <si>
+    <t>2002NL600469</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: ANA MARIA CORSO,   CPF: 376.748.110-34</t>
+  </si>
+  <si>
+    <t>2002NL600470</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: MARIA DAS DORES BRAGA NUNES, CPF: 231.708.081-68</t>
+  </si>
+  <si>
+    <t>2002NL600479</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO/AJUDA DE CUSTO/AUXILIO-MORADIA.</t>
+  </si>
+  <si>
+    <t>2002NL600480</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO/AJUDA DE CUSTO/AUXILIO-MORADIA.                            DEPUTADA ROSILDA DE FREITAS, CPF: 379.675.177-68.</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
     <t>2002NL600468</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP  ANEXA -                        PARLAMENTAR: ORLANDO DESCONSI,   CPF: 409.644.690-49</t>
   </si>
   <si>
-    <t>2002NL600469</t>
-[...25 lines deleted...]
-  <si>
     <t>2002NL600486</t>
   </si>
   <si>
     <t>17/05/2002</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: RAYMUNDO PIMENTEL GOMES NETO, CPF: 316.994.137-20</t>
   </si>
   <si>
+    <t>2002NL600488</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: MANOEL DO CARMO VITORIO, CPF: 063.580.121-34</t>
+  </si>
+  <si>
+    <t>2002NL600489</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: KATIA REGINA DE ABREU, CPF: 613.303.451-34</t>
+  </si>
+  <si>
+    <t>2002NL600490</t>
+  </si>
+  <si>
+    <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: EULER ESTEVES RIBEIRO, CPF: 000.678.812-20</t>
+  </si>
+  <si>
     <t>2002NL600487</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA                           PARLAMENTAR: RAHOLDO COSTA BEZERRA, CPF: 024.685.732-34</t>
   </si>
   <si>
     <t>700,00</t>
   </si>
   <si>
-    <t>2002NL600488</t>
-[...16 lines deleted...]
-  <si>
     <t>2002NL600496</t>
   </si>
   <si>
     <t>20/05/2002</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA.                          DEPUTADO: EDIMUNDO GALDINO DA SILVA, CPF: 215.500.421-49</t>
   </si>
   <si>
     <t>2002NL600500</t>
   </si>
   <si>
     <t>PAGAMENTO SUBSIDIO FIXO/VARIAVEL CONFORME DDP ANEXA.                           PARLAMENTAR: JORGE DOS REIS PINHEIRO, CPF: 579.650.216-68</t>
   </si>
   <si>
     <t>2002NL600523</t>
   </si>
   <si>
     <t>23/05/2002</t>
   </si>
   <si>
     <t>PAGAMENTO DE SUBSIDIO VARIAVEL E AJUDA DE CUSTO CFE. DDP ANEXA AO DEPUTADO    WOLNEY QUEIROZ MACIEL, CPF: 749.899.104-78.</t>
   </si>
   <si>
+    <t>2002NL002748</t>
+  </si>
+  <si>
+    <t>24/05/2002</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO DE PAGAMENTO AO INCOR CONFORME NL 002735      POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 110.741/02. CONV. 2001/021.0 FUNDACAOZERBINE LIBERACAO 3} PARCELA             = FUNDACAO ZERBINE =</t>
+  </si>
+  <si>
+    <t>600.000,00</t>
+  </si>
+  <si>
     <t>2002NL550216</t>
   </si>
   <si>
-    <t>24/05/2002</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 110.741/02. CONV. 2001/021.0 FUNDACAOZERBINE LIBERACAO 3} PARCELA             = FUNDACAO ZERBINE =</t>
   </si>
   <si>
-    <t>600.000,00</t>
-[...7 lines deleted...]
-  <si>
     <t>2002NL600537</t>
   </si>
   <si>
     <t>27/05/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 - MES DE MAIO/2002 - AUXILIO-MORADIA.</t>
   </si>
   <si>
     <t>846.951,00</t>
   </si>
   <si>
+    <t>2002NL002812</t>
+  </si>
+  <si>
+    <t>29/05/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL002748 PARA ACERTO N} PARCELA CONVENIO.'</t>
+  </si>
+  <si>
+    <t>-600.000,00</t>
+  </si>
+  <si>
+    <t>2002NL002813</t>
+  </si>
+  <si>
+    <t>2002NL002814</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2002NL550227(NL DE TESTE)</t>
+  </si>
+  <si>
+    <t>-1,00</t>
+  </si>
+  <si>
     <t>2002NL550223</t>
   </si>
   <si>
-    <t>29/05/2002</t>
-[...1 lines deleted...]
-  <si>
     <t>ESTORNO TOTAL DA 2002NL550216 PARA ACERTO N} PARCELA CONVENIO.</t>
   </si>
   <si>
-    <t>-600.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>2002NL550225</t>
   </si>
   <si>
     <t>2002NL550227</t>
   </si>
   <si>
     <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA.                                                               TESTE TESTE TESTE TESTE TESTE TESTE TESTE TESTE</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
   <si>
-    <t>2002NL002812</t>
-[...16 lines deleted...]
-  <si>
     <t>2002NL600659</t>
   </si>
   <si>
     <t>25/06/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 - MES DE JUNHO/2002 - AUXILIO MORADIA -                    -- LIMITE 510 --</t>
   </si>
   <si>
     <t>855.772,50</t>
   </si>
   <si>
     <t>2002NL550341</t>
   </si>
   <si>
     <t>02/07/2002</t>
   </si>
   <si>
     <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 113.807/02. CONV. 2001/021.0 TERCEIRA PARCELADE INVESTIMENTO             = FUNDACAO ZERBINE =</t>
   </si>
   <si>
     <t>2002NL600732</t>
   </si>
   <si>
     <t>29/07/2002</t>
@@ -826,95 +826,95 @@
   <si>
     <t>2002NL550525</t>
   </si>
   <si>
     <t>25/09/2002</t>
   </si>
   <si>
     <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 118.511/02. CONV. 2001/021.0 QUARTA   PARCELADE INVESTIMENTO             = FUNDACAO ZERBINE =</t>
   </si>
   <si>
     <t>1.050.000,00</t>
   </si>
   <si>
     <t>2002NL600912</t>
   </si>
   <si>
     <t>26/09/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 SETEMBRO/02 - AUXILIO MORADIA DEUPUTADOS -                        FONTE 100 LIMITE 310 R$   8.280,00                                            FONTE 100 LIMITE 510 R$ 691.990,70</t>
   </si>
   <si>
     <t>870.452,50</t>
   </si>
   <si>
+    <t>2002NL550612</t>
+  </si>
+  <si>
+    <t>29/10/2002</t>
+  </si>
+  <si>
+    <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO AVANCADO DO INCOR/BRASILIA, PROC 26.995/02. CONV. 2001/021.0 QUINTA   PARCELA DE INVESTIMENTO             = FUNDACAO ZERBINE =</t>
+  </si>
+  <si>
+    <t>9.250.000,00</t>
+  </si>
+  <si>
+    <t>2002NL601006</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2 OUTUBRO/02 - AUXILIO MORADIA DEPUTADOS -                          FONTE 100 LIMITE 310 R$  20.588,67                                            FONTE 100 LIMITE 510 R$ 691.716,41</t>
+  </si>
+  <si>
+    <t>871.831,00</t>
+  </si>
+  <si>
+    <t>2002NE003558</t>
+  </si>
+  <si>
+    <t>ANULACAO</t>
+  </si>
+  <si>
+    <t>-7.000.000,00</t>
+  </si>
+  <si>
+    <t>2002NE003561</t>
+  </si>
+  <si>
+    <t>CONVENIO 2001/021.1, PRORROGADO ATE 31.12.2002                                PROCESSO 121.249/2002</t>
+  </si>
+  <si>
+    <t>7.000.000,00</t>
+  </si>
+  <si>
     <t>2002NE003555</t>
   </si>
   <si>
-    <t>29/10/2002</t>
-[...1 lines deleted...]
-  <si>
     <t>CONVENIO 2001/021.1, PRORROGADO ATE 31.12.2002</t>
   </si>
   <si>
-    <t>7.000.000,00</t>
-[...34 lines deleted...]
-  <si>
     <t>2002NL550630</t>
   </si>
   <si>
     <t>06/11/2002</t>
   </si>
   <si>
     <t>0,01</t>
   </si>
   <si>
     <t>2002NL550634</t>
   </si>
   <si>
     <t>ESTORNO TOTAL DA 2002NL550630 - NL DE TESTE</t>
   </si>
   <si>
     <t>-0,01</t>
   </si>
   <si>
     <t>2002NL601027</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 NOVEMBRO/2002 - SUBSIDIO FIXO.              ARQUIVO BB IED R$1.103.986,76 + PENSAO ALIMENTICIA R$33.737,31 /              DISQUETE CEF R$105.925,11.</t>
   </si>
   <si>
     <t>-2.442,00</t>
@@ -976,65 +976,65 @@
   <si>
     <t>-200,00</t>
   </si>
   <si>
     <t>2002NL601194</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 DEZEMBRO/02 - AUXILIO MORADIA DEPUTADOS -                         FONTE 100 LIMITE 510 R$ 722.954,54                                            FONTE 100 LIMITE 310 R$  41.348,49</t>
   </si>
   <si>
     <t>915.914,00</t>
   </si>
   <si>
     <t>2002NL601196</t>
   </si>
   <si>
     <t>19/12/2002</t>
   </si>
   <si>
     <t>PAGAMENTO DE SUBSIDIO E VANTAGENS CFE. DDP ANEXA.                             FONTE 510= 800,00                                                             FONTE 310= 463,19</t>
   </si>
   <si>
+    <t>2002NE004512</t>
+  </si>
+  <si>
+    <t>20/12/2002</t>
+  </si>
+  <si>
+    <t>-5.000.000,00</t>
+  </si>
+  <si>
     <t>2002NE004507</t>
   </si>
   <si>
-    <t>20/12/2002</t>
-[...1 lines deleted...]
-  <si>
     <t>5.000.000,00</t>
   </si>
   <si>
-    <t>2002NE004512</t>
-[...4 lines deleted...]
-  <si>
     <t>2002NE004513</t>
   </si>
   <si>
     <t>2002NL550751</t>
   </si>
   <si>
     <t>26/12/2002</t>
   </si>
   <si>
     <t>CONTRIBUICAO DE DESPESAS PARA INVESTIMENTO DE INSTALACAO DO POSTO AVANCADO DO INCOR/BRASILIA, PROC 125 005/02.CONV. 2001/021.0 SEXTA PARCELA_DE INVESTIMENTO                            = FUNDACAO ZERBINE =</t>
   </si>
   <si>
     <t>2002NL601233</t>
   </si>
   <si>
     <t>30/12/2002</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXILIO MORADIA  CFE. DDP ANEXA.</t>
   </si>
   <si>
     <t>7.600,00</t>
   </si>
   <si>
     <t>2002NE004899</t>
@@ -1042,77 +1042,77 @@
   <si>
     <t>31/12/2002</t>
   </si>
   <si>
     <t>-501.189,00</t>
   </si>
   <si>
     <t>2003NE000021</t>
   </si>
   <si>
     <t>16/01/2003</t>
   </si>
   <si>
     <t>10.800.000,00</t>
   </si>
   <si>
     <t>2003NE000502</t>
   </si>
   <si>
     <t>28/01/2003</t>
   </si>
   <si>
     <t>-20.000,00</t>
   </si>
   <si>
+    <t>2003NL600053</t>
+  </si>
+  <si>
+    <t>29/01/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JANEIRO/2003 - AUXILIO-MORADIA.   - LIMITE 0100/310: R$ 10.298,25                                               - LIMITE 0100/510: R$724.686,96</t>
+  </si>
+  <si>
+    <t>911.714,00</t>
+  </si>
+  <si>
+    <t>2003NL600052</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL600050 - ACERTO DE CLASSIFICACAO.</t>
+  </si>
+  <si>
+    <t>-911.714,00</t>
+  </si>
+  <si>
     <t>2003NL600050</t>
   </si>
   <si>
-    <t>29/01/2003</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE JANEIRO/2003 - AUXILIO-MORADIA.   - LIMITE 0100/310: R$ 15.098,25                                               - LIMITE 0100/510: R$719.886,96</t>
   </si>
   <si>
-    <t>911.714,00</t>
-[...16 lines deleted...]
-  <si>
     <t>2003NL600089</t>
   </si>
   <si>
     <t>13/02/2003</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS TENDO EM VISTA RENUNCIA DO MANDATO EM 13 DE JANEIRO DE 2003, CFE. OF.33/03-SMG.</t>
   </si>
   <si>
     <t>2003NL600116</t>
   </si>
   <si>
     <t>21/02/2003</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO -- FEV / 2003                                              - CONTINUACAO DA 2002NL600115 -</t>
   </si>
   <si>
     <t>-1.500,00</t>
   </si>
   <si>
     <t>2003NL600139</t>
   </si>
   <si>
     <t>26/02/2003</t>
@@ -1132,149 +1132,149 @@
   <si>
     <t>ACERTO DE CONTAS, TENDO EM VISTA TERMINO DO MANDATO EM 31 DE JANEIRO DE 2003. LIMITE 510= 2.900,00</t>
   </si>
   <si>
     <t>2.900,00</t>
   </si>
   <si>
     <t>2003NL600178</t>
   </si>
   <si>
     <t>28/02/2003</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS TENDO EM VISTA TERMINO DO MANDATO EM 31 DE JANEIRO DE 2003.  LIMITE 310=  517,50                                                           LIMITE 510=3.000,00</t>
   </si>
   <si>
     <t>2003NL600193</t>
   </si>
   <si>
     <t>04/03/2003</t>
   </si>
   <si>
     <t>AUXILIO MORADIA CONFORME DDP ANEXA -                                           FONTE 0100...510</t>
   </si>
   <si>
+    <t>2003NL600199</t>
+  </si>
+  <si>
+    <t>05/03/2003</t>
+  </si>
+  <si>
     <t>2003NL600198</t>
   </si>
   <si>
-    <t>05/03/2003</t>
-[...1 lines deleted...]
-  <si>
     <t>2.800,00</t>
   </si>
   <si>
-    <t>2003NL600199</t>
-[...1 lines deleted...]
-  <si>
     <t>2003NL600203</t>
   </si>
   <si>
     <t>07/03/2003</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXILIO-MORADIA CFE. DDP ANEXA.</t>
   </si>
   <si>
     <t>2.500,00</t>
   </si>
   <si>
+    <t>2003NL600211</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXILIO-MORADIA CFE. DDP ANEXA.                                  BANCO 001 - AG. 1503-2 - CC 853.495-0</t>
+  </si>
+  <si>
     <t>2003NL600204</t>
   </si>
   <si>
-    <t>2003NL600211</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NL600216</t>
   </si>
   <si>
     <t>10/03/2003</t>
   </si>
   <si>
     <t>500,00</t>
   </si>
   <si>
     <t>2003NL600266</t>
   </si>
   <si>
     <t>21/03/2003</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO -- MARCO/2003                                              - CONTINUACAO DA 2002NL600265 -</t>
   </si>
   <si>
     <t>-1.300,00</t>
   </si>
   <si>
     <t>2003NL600298</t>
   </si>
   <si>
     <t>27/03/2003</t>
   </si>
   <si>
     <t>PAGAMENTO DA FOLHA COMPLEMENTAR/2 DO MES DE MARCO/2003 - AUXILIO-MORADIA.     - LIMITE 0100/310: R$ 56.511,63                                               - LIMITE 0100/510: R$830.789,30</t>
   </si>
   <si>
     <t>1.019.628,64</t>
   </si>
   <si>
+    <t>2003NL600318</t>
+  </si>
+  <si>
+    <t>28/03/2003</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - TENDO EM VISTA AFASTAMENTO DE SUPLENTE EM 11/03/03.          OFICIO 104/03-SGM</t>
+  </si>
+  <si>
     <t>2003NL600317</t>
   </si>
   <si>
-    <t>28/03/2003</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS - TENDO EM VISTA AFASTAMENTO DE SUPLENTE EM 12/03/03.          OFICIO 105/03-SGM                                                           LIMITE 0100..500</t>
   </si>
   <si>
     <t>2.300,00</t>
   </si>
   <si>
-    <t>2003NL600318</t>
-[...2 lines deleted...]
-    <t>ACERTO DE CONTAS - TENDO EM VISTA AFASTAMENTO DE SUPLENTE EM 11/03/03.          OFICIO 104/03-SGM</t>
+    <t>2003NL600341</t>
+  </si>
+  <si>
+    <t>02/04/2003</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO AUXILIO MORADIA CONFORME DDP ANEXA -</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
   </si>
   <si>
     <t>2003NL600340</t>
   </si>
   <si>
-    <t>02/04/2003</t>
-[...10 lines deleted...]
-  <si>
     <t>2003NL600348</t>
   </si>
   <si>
     <t>03/04/2003</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXILIO MORADIA REF. FEV/MAR/2003 CFE. OF. 243/03-HABITACAO-PROC.112.303/03.                                                                   LIMITE= 0100/510</t>
   </si>
   <si>
     <t>3.500,00</t>
   </si>
   <si>
     <t>2003NL600357</t>
   </si>
   <si>
     <t>08/04/2003</t>
   </si>
   <si>
     <t>- PAGAMENTO SUBSIDIO FIXO FOLHA COMPLEMENTAR/1 ABRIL/2003 -</t>
   </si>
   <si>
     <t>2003NL600365</t>
   </si>
   <si>
     <t>09/04/2003</t>
@@ -1426,131 +1426,131 @@
   <si>
     <t>2003NL600933</t>
   </si>
   <si>
     <t>26/08/2003</t>
   </si>
   <si>
     <t>- FOLHA COMPLEMENTAR/2 - SUBSIDIOS/AUXILIO MORADIA DOS DEPUTADOS              AGOSTO/2003  -- BANCO DO BRASIL R$ 721.310,80  - CEF R$ 93.796,88</t>
   </si>
   <si>
     <t>944.956,70</t>
   </si>
   <si>
     <t>2003NL600989</t>
   </si>
   <si>
     <t>08/09/2003</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR 01 DO MrS DE SETEMBRO/03 - SUBSuDIO FIXO E AJUDA DE CUSTO -- BANCO DO BRASIL: R$ 2.220.474,90 - CEF: R$ 253.402,65 -</t>
   </si>
   <si>
     <t>-1.800,00</t>
   </si>
   <si>
+    <t>2003NL601016</t>
+  </si>
+  <si>
+    <t>17/09/2003</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE AUXULIO-MORADIA REFERENTE AO MRS DE AGOSTO/2003, CONFORME PROCES-SO 127.490/2003. PONTO 52037, GRUPO 05.</t>
+  </si>
+  <si>
     <t>2003NL601015</t>
   </si>
   <si>
-    <t>17/09/2003</t>
-[...1 lines deleted...]
-  <si>
     <t>REEMBOLSO DE AUXULIO-MORADIA REFERENTE AO MRS DE AGOSTO/2003, CONFORME PROCES-SO 127.491/2003. PONTO 52448, GRUPO 05.</t>
   </si>
   <si>
-    <t>2003NL601016</t>
-[...4 lines deleted...]
-  <si>
     <t>2003NL601028</t>
   </si>
   <si>
     <t>22/09/2003</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO NORMAL DO MES DE AGOSTO/2003                               - CONTINUACAO DA 2003NL601027 -</t>
   </si>
   <si>
     <t>2003NL601078</t>
   </si>
   <si>
     <t>26/09/2003</t>
   </si>
   <si>
     <t>- FOLHA COMPLEMENTAR/2 - AUXILIO MORADIA DOS DEPUTADOS - SETEMBRO/2003.</t>
   </si>
   <si>
     <t>939.499,00</t>
   </si>
   <si>
     <t>2003NE004537</t>
   </si>
   <si>
     <t>21/10/2003</t>
   </si>
   <si>
     <t>CONVrNIO N} 2001/021.3 - PRORROGADO ATq 31.12.2003.</t>
   </si>
   <si>
     <t>2003NL601152</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO NORMAL DO MES DE OUTUBRO/2003                              - CONTINUACAO DA 2003NL601151 -</t>
   </si>
   <si>
     <t>-5.000,00</t>
   </si>
   <si>
     <t>2003NL601178</t>
   </si>
   <si>
     <t>23/10/2003</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS, TENDO EM VISTA AFASTAMENTO SUPLENTE, EM 12/09/03-OF. 207/03-SGM. DESCONTO DE PASSAGEM  AqREA - PROC. 128.928/03. DESCONTO  POSTAL/TELEFONEPROC. 129.358/03. PONTO 52548. GRUPO 05.</t>
   </si>
   <si>
+    <t>2003NL601196</t>
+  </si>
+  <si>
+    <t>29/10/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA COMPLEMENTAR/2 OUTUBRO/2003 - AUXILIO MORADIA -                                -                                                                    ARQUIVO BB ...R$ 687.659,40  ARQUIVO CEF...R$ 96.121,40</t>
+  </si>
+  <si>
+    <t>924.910,99</t>
+  </si>
+  <si>
     <t>2003NL601195</t>
   </si>
   <si>
-    <t>29/10/2003</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS TENDO EM VISTA AFASTAMENTO SUPLENTE EM 03/09/03, CONFORME OF.201/0-SGM -                                                                    LIMITE 310.......R$ 11.351,61   LIMITE 510......R$ 200,00</t>
   </si>
   <si>
-    <t>2003NL601196</t>
-[...7 lines deleted...]
-  <si>
     <t>2003NL601197</t>
   </si>
   <si>
     <t>30/10/2003</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS, TENDO EM VISTA FALECIMENTO DO DEPUTADO EM 04/10/03- OF. 216/2003 - SGM. PONTO 810826. - GRUPO 05 -</t>
   </si>
   <si>
     <t>2003NL601236</t>
   </si>
   <si>
     <t>06/11/2003</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR 01 DO MrS DE NOVEMBRO/03 - SUBSIDIO FIXO -                 - BANCO DO BRASIL: R$ 1.728.093,16 - CEF: R$ 206.606,42 -                     - BANCO DO BRASIL:       40.281,32 PENSAO ALIMENTICIA</t>
   </si>
   <si>
     <t>2003NL601305</t>
   </si>
   <si>
     <t>26/11/2003</t>
   </si>
   <si>
     <t>- FOLHA COMPLEMENTAR/2 - NOVEMBRO/2003 - AUXILIO MORADIA/DEPUTADOS -</t>
@@ -1627,98 +1627,98 @@
   <si>
     <t>AUXÍLIO-MORADIA.</t>
   </si>
   <si>
     <t>2004NL600033</t>
   </si>
   <si>
     <t>28/01/2004</t>
   </si>
   <si>
     <t>FOLHA COMPLEMENTAR/2 - MES DE JANEIRO/2004 - AUXILIO MORADIA PARLAMENTARES    - ARQUIVO BANCO DO BRASIL: R$ 691.028,74 - ARQUIVO CEF: R$ 87.063,63 -</t>
   </si>
   <si>
     <t>892.460,00</t>
   </si>
   <si>
     <t>2004NE000572</t>
   </si>
   <si>
     <t>10/02/2004</t>
   </si>
   <si>
     <t>10.370.000,00</t>
   </si>
   <si>
+    <t>2004NS000791</t>
+  </si>
+  <si>
+    <t>20/02/2004</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO FEV/2004-COMPLEMENTAR 2</t>
+  </si>
+  <si>
+    <t>909.440,00</t>
+  </si>
+  <si>
+    <t>2004NS000790</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000056 PARA ALTERAR DEDUCAO/VALOR</t>
+  </si>
+  <si>
+    <t>-909.440,00</t>
+  </si>
+  <si>
+    <t>2004NS000789</t>
+  </si>
+  <si>
+    <t>2004NS000785</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000054 - PARA INCLUSAO DE LISTA DE OB</t>
+  </si>
+  <si>
     <t>2004NS000783</t>
   </si>
   <si>
-    <t>20/02/2004</t>
-[...26 lines deleted...]
-    <t>2004NS000791</t>
+    <t>2004NS001147</t>
+  </si>
+  <si>
+    <t>03/03/2004</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE AUXuLIO MORADIA REEMBOLSO, DO MrS DE  JANEIRO/04, CONFORME  PROC.101.699/04, PONTO 811123, GRUPO 05, DDP 06-03/2004.</t>
   </si>
   <si>
     <t>2004NS001146</t>
   </si>
   <si>
-    <t>03/03/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO DE AUXuLIO MORADIA REEMBOLSO, DO MrS DE  JANEIRO/04, CONFORME  PROC.101.924/04, PONTO 810485, GRUPO 05, DDP 07-03/2004.</t>
   </si>
   <si>
-    <t>2004NS001147</t>
-[...4 lines deleted...]
-  <si>
     <t>2004NS001173</t>
   </si>
   <si>
     <t>04/03/2004</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXuLIO-MORADIA ESPqCIE, REFERENTE 24 DIAS DO MrS DE FEVEREIRO DE2004, CONFORME PROC. 103.881/04, PONTO 810301, GRUPO 05, DDP 08-03/2004.</t>
   </si>
   <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>2004NS001299</t>
   </si>
   <si>
     <t>08/03/2004</t>
   </si>
   <si>
     <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - MAR/2004                  CONTINUACAO DA 2004FP000135</t>
   </si>
   <si>
     <t>-2.100,00</t>
   </si>
   <si>
     <t>2004NL600107</t>
@@ -1735,164 +1735,164 @@
   <si>
     <t>2004NS002147</t>
   </si>
   <si>
     <t>29/03/2004</t>
   </si>
   <si>
     <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - MARCO/2004.</t>
   </si>
   <si>
     <t>886.803,30</t>
   </si>
   <si>
     <t>2004NS002299</t>
   </si>
   <si>
     <t>31/03/2004</t>
   </si>
   <si>
     <t>PAGAMENTO CONFORME OFICIO 69/04-SGM, PROCESSO 105.946/04 E DDP 074-03/2004.   PONTO 811181 - GRUPO 5</t>
   </si>
   <si>
     <t>1.400,00</t>
   </si>
   <si>
+    <t>2004NS003180</t>
+  </si>
+  <si>
+    <t>22/04/2004</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO DE ELEMENTO DE DESPESA REF. DDP 021-03/2004 - AUXILIO MORADIA.- 2004FP000140/NS001437 -</t>
+  </si>
+  <si>
+    <t>2004NS003179</t>
+  </si>
+  <si>
+    <t>ALTERACAO DE OBSERVACAO.</t>
+  </si>
+  <si>
+    <t>-3.000,00</t>
+  </si>
+  <si>
     <t>2004NS003178</t>
   </si>
   <si>
-    <t>22/04/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>RECLASSIFICACAO DE ELEMENTO DE DESPESA REF. DDP 021-03/2004 - AUXILIO MORADIA.</t>
   </si>
   <si>
-    <t>2004NS003179</t>
-[...13 lines deleted...]
-  <si>
     <t>2004NS003233</t>
   </si>
   <si>
     <t>23/04/2004</t>
   </si>
   <si>
     <t>LIBERACAO DE RECURSOS A TITULO DE AUXILIOS (INVESTIMENTO) PARA ATENDER DESPE- SAS NECESSARIAS A CONTINUIDADE DE IMPLANTACAO DE UMA UNIDADE DE ATENDIMENTO DOINCOR EM BSB. PROC. 5.763/04 (SETIMA PARCELA)</t>
   </si>
   <si>
+    <t>2004NS003431</t>
+  </si>
+  <si>
+    <t>28/04/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04 CONFORME PROCESSO 106.216/04.GRUPO 5 - CARTEIRA PARLAMAMENTAR 810918</t>
+  </si>
+  <si>
+    <t>2004NS003454</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00368/NS003453</t>
+  </si>
+  <si>
+    <t>2004NS003451</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS-SUPLENTE AFASTADO EM  07/04/04,OF. 87/04-SGM. PONTO 810485.  GRUPO 05, DDP 088-04/2004.</t>
+  </si>
+  <si>
+    <t>2004NS003447</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000362/2004NS003445.</t>
+  </si>
+  <si>
+    <t>2004NS003446</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000356/NS003431 TENDO EM VISTA PAGAMENTO               CUSTEIO E PESSOAL.</t>
+  </si>
+  <si>
     <t>2004NS003422</t>
   </si>
   <si>
-    <t>28/04/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - ABRIL/2004.</t>
   </si>
   <si>
     <t>909.996,00</t>
   </si>
   <si>
-    <t>2004NS003431</t>
-[...26 lines deleted...]
-    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00368/NS003453</t>
+    <t>2004NS003538</t>
+  </si>
+  <si>
+    <t>29/04/2004</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00387/NS003596</t>
+  </si>
+  <si>
+    <t>2004NS003535</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004FP000369/NS003454 ACERTO HISTORICO</t>
+  </si>
+  <si>
+    <t>2004NS003529</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000385/2004NS003527.</t>
   </si>
   <si>
     <t>2004NS003526</t>
   </si>
   <si>
-    <t>29/04/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>CANCELAMENTO DA 2004FP000363/2004NS003447, TENDO EM VISTA ALTERA-             hfO NA DESCRIhfO.</t>
   </si>
   <si>
-    <t>2004NS003529</t>
-[...14 lines deleted...]
-    <t>ACERTO DE CONTAS - SUPLENTE AFASTADO EM 04/04/04.                             GRUPO 5 - CARTEIRA PARLAMENTAR 810918                                           -- DDP 090-04/2004 -- AUXILIO MORADIA CONTINUACAO DA 2004FP00387/NS003596</t>
+    <t>2004NS003567</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS- SUPLENTE AFASTADO EM  02/04/04,OF. 79/04-SGM.  PONTO 810301,GRUPO 05, DDP 089-04/2004. CONTINUAhfO DA 2004FP000398/2004NS003566.</t>
   </si>
   <si>
     <t>2004NS003563</t>
   </si>
   <si>
     <t>CORRECAO HISTORICO</t>
   </si>
   <si>
-    <t>2004NS003567</t>
-[...4 lines deleted...]
-  <si>
     <t>2004NS004912</t>
   </si>
   <si>
     <t>27/05/2004</t>
   </si>
   <si>
     <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - MAIO/2004.</t>
   </si>
   <si>
     <t>912.467,00</t>
   </si>
   <si>
     <t>2004NS005290</t>
   </si>
   <si>
     <t>03/06/2004</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO - JUN/2004 - COMPLEMENTAR 1 - DECIMO-TERCEIRO SALARIO.</t>
   </si>
   <si>
     <t>-1.400,00</t>
   </si>
   <si>
     <t>2004NS006245</t>
@@ -1930,86 +1930,86 @@
   <si>
     <t>4.000.000,00</t>
   </si>
   <si>
     <t>2004NS007229</t>
   </si>
   <si>
     <t>19/07/2004</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DE SUPLENTE EM 23/06/04, CFE. OF. 140/04SGM E DDP 021-07/2004. DESCONTO DE POSTAL/TELEFONICA, PASSAGEM AEREA E   VERBAINDENIZATORIA CFE. PROC. 115.478 E 114.871/04. GRUPO 5, PONTO 810688.</t>
   </si>
   <si>
     <t>2004NS007545</t>
   </si>
   <si>
     <t>26/07/2004</t>
   </si>
   <si>
     <t>AUXILIO MORADIA/DEPUTADOS E URV/INATIVOS E PENSIONISTAS - FOPAG MES DE JUL/   2004-COMPLEMENTAR/1.</t>
   </si>
   <si>
     <t>922.501,67</t>
   </si>
   <si>
+    <t>2004NS008684</t>
+  </si>
+  <si>
+    <t>23/08/2004</t>
+  </si>
+  <si>
+    <t>- ACERTO DE CONTAS - SUPLENTE AFASTADO EM 03/07/04, OFICIO 145/04 SGM -       _--- GRUPO 5 ---</t>
+  </si>
+  <si>
     <t>2004NS008678</t>
   </si>
   <si>
-    <t>23/08/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS - SUPLENTE AFASTADO  EM 05/07/04 CONFORME OFICIO 146/04-SGM  CEB PROCESSO 19.486/04 - GAS PROCESSO 114.852/117.016/04 -                    --- GRUPO 5 ---</t>
   </si>
   <si>
-    <t>2004NS008684</t>
-[...2 lines deleted...]
-    <t>- ACERTO DE CONTAS - SUPLENTE AFASTADO EM 03/07/04, OFICIO 145/04 SGM -       _--- GRUPO 5 ---</t>
+    <t>2004NE003145</t>
+  </si>
+  <si>
+    <t>24/08/2004</t>
+  </si>
+  <si>
+    <t>ANULAhfO.</t>
+  </si>
+  <si>
+    <t>-4.000.000,00</t>
+  </si>
+  <si>
+    <t>2004NS008730</t>
+  </si>
+  <si>
+    <t>AUXILIOS PARA ATENDER DESPESAS DE INVESTIMENTOS CONSTANTE DO ORCAMENTO DE 2004PROC 7.194/04</t>
   </si>
   <si>
     <t>2004NE003147</t>
   </si>
   <si>
-    <t>24/08/2004</t>
-[...16 lines deleted...]
-  <si>
     <t>2004NS008881</t>
   </si>
   <si>
     <t>27/08/2004</t>
   </si>
   <si>
     <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - AGOSTO/2004</t>
   </si>
   <si>
     <t>907.877,74</t>
   </si>
   <si>
     <t>2004NS010120</t>
   </si>
   <si>
     <t>27/09/2004</t>
   </si>
   <si>
     <t>AUXILIO MORADIA - FOLHA DE PAGAMENTO COMPLEMENTAR/2 - SETEMBRO/2004</t>
   </si>
   <si>
     <t>904.633,54</t>
   </si>
   <si>
     <t>2004NS011359</t>
@@ -2059,62 +2059,62 @@
   <si>
     <t>03/12/2004</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO MES DE DEZEMBRO/2004 - COMPLEMENTAR/1 - CONSIGNACOES.</t>
   </si>
   <si>
     <t>2004NS013400</t>
   </si>
   <si>
     <t>10/12/2004</t>
   </si>
   <si>
     <t>PAGAMENTO MANOEL SALVIANO SOBRINO, PONTO 810680, GRUPO 5 - SUPLENTE AFASTADO  EM 23/11/04, CONFORME OFICIO 279/04-SGM. DESCONTO PASSAGEM AEREA PROC:127.731/2004.  DDP 052-12/2004</t>
   </si>
   <si>
     <t>2004NS013655</t>
   </si>
   <si>
     <t>15/12/2004</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS CONFORME DDP 076-12/2004, OFICIO 259/04-SGM. PASSAGEM AEREA, POSTAL/FONE E VERBA INDENIZATORIA PROC:127.749/04. DESCONTOS DIVERSOS 127.749/94  LAVOISIER MAIA SOBRINHO, PONTO 810.687, GRUPO 5</t>
   </si>
   <si>
+    <t>2004NS013705</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS CONFORME DDP 076-12/2004, OFICIO 259/04-SGM. PASSAGEM AEREA, POSTAL/FONE E VERBA INDENIZATORIA PROC. 127.749/04. DESCONTOS DIVERSOS PROCES-SO 127.749/94 - PONTO 810.687/04, GRUPO 5.</t>
+  </si>
+  <si>
     <t>2004NS013668</t>
   </si>
   <si>
     <t>CANCELAMENTO DA 2004FP001867/NS013658 TENDO EM VISTA CORRECAO  DE             VALOR DEDUçãO LANçADO A MENOR. DDP 076-12/2004</t>
   </si>
   <si>
-    <t>2004NS013705</t>
-[...4 lines deleted...]
-  <si>
     <t>2004NS013768</t>
   </si>
   <si>
     <t>17/12/2004</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS REF. RENUNCIA DE TITULAR EM 1/12/04, OF. 272/04-SGM, CFE. DDP100-12/2004. GRUPO 5, PONTO 810803.</t>
   </si>
   <si>
     <t>2004NS013770</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS REF. AFASTAMENTO DE SUPLENTE EM 02/12/04, OF. 273/04-SGM, CFEDDP 104-12/2004. GRUPO 5, PONTO 811184.                                       - INSS: R$77,08 -</t>
   </si>
   <si>
     <t>2004NS013771</t>
   </si>
   <si>
     <t>CANCELAMENTO DA 2004FP001882 PARA ACERTO DE OBSERVACAO.</t>
   </si>
   <si>
     <t>2004NS013773</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS REF. AFASTAMENTO DE SUPLENTE EM 02/12/04, OF. 273/04-SGM, CFEDDP 101-12/2004. GRUPO 5, PONTO 811184.                                       - INSS: R$77,08 -</t>
@@ -2269,56 +2269,56 @@
   <si>
     <t>922.297,10</t>
   </si>
   <si>
     <t>2005NS004385</t>
   </si>
   <si>
     <t>CANCELAMENTO DA 2005FP000605/NS004384 PARA ALTERACAO DE VALORES.</t>
   </si>
   <si>
     <t>-922.297,10</t>
   </si>
   <si>
     <t>2005NS004389</t>
   </si>
   <si>
     <t>2005NS004480</t>
   </si>
   <si>
     <t>28/04/2005</t>
   </si>
   <si>
     <t>RECLASSIFICACAO DE DESPESAS REF. ACERTO DE CONTAS DE SUPLENTE AFASTADO CFE.   OF. 91/05-SGM, PROC. 108.095/05, 110.065/05 E DDP 138-04/2005.                - GRUPO 5, PONTO 810646 -</t>
   </si>
   <si>
+    <t>-313,49</t>
+  </si>
+  <si>
     <t>3.900,00</t>
   </si>
   <si>
-    <t>-313,49</t>
-[...1 lines deleted...]
-  <si>
     <t>2005NS004521</t>
   </si>
   <si>
     <t>29/04/2005</t>
   </si>
   <si>
     <t>AUXILIO MORADIA CONFORME SGM 106/2005 - PROCESSO 112.858/2005 - QUARTA        SECRETARIA, PONTO 810534, GRUPO 5, DDP 148-04/2005</t>
   </si>
   <si>
     <t>2005NS005552</t>
   </si>
   <si>
     <t>24/05/2005</t>
   </si>
   <si>
     <t>AUXILIO MORADIA MES DE MAIO/2005 - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
   </si>
   <si>
     <t>921.420,10</t>
   </si>
   <si>
     <t>2005NS005633</t>
   </si>
   <si>
     <t>25/05/2005</t>
@@ -2341,65 +2341,65 @@
   <si>
     <t>2005FOPAG/JUN-NORMAL.</t>
   </si>
   <si>
     <t>2005NS006953</t>
   </si>
   <si>
     <t>27/06/2005</t>
   </si>
   <si>
     <t>PAGAMENTO - ACERTO DE CONTAS SUPLENTE AFASTADO EM 16/06/05 CONFORM OF.144/05- SGM - DDP 131-06/2005</t>
   </si>
   <si>
     <t>2005NS006963</t>
   </si>
   <si>
     <t>28/06/2005</t>
   </si>
   <si>
     <t>AUXILIO MORADIA MES DE JUNHO/05  - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
   </si>
   <si>
     <t>918.607,00</t>
   </si>
   <si>
+    <t>2005NS007274</t>
+  </si>
+  <si>
+    <t>06/07/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO 2005FP001168/NS007271 TENDO EM VISTA ALTERACAO DA                DDP.</t>
+  </si>
+  <si>
     <t>2005NS007271</t>
   </si>
   <si>
-    <t>06/07/2005</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO: ACERTO DE CONTAS CONFORME DDP 015-07/2005 OFICIO 149/05SGM         SUBSIDIO FIXO/AUXILIO MORADIA</t>
   </si>
   <si>
-    <t>2005NS007274</t>
-[...4 lines deleted...]
-  <si>
     <t>2005NS007275</t>
   </si>
   <si>
     <t>COMPLEMENTACAO DO ACERTO DE CONTAS CONFORME DDP 015-07/2005, OF. 149/05-SGM.  PROCESSO 129.622/2005.</t>
   </si>
   <si>
     <t>2005NS007549</t>
   </si>
   <si>
     <t>14/07/2005</t>
   </si>
   <si>
     <t>PAGAMENTO - ACERTO DE CONTAS OFICIO 152/05-SGM - DDP 027-07/0005 GRUPO 5      DESCONTO COTA POSTAL/TELEFONICO PROCESSO 141.864/05</t>
   </si>
   <si>
     <t>2.100,00</t>
   </si>
   <si>
     <t>2005NS007714</t>
   </si>
   <si>
     <t>20/07/2005</t>
   </si>
   <si>
     <t>2005FOPAG/JUL-NORMAL.</t>
@@ -2407,116 +2407,116 @@
   <si>
     <t>2005NS008025</t>
   </si>
   <si>
     <t>27/07/2005</t>
   </si>
   <si>
     <t>AUXILIO MORADIA MES DE JULHO/05  - FOLHA COMPLEMENTAR/2 - GRUPO 5</t>
   </si>
   <si>
     <t>899.438,50</t>
   </si>
   <si>
     <t>2005NE002299</t>
   </si>
   <si>
     <t>02/08/2005</t>
   </si>
   <si>
     <t>ANULAÇÃO.</t>
   </si>
   <si>
     <t>-70.000,00</t>
   </si>
   <si>
+    <t>2005NS008480</t>
+  </si>
+  <si>
+    <t>09/08/2005</t>
+  </si>
+  <si>
+    <t>RECLASSIFICAÇÃO DE DESPESA REFERENTE 2005FP001340/NS008424. GRUPO 05.          - DDP 047-08/2005 -</t>
+  </si>
+  <si>
+    <t>-69.000,00</t>
+  </si>
+  <si>
     <t>2005NS008424</t>
   </si>
   <si>
-    <t>09/08/2005</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO DE ALUXÍLIO MORADIA ESPÉCIE, DE FEVEREIRO DE 2003 A  MAIO  DE  2005,CONFORME AUTORIZADO NO PROCESSO 115.291/2005. PONTO N. 810868, GRUPO 05.       - DDP 047-08/2005 -</t>
   </si>
   <si>
     <t>84.000,00</t>
   </si>
   <si>
     <t>2005NS008425</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO ACERTO DE CONTAS REFERENTE AFASTAMENTO DE SUPLENTE EM 04/07/2005 - OF. 155/05-SGM. AUXÍLIO MORADIA REEMBOLSO DE JUL/05, CONFORME  PROCESSO143.467/2005. PONTO 811196. GRUPO 05. DDP 046-08/2005.</t>
   </si>
   <si>
-    <t>2005NS008480</t>
-[...5 lines deleted...]
-    <t>-69.000,00</t>
+    <t>2005NS008506</t>
+  </si>
+  <si>
+    <t>AUXILIO MORADIA - FEV/2003 A MAIO/2005 - PONTO 810868, GRUPO 5-DDP 047-08/2005PROC. 115.291/2005</t>
+  </si>
+  <si>
+    <t>15.000,00</t>
   </si>
   <si>
     <t>2005NS008505</t>
   </si>
   <si>
     <t>CANCELAMENTO DA 2005CD000097/NS008480, TENDO EM VISTA NOVA CONTA-             BILIZACAO.</t>
   </si>
   <si>
     <t>69.000,00</t>
   </si>
   <si>
-    <t>2005NS008506</t>
-[...5 lines deleted...]
-    <t>15.000,00</t>
+    <t>2005NS008544</t>
+  </si>
+  <si>
+    <t>10/08/2005</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ACERTO DE CONTAS DECORRENTE DE AFASTAMENTO DE SUPLENTE CFE. OFI- CIO 1366/2005-SGM/P, PROCESSO 143.902/05 E DDP 052-08/2005. DESCONTO POSTAL/  TELEFONE CFE. PROCESSO 150.152/05. GRUPO 5, PONTO 811172.</t>
+  </si>
+  <si>
+    <t>1.900,00</t>
   </si>
   <si>
     <t>2005NS008543</t>
   </si>
   <si>
-    <t>10/08/2005</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 12/07/2005 - OF. 162/05-SGM.  AU-XÍLIO MORADIA REEMBOLSO JUN E JUL/05, CONF. PROCESSOS NS 143.467 E 143.473/05.PONTO 811.169. GRUPO 05. DDP 053-08/2005. INSS NO VALOR DE R$ 586,98.</t>
   </si>
   <si>
     <t>3.884,68</t>
   </si>
   <si>
-    <t>2005NS008544</t>
-[...7 lines deleted...]
-  <si>
     <t>2005NS008545</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 14/07/2005 - OF. 166/05-SGM.  AU-XÍLIO MORADIA REEMBOLSO JUL/05, CONF. PROCESSO  N. 143.748/05. PONTO  811.186.GRUPO 05. DDP 054-08/2005.</t>
   </si>
   <si>
     <t>1.300,00</t>
   </si>
   <si>
     <t>2005NS008664</t>
   </si>
   <si>
     <t>16/08/2005</t>
   </si>
   <si>
     <t>CANCELAMENTO TOTAL DA 2005FP001340/NS001824 TENDO EM VISTA REGIS-             TRO DA 2005FP001348/NS008506.</t>
   </si>
   <si>
     <t>-84.000,00</t>
   </si>
   <si>
     <t>2005NS008786</t>
   </si>
   <si>
     <t>18/08/2005</t>
@@ -2572,71 +2572,71 @@
   <si>
     <t>AUXÍLIO MORADIA - 2005FOPAG/SET-C1.</t>
   </si>
   <si>
     <t>876.676,24</t>
   </si>
   <si>
     <t>2005NS010816</t>
   </si>
   <si>
     <t>19/10/2005</t>
   </si>
   <si>
     <t>2005FOPAG/OUT-NORMAL.</t>
   </si>
   <si>
     <t>2005NS011068</t>
   </si>
   <si>
     <t>24/10/2005</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS DECORRENTE DE AFASTAMENTO DE SUPLENTE CFE. DDP 061-10/2005  EOF. 219/05-SGM. DESCONTO DE VERBA INDENIZATORIA E PASSAGEM AEREA CFE. PROCESSO160.484/05. GRUPO 5, PONTO 811180. INSS: R$293,49.</t>
   </si>
   <si>
+    <t>2005NS011088</t>
+  </si>
+  <si>
+    <t>25/10/2005</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2005FP001787/NS011084 - REGULARIZAçAO CLAS-             FICAçAO DA DESPESA -</t>
+  </si>
+  <si>
+    <t>2005NS011091</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS - RENUNCIA DE MANDATO EM 20/09/05 OFICIO 214/05SGM.          PROCESSO 160.711-05 - GRUPO 5</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
     <t>2005NS011084</t>
   </si>
   <si>
-    <t>25/10/2005</t>
-[...16 lines deleted...]
-  <si>
     <t>2005NS011202</t>
   </si>
   <si>
     <t>27/10/2005</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2005FOPAG/OUT-COMPLEMENTAR/1</t>
   </si>
   <si>
     <t>893.600,00</t>
   </si>
   <si>
     <t>2005NS011433</t>
   </si>
   <si>
     <t>01/11/2005</t>
   </si>
   <si>
     <t>PAGAMENTO AUXÍLIO-MORADIA - REEMBOLSO MÊS OUTUBRO/05, CONFORME  OFÍCIO 130/05-COHAB, PROC. 163.898/2005. PONTO 811062, GRUPO 05. DDP 003-11/2005.</t>
   </si>
   <si>
     <t>2005NS012187</t>
   </si>
   <si>
     <t>23/11/2005</t>
@@ -2644,143 +2644,143 @@
   <si>
     <t>ACERTO DE CONTAS REF. RENUNCIA DE MANDATO PARLAMENTAR  CFE.  OF. 250/05-SGM  EDDP 056-11/2005. COTA POSTAL TELEFONICA DE SET E OUT/05, CFE. PROC. 164.110/05E 106.877/05 RESPECTIVAMENTE. GRUPO 5, PONTO 810451.</t>
   </si>
   <si>
     <t>2005NS012300</t>
   </si>
   <si>
     <t>28/11/2005</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2005FOPAG/NOV-C1.</t>
   </si>
   <si>
     <t>883.216,00</t>
   </si>
   <si>
     <t>2005NS013128</t>
   </si>
   <si>
     <t>16/12/2005</t>
   </si>
   <si>
     <t>2005FOPAG/DEZ-NORMAL.</t>
   </si>
   <si>
+    <t>2005NE003820</t>
+  </si>
+  <si>
+    <t>19/12/2005</t>
+  </si>
+  <si>
+    <t>-3.400.000,00</t>
+  </si>
+  <si>
+    <t>2005NE003821</t>
+  </si>
+  <si>
+    <t>CONVÊNIO 2001/021.0 E ADITIVOS.</t>
+  </si>
+  <si>
+    <t>3.400.000,00</t>
+  </si>
+  <si>
     <t>2005NE003809</t>
   </si>
   <si>
-    <t>19/12/2005</t>
-[...16 lines deleted...]
-  <si>
     <t>2005NE003857</t>
   </si>
   <si>
     <t>20/12/2005</t>
   </si>
   <si>
+    <t>2005NE003856</t>
+  </si>
+  <si>
     <t>2005OB909819</t>
   </si>
   <si>
     <t>LIBERACAO DE RECURSOS PARA ATENDER DESPESAS DE INVESTIMENTO (AUXILIOS) RELATI-VA IMPLANTACAO DA UNIDADE DO INCOR/BRASÍLIA-DF                                PROC. 103.213/01</t>
   </si>
   <si>
     <t>2005NS013365</t>
   </si>
   <si>
-    <t>2005NE003856</t>
-[...1 lines deleted...]
-  <si>
     <t>2005NS013367</t>
   </si>
   <si>
     <t>21/12/2005</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2005FOPAG/DEZ-COMPLEMENTAR/2.</t>
   </si>
   <si>
     <t>917.874,00</t>
   </si>
   <si>
     <t>2005NL550658</t>
   </si>
   <si>
     <t>30/12/2005</t>
   </si>
   <si>
     <t>ESTORNO E REGULARIZACAO DA 2005NS013365</t>
   </si>
   <si>
     <t>2005NE004263</t>
   </si>
   <si>
     <t>31/12/2005</t>
   </si>
   <si>
     <t>-45.166,62</t>
   </si>
   <si>
     <t>2006NE000024</t>
   </si>
   <si>
     <t>12/01/2006</t>
   </si>
   <si>
+    <t>2006NS000675</t>
+  </si>
+  <si>
+    <t>26/01/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA - 2006FOPAG/JAN-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>871.404,00</t>
+  </si>
+  <si>
     <t>2006NS013421</t>
   </si>
   <si>
-    <t>26/01/2006</t>
-[...1 lines deleted...]
-  <si>
     <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS000675</t>
   </si>
   <si>
-    <t>871.404,00</t>
-[...7 lines deleted...]
-  <si>
     <t>2006NS001327</t>
   </si>
   <si>
     <t>13/02/2006</t>
   </si>
   <si>
     <t>REGULARIZACAO DE CREDITO REF. 2006RA000143 - DEVOLUCAO DE AUXILIO-MORADIA MES DE JAN/2006, CFE. DDP 031-02/2006. GRUPO 5, PONTO 811118.</t>
   </si>
   <si>
     <t>2006NE000643</t>
   </si>
   <si>
     <t>23/02/2006</t>
   </si>
   <si>
     <t>2006NS001814</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2006FOPAG/FEV-COMPLEMENTAR/3.</t>
   </si>
   <si>
     <t>893.884,07</t>
   </si>
   <si>
     <t>2006NS002587</t>
@@ -2791,164 +2791,164 @@
   <si>
     <t>2006FOPAG/MAR-NORMAL.</t>
   </si>
   <si>
     <t>-1.000,00</t>
   </si>
   <si>
     <t>2006NE000942</t>
   </si>
   <si>
     <t>29/03/2006</t>
   </si>
   <si>
     <t>700.000,00</t>
   </si>
   <si>
     <t>2006NS002964</t>
   </si>
   <si>
     <t>AUXuLIO MORADIA - 2006FOPAG/MAR-COMPLEMENTAR/1.</t>
   </si>
   <si>
     <t>898.754,00</t>
   </si>
   <si>
+    <t>2006NS003746</t>
+  </si>
+  <si>
+    <t>19/04/2006</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP000711/NS003740 PARA ALTERACAO DE CONTABILI             ZACAO.</t>
+  </si>
+  <si>
     <t>2006NS003740</t>
   </si>
   <si>
-    <t>19/04/2006</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DO SUPLENTE CFE. OF. 45/06-SGM. AUXILIO-MORADIA REF. MAR/2006 CFE. PROCESSOS 107.492/06 E 108.115/06. DDP 027-04/2006.- GRUPO 5, PONTO 811204 -</t>
   </si>
   <si>
-    <t>2006NS003746</t>
-[...4 lines deleted...]
-  <si>
     <t>2006NS003747</t>
   </si>
   <si>
+    <t>2006NS003988</t>
+  </si>
+  <si>
+    <t>26/04/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/ABR-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>879.638,00</t>
+  </si>
+  <si>
     <t>2006NE001218</t>
   </si>
   <si>
-    <t>26/04/2006</t>
-[...8 lines deleted...]
-    <t>879.638,00</t>
+    <t>2006NS004855</t>
+  </si>
+  <si>
+    <t>18/05/2006</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP00906/NS004848, TENDO EM VISTA ALTERAÇÃO DE             VALOR.</t>
+  </si>
+  <si>
+    <t>2006NS004856</t>
+  </si>
+  <si>
+    <t>2006FOPAG/MAI-NORMAL.</t>
+  </si>
+  <si>
+    <t>2006NS004848</t>
+  </si>
+  <si>
+    <t>2006NE001438</t>
+  </si>
+  <si>
+    <t>4.100.000,00</t>
   </si>
   <si>
     <t>2006NE001435</t>
   </si>
   <si>
-    <t>18/05/2006</t>
-[...22 lines deleted...]
-  <si>
     <t>2006NE001437</t>
   </si>
   <si>
     <t>-4.100.000,00</t>
   </si>
   <si>
     <t>2006NS005341</t>
   </si>
   <si>
     <t>29/05/2006</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2006FOPAG/MAI-COMPLEMENTAR/1.</t>
   </si>
   <si>
     <t>891.404,00</t>
   </si>
   <si>
     <t>2006NE001578</t>
   </si>
   <si>
     <t>AUXÍLIO-MORADIA</t>
   </si>
   <si>
+    <t>2006NS005813</t>
+  </si>
+  <si>
+    <t>08/06/2006</t>
+  </si>
+  <si>
+    <t>LIBERACAO DE RECURSOS A TITULO DE AUXILIO PARA ATENDER DESPESAS CONSTANTES    DO PLANO DE TRABALHO DA ENTIDADE CONFORME TERMO ADITIVO 2001/021.10           PROC. 104.677/2006.</t>
+  </si>
+  <si>
+    <t>3.000.000,00</t>
+  </si>
+  <si>
+    <t>2006NS005811</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006TC000005 PARA ACERTO NA INSCRICAO 2 (ACERTO               NA PARCELA)</t>
+  </si>
+  <si>
+    <t>-3.000.000,00</t>
+  </si>
+  <si>
     <t>2006OB904400</t>
   </si>
   <si>
-    <t>08/06/2006</t>
-[...7 lines deleted...]
-  <si>
     <t>2006NS005779</t>
   </si>
   <si>
     <t>LIBERACAO DE RECURSOS A TITULO DE AUXILIOS PARA ATENDER DESPESAS CONSTANTES DOPLANO DE TRABALHO DA ENTIDADE CONFORME TERMO ADITIVO 2001/021.10.             PROC. 104.677/2006.</t>
   </si>
   <si>
-    <t>2006NS005811</t>
-[...10 lines deleted...]
-  <si>
     <t>2006NE001880</t>
   </si>
   <si>
     <t>23/06/2006</t>
   </si>
   <si>
     <t>6.030.000,00</t>
   </si>
   <si>
     <t>2006NS006481</t>
   </si>
   <si>
     <t>28/06/2006</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA - 2006FOPAG/JUN-COMPLEMENTAR/3.</t>
   </si>
   <si>
     <t>894.654,00</t>
   </si>
   <si>
     <t>2006NS007499</t>
   </si>
   <si>
     <t>26/07/2006</t>
@@ -2980,71 +2980,71 @@
   <si>
     <t>CONVÊNIO 2001/021.0 E ADITIVOS.                                               ANULAÇÃO PARCIAL.</t>
   </si>
   <si>
     <t>-1.100.000,00</t>
   </si>
   <si>
     <t>2006NS008848</t>
   </si>
   <si>
     <t>08/09/2006</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS, AFASTAMENTO DE SUPLENTE EM 09/07/06. OF. 205/06-SGM. AUXÍLIOMORADIA ESPÉCIE, JUL/06 - OF. 244/06-HAB. PONTO 810413, GRUPO 05.</t>
   </si>
   <si>
     <t>2006NS009173</t>
   </si>
   <si>
     <t>19/09/2006</t>
   </si>
   <si>
     <t>2006FOPAG/SET-NORMAL - 2006LO000031 -</t>
   </si>
   <si>
+    <t>2006NS009421</t>
+  </si>
+  <si>
+    <t>26/09/2006</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS TENDO EM VISTA A RENÚNCIA DO MANDATO PARLAMENTAR EM 17/08/06-SGM. DESCONTO  DE  PASSAGEM  AÉREA, PROC. 141.657/06. PONTO 810.187, GRUPO 05.DDP 124-09/2006. PAGAMENTO PENSÃO ALIMENTÍCIA - DDP 125-09/2006 -</t>
+  </si>
+  <si>
+    <t>2006NS009420</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP001875/NS009419, TENDO EM VISTA APROPRIAÇÃO             INDEVIDA.</t>
+  </si>
+  <si>
+    <t>-1.600,00</t>
+  </si>
+  <si>
     <t>2006NS009419</t>
   </si>
   <si>
-    <t>26/09/2006</t>
-[...16 lines deleted...]
-  <si>
     <t>2006NS009450</t>
   </si>
   <si>
     <t>27/09/2006</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG SET/COMPLEMENTAR 01 - 2006LO000032 -</t>
   </si>
   <si>
     <t>877.230,80</t>
   </si>
   <si>
     <t>2006NS009672</t>
   </si>
   <si>
     <t>02/10/2006</t>
   </si>
   <si>
     <t>RESTITUIÇÃO DE AUXÍLIO MORADIA ESPÉCIE DE FEV/06, PAGO INDEVIDAMENTE, TENDO EMVISTA O AFASTAMENTO DO SENHOR  DEPUTADO  EM  21.02.06. OF. 30/06-SGM, CONFORME2006RA001277. PONTO 810315, GRUPO 05. DDP 196-09/2006</t>
   </si>
   <si>
     <t>2006NS010264</t>
   </si>
   <si>
     <t>19/10/2006</t>
@@ -3055,122 +3055,122 @@
   <si>
     <t>-500,00</t>
   </si>
   <si>
     <t>2006NS010624</t>
   </si>
   <si>
     <t>27/10/2006</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG OUT/COMPLEMENTAR 01 - 2006LO000035 -                    VALOR FORA DA FITA R$ 2.175,00</t>
   </si>
   <si>
     <t>886.623,60</t>
   </si>
   <si>
     <t>2006NS011505</t>
   </si>
   <si>
     <t>22/11/2006</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS DEVIDO A AFASTAMENTO DE SUPLENTE CFE. OFICIO 237/06-SGME DDP 088-11/2006. AUXILIO-MORADIA CFE. PROCESSO 151.807/2006.                      - GRUPO 5, PONTO 811201 -</t>
   </si>
   <si>
+    <t>2006NS011687</t>
+  </si>
+  <si>
+    <t>27/11/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG NOV/COMPLEMENTAR 01 - 2006LO000038 - VALOR FORA DA FITA R$ 2.175,00 -</t>
+  </si>
+  <si>
+    <t>915.711,60</t>
+  </si>
+  <si>
+    <t>2006NS011686</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006FP002419/NS0011683 - CORRECAO DE VALOR</t>
+  </si>
+  <si>
+    <t>-915.711,60</t>
+  </si>
+  <si>
+    <t>2006NS011683</t>
+  </si>
+  <si>
+    <t>2006NS011681</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NS0011679 - CORRECAO DE VALOR</t>
+  </si>
+  <si>
+    <t>2006NS011679</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG NOV/COMPLEMENTAR 01 - 2006LO000038 - VALOR FORA DA FITA R$ 2.175,00 - PSSS R$25,18.</t>
+  </si>
+  <si>
+    <t>2006NS011677</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TENDO EM VISTA CORRECAO DE VALOR - 2006FP002417</t>
+  </si>
+  <si>
     <t>2006NS011676</t>
   </si>
   <si>
-    <t>27/11/2006</t>
-[...40 lines deleted...]
-  <si>
     <t>2006NS011789</t>
   </si>
   <si>
     <t>28/11/2006</t>
   </si>
   <si>
     <t>ACERTO DE CONTAS TENDO EM VISTA AFASTAMENTO DE SUPLENTE CFE. OF. 246/06-SGM E DDP 132-11/2006. GRUPO 5, PONTO 811196.</t>
   </si>
   <si>
+    <t>2006NS012733</t>
+  </si>
+  <si>
+    <t>20/12/2006</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG DEZ/COMPLEMENTAR 02 - 2006LO000046 - VALOR FORA DA FITA R$ 2.175,00 -</t>
+  </si>
+  <si>
+    <t>965.900,00</t>
+  </si>
+  <si>
     <t>2006NE003499</t>
   </si>
   <si>
-    <t>20/12/2006</t>
-[...1 lines deleted...]
-  <si>
     <t>140.000,00</t>
   </si>
   <si>
-    <t>2006NS012733</t>
-[...7 lines deleted...]
-  <si>
     <t>2006NS013157</t>
   </si>
   <si>
     <t>28/12/2006</t>
   </si>
   <si>
     <t>RESTITUICAO DE VALORES RECEBIDO A MAIOR - EXONERACAO DE SERVIDOR CONFORME 2006RA001824. DDP 188-12/2006. AUXILIO ALIMENTACAO CONTINUACAO DA 2006FP002732/NS013156.</t>
   </si>
   <si>
     <t>-282,90</t>
   </si>
   <si>
     <t>2006NS013161</t>
   </si>
   <si>
     <t>RESTITUICAO DE VALORES RECEBIDO A MAIOR - EXONERACAO DE SERVIDOR CONFORME 2006RA001825. DDP 187-12/2006. AUXILIO ALIMENTACAO CONTINUACAO DA 2006FP002734/NS013160.</t>
   </si>
   <si>
     <t>2006NE003800</t>
   </si>
   <si>
     <t>30/12/2006</t>
   </si>
   <si>
     <t>ANULAÇÃO DE EMPENHO.</t>
@@ -3220,150 +3220,150 @@
   <si>
     <t>2007NS001423</t>
   </si>
   <si>
     <t>21/02/2007</t>
   </si>
   <si>
     <t>2007FOPAG/FEV-NORMAL - 2007LO000007 -</t>
   </si>
   <si>
     <t>-4.600,00</t>
   </si>
   <si>
     <t>2007NS001549</t>
   </si>
   <si>
     <t>26/02/2007</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG FEV/2007 - COMPLEMENTAR/2 - 2007LO000008.               - VALOR FORA DA FITA: R$7.475,00 -</t>
   </si>
   <si>
     <t>885.324,92</t>
   </si>
   <si>
+    <t>2007NS001848</t>
+  </si>
+  <si>
+    <t>02/03/2007</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AUXILIO-MORADIA CFE. DDP 054-03/2004 E PROC. 103.621/07.- GRUPO 5, PONTO 801.992 -</t>
+  </si>
+  <si>
+    <t>2007NS001849</t>
+  </si>
+  <si>
+    <t>ACERTO DE CONTAS REF. AUXILIO-MORADIA CFE. DDP 055-03/2004 E PROC. 103.619/07.- GRUPO 5, PONTO 811.155 -</t>
+  </si>
+  <si>
     <t>2007NS001818</t>
   </si>
   <si>
-    <t>02/03/2007</t>
-[...1 lines deleted...]
-  <si>
     <t>PAGAMENTO DE AUXILIO-MORAIDA REF. FEV/2007, CFE. DDP 028 A 036-03/2007.       - GRUPO 5 -</t>
   </si>
   <si>
     <t>27.000,00</t>
   </si>
   <si>
-    <t>2007NS001848</t>
-[...10 lines deleted...]
-  <si>
     <t>2007NS002740</t>
   </si>
   <si>
     <t>28/03/2007</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG MAR/2007 - COMPLEMENTAR/1 - 2007LO000011.               - VALOR FORA DA FITA: R$6.000,00 -</t>
   </si>
   <si>
     <t>984.286,84</t>
   </si>
   <si>
+    <t>2007NS003546</t>
+  </si>
+  <si>
+    <t>20/04/2007</t>
+  </si>
+  <si>
+    <t>PAGAMENTO CFE. OFICIO 88/07-SGM E DDP 052-04/2007. AUXILIO-MORADIA CFE. PROC. 109.426/07. GRUPO 5, PONTO 810042. DESCONTO DE PENSAO ALIMENTICIA CFE.  DDP   053 E 054-04/2007. PSSS NO VALOR DE R$235,53.</t>
+  </si>
+  <si>
     <t>2007NS003482</t>
   </si>
   <si>
-    <t>20/04/2007</t>
-[...1 lines deleted...]
-  <si>
     <t>2007FOPAG/ABR-NORMAL - 2007LO000013 -</t>
   </si>
   <si>
     <t>-1.700,00</t>
   </si>
   <si>
-    <t>2007NS003546</t>
-[...4 lines deleted...]
-  <si>
     <t>2007NS003726</t>
   </si>
   <si>
     <t>26/04/2007</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG ABR/2007 - COMPLEMENTAR/1 - 2007LO000014.               - VALOR FORA DA FITA: R$18.000,00 -</t>
   </si>
   <si>
     <t>943.339,67</t>
   </si>
   <si>
     <t>2007NS004074</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>PAGAMENTO A PARLAMENTAR CONFORME DDP 042-05/2007 - GRUPO 5                    OFICIO 76/2007 SGM</t>
   </si>
   <si>
     <t>2007NS004692</t>
   </si>
   <si>
     <t>21/05/2007</t>
   </si>
   <si>
     <t>2007FOPAG/MAI-NORMAL - 2007LO000016 -</t>
   </si>
   <si>
+    <t>2007NS005004</t>
+  </si>
+  <si>
+    <t>29/05/2007</t>
+  </si>
+  <si>
+    <t>AUXÍLIO MORADIA FOPAG MAI/2007 - COMPLEMENTAR/1 - 2007LO000017.- VALOR FORA DA FITA: R$6.000,00 -</t>
+  </si>
+  <si>
+    <t>898.526,33</t>
+  </si>
+  <si>
     <t>2007NS004997</t>
   </si>
   <si>
-    <t>29/05/2007</t>
-[...1 lines deleted...]
-  <si>
     <t>ACERTO DE CONTAS EM DECORRENCIA DE AFASTAMENTO DE SUPLENTE CFE PROC. 112479/07E DDP 158-05/2007. GRUPO 5, PONTO 811409.</t>
-  </si>
-[...7 lines deleted...]
-    <t>898.526,33</t>
   </si>
   <si>
     <t>2007NS005799</t>
   </si>
   <si>
     <t>20/06/2007</t>
   </si>
   <si>
     <t>2007FOPAG/JUN-NORMAL - 2007LO000022 -</t>
   </si>
   <si>
     <t>-5.373,33</t>
   </si>
   <si>
     <t>2007NS006139</t>
   </si>
   <si>
     <t>27/06/2007</t>
   </si>
   <si>
     <t>AUXÍLIO MORADIA FOPAG JUN/2007 - COMPLEMENTAR/3 - 2007LO000023.- VALOR FORA DA FITA: R$6.000,00. GRUPO 05.</t>
   </si>
   <si>
     <t>833.478,00</t>
   </si>
@@ -4216,71 +4216,71 @@
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
@@ -4689,68 +4689,68 @@
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>142</v>
       </c>
       <c r="B45" t="s">
         <v>134</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45" t="s">
         <v>48</v>
       </c>
       <c r="E45" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>144</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D46" t="s">
         <v>48</v>
       </c>
       <c r="E46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D47" t="s">
         <v>48</v>
       </c>
       <c r="E47" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>147</v>
       </c>
       <c r="B48" t="s">
         <v>148</v>
       </c>
       <c r="C48" t="s">
         <v>149</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4763,136 +4763,136 @@
       </c>
       <c r="C49" t="s">
         <v>153</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>155</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>156</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>84</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B51" t="s">
         <v>152</v>
       </c>
       <c r="C51" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>160</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52" t="s">
         <v>161</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>162</v>
       </c>
       <c r="B53" t="s">
         <v>152</v>
       </c>
       <c r="C53" t="s">
         <v>163</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>164</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>166</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
         <v>152</v>
       </c>
       <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>169</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>173</v>
       </c>
       <c r="B57" t="s">
         <v>170</v>
@@ -4950,153 +4950,153 @@
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>182</v>
       </c>
       <c r="B61" t="s">
         <v>170</v>
       </c>
       <c r="C61" t="s">
         <v>183</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
         <v>170</v>
       </c>
       <c r="C62" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>187</v>
       </c>
       <c r="B63" t="s">
         <v>188</v>
       </c>
       <c r="C63" t="s">
         <v>189</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>190</v>
       </c>
       <c r="B64" t="s">
         <v>188</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B65" t="s">
         <v>188</v>
       </c>
       <c r="C65" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
         <v>188</v>
       </c>
       <c r="C67" t="s">
+        <v>197</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>199</v>
       </c>
       <c r="B68" t="s">
         <v>200</v>
       </c>
       <c r="C68" t="s">
         <v>201</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>202</v>
       </c>
       <c r="B69" t="s">
         <v>200</v>
@@ -5499,142 +5499,142 @@
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>272</v>
       </c>
       <c r="B93" t="s">
         <v>273</v>
       </c>
       <c r="C93" t="s">
         <v>274</v>
       </c>
       <c r="D93" t="s">
         <v>48</v>
       </c>
       <c r="E93" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B94" t="s">
         <v>273</v>
       </c>
       <c r="C94" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D94" t="s">
         <v>48</v>
       </c>
       <c r="E94" t="s">
-        <v>275</v>
+        <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B95" t="s">
         <v>273</v>
       </c>
       <c r="C95" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D95" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B96" t="s">
         <v>273</v>
       </c>
       <c r="C96" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D96" t="s">
         <v>48</v>
       </c>
       <c r="E96" t="s">
-        <v>44</v>
+        <v>281</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B97" t="s">
         <v>273</v>
       </c>
       <c r="C97" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D97" t="s">
         <v>48</v>
       </c>
       <c r="E97" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B98" t="s">
         <v>273</v>
       </c>
       <c r="C98" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E98" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>287</v>
       </c>
       <c r="B99" t="s">
         <v>288</v>
       </c>
       <c r="C99" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D99" t="s">
         <v>48</v>
       </c>
       <c r="E99" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>290</v>
       </c>
       <c r="B100" t="s">
         <v>288</v>
       </c>
       <c r="C100" t="s">
         <v>291</v>
       </c>
       <c r="D100" t="s">
         <v>48</v>
       </c>
       <c r="E100" t="s">
         <v>292</v>
       </c>
     </row>
@@ -5664,51 +5664,51 @@
       </c>
       <c r="C102" t="s">
         <v>298</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>300</v>
       </c>
       <c r="B103" t="s">
         <v>301</v>
       </c>
       <c r="C103" t="s">
         <v>302</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>303</v>
       </c>
       <c r="B104" t="s">
         <v>304</v>
       </c>
       <c r="C104" t="s">
         <v>305</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>307</v>
       </c>
       <c r="B105" t="s">
         <v>308</v>
@@ -5749,102 +5749,102 @@
       </c>
       <c r="C107" t="s">
         <v>317</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>319</v>
       </c>
       <c r="B108" t="s">
         <v>320</v>
       </c>
       <c r="C108" t="s">
         <v>321</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>322</v>
       </c>
       <c r="B109" t="s">
         <v>323</v>
       </c>
       <c r="C109" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D109" t="s">
         <v>48</v>
       </c>
       <c r="E109" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>325</v>
       </c>
       <c r="B110" t="s">
         <v>323</v>
       </c>
       <c r="C110" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D110" t="s">
         <v>48</v>
       </c>
       <c r="E110" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>327</v>
       </c>
       <c r="B111" t="s">
         <v>323</v>
       </c>
       <c r="C111" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="D111" t="s">
         <v>48</v>
       </c>
       <c r="E111" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>328</v>
       </c>
       <c r="B112" t="s">
         <v>329</v>
       </c>
       <c r="C112" t="s">
         <v>330</v>
       </c>
       <c r="D112" t="s">
         <v>48</v>
       </c>
       <c r="E112" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>331</v>
       </c>
       <c r="B113" t="s">
         <v>332</v>
@@ -5953,51 +5953,51 @@
       </c>
       <c r="C119" t="s">
         <v>352</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>353</v>
       </c>
       <c r="B120" t="s">
         <v>354</v>
       </c>
       <c r="C120" t="s">
         <v>355</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>356</v>
       </c>
       <c r="B121" t="s">
         <v>357</v>
       </c>
       <c r="C121" t="s">
         <v>358</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>356</v>
       </c>
       <c r="B122" t="s">
         <v>357</v>
@@ -6072,113 +6072,113 @@
       </c>
       <c r="C126" t="s">
         <v>373</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>374</v>
       </c>
       <c r="B127" t="s">
         <v>375</v>
       </c>
       <c r="C127" t="s">
         <v>373</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B128" t="s">
         <v>375</v>
       </c>
       <c r="C128" t="s">
         <v>373</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>378</v>
       </c>
       <c r="B129" t="s">
         <v>379</v>
       </c>
       <c r="C129" t="s">
         <v>380</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>382</v>
       </c>
       <c r="B130" t="s">
         <v>379</v>
       </c>
       <c r="C130" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B131" t="s">
         <v>379</v>
       </c>
       <c r="C131" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>385</v>
       </c>
       <c r="B132" t="s">
         <v>386</v>
       </c>
       <c r="C132" t="s">
         <v>380</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>387</v>
       </c>
     </row>
@@ -6225,68 +6225,68 @@
       </c>
       <c r="C135" t="s">
         <v>394</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>396</v>
       </c>
       <c r="B136" t="s">
         <v>397</v>
       </c>
       <c r="C136" t="s">
         <v>398</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>399</v>
+        <v>103</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B137" t="s">
         <v>397</v>
       </c>
       <c r="C137" t="s">
+        <v>400</v>
+      </c>
+      <c r="D137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>402</v>
       </c>
       <c r="B138" t="s">
         <v>403</v>
       </c>
       <c r="C138" t="s">
         <v>404</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>406</v>
       </c>
       <c r="B139" t="s">
         <v>403</v>
@@ -6667,204 +6667,204 @@
       </c>
       <c r="C161" t="s">
         <v>482</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>484</v>
       </c>
       <c r="B162" t="s">
         <v>485</v>
       </c>
       <c r="C162" t="s">
         <v>486</v>
       </c>
       <c r="D162" t="s">
         <v>48</v>
       </c>
       <c r="E162" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>487</v>
       </c>
       <c r="B163" t="s">
         <v>485</v>
       </c>
       <c r="C163" t="s">
         <v>488</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>490</v>
       </c>
       <c r="B164" t="s">
         <v>491</v>
       </c>
       <c r="C164" t="s">
         <v>492</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>493</v>
       </c>
       <c r="B165" t="s">
         <v>494</v>
       </c>
       <c r="C165" t="s">
         <v>495</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>159</v>
+        <v>496</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B166" t="s">
         <v>494</v>
       </c>
       <c r="C166" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>498</v>
+        <v>154</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>499</v>
       </c>
       <c r="B167" t="s">
         <v>500</v>
       </c>
       <c r="C167" t="s">
         <v>501</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>502</v>
       </c>
       <c r="B168" t="s">
         <v>503</v>
       </c>
       <c r="C168" t="s">
         <v>504</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>505</v>
       </c>
       <c r="B169" t="s">
         <v>506</v>
       </c>
       <c r="C169" t="s">
         <v>507</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>509</v>
       </c>
       <c r="B170" t="s">
         <v>510</v>
       </c>
       <c r="C170" t="s">
         <v>511</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>119</v>
+        <v>254</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>509</v>
       </c>
       <c r="B171" t="s">
         <v>510</v>
       </c>
       <c r="C171" t="s">
         <v>511</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>254</v>
+        <v>119</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>512</v>
       </c>
       <c r="B172" t="s">
         <v>513</v>
       </c>
       <c r="C172" t="s">
         <v>514</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>516</v>
       </c>
       <c r="B173" t="s">
         <v>513</v>
@@ -6922,51 +6922,51 @@
       </c>
       <c r="C176" t="s">
         <v>527</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>529</v>
       </c>
       <c r="B177" t="s">
         <v>530</v>
       </c>
       <c r="C177" t="s">
         <v>531</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>532</v>
       </c>
       <c r="B178" t="s">
         <v>533</v>
       </c>
       <c r="C178" t="s">
         <v>534</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>536</v>
       </c>
       <c r="B179" t="s">
         <v>537</v>
@@ -7228,255 +7228,255 @@
       </c>
       <c r="C194" t="s">
         <v>582</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>583</v>
       </c>
       <c r="B195" t="s">
         <v>584</v>
       </c>
       <c r="C195" t="s">
         <v>585</v>
       </c>
       <c r="D195" t="s">
         <v>48</v>
       </c>
       <c r="E195" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>586</v>
       </c>
       <c r="B196" t="s">
         <v>587</v>
       </c>
       <c r="C196" t="s">
         <v>588</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196" t="s">
-        <v>589</v>
+        <v>157</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B197" t="s">
         <v>587</v>
       </c>
       <c r="C197" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B198" t="s">
         <v>587</v>
       </c>
       <c r="C198" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
-        <v>87</v>
+        <v>387</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B199" t="s">
         <v>587</v>
       </c>
       <c r="C199" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B200" t="s">
         <v>587</v>
       </c>
       <c r="C200" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
-        <v>387</v>
+        <v>87</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B201" t="s">
         <v>587</v>
       </c>
       <c r="C201" t="s">
+        <v>598</v>
+      </c>
+      <c r="D201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" t="s">
         <v>599</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>600</v>
       </c>
       <c r="B202" t="s">
         <v>601</v>
       </c>
       <c r="C202" t="s">
         <v>602</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>603</v>
       </c>
       <c r="B203" t="s">
         <v>601</v>
       </c>
       <c r="C203" t="s">
         <v>604</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>605</v>
       </c>
       <c r="B204" t="s">
         <v>601</v>
       </c>
       <c r="C204" t="s">
         <v>606</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>607</v>
       </c>
       <c r="B205" t="s">
         <v>601</v>
       </c>
       <c r="C205" t="s">
         <v>608</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205" t="s">
-        <v>166</v>
+        <v>107</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>609</v>
       </c>
       <c r="B206" t="s">
         <v>601</v>
       </c>
       <c r="C206" t="s">
         <v>610</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>611</v>
       </c>
       <c r="B207" t="s">
         <v>601</v>
       </c>
       <c r="C207" t="s">
         <v>612</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>613</v>
       </c>
       <c r="B208" t="s">
         <v>614</v>
       </c>
       <c r="C208" t="s">
         <v>615</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>617</v>
       </c>
       <c r="B209" t="s">
         <v>618</v>
@@ -7534,147 +7534,147 @@
       </c>
       <c r="C212" t="s">
         <v>631</v>
       </c>
       <c r="D212" t="s">
         <v>48</v>
       </c>
       <c r="E212" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>633</v>
       </c>
       <c r="B213" t="s">
         <v>634</v>
       </c>
       <c r="C213" t="s">
         <v>635</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>636</v>
       </c>
       <c r="B214" t="s">
         <v>637</v>
       </c>
       <c r="C214" t="s">
         <v>638</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>640</v>
       </c>
       <c r="B215" t="s">
         <v>641</v>
       </c>
       <c r="C215" t="s">
         <v>642</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215" t="s">
-        <v>566</v>
+        <v>154</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>643</v>
       </c>
       <c r="B216" t="s">
         <v>641</v>
       </c>
       <c r="C216" t="s">
         <v>644</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216" t="s">
-        <v>159</v>
+        <v>566</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>645</v>
       </c>
       <c r="B217" t="s">
         <v>646</v>
       </c>
       <c r="C217" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="D217" t="s">
         <v>48</v>
       </c>
       <c r="E217" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B218" t="s">
         <v>646</v>
       </c>
       <c r="C218" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D218" t="s">
         <v>48</v>
       </c>
       <c r="E218" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B219" t="s">
         <v>646</v>
       </c>
       <c r="C219" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
       <c r="D219" t="s">
         <v>48</v>
       </c>
       <c r="E219" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>652</v>
       </c>
       <c r="B220" t="s">
         <v>653</v>
       </c>
       <c r="C220" t="s">
         <v>654</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>655</v>
       </c>
     </row>
@@ -7789,102 +7789,102 @@
       </c>
       <c r="C227" t="s">
         <v>676</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>677</v>
       </c>
       <c r="B228" t="s">
         <v>678</v>
       </c>
       <c r="C228" t="s">
         <v>679</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>680</v>
       </c>
       <c r="B229" t="s">
         <v>681</v>
       </c>
       <c r="C229" t="s">
         <v>682</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>683</v>
       </c>
       <c r="B230" t="s">
         <v>681</v>
       </c>
       <c r="C230" t="s">
         <v>684</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230" t="s">
-        <v>76</v>
+        <v>432</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>685</v>
       </c>
       <c r="B231" t="s">
         <v>681</v>
       </c>
       <c r="C231" t="s">
         <v>686</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231" t="s">
-        <v>432</v>
+        <v>76</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>687</v>
       </c>
       <c r="B232" t="s">
         <v>688</v>
       </c>
       <c r="C232" t="s">
         <v>689</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>690</v>
       </c>
       <c r="B233" t="s">
         <v>688</v>
@@ -8231,102 +8231,102 @@
       </c>
       <c r="C253" t="s">
         <v>752</v>
       </c>
       <c r="D253" t="s">
         <v>705</v>
       </c>
       <c r="E253" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>755</v>
       </c>
       <c r="B254" t="s">
         <v>756</v>
       </c>
       <c r="C254" t="s">
         <v>757</v>
       </c>
       <c r="D254" t="s">
         <v>705</v>
       </c>
       <c r="E254" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>758</v>
       </c>
       <c r="B255" t="s">
         <v>759</v>
       </c>
       <c r="C255" t="s">
         <v>760</v>
       </c>
       <c r="D255" t="s">
         <v>705</v>
       </c>
       <c r="E255" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>762</v>
       </c>
       <c r="B256" t="s">
         <v>763</v>
       </c>
       <c r="C256" t="s">
         <v>764</v>
       </c>
       <c r="D256" t="s">
         <v>705</v>
       </c>
       <c r="E256" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>765</v>
       </c>
       <c r="B257" t="s">
         <v>763</v>
       </c>
       <c r="C257" t="s">
         <v>766</v>
       </c>
       <c r="D257" t="s">
         <v>705</v>
       </c>
       <c r="E257" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>767</v>
       </c>
       <c r="B258" t="s">
         <v>768</v>
       </c>
       <c r="C258" t="s">
         <v>769</v>
       </c>
       <c r="D258" t="s">
         <v>705</v>
       </c>
       <c r="E258" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>770</v>
       </c>
       <c r="B259" t="s">
         <v>771</v>
@@ -8350,68 +8350,68 @@
       </c>
       <c r="C260" t="s">
         <v>775</v>
       </c>
       <c r="D260" t="s">
         <v>705</v>
       </c>
       <c r="E260" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>777</v>
       </c>
       <c r="B261" t="s">
         <v>778</v>
       </c>
       <c r="C261" t="s">
         <v>779</v>
       </c>
       <c r="D261" t="s">
         <v>705</v>
       </c>
       <c r="E261" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>780</v>
       </c>
       <c r="B262" t="s">
         <v>778</v>
       </c>
       <c r="C262" t="s">
         <v>781</v>
       </c>
       <c r="D262" t="s">
         <v>705</v>
       </c>
       <c r="E262" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>782</v>
       </c>
       <c r="B263" t="s">
         <v>778</v>
       </c>
       <c r="C263" t="s">
         <v>783</v>
       </c>
       <c r="D263" t="s">
         <v>705</v>
       </c>
       <c r="E263" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>784</v>
       </c>
       <c r="B264" t="s">
         <v>785</v>
@@ -8486,68 +8486,68 @@
       </c>
       <c r="C268" t="s">
         <v>801</v>
       </c>
       <c r="D268" t="s">
         <v>705</v>
       </c>
       <c r="E268" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>803</v>
       </c>
       <c r="B269" t="s">
         <v>800</v>
       </c>
       <c r="C269" t="s">
         <v>804</v>
       </c>
       <c r="D269" t="s">
         <v>705</v>
       </c>
       <c r="E269" t="s">
-        <v>166</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B270" t="s">
         <v>800</v>
       </c>
       <c r="C270" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D270" t="s">
         <v>705</v>
       </c>
       <c r="E270" t="s">
-        <v>807</v>
+        <v>157</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>808</v>
       </c>
       <c r="B271" t="s">
         <v>800</v>
       </c>
       <c r="C271" t="s">
         <v>809</v>
       </c>
       <c r="D271" t="s">
         <v>705</v>
       </c>
       <c r="E271" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>811</v>
       </c>
       <c r="B272" t="s">
         <v>800</v>
@@ -8758,85 +8758,85 @@
       </c>
       <c r="C284" t="s">
         <v>853</v>
       </c>
       <c r="D284" t="s">
         <v>705</v>
       </c>
       <c r="E284" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>854</v>
       </c>
       <c r="B285" t="s">
         <v>855</v>
       </c>
       <c r="C285" t="s">
         <v>856</v>
       </c>
       <c r="D285" t="s">
         <v>705</v>
       </c>
       <c r="E285" t="s">
-        <v>857</v>
+        <v>299</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="B286" t="s">
         <v>855</v>
       </c>
       <c r="C286" t="s">
+        <v>858</v>
+      </c>
+      <c r="D286" t="s">
+        <v>705</v>
+      </c>
+      <c r="E286" t="s">
         <v>859</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>860</v>
       </c>
       <c r="B287" t="s">
         <v>855</v>
       </c>
       <c r="C287" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D287" t="s">
         <v>705</v>
       </c>
       <c r="E287" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>861</v>
       </c>
       <c r="B288" t="s">
         <v>862</v>
       </c>
       <c r="C288" t="s">
         <v>863</v>
       </c>
       <c r="D288" t="s">
         <v>705</v>
       </c>
       <c r="E288" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>865</v>
       </c>
       <c r="B289" t="s">
         <v>866</v>
@@ -8888,244 +8888,244 @@
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>875</v>
       </c>
       <c r="B292" t="s">
         <v>876</v>
       </c>
       <c r="C292" t="s">
         <v>877</v>
       </c>
       <c r="D292" t="s">
         <v>705</v>
       </c>
       <c r="E292" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>878</v>
       </c>
       <c r="B293" t="s">
         <v>879</v>
       </c>
       <c r="C293" t="s">
-        <v>880</v>
+        <v>797</v>
       </c>
       <c r="D293" t="s">
         <v>48</v>
       </c>
       <c r="E293" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B294" t="s">
         <v>879</v>
       </c>
       <c r="C294" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D294" t="s">
         <v>48</v>
       </c>
       <c r="E294" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B295" t="s">
         <v>879</v>
       </c>
       <c r="C295" t="s">
-        <v>797</v>
+        <v>882</v>
       </c>
       <c r="D295" t="s">
         <v>48</v>
       </c>
       <c r="E295" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>885</v>
       </c>
       <c r="B296" t="s">
         <v>886</v>
       </c>
       <c r="C296" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D296" t="s">
         <v>48</v>
       </c>
       <c r="E296" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>887</v>
       </c>
       <c r="B297" t="s">
         <v>886</v>
       </c>
       <c r="C297" t="s">
-        <v>888</v>
+        <v>797</v>
       </c>
       <c r="D297" t="s">
         <v>48</v>
       </c>
       <c r="E297" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="B298" t="s">
         <v>886</v>
       </c>
       <c r="C298" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D298" t="s">
         <v>48</v>
       </c>
       <c r="E298" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>890</v>
       </c>
       <c r="B299" t="s">
         <v>886</v>
       </c>
       <c r="C299" t="s">
-        <v>797</v>
+        <v>889</v>
       </c>
       <c r="D299" t="s">
         <v>48</v>
       </c>
       <c r="E299" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>891</v>
       </c>
       <c r="B300" t="s">
         <v>892</v>
       </c>
       <c r="C300" t="s">
         <v>893</v>
       </c>
       <c r="D300" t="s">
         <v>705</v>
       </c>
       <c r="E300" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>895</v>
       </c>
       <c r="B301" t="s">
         <v>896</v>
       </c>
       <c r="C301" t="s">
         <v>897</v>
       </c>
       <c r="D301" t="s">
         <v>48</v>
       </c>
       <c r="E301" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>895</v>
       </c>
       <c r="B302" t="s">
         <v>896</v>
       </c>
       <c r="C302" t="s">
         <v>897</v>
       </c>
       <c r="D302" t="s">
         <v>48</v>
       </c>
       <c r="E302" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>898</v>
       </c>
       <c r="B303" t="s">
         <v>899</v>
       </c>
       <c r="C303" t="s">
         <v>531</v>
       </c>
       <c r="D303" t="s">
         <v>705</v>
       </c>
       <c r="E303" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>901</v>
       </c>
       <c r="B304" t="s">
         <v>902</v>
       </c>
       <c r="C304" t="s">
         <v>531</v>
       </c>
       <c r="D304" t="s">
         <v>705</v>
       </c>
       <c r="E304" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>903</v>
       </c>
       <c r="B305" t="s">
         <v>904</v>
       </c>
       <c r="C305" t="s">
         <v>905</v>
       </c>
       <c r="D305" t="s">
         <v>705</v>
       </c>
       <c r="E305" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>907</v>
       </c>
       <c r="B306" t="s">
         <v>904</v>
@@ -9149,51 +9149,51 @@
       </c>
       <c r="C307" t="s">
         <v>911</v>
       </c>
       <c r="D307" t="s">
         <v>705</v>
       </c>
       <c r="E307" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>912</v>
       </c>
       <c r="B308" t="s">
         <v>913</v>
       </c>
       <c r="C308" t="s">
         <v>531</v>
       </c>
       <c r="D308" t="s">
         <v>705</v>
       </c>
       <c r="E308" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>914</v>
       </c>
       <c r="B309" t="s">
         <v>913</v>
       </c>
       <c r="C309" t="s">
         <v>915</v>
       </c>
       <c r="D309" t="s">
         <v>705</v>
       </c>
       <c r="E309" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>917</v>
       </c>
       <c r="B310" t="s">
         <v>918</v>
@@ -9234,317 +9234,317 @@
       </c>
       <c r="C312" t="s">
         <v>925</v>
       </c>
       <c r="D312" t="s">
         <v>705</v>
       </c>
       <c r="E312" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>927</v>
       </c>
       <c r="B313" t="s">
         <v>928</v>
       </c>
       <c r="C313" t="s">
         <v>929</v>
       </c>
       <c r="D313" t="s">
         <v>705</v>
       </c>
       <c r="E313" t="s">
-        <v>787</v>
+        <v>562</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>930</v>
       </c>
       <c r="B314" t="s">
         <v>928</v>
       </c>
       <c r="C314" t="s">
         <v>931</v>
       </c>
       <c r="D314" t="s">
         <v>705</v>
       </c>
       <c r="E314" t="s">
-        <v>562</v>
+        <v>787</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>932</v>
       </c>
       <c r="B315" t="s">
         <v>928</v>
       </c>
       <c r="C315" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D315" t="s">
         <v>705</v>
       </c>
       <c r="E315" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>933</v>
       </c>
       <c r="B316" t="s">
         <v>934</v>
       </c>
       <c r="C316" t="s">
-        <v>531</v>
+        <v>935</v>
       </c>
       <c r="D316" t="s">
         <v>705</v>
       </c>
       <c r="E316" t="s">
-        <v>139</v>
+        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B317" t="s">
         <v>934</v>
       </c>
       <c r="C317" t="s">
-        <v>936</v>
+        <v>531</v>
       </c>
       <c r="D317" t="s">
         <v>705</v>
       </c>
       <c r="E317" t="s">
-        <v>937</v>
+        <v>136</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>938</v>
       </c>
       <c r="B318" t="s">
         <v>939</v>
       </c>
       <c r="C318" t="s">
-        <v>880</v>
+        <v>940</v>
       </c>
       <c r="D318" t="s">
-        <v>48</v>
+        <v>705</v>
       </c>
       <c r="E318" t="s">
-        <v>940</v>
+        <v>103</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>941</v>
       </c>
       <c r="B319" t="s">
         <v>939</v>
       </c>
       <c r="C319" t="s">
-        <v>880</v>
+        <v>942</v>
       </c>
       <c r="D319" t="s">
-        <v>48</v>
+        <v>705</v>
       </c>
       <c r="E319" t="s">
-        <v>940</v>
+        <v>254</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B320" t="s">
         <v>939</v>
       </c>
       <c r="C320" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D320" t="s">
         <v>705</v>
       </c>
       <c r="E320" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>944</v>
       </c>
       <c r="B321" t="s">
         <v>939</v>
       </c>
       <c r="C321" t="s">
+        <v>882</v>
+      </c>
+      <c r="D321" t="s">
+        <v>48</v>
+      </c>
+      <c r="E321" t="s">
         <v>945</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>946</v>
       </c>
       <c r="B322" t="s">
         <v>939</v>
       </c>
       <c r="C322" t="s">
-        <v>943</v>
+        <v>882</v>
       </c>
       <c r="D322" t="s">
-        <v>705</v>
+        <v>48</v>
       </c>
       <c r="E322" t="s">
-        <v>254</v>
+        <v>945</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>947</v>
       </c>
       <c r="B323" t="s">
         <v>939</v>
       </c>
       <c r="C323" t="s">
         <v>797</v>
       </c>
       <c r="D323" t="s">
         <v>48</v>
       </c>
       <c r="E323" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>949</v>
       </c>
       <c r="B324" t="s">
         <v>950</v>
       </c>
       <c r="C324" t="s">
         <v>951</v>
       </c>
       <c r="D324" t="s">
         <v>705</v>
       </c>
       <c r="E324" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>953</v>
       </c>
       <c r="B325" t="s">
         <v>950</v>
       </c>
       <c r="C325" t="s">
         <v>954</v>
       </c>
       <c r="D325" t="s">
         <v>705</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>955</v>
       </c>
       <c r="B326" t="s">
         <v>956</v>
       </c>
       <c r="C326" t="s">
         <v>957</v>
       </c>
       <c r="D326" t="s">
         <v>48</v>
       </c>
       <c r="E326" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>959</v>
       </c>
       <c r="B327" t="s">
         <v>956</v>
       </c>
       <c r="C327" t="s">
         <v>960</v>
       </c>
       <c r="D327" t="s">
         <v>48</v>
       </c>
       <c r="E327" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B328" t="s">
         <v>956</v>
       </c>
       <c r="C328" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="D328" t="s">
         <v>48</v>
       </c>
       <c r="E328" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="B329" t="s">
         <v>956</v>
       </c>
       <c r="C329" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="D329" t="s">
         <v>48</v>
       </c>
       <c r="E329" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>965</v>
       </c>
       <c r="B330" t="s">
         <v>966</v>
       </c>
       <c r="C330" t="s">
         <v>531</v>
       </c>
       <c r="D330" t="s">
         <v>705</v>
       </c>
       <c r="E330" t="s">
         <v>967</v>
       </c>
     </row>
@@ -9608,51 +9608,51 @@
       </c>
       <c r="C334" t="s">
         <v>982</v>
       </c>
       <c r="D334" t="s">
         <v>48</v>
       </c>
       <c r="E334" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>984</v>
       </c>
       <c r="B335" t="s">
         <v>985</v>
       </c>
       <c r="C335" t="s">
         <v>986</v>
       </c>
       <c r="D335" t="s">
         <v>705</v>
       </c>
       <c r="E335" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
         <v>987</v>
       </c>
       <c r="B336" t="s">
         <v>988</v>
       </c>
       <c r="C336" t="s">
         <v>989</v>
       </c>
       <c r="D336" t="s">
         <v>705</v>
       </c>
       <c r="E336" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
         <v>990</v>
       </c>
       <c r="B337" t="s">
         <v>991</v>
@@ -9908,68 +9908,68 @@
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>1030</v>
       </c>
       <c r="B352" t="s">
         <v>1031</v>
       </c>
       <c r="C352" t="s">
         <v>1032</v>
       </c>
       <c r="D352" t="s">
         <v>705</v>
       </c>
       <c r="E352" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>1033</v>
       </c>
       <c r="B353" t="s">
         <v>1034</v>
       </c>
       <c r="C353" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="D353" t="s">
         <v>705</v>
       </c>
       <c r="E353" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B354" t="s">
         <v>1034</v>
       </c>
       <c r="C354" t="s">
-        <v>1037</v>
+        <v>954</v>
       </c>
       <c r="D354" t="s">
         <v>705</v>
       </c>
       <c r="E354" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>1039</v>
       </c>
       <c r="B355" t="s">
         <v>1040</v>
       </c>
       <c r="C355" t="s">
         <v>1041</v>
       </c>
       <c r="D355" t="s">
         <v>705</v>
       </c>
       <c r="E355" t="s">
         <v>1042</v>
       </c>
     </row>
@@ -9999,51 +9999,51 @@
       </c>
       <c r="C357" t="s">
         <v>1047</v>
       </c>
       <c r="D357" t="s">
         <v>705</v>
       </c>
       <c r="E357" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
         <v>1049</v>
       </c>
       <c r="B358" t="s">
         <v>1050</v>
       </c>
       <c r="C358" t="s">
         <v>1051</v>
       </c>
       <c r="D358" t="s">
         <v>705</v>
       </c>
       <c r="E358" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>1052</v>
       </c>
       <c r="B359" t="s">
         <v>1053</v>
       </c>
       <c r="C359" t="s">
         <v>1047</v>
       </c>
       <c r="D359" t="s">
         <v>705</v>
       </c>
       <c r="E359" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>1055</v>
       </c>
       <c r="B360" t="s">
         <v>1053</v>
@@ -10101,136 +10101,136 @@
       </c>
       <c r="C363" t="s">
         <v>1068</v>
       </c>
       <c r="D363" t="s">
         <v>705</v>
       </c>
       <c r="E363" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>1070</v>
       </c>
       <c r="B364" t="s">
         <v>1071</v>
       </c>
       <c r="C364" t="s">
         <v>1072</v>
       </c>
       <c r="D364" t="s">
         <v>705</v>
       </c>
       <c r="E364" t="s">
-        <v>1073</v>
+        <v>817</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="B365" t="s">
         <v>1071</v>
       </c>
       <c r="C365" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="D365" t="s">
         <v>705</v>
       </c>
       <c r="E365" t="s">
-        <v>820</v>
+        <v>310</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="B366" t="s">
         <v>1071</v>
       </c>
       <c r="C366" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D366" t="s">
+        <v>705</v>
+      </c>
+      <c r="E366" t="s">
         <v>1077</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>1078</v>
       </c>
       <c r="B367" t="s">
         <v>1079</v>
       </c>
       <c r="C367" t="s">
         <v>1080</v>
       </c>
       <c r="D367" t="s">
         <v>705</v>
       </c>
       <c r="E367" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>1082</v>
       </c>
       <c r="B368" t="s">
         <v>1083</v>
       </c>
       <c r="C368" t="s">
         <v>1084</v>
       </c>
       <c r="D368" t="s">
         <v>705</v>
       </c>
       <c r="E368" t="s">
-        <v>1085</v>
+        <v>387</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="B369" t="s">
         <v>1083</v>
       </c>
       <c r="C369" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D369" t="s">
+        <v>705</v>
+      </c>
+      <c r="E369" t="s">
         <v>1087</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>1088</v>
       </c>
       <c r="B370" t="s">
         <v>1089</v>
       </c>
       <c r="C370" t="s">
         <v>1090</v>
       </c>
       <c r="D370" t="s">
         <v>705</v>
       </c>
       <c r="E370" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>1092</v>
       </c>
       <c r="B371" t="s">
         <v>1093</v>
@@ -10254,68 +10254,68 @@
       </c>
       <c r="C372" t="s">
         <v>1097</v>
       </c>
       <c r="D372" t="s">
         <v>705</v>
       </c>
       <c r="E372" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>1098</v>
       </c>
       <c r="B373" t="s">
         <v>1099</v>
       </c>
       <c r="C373" t="s">
         <v>1100</v>
       </c>
       <c r="D373" t="s">
         <v>705</v>
       </c>
       <c r="E373" t="s">
-        <v>457</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B374" t="s">
         <v>1099</v>
       </c>
       <c r="C374" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="D374" t="s">
         <v>705</v>
       </c>
       <c r="E374" t="s">
-        <v>1103</v>
+        <v>457</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>1104</v>
       </c>
       <c r="B375" t="s">
         <v>1105</v>
       </c>
       <c r="C375" t="s">
         <v>1106</v>
       </c>
       <c r="D375" t="s">
         <v>705</v>
       </c>
       <c r="E375" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>1108</v>
       </c>
       <c r="B376" t="s">
         <v>1109</v>
@@ -10475,51 +10475,51 @@
       </c>
       <c r="C385" t="s">
         <v>1144</v>
       </c>
       <c r="D385" t="s">
         <v>705</v>
       </c>
       <c r="E385" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>1145</v>
       </c>
       <c r="B386" t="s">
         <v>1146</v>
       </c>
       <c r="C386" t="s">
         <v>1147</v>
       </c>
       <c r="D386" t="s">
         <v>705</v>
       </c>
       <c r="E386" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>1148</v>
       </c>
       <c r="B387" t="s">
         <v>1149</v>
       </c>
       <c r="C387" t="s">
         <v>1150</v>
       </c>
       <c r="D387" t="s">
         <v>705</v>
       </c>
       <c r="E387" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>1151</v>
       </c>
       <c r="B388" t="s">
         <v>1152</v>