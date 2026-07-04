--- v0 (2026-05-10)
+++ v1 (2026-07-04)
@@ -8,65 +8,9293 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5005" uniqueCount="3081">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
+  </si>
+  <si>
+    <t>1996NE000063</t>
+  </si>
+  <si>
+    <t>16/01/1996</t>
+  </si>
+  <si>
+    <t>CONTRATO 95079.0 E ADITIVO, COM VIGENCIA DE 01.08.95 A 31.07.96.</t>
+  </si>
+  <si>
+    <t>54.078.621/0001-17 - COMABEM ALIMENTACAO LTDA</t>
+  </si>
+  <si>
+    <t>1.544.693,96</t>
+  </si>
+  <si>
+    <t>1996NE000281</t>
+  </si>
+  <si>
+    <t>07/02/1996</t>
+  </si>
+  <si>
+    <t>1.635.306,04</t>
+  </si>
+  <si>
+    <t>1996NE000678</t>
+  </si>
+  <si>
+    <t>05/03/1996</t>
+  </si>
+  <si>
+    <t>1.590.000,00</t>
+  </si>
+  <si>
+    <t>1996NE000897</t>
+  </si>
+  <si>
+    <t>19/03/1996</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AOS MESES DE JANEIRO E FEVEREIRO/96.</t>
+  </si>
+  <si>
+    <t>00.435.396/0001-08 - INSTITUTO DE PREVIDÊNCIA DOS CONGRESSISTAS</t>
+  </si>
+  <si>
+    <t>1.456.065,55</t>
+  </si>
+  <si>
+    <t>1996NE001239</t>
+  </si>
+  <si>
+    <t>11/04/1996</t>
+  </si>
+  <si>
+    <t>1996NE001650</t>
+  </si>
+  <si>
+    <t>06/05/1996</t>
+  </si>
+  <si>
+    <t>1996NE001800</t>
+  </si>
+  <si>
+    <t>15/05/1996</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AO MES DE MARCO/96.</t>
+  </si>
+  <si>
+    <t>2.399.093,19</t>
+  </si>
+  <si>
+    <t>1996NE002142</t>
+  </si>
+  <si>
+    <t>05/06/1996</t>
+  </si>
+  <si>
+    <t>CONTRATO 95051.1 - COM VIGENCIA DE 01.05.96 A 30.04.97.</t>
+  </si>
+  <si>
+    <t>00.588.541/0001-82 - IPANEMA EMPRESA DE SERVIÇOS GERAIS E TRANSPORTES LTDA</t>
+  </si>
+  <si>
+    <t>1.676.981,85</t>
+  </si>
+  <si>
+    <t>1996NE002191</t>
+  </si>
+  <si>
+    <t>10/06/1996</t>
+  </si>
+  <si>
+    <t>PROCESSOS 10.510/96 E 13.503/96.</t>
+  </si>
+  <si>
+    <t>1.441.165,77</t>
+  </si>
+  <si>
+    <t>1996NE002170</t>
+  </si>
+  <si>
+    <t>CONTRATO 94039.2 - VIGENCIA DE 02.05.96 A 01.05.97.</t>
+  </si>
+  <si>
+    <t>00.332.833/0001-50 - DINÂMICA ADMINISTRAÇÃO SERVIÇOS E OBRAS LTDA</t>
+  </si>
+  <si>
+    <t>1.750.000,00</t>
+  </si>
+  <si>
+    <t>1996NE002185</t>
+  </si>
+  <si>
+    <t>CONTRATO 94039.2 - 02.05.96 A 01.05.97</t>
+  </si>
+  <si>
+    <t>020002/00001 - SEEP</t>
+  </si>
+  <si>
+    <t>1996NE002194</t>
+  </si>
+  <si>
+    <t>11/06/1996</t>
+  </si>
+  <si>
+    <t>ENERGIA ELETRICA.</t>
+  </si>
+  <si>
+    <t>974100/98500 - CEB</t>
+  </si>
+  <si>
+    <t>1.498.000,00</t>
+  </si>
+  <si>
+    <t>1996NE002224</t>
+  </si>
+  <si>
+    <t>12/06/1996</t>
+  </si>
+  <si>
+    <t>CONTRATO 95002.2 COM VIGENCIA DE 02.01.96 A 01.01.97.</t>
+  </si>
+  <si>
+    <t>29.213.386/0027-30 - XEROX DO BRASIL LTDA.</t>
+  </si>
+  <si>
+    <t>1.688.960,00</t>
+  </si>
+  <si>
+    <t>1996NE002440</t>
+  </si>
+  <si>
+    <t>24/06/1996</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO/COTAS</t>
+  </si>
+  <si>
+    <t>60.872.173/0001-21 - TRANSBRASIL SA LINHAS AEREAS</t>
+  </si>
+  <si>
+    <t>2.492.000,00</t>
+  </si>
+  <si>
+    <t>1996NE002442</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO/COTAS.</t>
+  </si>
+  <si>
+    <t>60.703.923/0001-31 - VASP, V.A.S.P   S/A</t>
+  </si>
+  <si>
+    <t>2.212.000,00</t>
+  </si>
+  <si>
+    <t>1996NE003051</t>
+  </si>
+  <si>
+    <t>13/08/1996</t>
+  </si>
+  <si>
+    <t>REFERENTE AO MES DE JUNHO/96.</t>
+  </si>
+  <si>
+    <t>2.378.878,67</t>
+  </si>
+  <si>
+    <t>1996NE003428</t>
+  </si>
+  <si>
+    <t>18/09/1996</t>
+  </si>
+  <si>
+    <t>IPC</t>
+  </si>
+  <si>
+    <t>2.444.100,41</t>
+  </si>
+  <si>
+    <t>1996NE003466</t>
+  </si>
+  <si>
+    <t>20/09/1996</t>
+  </si>
+  <si>
+    <t>2.376.570,93</t>
+  </si>
+  <si>
+    <t>1996NE003551</t>
+  </si>
+  <si>
+    <t>30/09/1996</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 95079.0 PRORROGADO POR MAIS 12 MESES.</t>
+  </si>
+  <si>
+    <t>2.096.585,98</t>
+  </si>
+  <si>
+    <t>1996NE003681</t>
+  </si>
+  <si>
+    <t>14/10/1996</t>
+  </si>
+  <si>
+    <t>CONTRATO 95079.3 - 01.10.96 A 30.09.96</t>
+  </si>
+  <si>
+    <t>2.499.266,26</t>
+  </si>
+  <si>
+    <t>1996NE003756</t>
+  </si>
+  <si>
+    <t>22/10/1996</t>
+  </si>
+  <si>
+    <t>2.401.410,59</t>
+  </si>
+  <si>
+    <t>1996NE004130</t>
+  </si>
+  <si>
+    <t>13/11/1996</t>
+  </si>
+  <si>
+    <t>IPC.</t>
+  </si>
+  <si>
+    <t>2.397.892,25</t>
+  </si>
+  <si>
+    <t>1996NE004778</t>
+  </si>
+  <si>
+    <t>31/12/1996</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AO MES DE DEZEMBRO/96</t>
+  </si>
+  <si>
+    <t>2.378.415,61</t>
+  </si>
+  <si>
+    <t>1996NE004783</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AO MESE JUNHO/95</t>
+  </si>
+  <si>
+    <t>2.492.238,93</t>
+  </si>
+  <si>
+    <t>1996NE004780</t>
+  </si>
+  <si>
+    <t>EMPENHO REFERENTE AOS MESES MAIO E JUNHO.</t>
+  </si>
+  <si>
+    <t>2.050.354,07</t>
+  </si>
+  <si>
+    <t>1996NE004743</t>
+  </si>
+  <si>
+    <t>CONTRATO 95034.1 - VIGENCIA DE 01.05.95 A 30.04.99.</t>
+  </si>
+  <si>
+    <t>34.028.316/0007-07 - EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS</t>
+  </si>
+  <si>
+    <t>2.300.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000170</t>
+  </si>
+  <si>
+    <t>29/01/1997</t>
+  </si>
+  <si>
+    <t>AUXILIO ALIMENTACAO\REFEICAO</t>
+  </si>
+  <si>
+    <t>PF0110101 - S.F.OLIVEIRA/OUTROS</t>
+  </si>
+  <si>
+    <t>2.700.833,00</t>
+  </si>
+  <si>
+    <t>1997NE000787</t>
+  </si>
+  <si>
+    <t>18/03/1997</t>
+  </si>
+  <si>
+    <t>MATERIAL P\ ESTUDIO DE TV</t>
+  </si>
+  <si>
+    <t>EX0006335 - SONY EXIM SERVICE</t>
+  </si>
+  <si>
+    <t>1.601.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000769</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA N. 08\96 E PROPOSTA.</t>
+  </si>
+  <si>
+    <t>54.526.082/0001-31 - ITAUTEC PHILCO S/A - GRUPO ITAUTEC PHILCO</t>
+  </si>
+  <si>
+    <t>2.151.862,00</t>
+  </si>
+  <si>
+    <t>1997NE000720</t>
+  </si>
+  <si>
+    <t>1997NE000730</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2.341.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000729</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO - ATO DA MESA 44/96.</t>
+  </si>
+  <si>
+    <t>47.893.664/0001-90 - TAM - TRANSPORTES AÉREOS REGIONAIS S.A.</t>
+  </si>
+  <si>
+    <t>3.163.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000727</t>
+  </si>
+  <si>
+    <t>3.240.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000723</t>
+  </si>
+  <si>
+    <t>2.962.000,00</t>
+  </si>
+  <si>
+    <t>1997NE000797</t>
+  </si>
+  <si>
+    <t>19/03/1997</t>
+  </si>
+  <si>
+    <t>01.553.874/0001-39 - COLINA CONSERVADORA NACIONAL LTDA</t>
+  </si>
+  <si>
+    <t>1.965.441,00</t>
+  </si>
+  <si>
+    <t>1997NE000880</t>
+  </si>
+  <si>
+    <t>20/03/1997</t>
+  </si>
+  <si>
+    <t>PROGRAMADE ASSISTENCIA E EDUCACAO PRE-ESCOLAR (PAE)</t>
+  </si>
+  <si>
+    <t>2.065.934,00</t>
+  </si>
+  <si>
+    <t>1997NE001079</t>
+  </si>
+  <si>
+    <t>01/04/1997</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 94099.2 - PRORROGACAO DE 01.12.96 A 30.11.97.</t>
+  </si>
+  <si>
+    <t>1.994.640,12</t>
+  </si>
+  <si>
+    <t>1997NE001073</t>
+  </si>
+  <si>
+    <t>00.000.208/0004-53 - FUNDAÇÃO ESCOLA NACIONAL DE ADM. PUBLICA</t>
+  </si>
+  <si>
+    <t>2.043.870,00</t>
+  </si>
+  <si>
+    <t>1997NE001158</t>
+  </si>
+  <si>
+    <t>07/04/1997</t>
+  </si>
+  <si>
+    <t>CONTRATO 95034.1 - VIGENCIA POR 48 MESES - PERIODO DE 01.05.95 A 30.04.99.</t>
+  </si>
+  <si>
+    <t>2.852.910,00</t>
+  </si>
+  <si>
+    <t>1997NE001174</t>
+  </si>
+  <si>
+    <t>08/04/1997</t>
+  </si>
+  <si>
+    <t>CONTRATO 94039.2 - VIGENCIA ATE 01.05.97.</t>
+  </si>
+  <si>
+    <t>1.500.000,00</t>
+  </si>
+  <si>
+    <t>1997NE001444</t>
+  </si>
+  <si>
+    <t>28/04/1997</t>
+  </si>
+  <si>
+    <t>2.659.198,01</t>
+  </si>
+  <si>
+    <t>1997NE002098</t>
+  </si>
+  <si>
+    <t>11/06/1997</t>
+  </si>
+  <si>
+    <t>PENSOES.</t>
+  </si>
+  <si>
+    <t>2.833.320,88</t>
+  </si>
+  <si>
+    <t>1997NE002662</t>
+  </si>
+  <si>
+    <t>21/07/1997</t>
+  </si>
+  <si>
+    <t>1997NE002796</t>
+  </si>
+  <si>
+    <t>05/08/1997</t>
+  </si>
+  <si>
+    <t>1.538.994,00</t>
+  </si>
+  <si>
+    <t>1997NE004123</t>
+  </si>
+  <si>
+    <t>19/11/1997</t>
+  </si>
+  <si>
+    <t>CONTRATO 94034.1 - VIGENCIA POR 48 MESES - PERIODO DE 01.05.95 A 30.04.99.</t>
+  </si>
+  <si>
+    <t>2.791.546,84</t>
+  </si>
+  <si>
+    <t>1997NE004658</t>
+  </si>
+  <si>
+    <t>22/12/1997</t>
+  </si>
+  <si>
+    <t>PENSAO</t>
+  </si>
+  <si>
+    <t>2.316.119,30</t>
+  </si>
+  <si>
+    <t>1997NE004794</t>
+  </si>
+  <si>
+    <t>31/12/1997</t>
+  </si>
+  <si>
+    <t>CONTRIBUICOES</t>
+  </si>
+  <si>
+    <t>2.500.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000036</t>
+  </si>
+  <si>
+    <t>07/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO N.94012.2 - VIGENCIA DE 03.01.97 A 02.01.98 E PRORROGACAO DE 03.01.98A 02.01.99.</t>
+  </si>
+  <si>
+    <t>00.598.854/0001-11 - MIDIA DISTRIBUIDORA DE JORNAIS LTDA</t>
+  </si>
+  <si>
+    <t>1.680.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000033</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 95002.0 - PRORROGACAO A PARTIR DE 02.01.98 A 01.01.99.</t>
+  </si>
+  <si>
+    <t>2.789.278,32</t>
+  </si>
+  <si>
+    <t>1998NE000040</t>
+  </si>
+  <si>
+    <t>CONTRATO N.94012.2 - VIGENCIA DE 03.02.97 A 02.01.98 E PRORORGACAO DE 03.01.9803.01.99.</t>
+  </si>
+  <si>
+    <t>1998NE000057</t>
+  </si>
+  <si>
+    <t>08/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO 97057.0 - VIGENCIA 03.11.97 A 02.11.98</t>
+  </si>
+  <si>
+    <t>72.387.665/0001-00 - C &amp; G COMÉRCIO E SERVIÇOS LTDA.</t>
+  </si>
+  <si>
+    <t>2.758.161,61</t>
+  </si>
+  <si>
+    <t>1998NE000073</t>
+  </si>
+  <si>
+    <t>09/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO 95038.2 - VIGENCIA 01.02.97 A 31.01.98                               PRORROGACAO...........</t>
+  </si>
+  <si>
+    <t>2.999.419,96</t>
+  </si>
+  <si>
+    <t>1998NE000071</t>
+  </si>
+  <si>
+    <t>1998NE000130</t>
+  </si>
+  <si>
+    <t>15/01/1998</t>
+  </si>
+  <si>
+    <t>CONVENIO 95094.3 - VIGENCIA DE 29.11.97 A 28.03.98.</t>
+  </si>
+  <si>
+    <t>00.360.305/0001-04 - CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>3.000.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000137</t>
+  </si>
+  <si>
+    <t>16/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO 97083.0 CONTRATO PELO PERIODO 03.12.97 A 02.12.98.</t>
+  </si>
+  <si>
+    <t>63.372.122/0001-29 - DOMINIO INFORMATICA</t>
+  </si>
+  <si>
+    <t>1.927.616,72</t>
+  </si>
+  <si>
+    <t>1998NE000163</t>
+  </si>
+  <si>
+    <t>19/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO 97083.0 CONTRATO PELO PERIODO DE 03.12.97 A 02.12.98.</t>
+  </si>
+  <si>
+    <t>1.927.616,02</t>
+  </si>
+  <si>
+    <t>1998NE000185</t>
+  </si>
+  <si>
+    <t>20/01/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 96038.3 - VIGENCIA DE 19.08.96 A 18.08.98</t>
+  </si>
+  <si>
+    <t>2.656.974,77</t>
+  </si>
+  <si>
+    <t>1998NE000263</t>
+  </si>
+  <si>
+    <t>27/01/1998</t>
+  </si>
+  <si>
+    <t>1.479.541,72</t>
+  </si>
+  <si>
+    <t>1998NE000309</t>
+  </si>
+  <si>
+    <t>28/01/1998</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.</t>
+  </si>
+  <si>
+    <t>33.746.918/0001-33 - RIO SUL</t>
+  </si>
+  <si>
+    <t>1.645.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000306</t>
+  </si>
+  <si>
+    <t>3.290.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000301</t>
+  </si>
+  <si>
+    <t>2.250.000,00</t>
+  </si>
+  <si>
+    <t>1998NE000369</t>
+  </si>
+  <si>
+    <t>03/02/1998</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 94099.4 - COM VIGENCIA DE 01.12.97 A 30.11.98</t>
+  </si>
+  <si>
+    <t>2.463.567,17</t>
+  </si>
+  <si>
+    <t>1998NE001176</t>
+  </si>
+  <si>
+    <t>24/04/1998</t>
+  </si>
+  <si>
+    <t>PRORROGACAO DO CONTRATO N. 95051.0, COM VIGENCIA DE 01.05.98 A 30.04.99.</t>
+  </si>
+  <si>
+    <t>3.226.024,00</t>
+  </si>
+  <si>
+    <t>1998NE001703</t>
+  </si>
+  <si>
+    <t>29/05/1998</t>
+  </si>
+  <si>
+    <t>ATO DA MESA 44/96 - CONCORRENCIA 01/98 - PROPOSTA DF-046-COM/98 DE 12.03.98.</t>
+  </si>
+  <si>
+    <t>56.795.362/0003-32 - DAMOVO DO BRASIL S.A</t>
+  </si>
+  <si>
+    <t>1.868.875,00</t>
+  </si>
+  <si>
+    <t>1998NE001835</t>
+  </si>
+  <si>
+    <t>08/06/1998</t>
+  </si>
+  <si>
+    <t>ATO DA MESA N. 44/96.                                                         CONCORRENCIA N. 01/98.</t>
+  </si>
+  <si>
+    <t>56.795.362/0027-00 - DAMOVO DO BRASIL S.A</t>
+  </si>
+  <si>
+    <t>1998NE001978</t>
+  </si>
+  <si>
+    <t>18/06/1998</t>
+  </si>
+  <si>
+    <t>910840/91000 - FIL.TELEBRASILIA-BT</t>
+  </si>
+  <si>
+    <t>1998NE001977</t>
+  </si>
+  <si>
+    <t>ATO DA MESA 44/96 - CONCORRENCIA N. 04/98                                     - SISTEMA INTEGRADO DE</t>
+  </si>
+  <si>
+    <t>42.563.692/0001-26 - M.I. MONTREAL INFORMÁTICA LTDA</t>
+  </si>
+  <si>
+    <t>2.234.840,00</t>
+  </si>
+  <si>
+    <t>1998NE001969</t>
+  </si>
+  <si>
+    <t>1.432.000,00</t>
+  </si>
+  <si>
+    <t>1998NE003019</t>
+  </si>
+  <si>
+    <t>30/09/1998</t>
+  </si>
+  <si>
+    <t>CONVENIO N. 95.094.4 E PROPOSTA - VIGENCIA 29.09.98 A 28.09.99.</t>
+  </si>
+  <si>
+    <t>3.066.666,67</t>
+  </si>
+  <si>
+    <t>1998NE004153</t>
+  </si>
+  <si>
+    <t>28/12/1998</t>
+  </si>
+  <si>
+    <t>2.428.000,00</t>
+  </si>
+  <si>
+    <t>1998NE004225</t>
+  </si>
+  <si>
+    <t>30/12/1998</t>
+  </si>
+  <si>
+    <t>2.043.000,00</t>
+  </si>
+  <si>
+    <t>1999NE000260</t>
+  </si>
+  <si>
+    <t>18/01/1999</t>
+  </si>
+  <si>
+    <t>AUXILIO ALIMENTACAO E REFEICAO.</t>
+  </si>
+  <si>
+    <t>2.703.750,00</t>
+  </si>
+  <si>
+    <t>1999NE000436</t>
+  </si>
+  <si>
+    <t>08/02/1999</t>
+  </si>
+  <si>
+    <t>ATO DA MESA 44/96.</t>
+  </si>
+  <si>
+    <t>PF0110168</t>
+  </si>
+  <si>
+    <t>1.700.000,00</t>
+  </si>
+  <si>
+    <t>1999NE000455</t>
+  </si>
+  <si>
+    <t>11/02/1999</t>
+  </si>
+  <si>
+    <t>PF0110169</t>
+  </si>
+  <si>
+    <t>1999NE000457</t>
+  </si>
+  <si>
+    <t>PF0110170</t>
+  </si>
+  <si>
+    <t>1999NE000600</t>
+  </si>
+  <si>
+    <t>10/03/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 97057.2, COM VIGENCIA ATE 02.11.99.</t>
+  </si>
+  <si>
+    <t>1.752.429,30</t>
+  </si>
+  <si>
+    <t>1999NE000590</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 96038.6, PRORROGADO DE 6 MESES (19.02 A 18.08.99).</t>
+  </si>
+  <si>
+    <t>1.541.723,80</t>
+  </si>
+  <si>
+    <t>1999NE000603</t>
+  </si>
+  <si>
+    <t>ATO DA MESA N. 44/96.</t>
+  </si>
+  <si>
+    <t>974100/98000</t>
+  </si>
+  <si>
+    <t>1.755.178,00</t>
+  </si>
+  <si>
+    <t>1999NE000656</t>
+  </si>
+  <si>
+    <t>CONVENIO N. 95094.5, COM VIGENCIA ATE 28.09.99.</t>
+  </si>
+  <si>
+    <t>1999NE000800</t>
+  </si>
+  <si>
+    <t>15/03/1999</t>
+  </si>
+  <si>
+    <t>2.166.670,00</t>
+  </si>
+  <si>
+    <t>1999NE000798</t>
+  </si>
+  <si>
+    <t>2.833.330,00</t>
+  </si>
+  <si>
+    <t>1999NE000788</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98115.0 - VIGENCIA DE 15.12.98 A 14.12.99.</t>
+  </si>
+  <si>
+    <t>29.213.386/0001-00 - XEROX DO BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>1.875.600,00</t>
+  </si>
+  <si>
+    <t>1999NE000793</t>
+  </si>
+  <si>
+    <t>1.875.000,00</t>
+  </si>
+  <si>
+    <t>1999NE000913</t>
+  </si>
+  <si>
+    <t>17/03/1999</t>
+  </si>
+  <si>
+    <t>P.A.E.</t>
+  </si>
+  <si>
+    <t>1.558.334,00</t>
+  </si>
+  <si>
+    <t>1999NE001271</t>
+  </si>
+  <si>
+    <t>08/04/1999</t>
+  </si>
+  <si>
+    <t>ATO DA MESA 44/96</t>
+  </si>
+  <si>
+    <t>PF0110167</t>
+  </si>
+  <si>
+    <t>2.000.000,00</t>
+  </si>
+  <si>
+    <t>1999NE001413</t>
+  </si>
+  <si>
+    <t>19/04/1999</t>
+  </si>
+  <si>
+    <t>VALE-TRANSPORTE.</t>
+  </si>
+  <si>
+    <t>2.460.770,00</t>
+  </si>
+  <si>
+    <t>1999NE001674</t>
+  </si>
+  <si>
+    <t>06/05/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 97030.0 - PRORROGADO A PARTIR DE 06.05.99 A 05.05.2000.</t>
+  </si>
+  <si>
+    <t>1999NE002117</t>
+  </si>
+  <si>
+    <t>04/06/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99024.0, COM VIGENCIA DE 01.04.99 A 31.03.2000.</t>
+  </si>
+  <si>
+    <t>37.993.722/0001-02 - PLANER SISTEMAS E CONSULTORIA LTDA.</t>
+  </si>
+  <si>
+    <t>2.038.145,84</t>
+  </si>
+  <si>
+    <t>1999NE002450</t>
+  </si>
+  <si>
+    <t>22/06/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO 99034.0 - VIGENCIA 01.05.99 A 30.04.2000</t>
+  </si>
+  <si>
+    <t>2.649.999,00</t>
+  </si>
+  <si>
+    <t>1999NE003200</t>
+  </si>
+  <si>
+    <t>23/08/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98115.1, COM VIGENCIA DE 23.06 A 14.12.99.</t>
+  </si>
+  <si>
+    <t>02.773.629/0001-08 - XEROX COMÉRCIO E INDÚSTRIA LTDA.</t>
+  </si>
+  <si>
+    <t>1.610.895,41</t>
+  </si>
+  <si>
+    <t>1999NE004143</t>
+  </si>
+  <si>
+    <t>08/11/1999</t>
+  </si>
+  <si>
+    <t>AUXILIO ALIMENTACAO E REFEICAO</t>
+  </si>
+  <si>
+    <t>2.325.870,00</t>
+  </si>
+  <si>
+    <t>1999NE004730</t>
+  </si>
+  <si>
+    <t>15/12/1999</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA N. 06/99 E PROPOSTA DE 25.10.99. ATO DA MESA N. 44/96.</t>
+  </si>
+  <si>
+    <t>38.029.534/0001-13 - OMNI COMÉRCIO E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>3.279.973,76</t>
+  </si>
+  <si>
+    <t>1999NE004892</t>
+  </si>
+  <si>
+    <t>20/12/1999</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA 01/99</t>
+  </si>
+  <si>
+    <t>43.084.334/0001-01 - ELETRO EQUIP TELECOMUNICAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>1.860.918,00</t>
+  </si>
+  <si>
+    <t>1999NE004884</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA INTERNACIONAL N. 01/99</t>
+  </si>
+  <si>
+    <t>1999NE004887</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA INTERNACIONAL 01/99</t>
+  </si>
+  <si>
+    <t>1999NE005050</t>
+  </si>
+  <si>
+    <t>27/12/1999</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO</t>
+  </si>
+  <si>
+    <t>92.772.821/0001-64 - VARIG S/A</t>
+  </si>
+  <si>
+    <t>1.468.017,00</t>
+  </si>
+  <si>
+    <t>1999NE005187</t>
+  </si>
+  <si>
+    <t>31/12/1999</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 97030 - VIGENCIA DE 06.05.99 A 05.05.2000</t>
+  </si>
+  <si>
+    <t>1.527.665,00</t>
+  </si>
+  <si>
+    <t>2000NE000169</t>
+  </si>
+  <si>
+    <t>18/01/2000</t>
+  </si>
+  <si>
+    <t>AUXILIO-ALIMENTACAO E REFEICAO</t>
+  </si>
+  <si>
+    <t>3.141.666,00</t>
+  </si>
+  <si>
+    <t>2000NE000649</t>
+  </si>
+  <si>
+    <t>18/02/2000</t>
+  </si>
+  <si>
+    <t>AUXILIO-ALIMENTACAO E REFEICAO.</t>
+  </si>
+  <si>
+    <t>2000NE001556</t>
+  </si>
+  <si>
+    <t>23/05/2000</t>
+  </si>
+  <si>
+    <t>2.629.719,00</t>
+  </si>
+  <si>
+    <t>2000NE001576</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98112.2 - VIGENCIA DE 23.11.99 A 22.11.2000.</t>
+  </si>
+  <si>
+    <t>00.358.432/0001-79 - CAPITAL EMPRESA DE SERVIÇOS GERAIS LTDA</t>
+  </si>
+  <si>
+    <t>1.685.103,76</t>
+  </si>
+  <si>
+    <t>2000NE001589</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.0 - VIGENCIA DE 28.10.99 A 27.10.2000.</t>
+  </si>
+  <si>
+    <t>1.990.611,25</t>
+  </si>
+  <si>
+    <t>2000NE001550</t>
+  </si>
+  <si>
+    <t>REEMBOLSO.</t>
+  </si>
+  <si>
+    <t>PF0110127 - ADAO PRETO E OUTROS</t>
+  </si>
+  <si>
+    <t>1.600.000,00</t>
+  </si>
+  <si>
+    <t>2000NE001590</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO. DECISAO N. 610/99 - PLENARIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2.700.000,00</t>
+  </si>
+  <si>
+    <t>2000NE001582</t>
+  </si>
+  <si>
+    <t>1.720.000,00</t>
+  </si>
+  <si>
+    <t>2000NE001613</t>
+  </si>
+  <si>
+    <t>24/05/2000</t>
+  </si>
+  <si>
+    <t>2.361.475,00</t>
+  </si>
+  <si>
+    <t>2000NE001615</t>
+  </si>
+  <si>
+    <t>AUXILIO-TRANSPORTE.</t>
+  </si>
+  <si>
+    <t>1.666.668,00</t>
+  </si>
+  <si>
+    <t>2000NE001621</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.2 - VIGENCIA DE 12.03.2000 A 11.03.2001.</t>
+  </si>
+  <si>
+    <t>2.590.592,63</t>
+  </si>
+  <si>
+    <t>2000NE001627</t>
+  </si>
+  <si>
+    <t>25/05/2000</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/004-0, COM VIGENCIA ATE 31.01.2001.</t>
+  </si>
+  <si>
+    <t>1.801.634,67</t>
+  </si>
+  <si>
+    <t>2000NE001743</t>
+  </si>
+  <si>
+    <t>29/05/2000</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99110.1 P VIGENCIA DE 01.01.2000 A 31.12.2000.</t>
+  </si>
+  <si>
+    <t>37.114.295/0001-37 - ASSOC. DOS SERVIDORES APOSENTADOS DA CÂMARA DOS DEPUTADO</t>
+  </si>
+  <si>
+    <t>1.572.034,88</t>
+  </si>
+  <si>
+    <t>2000NE002724</t>
+  </si>
+  <si>
+    <t>04/07/2000</t>
+  </si>
+  <si>
+    <t>2000NE003592</t>
+  </si>
+  <si>
+    <t>19/09/2000</t>
+  </si>
+  <si>
+    <t>2.123.121,00</t>
+  </si>
+  <si>
+    <t>2000NE003611</t>
+  </si>
+  <si>
+    <t>20/09/2000</t>
+  </si>
+  <si>
+    <t>REEMBOLSO</t>
+  </si>
+  <si>
+    <t>2000NE004258</t>
+  </si>
+  <si>
+    <t>10/11/2000</t>
+  </si>
+  <si>
+    <t>CONVENIO 069.0/2000. ATO DA MESA 44/96</t>
+  </si>
+  <si>
+    <t>2000NE004484</t>
+  </si>
+  <si>
+    <t>24/11/2000</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA N. 06/2000 E PROPOSTA DE 18.09.2000.</t>
+  </si>
+  <si>
+    <t>51.754.240/0001-12 - NOVADATA SISTEMAS E COMPUTADORES S/A</t>
+  </si>
+  <si>
+    <t>2.152.234,65</t>
+  </si>
+  <si>
+    <t>2000NE004844</t>
+  </si>
+  <si>
+    <t>19/12/2000</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISAO N. 610/99 - PL</t>
+  </si>
+  <si>
+    <t>02.012.862/0001-60 - TAM LINHAS AÉREAS SA</t>
+  </si>
+  <si>
+    <t>1.445.539,37</t>
+  </si>
+  <si>
+    <t>2000NE005046</t>
+  </si>
+  <si>
+    <t>27/12/2000</t>
+  </si>
+  <si>
+    <t>1.800.000,00</t>
+  </si>
+  <si>
+    <t>2000NE005030</t>
+  </si>
+  <si>
+    <t>COTAS DE PASSAGENS AEREAS.</t>
+  </si>
+  <si>
+    <t>2000NE005185</t>
+  </si>
+  <si>
+    <t>31/12/2000</t>
+  </si>
+  <si>
+    <t>33.530.486/0001-29 - EMPRESA BRASILEIRA DE TELECOMUNICAÇÕES S/A - EMBRATEL</t>
+  </si>
+  <si>
+    <t>1.515.000,00</t>
+  </si>
+  <si>
+    <t>2001NE000090</t>
+  </si>
+  <si>
+    <t>12/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98112.4, COM VIGENCIA ATE 22.11.2001.</t>
+  </si>
+  <si>
+    <t>2.301.739,02</t>
+  </si>
+  <si>
+    <t>2001NE000088</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98.101.2 - VIGENCIA DE 28.10.00 A 27.10.01</t>
+  </si>
+  <si>
+    <t>3.054.637,41</t>
+  </si>
+  <si>
+    <t>2001NE000082</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/121.0 - VIGENCIA DE 15.01.2001 A 14.01.2002.</t>
+  </si>
+  <si>
+    <t>13.356.738/0001-38 - PROJEL PLANEJAMENTO, ORGANIZAÇÃO E PESQUISAS LTDA</t>
+  </si>
+  <si>
+    <t>2.303.387,30</t>
+  </si>
+  <si>
+    <t>2001NE000112</t>
+  </si>
+  <si>
+    <t>15/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.3, COM VIGENCIA ATE 11.03.2002.</t>
+  </si>
+  <si>
+    <t>3.086.273,27</t>
+  </si>
+  <si>
+    <t>2001NE000123</t>
+  </si>
+  <si>
+    <t>CONTRATO 003.1, COM VIGENCIA ATE 18.06.01.</t>
+  </si>
+  <si>
+    <t>00.373.860/0001-70 - CONSERVADORA MUNDIAL LTDA</t>
+  </si>
+  <si>
+    <t>2.601.381,06</t>
+  </si>
+  <si>
+    <t>2001NE000118</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO.</t>
+  </si>
+  <si>
+    <t>2001NE000183</t>
+  </si>
+  <si>
+    <t>17/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99024.5 - VIGENCIA DE 01.04.2000 A 31.03.2001</t>
+  </si>
+  <si>
+    <t>1.794.439,31</t>
+  </si>
+  <si>
+    <t>2001NE000167</t>
+  </si>
+  <si>
+    <t>2001NE000213</t>
+  </si>
+  <si>
+    <t>18/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/004.1 - PRORROGADO A PARTIR DE 01.02.2001 A 31.01.2002.</t>
+  </si>
+  <si>
+    <t>2.327.056,14</t>
+  </si>
+  <si>
+    <t>2001NE000228</t>
+  </si>
+  <si>
+    <t>2.107.401,87</t>
+  </si>
+  <si>
+    <t>2001NE000219</t>
+  </si>
+  <si>
+    <t>2001NE000207</t>
+  </si>
+  <si>
+    <t>AUXILIO-TRANSPORTE</t>
+  </si>
+  <si>
+    <t>2.653.000,00</t>
+  </si>
+  <si>
+    <t>2001NE000256</t>
+  </si>
+  <si>
+    <t>19/01/2001</t>
+  </si>
+  <si>
+    <t>2001NE000255</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98.115.3 - VIGENCIA DE 15.12.00 A 14.12.01</t>
+  </si>
+  <si>
+    <t>2.898.979,78</t>
+  </si>
+  <si>
+    <t>2001NE000279</t>
+  </si>
+  <si>
+    <t>22/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99073.0 - VIGENCIA DE 01.09.99 A 30.08.2004.</t>
+  </si>
+  <si>
+    <t>974200/91000 - CAESB</t>
+  </si>
+  <si>
+    <t>1.433.170,00</t>
+  </si>
+  <si>
+    <t>2001NE000347</t>
+  </si>
+  <si>
+    <t>26/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99110.2, COM VIGENCIA DE 01.01 A 31.12.2001.</t>
+  </si>
+  <si>
+    <t>1.695.278,52</t>
+  </si>
+  <si>
+    <t>2001NE000356</t>
+  </si>
+  <si>
+    <t>29/01/2001</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO                                                              DECISAO N. 610/00 - PL</t>
+  </si>
+  <si>
+    <t>2001NE000354</t>
+  </si>
+  <si>
+    <t>1.900.000,00</t>
+  </si>
+  <si>
+    <t>2001NE000365</t>
+  </si>
+  <si>
+    <t>30/01/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 97030.3, COM VIGENCIA ATE 05.05.2001.</t>
+  </si>
+  <si>
+    <t>2001NE000407</t>
+  </si>
+  <si>
+    <t>31/01/2001</t>
+  </si>
+  <si>
+    <t>2001NE000665</t>
+  </si>
+  <si>
+    <t>01/03/2001</t>
+  </si>
+  <si>
+    <t>3.130.304,91</t>
+  </si>
+  <si>
+    <t>2001NE000752</t>
+  </si>
+  <si>
+    <t>06/03/2001</t>
+  </si>
+  <si>
+    <t>04.020.028/0001-41 - GOL TRANSPORTES AÉREOS S/A</t>
+  </si>
+  <si>
+    <t>2001NE000765</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/107.0 - VIGENCIA DE 14.12.2000 A 13.12.2005.</t>
+  </si>
+  <si>
+    <t>03.964.292/0001-70 - STAR ONE S.A.</t>
+  </si>
+  <si>
+    <t>2.132.638,80</t>
+  </si>
+  <si>
+    <t>2001NE001085</t>
+  </si>
+  <si>
+    <t>27/03/2001</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO</t>
+  </si>
+  <si>
+    <t>2001NE002830</t>
+  </si>
+  <si>
+    <t>15/08/2001</t>
+  </si>
+  <si>
+    <t>CONVENIO 2000/069.1, COM VIGENCIA DE 29.09.2001 A 28.09.2002.                 ATO DA MESA N. 80/2001</t>
+  </si>
+  <si>
+    <t>3.160.624,09</t>
+  </si>
+  <si>
+    <t>2001NE002828</t>
+  </si>
+  <si>
+    <t>2001NE002851</t>
+  </si>
+  <si>
+    <t>17/08/2001</t>
+  </si>
+  <si>
+    <t>ATO DA MESA 44/96                                                             SETORIAL: 550</t>
+  </si>
+  <si>
+    <t>3.020.000,00</t>
+  </si>
+  <si>
+    <t>2001NE002853</t>
+  </si>
+  <si>
+    <t>2.750.000,00</t>
+  </si>
+  <si>
+    <t>2001NE002854</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2001/040.0 - VIGENCIA DE 29.06.01 A 28.06.02                      SETORIAL: 550</t>
+  </si>
+  <si>
+    <t>2.266.985,01</t>
+  </si>
+  <si>
+    <t>2001NE002965</t>
+  </si>
+  <si>
+    <t>27/08/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99024.8 - VIGENCIA DE 01.10 A 30.03.02                            SETORIAL: 550</t>
+  </si>
+  <si>
+    <t>1.833.941,07</t>
+  </si>
+  <si>
+    <t>2001NE003292</t>
+  </si>
+  <si>
+    <t>27/09/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99024.8, COM VIGENCIA ATE 30.09.01, PRORROGADO POR 3 MESES.</t>
+  </si>
+  <si>
+    <t>2001NE004220</t>
+  </si>
+  <si>
+    <t>03/12/2001</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISAO N. 610/00 - PLENARIO TCU.</t>
+  </si>
+  <si>
+    <t>2001NE004310</t>
+  </si>
+  <si>
+    <t>06/12/2001</t>
+  </si>
+  <si>
+    <t>CONVENIO N. 021.0/2001, COM VIGENCIA DE 07.02 A 31.12.2001.</t>
+  </si>
+  <si>
+    <t>50.644.053/0001-13 - FUNDAÇÃO E. J. ZERBINI</t>
+  </si>
+  <si>
+    <t>2001NE004316</t>
+  </si>
+  <si>
+    <t>2001NE004360</t>
+  </si>
+  <si>
+    <t>10/12/2001</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/069.1, COM VIGENCIA ATE 28.09.2002.</t>
+  </si>
+  <si>
+    <t>2.445.884,06</t>
+  </si>
+  <si>
+    <t>2001NE004444</t>
+  </si>
+  <si>
+    <t>12/12/2001</t>
+  </si>
+  <si>
+    <t>PREGAO N. 03/01</t>
+  </si>
+  <si>
+    <t>38.007.829/0001-99 - MATRIX LOGÍSTICA E SUPRIMENTOS S/A &amp;</t>
+  </si>
+  <si>
+    <t>2.434.000,00</t>
+  </si>
+  <si>
+    <t>2001NE004766</t>
+  </si>
+  <si>
+    <t>28/12/2001</t>
+  </si>
+  <si>
+    <t>2002NL600011</t>
+  </si>
+  <si>
+    <t>08/01/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - MES DE JANEIRO/2002.         ARQUIVO LDBB R$ 1.184.229,71                                                  ARQUIVO CEF  R$   111.661,21</t>
+  </si>
+  <si>
+    <t>1.677.533,53</t>
+  </si>
+  <si>
+    <t>2002NE000005</t>
+  </si>
+  <si>
+    <t>EMPENHO DE PESSOAL.</t>
+  </si>
+  <si>
+    <t>2002NE000003</t>
+  </si>
+  <si>
+    <t>29.979.036/0422-26 - INSTITUTO NACIONAL DO SEGURO SOCIAL</t>
+  </si>
+  <si>
+    <t>2.157.720,00</t>
+  </si>
+  <si>
+    <t>2002NE000036</t>
+  </si>
+  <si>
+    <t>15/01/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2001/040.1 - VIGENCIA DE 29.06.01 A 28/06/02</t>
+  </si>
+  <si>
+    <t>2.847.068,52</t>
+  </si>
+  <si>
+    <t>2002NE000082</t>
+  </si>
+  <si>
+    <t>16/01/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99073.0 - VIGENCIA DE 01.09.1999 A 30.08.2004</t>
+  </si>
+  <si>
+    <t>2002NL000253</t>
+  </si>
+  <si>
+    <t>17/01/2002</t>
+  </si>
+  <si>
+    <t>OFIC.05/02 E OFIC.03/SUREH DESPESAS PROGRAMA ASSIST. SAUDE SERVIDORES/CD PRO -SAUDE(RS 1 503 781,89- PARTE-INSUFICIENCIA NE. DIFERENCA DE RS 6. 533,62 SERA PAGA APOS NOVA NE) E ENCARGOS INSS RS 5.541,72. DEZ/01. PROCESSO 100.600/02</t>
+  </si>
+  <si>
+    <t>1.509.323,61</t>
+  </si>
+  <si>
+    <t>2002NE000155</t>
+  </si>
+  <si>
+    <t>18/01/2002</t>
+  </si>
+  <si>
+    <t>2.114.000,00</t>
+  </si>
+  <si>
+    <t>2002NL600040</t>
+  </si>
+  <si>
+    <t>21/01/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE JANEIRO/2002 -</t>
+  </si>
+  <si>
+    <t>2.516.081,26</t>
+  </si>
+  <si>
+    <t>2.636.754,79</t>
+  </si>
+  <si>
+    <t>2002NL600041</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE JANEIRO/2002 -                          CONTINUACAO DA 2002NL600040</t>
+  </si>
+  <si>
+    <t>2.694.099,14</t>
+  </si>
+  <si>
+    <t>3.098.533,68</t>
+  </si>
+  <si>
+    <t>2002NL600043</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE JANEIRO/2002 -                          CONTINUACAO DA 2002NL600042</t>
+  </si>
+  <si>
+    <t>PF0110102 - S.V.FREIRE E OUTROS</t>
+  </si>
+  <si>
+    <t>2.278.512,42</t>
+  </si>
+  <si>
+    <t>2002NE000272</t>
+  </si>
+  <si>
+    <t>24/01/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99034.4, COM VIGENCIA DE 03.05.01 A 02.05.02.</t>
+  </si>
+  <si>
+    <t>2.524.014,11</t>
+  </si>
+  <si>
+    <t>2002NL600087</t>
+  </si>
+  <si>
+    <t>31/01/2002</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL PSSS/PSSC - FOLHA MES DE JANEIRO/2002.                     OBS: DEDUZIDO R$1.283,05 REF. PATRONAL DE DEPUTADOS A CARGO DO ORGAO DE ORIGEM</t>
+  </si>
+  <si>
+    <t>PF0110120 - PSSS/PSSC-ATIVO</t>
+  </si>
+  <si>
+    <t>2.356.983,63</t>
+  </si>
+  <si>
+    <t>2002NE000456</t>
+  </si>
+  <si>
+    <t>2.063.000,00</t>
+  </si>
+  <si>
+    <t>2002NE000451</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISAO N. 610/00 - PL</t>
+  </si>
+  <si>
+    <t>92.772.821/0030-07 - VARIG S/A</t>
+  </si>
+  <si>
+    <t>2.128.000,00</t>
+  </si>
+  <si>
+    <t>2002NE000467</t>
+  </si>
+  <si>
+    <t>01/02/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99110.3, COM VIGENCIA DE 01.01 A 30.12.02.</t>
+  </si>
+  <si>
+    <t>2.255.565,80</t>
+  </si>
+  <si>
+    <t>2002NL600104</t>
+  </si>
+  <si>
+    <t>06/02/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO E AJUDA DE CUSTO - FEVEREIRO/02ARQUIVO LDBB R$ 4.118.515,75                                                  ARQUIVO CEF  R$   395.959,88</t>
+  </si>
+  <si>
+    <t>1.668.492,72</t>
+  </si>
+  <si>
+    <t>2002NE000537</t>
+  </si>
+  <si>
+    <t>07/02/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/107.0 - VIGENCIA DE 14.12.2000 A 13.12.2005</t>
+  </si>
+  <si>
+    <t>2002NL000673</t>
+  </si>
+  <si>
+    <t>14/02/2002</t>
+  </si>
+  <si>
+    <t>OFICIO 14/2002 E OFICIO 007/SUREH/GESRH REF.PAGAMENTO DESPESA PROGRAMA ASSIS- TENCIA SAUDE SERVIDORES/CD-PRO-SAUDE(R$ 1.740.739,78) + ENCAGOS PROFISSIONAIS P/INSS(R$ 7.568,18) PROC.101.615/02</t>
+  </si>
+  <si>
+    <t>1.748.307,96</t>
+  </si>
+  <si>
+    <t>2002NL000679</t>
+  </si>
+  <si>
+    <t>OFICIO 14/2002 E OFICIO 007/SUREH/GESRH REF.PAGAMENTO DESPESA PROGRAMA ASSIS- TENCIA SAUDE SERVIDORES/CD-PRO-SAUDE(R$ 1.740.739,78) + ENCARGOS PROFISSIONAISP/INSS(R$ 7.568,18) REF. MES JAN/02 PROC.101.615/02</t>
+  </si>
+  <si>
+    <t>2002NL600126</t>
+  </si>
+  <si>
+    <t>19/02/2002</t>
+  </si>
+  <si>
+    <t>AUXILIO ALIMENTACAO FOLHA DE PAGAMENTO DO MES DE FEVEREIRO/2002.              REMETIDO ARQUIVO LDBB.</t>
+  </si>
+  <si>
+    <t>1.789.314,98</t>
+  </si>
+  <si>
+    <t>2002NL600132</t>
+  </si>
+  <si>
+    <t>20/02/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE FEVEREIRO/2002 -</t>
+  </si>
+  <si>
+    <t>2.752.235,12</t>
+  </si>
+  <si>
+    <t>2.446.109,52</t>
+  </si>
+  <si>
+    <t>2002NL600133</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE FEVEREIRO/2002 -                        CONTINUACAO DA 2002NL600133</t>
+  </si>
+  <si>
+    <t>2.793.739,29</t>
+  </si>
+  <si>
+    <t>2002NL600135</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE FEVEREIRO/2002 -                        CONTINUACAO DA 2002NL600134</t>
+  </si>
+  <si>
+    <t>2.264.024,58</t>
+  </si>
+  <si>
+    <t>2002NL600173</t>
+  </si>
+  <si>
+    <t>28/02/2002</t>
+  </si>
+  <si>
+    <t>--- OBRIGACAO PATRONAL PSSS/PSSC - FOLHA MES DE FEVEREIRO/2002 ---        OBS: DEDUZIDO R$1.283,05 REF. PATRONAL DE DEPUTADOS A CARGO DO ORGAO DE ORIGEM</t>
+  </si>
+  <si>
+    <t>2.696.382,26</t>
+  </si>
+  <si>
+    <t>2002NE000742</t>
+  </si>
+  <si>
+    <t>01/03/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 97.030.3 - DE 06.05.01 A 05.05.02</t>
+  </si>
+  <si>
+    <t>2.444.444,48</t>
+  </si>
+  <si>
+    <t>2002NE000750</t>
+  </si>
+  <si>
+    <t>04/03/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N}99019.4 - VIGENCIA DE 12.03.2002 A 11.09.2002.</t>
+  </si>
+  <si>
+    <t>1.985.236,20</t>
+  </si>
+  <si>
+    <t>2002NL600193</t>
+  </si>
+  <si>
+    <t>07/03/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - MARCO/02.                    ARQUIVO LDBB R$ 1.022.820,26                                                  ARQUIVO CEF  R$    93.940,86</t>
+  </si>
+  <si>
+    <t>1.753.573,95</t>
+  </si>
+  <si>
+    <t>2002NE000886</t>
+  </si>
+  <si>
+    <t>13/03/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/013.0, COM VIGENCIA DE 01.02.02 A 31.0103.</t>
+  </si>
+  <si>
+    <t>2.063.515,40</t>
+  </si>
+  <si>
+    <t>2002NL600222</t>
+  </si>
+  <si>
+    <t>19/03/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MARCO/2002 -</t>
+  </si>
+  <si>
+    <t>3.081.220,58</t>
+  </si>
+  <si>
+    <t>2.648.095,22</t>
+  </si>
+  <si>
+    <t>2002NL600223</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MARCO/2002 -                            CONTINUACAO DA 2002NL600222</t>
+  </si>
+  <si>
+    <t>2.800.555,53</t>
+  </si>
+  <si>
+    <t>1.866.554,68</t>
+  </si>
+  <si>
+    <t>2002NL600224</t>
+  </si>
+  <si>
+    <t>20/03/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MARCO/2002 -                            CONTINUACAO DA 2002NL600223</t>
+  </si>
+  <si>
+    <t>2.250.528,18</t>
+  </si>
+  <si>
+    <t>2002NE001128</t>
+  </si>
+  <si>
+    <t>27/03/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 98101.5 - VIGENCIA DE 28.04.2002 A 27.10.2002.</t>
+  </si>
+  <si>
+    <t>1.861.502,16</t>
+  </si>
+  <si>
+    <t>2002NL600257</t>
+  </si>
+  <si>
+    <t>FOLHA PAGAMENTO COMPLEMENTAR 1/MAR/2002.</t>
+  </si>
+  <si>
+    <t>PF0110116 - SILVIO/OUT-INAT/PEN</t>
+  </si>
+  <si>
+    <t>1.524.942,43</t>
+  </si>
+  <si>
+    <t>2002NL600259</t>
+  </si>
+  <si>
+    <t>--- OBRIGACAO PATRONAL PSSS/PSSC - FOLHA MES DE MARCO/2002 ---            OBS: DEDUZIDO R$1.283,05 REF. PATRONAL DE DEPUTADOS A CARGO DO ORGAO DE ORIGEM</t>
+  </si>
+  <si>
+    <t>2.395.383,14</t>
+  </si>
+  <si>
+    <t>2002NL600306</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DA 2002NL600257 - ACERTO DE CLASSIFICACAO.</t>
+  </si>
+  <si>
+    <t>2002NE001140</t>
+  </si>
+  <si>
+    <t>2002NL600294</t>
+  </si>
+  <si>
+    <t>08/04/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - ABRIL/02.                    ARQUIVO LDBB R$ 1.242.450,12                                                  ARQUIVO CEF  R$    34.169,56</t>
+  </si>
+  <si>
+    <t>1.674.361,33</t>
+  </si>
+  <si>
+    <t>2002NL600299</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - ABRIL/2002.</t>
+  </si>
+  <si>
+    <t>2002NL001883</t>
+  </si>
+  <si>
+    <t>12/04/2002</t>
+  </si>
+  <si>
+    <t>ACERTO CONTABIL PARA REINTEGRACAO DE  VALORES  AOS  EMPENHOS, TENDO  EM  VISTAEQUIVOCO QUANDO DA ANULACAO DOS SALDOS INSCRITOS EM RESTOS A PAGAR.           PROC. 103.213/2001.</t>
+  </si>
+  <si>
+    <t>2.900.000,00</t>
+  </si>
+  <si>
+    <t>2002NL600357</t>
+  </si>
+  <si>
+    <t>18/04/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE ABRIL/2002 -</t>
+  </si>
+  <si>
+    <t>2.615.936,98</t>
+  </si>
+  <si>
+    <t>2002NL600359</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE ABRIL/2002 -                            CONTINUACAO DA 2002NL600358</t>
+  </si>
+  <si>
+    <t>2.265.551,97</t>
+  </si>
+  <si>
+    <t>1.591.005,57</t>
+  </si>
+  <si>
+    <t>2002NL600373</t>
+  </si>
+  <si>
+    <t>22/04/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE ABRIL/2002 -                            CONTINUACAO DA 2002NL600372</t>
+  </si>
+  <si>
+    <t>2002NL600371</t>
+  </si>
+  <si>
+    <t>2002NL600450</t>
+  </si>
+  <si>
+    <t>09/05/2002</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - SUBSIDIO FIXO - MAIO/2002.</t>
+  </si>
+  <si>
+    <t>1.621.638,00</t>
+  </si>
+  <si>
+    <t>2002NL600491</t>
+  </si>
+  <si>
+    <t>20/05/2002</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MAIO/2002 -</t>
+  </si>
+  <si>
+    <t>2.567.813,38</t>
+  </si>
+  <si>
+    <t>2002NL600493</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE MAIO/2002 -                             CONTINUACAO DA 2002NL600373</t>
+  </si>
+  <si>
+    <t>2.274.344,51</t>
+  </si>
+  <si>
+    <t>2002NE002000</t>
+  </si>
+  <si>
+    <t>28/05/2002</t>
+  </si>
+  <si>
+    <t>2002NL450432</t>
+  </si>
+  <si>
+    <t>29/05/2002</t>
+  </si>
+  <si>
+    <t>VALOR REFERENTE A BAIXA DE VALOR EM TRbNSITO, REGISTRADO POR MEIO DA 2002NE000422. PROVENIENTE DO CANCELAMENTO DO EMPENHO 2002NE000445 E DA EMISSfO DO EMPE-NHO 2002NE001999 PARA ACERTO DO CNPJ DA EMPRESA VARIG (COTAS).</t>
+  </si>
+  <si>
+    <t>3.102.620,94</t>
+  </si>
+  <si>
+    <t>2002NL600590</t>
+  </si>
+  <si>
+    <t>06/06/2002</t>
+  </si>
+  <si>
+    <t>APROPRIACAO FOLHA DE PAGAMENTO COMPLEMENTAR/1 - MES DE JUNHO/2002 - ADIANTA-  MENTO DO DECIMO-TERCEIRO SALARIO E SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>PF0110103 - S.V.GOMES E OUTROS</t>
+  </si>
+  <si>
+    <t>2.831.536,96</t>
+  </si>
+  <si>
+    <t>2002NE002268</t>
+  </si>
+  <si>
+    <t>14/06/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/061.0, COM VIGENCIA DE 06.05.02 A 05.05.03.</t>
+  </si>
+  <si>
+    <t>2.160.000,00</t>
+  </si>
+  <si>
+    <t>2002NL600618</t>
+  </si>
+  <si>
+    <t>20/06/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE JUNHO/2002 -  DESPESA DE PESSOAL</t>
+  </si>
+  <si>
+    <t>2.574.892,68</t>
+  </si>
+  <si>
+    <t>2002NL600619</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE JUNHO/2002 - DESPESA DE PESSOAL         CONTINUACAO DA 2002NL600618.</t>
+  </si>
+  <si>
+    <t>1.881.008,38</t>
+  </si>
+  <si>
+    <t>2002NL600620</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO DO MES DE JUNHO/2002 - DESPESA DE PESSOAL                  CONTINUACAO DA 2002NL600619</t>
+  </si>
+  <si>
+    <t>2.271.966,43</t>
+  </si>
+  <si>
+    <t>2002NE002376</t>
+  </si>
+  <si>
+    <t>25/06/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2001/040.2 - VIGENCIA DE 29.06.02 A 28/12/02.</t>
+  </si>
+  <si>
+    <t>2.879.058,06</t>
+  </si>
+  <si>
+    <t>2002NL600694</t>
+  </si>
+  <si>
+    <t>08/07/2002</t>
+  </si>
+  <si>
+    <t>APROPRIACAO FOLHA DE PAGAMENTO COMPLEMENTAR/1 - MES DE JULHO/2002 - SUBSIDIO  FIXO.</t>
+  </si>
+  <si>
+    <t>1.646.242,07</t>
+  </si>
+  <si>
+    <t>2002NL600712</t>
+  </si>
+  <si>
+    <t>19/07/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE JULHO/2002 -  DESPESA DE PESSOAL</t>
+  </si>
+  <si>
+    <t>2.481.572,65</t>
+  </si>
+  <si>
+    <t>2002NL600713</t>
+  </si>
+  <si>
+    <t>- APROPRIACAO FOLHA DE PAGAMENTO MES DE JULHO/2002 - DESPESA DE PESSOAL         CONTINUACAO DA 2002NL600712.</t>
+  </si>
+  <si>
+    <t>2.429.239,39</t>
+  </si>
+  <si>
+    <t>2002NL600714</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO DO MES DE JULHO/2002 - DESPESA DE PESSOAL                  CONTINUACAO DA 2002NL600713</t>
+  </si>
+  <si>
+    <t>2.260.990,78</t>
+  </si>
+  <si>
+    <t>2002NL600765</t>
+  </si>
+  <si>
+    <t>07/08/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 AGOSTO/2002  - SUBSIDIO FIXO -              ARQUIVO BB IED  R$ 1.125.955,31  + PENSAO ALIMENTICIA R$ 33.286,50            DISQUETE CEF R$ 101.222,13</t>
+  </si>
+  <si>
+    <t>1.640.800,29</t>
+  </si>
+  <si>
+    <t>2002NL600789</t>
+  </si>
+  <si>
+    <t>20/08/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE AGOSTO/2002 - DESPESA DE PESSOAL -</t>
+  </si>
+  <si>
+    <t>2.710.938,69</t>
+  </si>
+  <si>
+    <t>2002NL600793</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE AGOSTO/2002 - DESPESA DE PESSOAL -                CONTINUACAO DA 2002NL600792</t>
+  </si>
+  <si>
+    <t>2.251.122,95</t>
+  </si>
+  <si>
+    <t>2002NL600866</t>
+  </si>
+  <si>
+    <t>06/09/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 SETEMBRO/2002 - SUBSIDIO FIXO - ARQUIVO BB  ARQUIVO BB IED  R$ 833.027,30 + PENSAO ALIMENTICIA R$ 33.247,74               DISQUETE CEF R$77.100,90  - LIMITE 510: R$12.158,50/LIMITE 310: R$954.395,78-</t>
+  </si>
+  <si>
+    <t>1.605.509,25</t>
+  </si>
+  <si>
+    <t>2002NL600870</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 SETEMBRO/2002 - SUBSIDIO FIXO - ARQUIVO BB  ARQUIVO BB IED  R$ 883.027,30 + PENSAO ALIMENTICIA R$ 33.247,74               DISQUETE CEF R$77.100,90  - LIMITE 510: R$12.158,50/LIMITE 310: R$947.969,70-</t>
+  </si>
+  <si>
+    <t>2002NL600886</t>
+  </si>
+  <si>
+    <t>20/09/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE SETEMBRO/02 - DESPESA DE PESSOAL -                CONTINUACAO DA 2002NL600885</t>
+  </si>
+  <si>
+    <t>2.247.207,71</t>
+  </si>
+  <si>
+    <t>2002NL600885</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE SETEMBRO/02 - DESPESA DE PESSOAL -                CONTINUACAO DA 2002NL600884</t>
+  </si>
+  <si>
+    <t>1.543.145,28</t>
+  </si>
+  <si>
+    <t>2002NL600882</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE SETEMBRO/2002 - DESPESA DE PESSOAL -</t>
+  </si>
+  <si>
+    <t>2.692.093,31</t>
+  </si>
+  <si>
+    <t>2002NL600948</t>
+  </si>
+  <si>
+    <t>08/10/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 OUTURBRO/2002 - SUBSIDIO FIXO.              ARQUIVO BB IED R$1.134.293,77 + PENSAO ALIMENTICIA R$33.030,61 /              DISQUETE CEF R$98.203,96.</t>
+  </si>
+  <si>
+    <t>1.617.705,00</t>
+  </si>
+  <si>
+    <t>2002NL005282</t>
+  </si>
+  <si>
+    <t>09/10/2002</t>
+  </si>
+  <si>
+    <t>NFFS 4178/4179/4195/4197/4204 SERVICO VEICULACAO P/CD. RET 5% ISS E 9,45% S/  HONOR.(230.321,82) E 9,45% SRF EMPRESAS: MIDIA(58.180,80),GLOBO(1.202.592,00),RECORD(161.840,00),RADIO BAND.(101.946,00),ACERP(10.920,00). REL.485/02</t>
+  </si>
+  <si>
+    <t>33.434.598/0001-86 - DENILSON BRASIL PUBLICIDADE LTDA</t>
+  </si>
+  <si>
+    <t>1.765.800,62</t>
+  </si>
+  <si>
+    <t>2002NL005223</t>
+  </si>
+  <si>
+    <t>11/10/2002</t>
+  </si>
+  <si>
+    <t>OFICIO 165/02 E OFICIO 424/GEORH/02- REF.PAGAMENTO DESPESA PROGRAMA ASSIS-    TENCIA SAUDE SERVIDORES/CD-PRO-SAUDE(R$ 2 240 821,69) + ENCARGOS PROFISSIONAISP/INSS(R$ 7.750,29) REF. MES SET/02 PROC.119.626/02</t>
+  </si>
+  <si>
+    <t>2.248.571,98</t>
+  </si>
+  <si>
+    <t>2002NL005272</t>
+  </si>
+  <si>
+    <t>14/10/2002</t>
+  </si>
+  <si>
+    <t>NFFS 4178/4179/4195/4197/4204/4205 SERV. VEICULACAO P/CD. RET 5% ISS E 9,45%  S/HONOR.(295.661,82)E 9,45% SRF EMPRESAS:SBT(41.121,75),MIDIA(58.180,80),GLOBO(1202592,00),RECORD(161840,00),RAD.BAND.(101946,00),ACERP(10920,00).REL.485/02</t>
+  </si>
+  <si>
+    <t>2.266.291,37</t>
+  </si>
+  <si>
+    <t>2002NL005281</t>
+  </si>
+  <si>
+    <t>15/10/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DA 2002NL005223 PARA ACERTO SALDO DE EMPENHOS,TENDO EM VISTA A DESPESA EFETUADA NO MES SET.                                                                     PROC.119.626/02</t>
+  </si>
+  <si>
+    <t>2002NL005287</t>
+  </si>
+  <si>
+    <t>NFFS 4178/4179/4195 SERVICO VEICULACAO P/CD. RET 5% ISS E 9,45% S/HONORARIOS  (206.302,80) E 9,45% SRF EMPRESAS: RECORD(161.840,00), ACERP(10.920,00) E     GLOBO(1.202.592,00). REL.485/02</t>
+  </si>
+  <si>
+    <t>1.581.654,80</t>
+  </si>
+  <si>
+    <t>2002NL600970</t>
+  </si>
+  <si>
+    <t>18/10/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE OUTUBRO/2002 - DESPESA DE PESSOAL -</t>
+  </si>
+  <si>
+    <t>2.742.336,00</t>
+  </si>
+  <si>
+    <t>2002NL600975</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE OUTUBRO/2002- DESPESA DE PESSOAL -                CONTINUACAO DA 2002NL600974</t>
+  </si>
+  <si>
+    <t>2.243.496,86</t>
+  </si>
+  <si>
+    <t>2002NE003519</t>
+  </si>
+  <si>
+    <t>25/10/2002</t>
+  </si>
+  <si>
+    <t>REEMBOLSO - TELEFONE.</t>
+  </si>
+  <si>
+    <t>2002NL550611</t>
+  </si>
+  <si>
+    <t>29/10/2002</t>
+  </si>
+  <si>
+    <t>CONTRIBUICAO DE DESPESAS PARA CUSTEIO  DE INSTALACAO DO POSTO AVANCADO DO     INCOR/BRASILIA, PROC. 26.995/02. CONV. 2001/021.0 - QUINTA PARCELA DE CUSTEIO =FUNDAhAO ZERBINI=</t>
+  </si>
+  <si>
+    <t>1.650.000,00</t>
+  </si>
+  <si>
+    <t>2002NE003562</t>
+  </si>
+  <si>
+    <t>CONVENIO 2001/021.1, PRORROGADO ATE 31.12.2002                                121.249/02</t>
+  </si>
+  <si>
+    <t>2002NE003557</t>
+  </si>
+  <si>
+    <t>CONVENIO 2001/021.1, PRORROGADO ATE 31.12.2002</t>
+  </si>
+  <si>
+    <t>2002NE003554</t>
+  </si>
+  <si>
+    <t>2002NL601027</t>
+  </si>
+  <si>
+    <t>06/11/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR/1 NOVEMBRO/2002 - SUBSIDIO FIXO.              ARQUIVO BB IED R$1.103.986,76 + PENSAO ALIMENTICIA R$33.737,31 /              DISQUETE CEF R$105.925,11.</t>
+  </si>
+  <si>
+    <t>1.618.895,25</t>
+  </si>
+  <si>
+    <t>2002NL005693</t>
+  </si>
+  <si>
+    <t>08/11/2002</t>
+  </si>
+  <si>
+    <t>OFICIO 179/02 E OFICIO 470/GEORH/02- REF.PAGAMENTO DESPESA PROGRAMA ASSIS-    TENCIA SAUDE SERVIDORES/CD-PRO-SAUDE(R$ 1 680 089 11) + ENCARGOS PROFISSIONAISP/INSS(R$ 5 961 98) REF. MES OUT/02 PROC.122 304/02</t>
+  </si>
+  <si>
+    <t>1.686.051,09</t>
+  </si>
+  <si>
+    <t>2002NL601047</t>
+  </si>
+  <si>
+    <t>20/11/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE NOVEMBRO/2002 - DESPESA DE PESSOAL -</t>
+  </si>
+  <si>
+    <t>2.720.597,37</t>
+  </si>
+  <si>
+    <t>2002NL601052</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE NOVEMBRO/2002 - DESPESA DE PESSOAL -              CONTINUACAO DA 2002NL601051</t>
+  </si>
+  <si>
+    <t>2.244.299,58</t>
+  </si>
+  <si>
+    <t>2002NE003979</t>
+  </si>
+  <si>
+    <t>22/11/2002</t>
+  </si>
+  <si>
+    <t>VERBA INDENIZATORIA.</t>
+  </si>
+  <si>
+    <t>2002NE003975</t>
+  </si>
+  <si>
+    <t>2002NL601077</t>
+  </si>
+  <si>
+    <t>28/11/2002</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR-1 - PLANO DE CARREIRA ATRASADO DE OUTUBRO/2001E AJUSTES NOV/DEZ/13}/2001</t>
+  </si>
+  <si>
+    <t>2.000.949,70</t>
+  </si>
+  <si>
+    <t>2002NL601078</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR-1-PLANO DE CARREIRA ATRASADO JANEIRO/2002.</t>
+  </si>
+  <si>
+    <t>3.087.095,60</t>
+  </si>
+  <si>
+    <t>2002NL601081</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR-1-PLANO DE CARREIRA ATRASADO JANEIRO/2002.                  - CONTINUACAO DA 2002NL601080.</t>
+  </si>
+  <si>
+    <t>2.065.914,22</t>
+  </si>
+  <si>
+    <t>2002NL601124</t>
+  </si>
+  <si>
+    <t>04/12/2002</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO SUBSIDIO FIXO/AJUDA DE CUSTO - FOLHA COMPLEMENTAR/1  - DEZ/02</t>
+  </si>
+  <si>
+    <t>1.618.740,00</t>
+  </si>
+  <si>
+    <t>2002NL601120</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO SUBSIDIO FIXO  - FOLHA COMPLEMTAR/1  DEZEMBRO/02</t>
+  </si>
+  <si>
+    <t>2002NL601118</t>
+  </si>
+  <si>
+    <t>2002NE004293</t>
+  </si>
+  <si>
+    <t>11/12/2002</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2002/001.0 - VIGENCIA DE 01.01.02 A 31.12.02.                      O SIAFI NAO RECONHECE</t>
+  </si>
+  <si>
+    <t>1.449.353,40</t>
+  </si>
+  <si>
+    <t>2002NL601159</t>
+  </si>
+  <si>
+    <t>12/12/2002</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE DEZEMBRO/02-DESPESA DE PESSOAL -                  CONTINUACAO DA 2002NL601158</t>
+  </si>
+  <si>
+    <t>2.266.638,81</t>
+  </si>
+  <si>
+    <t>2002NL601162</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO MES DE DEZ/2002 - DESPESA DE PESSOAL -                   CONTINUACAO DA 2002NL601161</t>
+  </si>
+  <si>
+    <t>2.233.506,63</t>
+  </si>
+  <si>
+    <t>2002NL006480</t>
+  </si>
+  <si>
+    <t>17/12/2002</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DAS 2002NL'S 1326/1328/3720/3886/3888- ERRO NACLASSIFICACAO DA DESPESA.</t>
+  </si>
+  <si>
+    <t>2.258.361,96</t>
+  </si>
+  <si>
+    <t>2002NL601197</t>
+  </si>
+  <si>
+    <t>19/12/2002</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL - INSS SERVIDORES - DEZ/2002 - DECIMO-TERCEIRO SALARIO.</t>
+  </si>
+  <si>
+    <t>3.216.984,82</t>
+  </si>
+  <si>
+    <t>2002NE004575</t>
+  </si>
+  <si>
+    <t>26/12/2002</t>
+  </si>
+  <si>
+    <t>ATO DA MESA N. 80/01.                                                         PROCESSO ORIGINAL: 24.552/94.</t>
+  </si>
+  <si>
+    <t>910917/91000 - BRASIL TELECOM S/A</t>
+  </si>
+  <si>
+    <t>2002NE004632</t>
+  </si>
+  <si>
+    <t>27/12/2002</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO                                                              DECISAO N. 610/99 - PLENARIO DO TCU</t>
+  </si>
+  <si>
+    <t>1.551.358,02</t>
+  </si>
+  <si>
+    <t>2002NE004642</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO                                                              DECISAO N. 610/99 - PLENARIO TCU</t>
+  </si>
+  <si>
+    <t>2002NE004655</t>
+  </si>
+  <si>
+    <t>30/12/2002</t>
+  </si>
+  <si>
+    <t>2.540.000,00</t>
+  </si>
+  <si>
+    <t>2002NE004661</t>
+  </si>
+  <si>
+    <t>2.141.329,00</t>
+  </si>
+  <si>
+    <t>2002NE004715</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/191.0, VIGENCIA 19.12.02 A 18.12.04</t>
+  </si>
+  <si>
+    <t>01.162.636/0001-00 - B2BR - BUSINESS TO BUSINESS INFORMATICA DO BRASIL S/A</t>
+  </si>
+  <si>
+    <t>1.712.972,59</t>
+  </si>
+  <si>
+    <t>2002NE004749</t>
+  </si>
+  <si>
+    <t>31/12/2002</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO                                                              DECISAO N. 610/00 - PLENARIO TCU                                              PROCESSO. 126.192/2002</t>
+  </si>
+  <si>
+    <t>2.280.708,55</t>
+  </si>
+  <si>
+    <t>2002NE004922</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/051.0, COM VIGENCIA DE 03.05.02 A 02.05.03.</t>
+  </si>
+  <si>
+    <t>415001/14202 - ECT</t>
+  </si>
+  <si>
+    <t>1.450.000,00</t>
+  </si>
+  <si>
+    <t>2002NL601268</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2-DEZEMBRO/2002 (PLANO DE CARREIRA FEV/MAR/2002).           - CONTINUACAO DA 2002NL601267</t>
+  </si>
+  <si>
+    <t>2.161.986,48</t>
+  </si>
+  <si>
+    <t>2002NE004816</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISAO N. 610/99 - PLENARIO DO TCU.</t>
+  </si>
+  <si>
+    <t>1.535.198,18</t>
+  </si>
+  <si>
+    <t>2002NL601267</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/2-DEZEMBRO/2002 (PLANO DE CARREIRA FEV/MAR/2002).</t>
+  </si>
+  <si>
+    <t>2.102.680,74</t>
+  </si>
+  <si>
+    <t>2003NL600003</t>
+  </si>
+  <si>
+    <t>08/01/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/1 - JAN/2003 - SUBSIDIO FIXO/DEPUTADOS</t>
+  </si>
+  <si>
+    <t>1.658.070,00</t>
+  </si>
+  <si>
+    <t>2003NL000145</t>
+  </si>
+  <si>
+    <t>10/01/2003</t>
+  </si>
+  <si>
+    <t>NF 76 FORNC. LICENHAS PERMANENT. DE USO DOS PRODUTOS, LICENCIAMENTO DE DIREITODE USO SOFTWARE APLICATIVO, OPERACIONALIZ. CONTRATO MICROSOFT, DENTRE OUTROS. RETENHFO SRF 5,85% E ISS 0,5%    -  RELAHFO 010/03.</t>
+  </si>
+  <si>
+    <t>1.999.980,21</t>
+  </si>
+  <si>
+    <t>2003NE000163</t>
+  </si>
+  <si>
+    <t>21/01/2003</t>
+  </si>
+  <si>
+    <t>00.082.024/0001-37 - COMPANHIA DE ÁGUA E ESGOTOS DE BRASÍLIA</t>
+  </si>
+  <si>
+    <t>1.953.414,54</t>
+  </si>
+  <si>
+    <t>2003NE000190</t>
+  </si>
+  <si>
+    <t>2.345.902,56</t>
+  </si>
+  <si>
+    <t>2003NL600029</t>
+  </si>
+  <si>
+    <t>22/01/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- JAN / 2003                                              - CONTINUACAO DA 2002NL600028</t>
+  </si>
+  <si>
+    <t>2.508.470,94</t>
+  </si>
+  <si>
+    <t>1.736.811,27</t>
+  </si>
+  <si>
+    <t>2003NL600031</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- JAN / 2003                                              - CONTINUACAO DA 2002NL600030</t>
+  </si>
+  <si>
+    <t>2.201.728,27</t>
+  </si>
+  <si>
+    <t>2003NE000210</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/112.0 - VIGENCIA DE 05.08.02 A 04.08.03</t>
+  </si>
+  <si>
+    <t>1.609.209,81</t>
+  </si>
+  <si>
+    <t>2003NE000243</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/193.0 - VIGENCIA DE 18/12/02 A 17/06/03</t>
+  </si>
+  <si>
+    <t>42.778.183/0001-10 - PROBANK S/A</t>
+  </si>
+  <si>
+    <t>2.171.833,20</t>
+  </si>
+  <si>
+    <t>2003NL600027</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- JAN / 2003                                              - CONTINUACAO DA 2002NL600016</t>
+  </si>
+  <si>
+    <t>2.782.045,50</t>
+  </si>
+  <si>
+    <t>2003NE000290</t>
+  </si>
+  <si>
+    <t>23/01/2003</t>
+  </si>
+  <si>
+    <t>CONCORRENCIA N. 18/02</t>
+  </si>
+  <si>
+    <t>56.795.362/0001-70 - DAMOVO DO BRASIL S/A</t>
+  </si>
+  <si>
+    <t>2.060.345,70</t>
+  </si>
+  <si>
+    <t>2003NE000289</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/115.0 - VIGENCIA DE 15.08.02 A 14.08.03</t>
+  </si>
+  <si>
+    <t>26.414.755/0001-26 - CIDADE SERVIÇOS E MÃO DE OBRA ESPECIALIZADA LTDA</t>
+  </si>
+  <si>
+    <t>1.794.436,39</t>
+  </si>
+  <si>
+    <t>2003NL000438</t>
+  </si>
+  <si>
+    <t>24/01/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 004/2003 E OFICIO 1253/CECLE_REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN- CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.027.561,81 - PARTE) + ENCARGOS PROFIS-SIONAIS P/INSS (R$ 8.286,54). REF.DEZ/02.PROC. 101316/03</t>
+  </si>
+  <si>
+    <t>2.035.848,35</t>
+  </si>
+  <si>
+    <t>2003NE000377</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/109.0, COM VIGENCIA DE 01.08.02 A 31.07.03.</t>
+  </si>
+  <si>
+    <t>2.436.278,39</t>
+  </si>
+  <si>
+    <t>2003NE000464</t>
+  </si>
+  <si>
+    <t>27/01/2003</t>
+  </si>
+  <si>
+    <t>2003NL600074</t>
+  </si>
+  <si>
+    <t>31/01/2003</t>
+  </si>
+  <si>
+    <t>ACERTO CONTABIL REF. 2003NL600016/600021/600045.</t>
+  </si>
+  <si>
+    <t>1.723.325,54</t>
+  </si>
+  <si>
+    <t>2003NL600080</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL600074 - ACERTO DE DATA.</t>
+  </si>
+  <si>
+    <t>2003NL600065</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL PSSS/PSSC - FOLHA MES DE JANEIRO/2003 -                    -- DEDUZIDO R$ 2.600,85 VALOR REFEENTE PATRONAL DE DEPUTADOS A CARGO DO ORGAODE ORIGEM.</t>
+  </si>
+  <si>
+    <t>3.269.147,36</t>
+  </si>
+  <si>
+    <t>2003NE000573</t>
+  </si>
+  <si>
+    <t>03/02/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/013.1 - VIGENCIA DE 01.02.03 A 31.01.04.</t>
+  </si>
+  <si>
+    <t>2.269.866,94</t>
+  </si>
+  <si>
+    <t>2003NE000590</t>
+  </si>
+  <si>
+    <t>05/02/2003</t>
+  </si>
+  <si>
+    <t>2003NL600070</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO FOLHA COMPLEMENTAR/1 FEVEREIRO/2003 -                            -- BANCO DO BRASIL  - PARLAMENTARES R$ 6.017.212,12 E PENSAO  R$ 33.262,55    -- CEF - PARLAMENTARES R$ 555.219,62</t>
+  </si>
+  <si>
+    <t>2.506.680,00</t>
+  </si>
+  <si>
+    <t>2003NL600081</t>
+  </si>
+  <si>
+    <t>07/02/2003</t>
+  </si>
+  <si>
+    <t>2003NL000926</t>
+  </si>
+  <si>
+    <t>17/02/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 018/2003 E OFICIO 099/CEPLE - REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN-CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.449.321,05) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 8.235,75). REF. JAN/03. PROC. 105.771/03.</t>
+  </si>
+  <si>
+    <t>2.457.556,80</t>
+  </si>
+  <si>
+    <t>2003NE000872</t>
+  </si>
+  <si>
+    <t>28/02/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/202.0 - VIGENCIA DE 01.01.03 A 31.12.03</t>
+  </si>
+  <si>
+    <t>2.874.427,05</t>
+  </si>
+  <si>
+    <t>2003NL600210</t>
+  </si>
+  <si>
+    <t>ACERTO CONTABIL REF. ALTERACAO DE CLASSIFICACAO DAS SESSOES NOTURNAS - VALORESDO MES DE JANEIRO/2003.</t>
+  </si>
+  <si>
+    <t>2003NL600207</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2003NL600081.</t>
+  </si>
+  <si>
+    <t>2003NE000893</t>
+  </si>
+  <si>
+    <t>07/03/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99019.7 - VIGENCIA DE 12.03 A 11.09.03</t>
+  </si>
+  <si>
+    <t>1.732.960,50</t>
+  </si>
+  <si>
+    <t>2003NL600200</t>
+  </si>
+  <si>
+    <t>FOLHA PAGAMENTO COMPLEMENTAR/1 - SUBSIDIO FIXO - MAR / 2003</t>
+  </si>
+  <si>
+    <t>2.577.826,00</t>
+  </si>
+  <si>
+    <t>2003NL001478</t>
+  </si>
+  <si>
+    <t>13/03/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 031/2003 E OFICIO 193/CEPLE - REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN-CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 1.541.373,26) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 5.527,91). REF. FEV/03. PROC. 108.680/03.</t>
+  </si>
+  <si>
+    <t>1.546.901,17</t>
+  </si>
+  <si>
+    <t>2003NL600259</t>
+  </si>
+  <si>
+    <t>20/03/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL DO MES DE MARCO/2003 -COMPLEMENTACAO DA 2003NL600258</t>
+  </si>
+  <si>
+    <t>3.259.477,56</t>
+  </si>
+  <si>
+    <t>2003NL600261</t>
+  </si>
+  <si>
+    <t>21/03/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- MAR/2003                                                - CONTINUACAO DA 2002NL600260 -</t>
+  </si>
+  <si>
+    <t>2.940.766,71</t>
+  </si>
+  <si>
+    <t>2003NL600263</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO -- MARCO/2003                                              - CONTINUACAO DA 2002NL600262 -</t>
+  </si>
+  <si>
+    <t>2.897.704,70</t>
+  </si>
+  <si>
+    <t>2003NL600322</t>
+  </si>
+  <si>
+    <t>31/03/2003</t>
+  </si>
+  <si>
+    <t>APROPRIACAO FOLHA COMPLEMENTAR/1 MARCO/2003</t>
+  </si>
+  <si>
+    <t>1.478.558,96</t>
+  </si>
+  <si>
+    <t>2003NL600357</t>
+  </si>
+  <si>
+    <t>08/04/2003</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO SUBSIDIO FIXO FOLHA COMPLEMENTAR/1 ABRIL/2003 -</t>
+  </si>
+  <si>
+    <t>2.599.650,00</t>
+  </si>
+  <si>
+    <t>2003NL002141</t>
+  </si>
+  <si>
+    <t>10/04/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 055/2003 E OFICIO 319/03 CEPLE REF.PAGAMENTO DESPESA PROGRAMA ASSISTEN-CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.227.503,68) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 8.594,49). REF. MAR/03. PROC. 105.771/03.</t>
+  </si>
+  <si>
+    <t>2.236.098,17</t>
+  </si>
+  <si>
+    <t>2003NL600378</t>
+  </si>
+  <si>
+    <t>22/04/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO DO MES DE ABRIL/2003 -                                     - CONTINUACAO DA 2002NL600377 -</t>
+  </si>
+  <si>
+    <t>1.761.152,36</t>
+  </si>
+  <si>
+    <t>2003NE001562</t>
+  </si>
+  <si>
+    <t>28/04/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2002/193.0 - VIGENCIA DE 18.12.02 A 17.06.03.</t>
+  </si>
+  <si>
+    <t>1.737.465,90</t>
+  </si>
+  <si>
+    <t>2003NL002488</t>
+  </si>
+  <si>
+    <t>NF5185(FOLHAS DE 1 A 5) FORNECIMENTO DE SOLUCAO PARA PROVIMENTO DE TELECOMUNI-CACAO DE DADOS A CD(COMUTADOR TIPO I E SEUS COMPONENTES) RET 5,85% SRF.       BLOQUEIO DE RS 907.404,40 ATE CONCLUSAO DA FASE 2.   RELACAO 207/03</t>
+  </si>
+  <si>
+    <t>2.000.035,40</t>
+  </si>
+  <si>
+    <t>2003NL550207</t>
+  </si>
+  <si>
+    <t>29/04/2003</t>
+  </si>
+  <si>
+    <t>CONTRIBUICAO DE DESPESA(CUSTEIO) PARA INSTALACAO DO POSTO AVANCADO DO INCOR/  BRASILIA, PROC. 111.374/2003, CONV. 2001/021.0 - SEXTA PARCELA CUSTEIO</t>
+  </si>
+  <si>
+    <t>2003NL550205</t>
+  </si>
+  <si>
+    <t>CONTRIBUICAO DE DESPESA(CUSTEIO) PARA INSTALACAO DO POSTO AVANCADO DO INCOR/  BRASILIA, PROC. 111.374/2003, CONV. 2001/021.0 - SETIMA PARCELA CUSTEIO</t>
+  </si>
+  <si>
+    <t>2003NE001607</t>
+  </si>
+  <si>
+    <t>30/04/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/051.1, COM VIGENCIA DE 03.05.03 A 02.05.04.</t>
+  </si>
+  <si>
+    <t>3.065.073,75</t>
+  </si>
+  <si>
+    <t>2003NL600447</t>
+  </si>
+  <si>
+    <t>07/05/2003</t>
+  </si>
+  <si>
+    <t>- PAGAMENTO SUBSIDIO FIXO FOLHA COMPLEMENTAR/1 MAIO/2003 -                   BB IED R$ 1.748.436,18                                                        CEF_________187.311,91</t>
+  </si>
+  <si>
+    <t>2.589.315,00</t>
+  </si>
+  <si>
+    <t>2003NL002905</t>
+  </si>
+  <si>
+    <t>15/05/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 075/2003 E OFICIO 548/CEPLE - REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN-CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 1.984.386,65) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 7.461,76). REF. ABR/03. PROC. 116.247/03.</t>
+  </si>
+  <si>
+    <t>1.991.848,41</t>
+  </si>
+  <si>
+    <t>2003NL002906</t>
+  </si>
+  <si>
+    <t>ESTORNO E REGULARIZACAO PARCIAL DA 2003NL002488 TENDO EM VISTA EVENTO INDEVIDODA APROPRIACAO DA DESPESA.                                                                                                         RELACAO 207/03</t>
+  </si>
+  <si>
+    <t>2003NE001941</t>
+  </si>
+  <si>
+    <t>20/05/2003</t>
+  </si>
+  <si>
+    <t>PREGfO N. 05/03. ATO DA MESA 80/01.</t>
+  </si>
+  <si>
+    <t>01.579.387/0001-45 - INVESTIPLAN COMPUTADORES E SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>2.630.000,00</t>
+  </si>
+  <si>
+    <t>2003NE001926</t>
+  </si>
+  <si>
+    <t>2003NL600561</t>
+  </si>
+  <si>
+    <t>05/06/2003</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO COMPLEMENTAR 1 -  DqCIMO-TERCEIRO E SUBSuDIO FIXO/JUN/2003 GRUPOS 01 A 08</t>
+  </si>
+  <si>
+    <t>2.955.807,47</t>
+  </si>
+  <si>
+    <t>2003NL003610</t>
+  </si>
+  <si>
+    <t>11/06/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 093/2003 E OFICIO 799/CEPLE - REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN-CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 1.861.255,29) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 1.653,50). REF. MAI/03. PROC. 119.354/03.</t>
+  </si>
+  <si>
+    <t>1.862.908,79</t>
+  </si>
+  <si>
+    <t>2003NL600689</t>
+  </si>
+  <si>
+    <t>03/07/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 - SUBSuDIO FIXO E AJUDA DE CUSTO - INuCIO DA CONVOCAhfO/JUL/2003.</t>
+  </si>
+  <si>
+    <t>2.593.326,06</t>
+  </si>
+  <si>
+    <t>2003NL004464</t>
+  </si>
+  <si>
+    <t>15/07/2003</t>
+  </si>
+  <si>
+    <t>OFICIO 115/03 E OF. 1097/03 CEPLE - REF. PAGAMENTO DESPESA PROGRAMA ASSISTEN- CIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.723.863,86) + ENCARGOS  PROFISSIONAIS P/INSS (R$ 22.500,11). REF. JUNHO/2003.   PROCESSO: 122.106/03.</t>
+  </si>
+  <si>
+    <t>2.746.363,97</t>
+  </si>
+  <si>
+    <t>2003NE002985</t>
+  </si>
+  <si>
+    <t>21/07/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/051.1 - VIGENCIA DE 03.05.03 A 02.05.04.</t>
+  </si>
+  <si>
+    <t>1.976.534,21</t>
+  </si>
+  <si>
+    <t>2003NL600847</t>
+  </si>
+  <si>
+    <t>06/08/2003</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FOLHA COMPLEMENTAR/1 - AGOSTO 2003 - SUBSuDIOS E AJUDA DE  CUSTO  DACONVOCAhfO EXTRAORDINeRIA( SEGUNDA COTA).</t>
+  </si>
+  <si>
+    <t>2.577.472,62</t>
+  </si>
+  <si>
+    <t>2003NE003492</t>
+  </si>
+  <si>
+    <t>19/08/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/077.0, COM VIGrNCIA DE 18.06.03 A 17.06.04.</t>
+  </si>
+  <si>
+    <t>71.393.227/0001-92 - ADSERVIS MULTIPERFIL LTDA &amp;</t>
+  </si>
+  <si>
+    <t>1.494.259,81</t>
+  </si>
+  <si>
+    <t>2003NE003520</t>
+  </si>
+  <si>
+    <t>20/08/2003</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AqREO.                                                             DECISfO N} 610/99 - PLLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2003NE003549</t>
+  </si>
+  <si>
+    <t>21/08/2003</t>
+  </si>
+  <si>
+    <t>2.100.000,00</t>
+  </si>
+  <si>
+    <t>2003NL600981</t>
+  </si>
+  <si>
+    <t>29/08/2003</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL PSSS/PSSC - ACRESCIMO OBRIGACAO PATRONAL DECORRENTE DA CON-VOCACAO EXTRAORDINARIA - MES JULHO    R$ 1.687.855,79                                                - MES AGOSTO   R$   941.423,03</t>
+  </si>
+  <si>
+    <t>2.629.278,82</t>
+  </si>
+  <si>
+    <t>2003NL600984</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL/REGULARIZACAO DA 2003NL600981 - ACERTO CLASSIFICACAO INSS PATRONAL. ACRESCIMO INSS PATRONAL DECORRENTE DA CONVOCAhfO.</t>
+  </si>
+  <si>
+    <t>2003NE003696</t>
+  </si>
+  <si>
+    <t>03/09/2003</t>
+  </si>
+  <si>
+    <t>2003NL600983</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2003NL600982 - ACERTO DATA</t>
+  </si>
+  <si>
+    <t>2003NL600982</t>
+  </si>
+  <si>
+    <t>2003NL600989</t>
+  </si>
+  <si>
+    <t>08/09/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 DO MrS DE SETEMBRO/03 - SUBSuDIO FIXO E AJUDA DE CUSTO -- BANCO DO BRASIL: R$ 2.220.474,90 - CEF: R$ 253.402,65 -</t>
+  </si>
+  <si>
+    <t>3.149.144,05</t>
+  </si>
+  <si>
+    <t>2003NL601111</t>
+  </si>
+  <si>
+    <t>30/09/2003</t>
+  </si>
+  <si>
+    <t>ESTORNO/ACERTO DE VALORES CONFORME DEMONSTRATIVO S/N COPAG/DEPES DE 11/09/03 -ACRESCIMO INSS PATRONAL DECORRENTE DA CONVOCAHFO -                            REFERENTE 2003NL600981/600984</t>
+  </si>
+  <si>
+    <t>2003NL601125</t>
+  </si>
+  <si>
+    <t>07/10/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 DO MrS DE OUTUBRO/03 - SUBSuDIO FIXO -                  - BANCO DO BRASIL: R$ 1.728.128,65 - CEF: R$ 207.318,13 -</t>
+  </si>
+  <si>
+    <t>2.607.159,50</t>
+  </si>
+  <si>
+    <t>2003NL601142</t>
+  </si>
+  <si>
+    <t>17/10/2003</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO CONTABIL REF. MESES DE JANEIRO A JUNHO - ACERTO DE ELEMENTO DE  DESPESA.</t>
+  </si>
+  <si>
+    <t>3.149.794,48</t>
+  </si>
+  <si>
+    <t>2003NL601141</t>
+  </si>
+  <si>
+    <t>REGULARIZACAO CONTABIL REF. MESES DE MAIO E JUNHO - ACERTO DE ELEMENTO DE DES-PESA.</t>
+  </si>
+  <si>
+    <t>3.225.403,22</t>
+  </si>
+  <si>
+    <t>2003NE004517</t>
+  </si>
+  <si>
+    <t>21/10/2003</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE 19 DE AGOSTO DE 2003. ATO DA MESA 80/01.</t>
+  </si>
+  <si>
+    <t>2.501.052,93</t>
+  </si>
+  <si>
+    <t>2003NE004554</t>
+  </si>
+  <si>
+    <t>22/10/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/051.1- VIGRNCIA DE 03.05.2003 A 02.05.2004</t>
+  </si>
+  <si>
+    <t>1.563.549,00</t>
+  </si>
+  <si>
+    <t>2003NE004571</t>
+  </si>
+  <si>
+    <t>23/10/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2001/082.4 - VIGrNCIA DE 26.06.03 A 25.10.03</t>
+  </si>
+  <si>
+    <t>2003NL601236</t>
+  </si>
+  <si>
+    <t>06/11/2003</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR 01 DO MrS DE NOVEMBRO/03 - SUBSIDIO FIXO -                 - BANCO DO BRASIL: R$ 1.728.093,16 - CEF: R$ 206.606,42 -                     - BANCO DO BRASIL:       40.281,32 PENSAO ALIMENTICIA</t>
+  </si>
+  <si>
+    <t>2.612.392,05</t>
+  </si>
+  <si>
+    <t>2003NE004918</t>
+  </si>
+  <si>
+    <t>11/11/2003</t>
+  </si>
+  <si>
+    <t>DECISfO N} 610/99 - PLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2003NE004916</t>
+  </si>
+  <si>
+    <t>2003NE004977</t>
+  </si>
+  <si>
+    <t>12/11/2003</t>
+  </si>
+  <si>
+    <t>CONCORRrNCIA N} 09/03. PROPOSTA N} 229/2003 DE 11/09/03.</t>
+  </si>
+  <si>
+    <t>00.626.705/0001-19 - POLICENTRO TECNOLGIA DA INFORMAÇÃO S/A</t>
+  </si>
+  <si>
+    <t>2.402.734,81</t>
+  </si>
+  <si>
+    <t>2003NE004978</t>
+  </si>
+  <si>
+    <t>CONCORRrNCIA N} 09/03. PROPOSTA  DE 11/09/03.</t>
+  </si>
+  <si>
+    <t>04.039.159/0001-70 - G PLUS INFORMÁTICA LTDA</t>
+  </si>
+  <si>
+    <t>1.672.153,03</t>
+  </si>
+  <si>
+    <t>2003NE005063</t>
+  </si>
+  <si>
+    <t>21/11/2003</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2002/051.1 - VIGrNCIA DE 03.05.03 A 02.05.04.</t>
+  </si>
+  <si>
+    <t>2003NE005158</t>
+  </si>
+  <si>
+    <t>25/11/2003</t>
+  </si>
+  <si>
+    <t>2003NE005163</t>
+  </si>
+  <si>
+    <t>2003NE005413</t>
+  </si>
+  <si>
+    <t>10/12/2003</t>
+  </si>
+  <si>
+    <t>2003NE005440</t>
+  </si>
+  <si>
+    <t>DECISfO N. 610/99 - PLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2003NE005410</t>
+  </si>
+  <si>
+    <t>2003NL601358</t>
+  </si>
+  <si>
+    <t>12/12/2003</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO NORMAL MrS DE DEZEMBRO/03 - CONTINUAhfO DA 2003NL601357 -</t>
+  </si>
+  <si>
+    <t>2.850.900,14</t>
+  </si>
+  <si>
+    <t>2003NE005594</t>
+  </si>
+  <si>
+    <t>16/12/2003</t>
+  </si>
+  <si>
+    <t>ARTIGO 20, INCISO II, ATO DA MESA 80/01.</t>
+  </si>
+  <si>
+    <t>02.505.701/0001-08 - SOTECON SOCIEDADE TÉCNICA DE ENGENHARIA E CONSTRUÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>2.998.641,38</t>
+  </si>
+  <si>
+    <t>2003NE005596</t>
+  </si>
+  <si>
+    <t>2.998.614,38</t>
+  </si>
+  <si>
+    <t>2003NL008419</t>
+  </si>
+  <si>
+    <t>17/12/2003</t>
+  </si>
+  <si>
+    <t>FATURA 99.11.10.1638/1639 SERVICOS PRESTADOS PELA ECT - (OUTROS SERVICOS).    PERIODO: 01 A 29/11/03.          RET.: SRF 9,45%         REL. 709/03                        ....................*** E.C.T. *** ............................</t>
+  </si>
+  <si>
+    <t>1.469.755,66</t>
+  </si>
+  <si>
+    <t>2003NL008554</t>
+  </si>
+  <si>
+    <t>22/12/2003</t>
+  </si>
+  <si>
+    <t>INVOICE NR. 0009902/03/04/06/07-CARTA DE CREDITO E OUTROS ANEXOS REF FORNECI- MENTO DE MATERIAIS DESTINADOS A TV CAMARA(MAT.PERMANENTE E SOFTWARE)RET 7,05% SRF S/TELEX+COMISSAO E 5% ISS S/COMISSAO(US$ 1.008.593,03-DOL 2.9555)R. 725/03</t>
+  </si>
+  <si>
+    <t>2.420.216,75</t>
+  </si>
+  <si>
+    <t>2003NE005821</t>
+  </si>
+  <si>
+    <t>23/12/2003</t>
+  </si>
+  <si>
+    <t>3.110.000,00</t>
+  </si>
+  <si>
+    <t>2003NE005819</t>
+  </si>
+  <si>
+    <t>2.110.000,00</t>
+  </si>
+  <si>
+    <t>2003NL008688</t>
+  </si>
+  <si>
+    <t>29/12/2003</t>
+  </si>
+  <si>
+    <t>NF 02930-FORNECIMENTO E INSTALCAO,  GARANTIA DE UM SUBSISTEMA "STORAGE", MARCAEMC E DEMAIS EQUIPAMENTOS... DESTINADOS AO CENIN/CD. RET 5,85% SRF.                                             REL. 741/03 -</t>
+  </si>
+  <si>
+    <t>2003NL601420</t>
+  </si>
+  <si>
+    <t>APROPRIACAO FOLHA DE PAGAMENTO COMPLEMENTAR/2 -</t>
+  </si>
+  <si>
+    <t>2.920.430,11</t>
+  </si>
+  <si>
+    <t>2003NE005873</t>
+  </si>
+  <si>
+    <t>EMPENHO DE PESSOAL</t>
+  </si>
+  <si>
+    <t>2.200.000,00</t>
+  </si>
+  <si>
+    <t>2003NE005909</t>
+  </si>
+  <si>
+    <t>30/12/2003</t>
+  </si>
+  <si>
+    <t>2003NE005904</t>
+  </si>
+  <si>
+    <t>CONVrNIO PELO PERuODO DE 12 MESES.</t>
+  </si>
+  <si>
+    <t>2.269.511,00</t>
+  </si>
+  <si>
+    <t>2003NL452421</t>
+  </si>
+  <si>
+    <t>31/12/2003</t>
+  </si>
+  <si>
+    <t>FATS. N} 5241231 E 5261231A/03-GLOSAS DE (R$36,00)REF.DIF. VALOR BIL.E RPA N} 126557/03 E (R$1.000,00)REF. RPA N} 125960 DEVOL. d EMPRESA VARIG.            PROCESSOS N} 136.383 E 136.414/03.  COTA - VARIG (7.05%  IN 306/03)</t>
+  </si>
+  <si>
+    <t>2.733.949,27</t>
+  </si>
+  <si>
+    <t>2003NE006226</t>
+  </si>
+  <si>
+    <t>1.542.400,00</t>
+  </si>
+  <si>
+    <t>2003NL008914</t>
+  </si>
+  <si>
+    <t>OFICIO 240/03 E OF. 2765/03 CEPLE - PAGTO DESP PROG ASSISTENCIA SAUDE SERV./CDPRO-SAUDE, REF A DEZ/03 (PARTE).  A DIFERENCA DE R$ 842.582,03 SERA PAGO COM  RECURSO DO PROPRIO PROGRAMA  . PROC. 136.446/03</t>
+  </si>
+  <si>
+    <t>2003NL008911</t>
+  </si>
+  <si>
+    <t>FATURA 99.12.10.3590 (COPIA) - LIBERACAO GLOSA 2003NL008832 - RETENCAO 9,45%  SRF  - RELACAO 765/2003</t>
+  </si>
+  <si>
+    <t>1.955.479,44</t>
+  </si>
+  <si>
+    <t>2003NE005940</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/051.1, COM VIGrNCIA DE 03.05.03 A 02.05.04.</t>
+  </si>
+  <si>
+    <t>2004NE000007</t>
+  </si>
+  <si>
+    <t>19/01/2004</t>
+  </si>
+  <si>
+    <t>2004NE000008</t>
+  </si>
+  <si>
+    <t>2.173.297,00</t>
+  </si>
+  <si>
+    <t>2004NE000022</t>
+  </si>
+  <si>
+    <t>VERBA INDENIZATÓRIA.</t>
+  </si>
+  <si>
+    <t>2004NE000028</t>
+  </si>
+  <si>
+    <t>20/01/2004</t>
+  </si>
+  <si>
+    <t>AUXÍLIO-TRANSPORTE.</t>
+  </si>
+  <si>
+    <t>1.719.000,00</t>
+  </si>
+  <si>
+    <t>2004NE000077</t>
+  </si>
+  <si>
+    <t>21/01/2004</t>
+  </si>
+  <si>
+    <t>1.866.666,68</t>
+  </si>
+  <si>
+    <t>2004NE000082</t>
+  </si>
+  <si>
+    <t>REEMBOLSO - COTA POSTAL-TELEFÔNICA</t>
+  </si>
+  <si>
+    <t>2.800.000,00</t>
+  </si>
+  <si>
+    <t>2004NL600011</t>
+  </si>
+  <si>
+    <t>- FOLHAS DE PAGAMENTO NORMAL E COMPLEMENTAR/1 DO MES DE JANEIRO/2004 -        CONTINUACAO DA 2004NL600010.</t>
+  </si>
+  <si>
+    <t>2.605.647,08</t>
+  </si>
+  <si>
+    <t>2004NL600012</t>
+  </si>
+  <si>
+    <t>- FOLHAS DE PAGAMENTO NORMAL E COMPLEMENTAR/1 DO MES DE JANEIRO/2004 -        CONTINUACAO DA 2004NL600011.</t>
+  </si>
+  <si>
+    <t>2.384.235,75</t>
+  </si>
+  <si>
+    <t>2004NE000238</t>
+  </si>
+  <si>
+    <t>28/01/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 001.0/04, VIGÊNCIA: 01.01.04 A 31.12.09</t>
+  </si>
+  <si>
+    <t>974100/91000 - CEB</t>
+  </si>
+  <si>
+    <t>1.450.805,16</t>
+  </si>
+  <si>
+    <t>2004NL600039</t>
+  </si>
+  <si>
+    <t>29/01/2004</t>
+  </si>
+  <si>
+    <t>ACERTO CONTeBIL FOLHA COMPLEMENTAR/1 DO MrS DE JANEIRO/2004 - SUBSuDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2.596.740,30</t>
+  </si>
+  <si>
+    <t>2004NE000361</t>
+  </si>
+  <si>
+    <t>03/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2002/013.3, COM VIGÊNCIA DE 01.02 A 31.07.04.                     PROC. 100.947/2004</t>
+  </si>
+  <si>
+    <t>1.447.909,14</t>
+  </si>
+  <si>
+    <t>2004NE000373</t>
+  </si>
+  <si>
+    <t>04/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/133.0 - VIGÊNCIA DE 07.09.03 A 06.09.04</t>
+  </si>
+  <si>
+    <t>00.957.447/0001-53 - PARCERIA CONSERVAÇÃO E SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>2.509.755,62</t>
+  </si>
+  <si>
+    <t>2004NE000398</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2000.107.0 - VIGÊNCIA DE 14.12.2000 A 13.12.2005.</t>
+  </si>
+  <si>
+    <t>2.352.347,35</t>
+  </si>
+  <si>
+    <t>2004NE000394</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/136.0 - VIGÊNCIA DE 23.09.03 A 22.09.04.</t>
+  </si>
+  <si>
+    <t>03.342.669/0001-50 - MULTIPLA PRESTAÇÃO DE SERVIÇOS E HIGIENIZAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>1.564.447,26</t>
+  </si>
+  <si>
+    <t>2004NE000392</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/129.0 - VIGÊNCIA DE 07.09.03 A 06.09.04.</t>
+  </si>
+  <si>
+    <t>2.675.930,54</t>
+  </si>
+  <si>
+    <t>2004NE000427</t>
+  </si>
+  <si>
+    <t>05/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2000/107.0 - VIGÊNCIA DE 14.12.2000 A 13.12.2005.</t>
+  </si>
+  <si>
+    <t>1.967.931,65</t>
+  </si>
+  <si>
+    <t>2004NE000462</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº2003/156.0 - VIGÊNCIA DE 16.10.03 A 15.10.04.</t>
+  </si>
+  <si>
+    <t>1.497.251,15</t>
+  </si>
+  <si>
+    <t>2004NE000425</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 99073.0 - VIGÊNCIA DE 01.09.99 A 30.08.04</t>
+  </si>
+  <si>
+    <t>2004NL600078</t>
+  </si>
+  <si>
+    <t>06/02/2004</t>
+  </si>
+  <si>
+    <t>FOLHA COMPLEMENTAR/1 DO MES DE FEVEREIRO/2004 - SUBSIDIO FIXO E AJUDA DE CUSTODE INICIO DE SESSAO LEGISLATIVA ORDINARIA - PARLAMENTARES.                    BANCO DO BRASIL: R$6.064.697,69 / CEF: R$719.225,91</t>
+  </si>
+  <si>
+    <t>2.620.664,98</t>
+  </si>
+  <si>
+    <t>2004NS000261</t>
+  </si>
+  <si>
+    <t>09/02/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 24/04 E OFICIO 314/04 CEPLE. REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.883.550,26) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 12.587,71), REF A JANEIRO/04. PROCESSO 102.662/04</t>
+  </si>
+  <si>
+    <t>2.896.137,97</t>
+  </si>
+  <si>
+    <t>2004NE000539</t>
+  </si>
+  <si>
+    <t>10/02/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2002/115.6. VIGÊNCIA 15.02.04 A 14.08.04.</t>
+  </si>
+  <si>
+    <t>1.653.518,76</t>
+  </si>
+  <si>
+    <t>2004NE000569</t>
+  </si>
+  <si>
+    <t>DIÁRIAS.</t>
+  </si>
+  <si>
+    <t>2004NE000544</t>
+  </si>
+  <si>
+    <t>2004NE000722</t>
+  </si>
+  <si>
+    <t>18/02/2004</t>
+  </si>
+  <si>
+    <t>2004NE000827</t>
+  </si>
+  <si>
+    <t>02/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 98115.6 - VIGÊNCIA DE 15.12.2003 A 14.06.2004.</t>
+  </si>
+  <si>
+    <t>2.879.104,00</t>
+  </si>
+  <si>
+    <t>2004NE000863</t>
+  </si>
+  <si>
+    <t>03/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/149.1, VIGÊNCIA: 29.09.03 A 28.09.04</t>
+  </si>
+  <si>
+    <t>2004NE000846</t>
+  </si>
+  <si>
+    <t>CONTRATO 2003/149.1, VIGÊNCIA: 29.09.03 A 28.09.04.</t>
+  </si>
+  <si>
+    <t>2004NE000841</t>
+  </si>
+  <si>
+    <t>2004NS001496</t>
+  </si>
+  <si>
+    <t>11/03/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 42/04 E OFICIO 578/04 CEPLE -REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 1.774.759,60) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 31.469,33), REF A FEVEREIRO/04. PROCESSO 104.820/04</t>
+  </si>
+  <si>
+    <t>1.806.228,93</t>
+  </si>
+  <si>
+    <t>2004NE001189</t>
+  </si>
+  <si>
+    <t>25/03/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO 2004/028.0. VIGÊNCIA 25.01.04 A 24.01.06.</t>
+  </si>
+  <si>
+    <t>1.532.386,80</t>
+  </si>
+  <si>
+    <t>2004NS002519</t>
+  </si>
+  <si>
+    <t>31/03/2004</t>
+  </si>
+  <si>
+    <t>- ACERTO CONTABIL REFERENTE FOLHA DE PAGAMENTO MARCO/2004 -                   2004NS001849/FP000158 - GRUPO 9 -</t>
+  </si>
+  <si>
+    <t>3.274.065,02</t>
+  </si>
+  <si>
+    <t>2004NS002540</t>
+  </si>
+  <si>
+    <t>06/04/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - ABR/2004.</t>
+  </si>
+  <si>
+    <t>2.629.802,84</t>
+  </si>
+  <si>
+    <t>2004NS002790</t>
+  </si>
+  <si>
+    <t>14/04/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 62/04 E OFICIO 938/04 CEPLE -REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.245.140,75) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 12.973,86), REF A MARCO/04. PROCESSO 107.797/04</t>
+  </si>
+  <si>
+    <t>2.258.114,61</t>
+  </si>
+  <si>
+    <t>2004NS003818</t>
+  </si>
+  <si>
+    <t>05/05/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - MAI/2004.</t>
+  </si>
+  <si>
+    <t>2.624.468,31</t>
+  </si>
+  <si>
+    <t>2004NE001780</t>
+  </si>
+  <si>
+    <t>12/05/2004</t>
+  </si>
+  <si>
+    <t>2004NE001781</t>
+  </si>
+  <si>
+    <t>2004NE001783</t>
+  </si>
+  <si>
+    <t>2004NE001784</t>
+  </si>
+  <si>
+    <t>2004NS004225</t>
+  </si>
+  <si>
+    <t>13/05/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 88/04, OFICIO 1179/04 CEPLE -REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 2.663.624,34) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 13.252,64), REF A ABRIL/04. PROCESSO 110.429/04</t>
+  </si>
+  <si>
+    <t>2.663.624,34</t>
+  </si>
+  <si>
+    <t>2004NS004227</t>
+  </si>
+  <si>
+    <t>2.676.876,98</t>
+  </si>
+  <si>
+    <t>2004NE001914</t>
+  </si>
+  <si>
+    <t>24/05/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 98115.8 - VIGrNCIA DE 15.06 A 14.10.04 (PRORROGAhfO).</t>
+  </si>
+  <si>
+    <t>1.514.101,24</t>
+  </si>
+  <si>
+    <t>2004NE001980</t>
+  </si>
+  <si>
+    <t>28/05/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2004/002.0 - VIGrNCIA DE 05/01/04 A 04/01/09</t>
+  </si>
+  <si>
+    <t>2.940.000,00</t>
+  </si>
+  <si>
+    <t>2004NS005086</t>
+  </si>
+  <si>
+    <t>31/05/2004</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL - PSSS - FOPAG MAI/2004 - INATIVOS/PENSIONISTAS.</t>
+  </si>
+  <si>
+    <t>2.177.407,88</t>
+  </si>
+  <si>
+    <t>2004NS005330</t>
+  </si>
+  <si>
+    <t>01/06/2004</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2004CD000069/NS005173 PARA ALTERACAO DE CLASSIFI-             CACAO.</t>
+  </si>
+  <si>
+    <t>2004NS005290</t>
+  </si>
+  <si>
+    <t>03/06/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - JUN/2004 - COMPLEMENTAR 1 - DECIMO-TERCEIRO SALARIO.</t>
+  </si>
+  <si>
+    <t>3.104.889,04</t>
+  </si>
+  <si>
+    <t>2004NS005288</t>
+  </si>
+  <si>
+    <t>2.672.676,45</t>
+  </si>
+  <si>
+    <t>2004NS005826</t>
+  </si>
+  <si>
+    <t>17/06/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 111/04.OFICIO 1387/04 CEPLE -REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 3.089.496,53) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 14.122,11), REF A MAIO/04. PROCESSO 17.703/04</t>
+  </si>
+  <si>
+    <t>3.103.618,64</t>
+  </si>
+  <si>
+    <t>2004NE002362</t>
+  </si>
+  <si>
+    <t>24/06/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO N}2004/094.0 - VIGrNCIA DE 15.06.04 A 14.06.05 -</t>
+  </si>
+  <si>
+    <t>1.747.183,36</t>
+  </si>
+  <si>
+    <t>2004NS006730</t>
+  </si>
+  <si>
+    <t>07/07/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - JUL/2004.</t>
+  </si>
+  <si>
+    <t>2.673.919,66</t>
+  </si>
+  <si>
+    <t>2004NS006731</t>
+  </si>
+  <si>
+    <t>2004NE002550</t>
+  </si>
+  <si>
+    <t>08/07/2004</t>
+  </si>
+  <si>
+    <t>DESPESA DE EXERCuCIOS ANTERIORES.</t>
+  </si>
+  <si>
+    <t>020055/00001 - FUNSEEP</t>
+  </si>
+  <si>
+    <t>1.684.648,32</t>
+  </si>
+  <si>
+    <t>2004NS006909</t>
+  </si>
+  <si>
+    <t>09/07/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 128/04.OFICIO 1532/04 CEPLE -REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES/CD-PRO-SAUDE (R$ 3.248.616,74) + ENCARGOS PROFISSIO-  NAIS P/INSS (R$ 15.319,64), REF A JUNHO/04. PROCESSO 116.026/04</t>
+  </si>
+  <si>
+    <t>3.263.936,38</t>
+  </si>
+  <si>
+    <t>2004NS007290</t>
+  </si>
+  <si>
+    <t>20/07/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - JUL/2004 - NORMAL</t>
+  </si>
+  <si>
+    <t>3.262.459,66</t>
+  </si>
+  <si>
+    <t>2004NE002778</t>
+  </si>
+  <si>
+    <t>27/07/2004</t>
+  </si>
+  <si>
+    <t>CONVrNIO ENTRE O PRî-SAþDE E A CAIXA ECONëMICA FEDERAL, OBJETIVANDO A UTILIZA-hfO DO PROGRAMA DE ASSISTrNCIA MqDICA SUPLETIVA - PAMS, PELOS SERVIDORES  ATI-VOS, INATIVOS E PENSIONISTAS DA CbMARA DOS DEPUTADOS, INSCRITOS NO  PRî-SAþDE,BEM COMO PELOS SEUS DEPENDENTES, VISANDO A ASSISTrNCIA MqDICA, HOSPITALAR, LA-BORATORIAL, PSICOLîGICA E PSIQUIATRICA, CONFORME OS CRITqRIOS E    REGULAMENTOQUE DISCIPLINAM O SEU PROGRAMA DE SAþDE, A SABER:- VALOR COMPLEMENTAR PARA ATENDER DESPESAS DO PRESENTE EXERCUCIO.</t>
+  </si>
+  <si>
+    <t>2004NE002784</t>
+  </si>
+  <si>
+    <t>28/07/2004</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AqREO.                                                             DECISfO N. 610/99 DO PLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2004NE002785</t>
+  </si>
+  <si>
+    <t>2004NS007958</t>
+  </si>
+  <si>
+    <t>06/08/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - AGO/2004.</t>
+  </si>
+  <si>
+    <t>2.604.790,36</t>
+  </si>
+  <si>
+    <t>2004NS008311</t>
+  </si>
+  <si>
+    <t>13/08/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 142 E OFICIO 1741 CEPLE, REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTEN CIA SAUDE SERVIDORES,CD PRO-SAUDE RS 2.785.223,99 E ENCARGOS PROFISSIONAIS PA RA O INSS RS 13.650,69, REF A JULHO.    PROCESSO 117.831 DE 2004.</t>
+  </si>
+  <si>
+    <t>2.798.874,68</t>
+  </si>
+  <si>
+    <t>2004NE003020</t>
+  </si>
+  <si>
+    <t>REEMBOLSO - COTA POSTAL-TELEFëNICA.</t>
+  </si>
+  <si>
+    <t>2004NS008534</t>
+  </si>
+  <si>
+    <t>19/08/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - AGO/2004 - NORMAL</t>
+  </si>
+  <si>
+    <t>1.538.396,12</t>
+  </si>
+  <si>
+    <t>2004NE003241</t>
+  </si>
+  <si>
+    <t>31/08/2004</t>
+  </si>
+  <si>
+    <t>CONVrNIO ENTRE O PRî-SAþDE E A CAIXA ECONëMICA FEDERAL, OBJETIVANDO A UTILIZA-hfO DO PROGRAMA DE ASSISTrNCIA MqDICA SUPLETIVA - PAMS, PELOS SERVIDORES  ATI-VOS, INATIVOS E PENSIONISTAS DA CbMARA DOS DEPUTADOS, INSCRITOS NO  PRî-SAþDE,BEM COMO PELOS SEUS DEPENDENTES, VISANDO A ASSISTrNCIA MqDICA, HOSPITALAR, LA-BORATORIAL, PSICOLîGICA E PSIQUIATRICA, CONFORME OS CRITqRIOS E    REGULAMENTOQUE DISCIPLINAM O SEU PROGRAMA DE SAþDE, A SABER:- VALOR ESTIMADO PARA ATENDER DESPESAS ATq O FINAL DO CONTRATO.</t>
+  </si>
+  <si>
+    <t>2004NS009321</t>
+  </si>
+  <si>
+    <t>08/09/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - SETEMBRO/2004</t>
+  </si>
+  <si>
+    <t>2.630.469,38</t>
+  </si>
+  <si>
+    <t>2004NS009470</t>
+  </si>
+  <si>
+    <t>10/09/2004</t>
+  </si>
+  <si>
+    <t>OFICIO 158.04 E 1961.04.CEPLE  REFERENTE PAGAMENTO DESPESA PROGRAMA ASSIS     TENCIA SAUDE SERVIDORES.CD PRO SAUDE..RS 2.861.501,38..E ENCARGOS PROFISSIO   NAIS P.INSS..RS 13.868,01..,REF A AGOSTO.04 PROCESSO 107.797.04</t>
+  </si>
+  <si>
+    <t>2.875.369,39</t>
+  </si>
+  <si>
+    <t>2004NS009785</t>
+  </si>
+  <si>
+    <t>20/09/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - SET/2004 - NORMAL</t>
+  </si>
+  <si>
+    <t>2.204.400,59</t>
+  </si>
+  <si>
+    <t>2004NE003625</t>
+  </si>
+  <si>
+    <t>29/09/2004</t>
+  </si>
+  <si>
+    <t>PREGÃO Nº54/04.</t>
+  </si>
+  <si>
+    <t>2.308.250,00</t>
+  </si>
+  <si>
+    <t>2004NE003634</t>
+  </si>
+  <si>
+    <t>30/09/2004</t>
+  </si>
+  <si>
+    <t>2.235.500,00</t>
+  </si>
+  <si>
+    <t>2004NS010527</t>
+  </si>
+  <si>
+    <t>06/10/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR 1 - OUTUBRO/2004</t>
+  </si>
+  <si>
+    <t>2.690.817,34</t>
+  </si>
+  <si>
+    <t>2004NS010533</t>
+  </si>
+  <si>
+    <t>2004NS010560</t>
+  </si>
+  <si>
+    <t>07/10/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR/1 - OUTUBRO/2004</t>
+  </si>
+  <si>
+    <t>2004NE003836</t>
+  </si>
+  <si>
+    <t>18/10/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/002.0 - VIGÊNCIA DE 05.01.2004 A 04.01.2009.</t>
+  </si>
+  <si>
+    <t>1.980.000,00</t>
+  </si>
+  <si>
+    <t>2004NS011776</t>
+  </si>
+  <si>
+    <t>08/11/2004</t>
+  </si>
+  <si>
+    <t>SUBSIDIO FIXO - FOLHA DE PAGAMENTO COMPLEMENTAR/1 - NOVEMBRO/2004.</t>
+  </si>
+  <si>
+    <t>2.708.721,53</t>
+  </si>
+  <si>
+    <t>2004NS011778</t>
+  </si>
+  <si>
+    <t>2004NE004128</t>
+  </si>
+  <si>
+    <t>09/11/2004</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/204.0 - VIGÊNCIA DE 31.12.03 A 30.12.04.                     VALOR PARA ATENDER ACRÉSCIMO DE 22%, AO OBJETO INICIALMENTE CONTRATADO.       PROC. 115.508/2004.</t>
+  </si>
+  <si>
+    <t>01.322.078/0001-95 - SMP&amp;B COMUNICAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>2004NS012503</t>
+  </si>
+  <si>
+    <t>23/11/2004</t>
+  </si>
+  <si>
+    <t>RECLASSIFICAçãO CONTABIL PARCIAL REF. FOPAG/2004/NORMAL - SET(666.416,67),    OUT(668.828,61) E NOV(770.544,89) - GRUPO 2</t>
+  </si>
+  <si>
+    <t>2.105.790,17</t>
+  </si>
+  <si>
+    <t>2004NS012462</t>
+  </si>
+  <si>
+    <t>ESTORNO PARCIAL DAS NOTAS DE SISTEMA 2004NS007333/8543/9747/9766/11085/12230 E12245 PARA FINS DE RECLASSIFICACAO CONTABIL</t>
+  </si>
+  <si>
+    <t>2.663.681,88</t>
+  </si>
+  <si>
+    <t>2004NS012589</t>
+  </si>
+  <si>
+    <t>25/11/2004</t>
+  </si>
+  <si>
+    <t>NFS 2655E2684 SERVICO PUBLICIDADE PLANEJ.,CRIACAO EXEC.ATIV.DIVULG.IMAGEM CD. RET.SRF.9,45PC E ISS 5PC S.HONOR.SMPB. RET.SRF 9,45PC S.TOTAL DAS EMPR.       SUBCONTRATADAS, ED. SEGMENTO LTDA E TV GLOBO LTDA.      REL.716</t>
+  </si>
+  <si>
+    <t>1.458.224,74</t>
+  </si>
+  <si>
+    <t>2004NE004342</t>
+  </si>
+  <si>
+    <t>26/11/2004</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISÃO Nº 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2004NE004348</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISÃO Nº 610/99 DO PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2004NE004361</t>
+  </si>
+  <si>
+    <t>29/11/2004</t>
+  </si>
+  <si>
+    <t>DESPESAS DE EXERCICIOS ANTERIORES.</t>
+  </si>
+  <si>
+    <t>1.541.865,02</t>
+  </si>
+  <si>
+    <t>2004NE004364</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/038.0- VIGÊNCIA DE 01.03.04 A 28.02.06</t>
+  </si>
+  <si>
+    <t>1.573.926,37</t>
+  </si>
+  <si>
+    <t>2004NS013020</t>
+  </si>
+  <si>
+    <t>03/12/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO MES DE DEZEMBRO/2004 - COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>2.701.297,14</t>
+  </si>
+  <si>
+    <t>2004NE004507</t>
+  </si>
+  <si>
+    <t>08/12/2004</t>
+  </si>
+  <si>
+    <t>2004NS013244</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - DEZ/2004 - NORMAL</t>
+  </si>
+  <si>
+    <t>2.566.683,05</t>
+  </si>
+  <si>
+    <t>2004NS013242</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - DEZ/2004 - NORMAL -</t>
+  </si>
+  <si>
+    <t>2.219.057,23</t>
+  </si>
+  <si>
+    <t>2004NE004520</t>
+  </si>
+  <si>
+    <t>09/12/2004</t>
+  </si>
+  <si>
+    <t>CONVÊNIO Nº 2003/149.2, VIGÊNCIA 29.09.04 A 28.09.05.</t>
+  </si>
+  <si>
+    <t>2004NE004571</t>
+  </si>
+  <si>
+    <t>14/12/2004</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AÉREO                                                              DECISÃO Nº 610/99 - PLENÁRIO DO TCU</t>
+  </si>
+  <si>
+    <t>3.200.000,00</t>
+  </si>
+  <si>
+    <t>2004NS013462</t>
+  </si>
+  <si>
+    <t>OFICIO 235.04 E 2238.04.CEPLE REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIASAUDE SERVIDORES.CD PRO SAUDE..RS 2.600.000,00..A DIFERENCA DE 1.310.959,86   SERA PAGA COM RECURSOS DO PROGRAMA. REF.NOVEMBRO   PROC.129.526/04</t>
+  </si>
+  <si>
+    <t>2.600.000,00</t>
+  </si>
+  <si>
+    <t>2004NS014216</t>
+  </si>
+  <si>
+    <t>23/12/2004</t>
+  </si>
+  <si>
+    <t>NFF 190285, 286, 291, 292, 293, 482, 483, 484 E 595 ..                        FORNECIMENTO DE EQUIPAMENTOS DE INFORMATICA ..                                RET. SRF 5,85 PC .. REL.809.04.</t>
+  </si>
+  <si>
+    <t>33.372.251/0001-56 - IBM BRASIL - INDÚSTRIA, MÁQUINAS E SERVIÇOS LTDA.</t>
+  </si>
+  <si>
+    <t>2.247.216,00</t>
+  </si>
+  <si>
+    <t>2004NS014372</t>
+  </si>
+  <si>
+    <t>28/12/2004</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - DEZ/2004 - COMPLEMENTAR/2.</t>
+  </si>
+  <si>
+    <t>2.334.699,63</t>
+  </si>
+  <si>
+    <t>2004NS014598</t>
+  </si>
+  <si>
+    <t>30/12/2004</t>
+  </si>
+  <si>
+    <t>FSP 9912103227, 3230 E 3231. SERV. PRESTADOS ECT. OUTROS SERVICOS. RETENCAO   SRF 9,45 PC E ISS 5 PC SOBRE TOTAL DAS FATURAS. RELACAO 830 2004              PERIODO 01 A 27.12.2004</t>
+  </si>
+  <si>
+    <t>1.532.246,28</t>
+  </si>
+  <si>
+    <t>2004NS014609</t>
+  </si>
+  <si>
+    <t>PSSS CONTRIBUICAO PATRONAL  FOPAG - DEZ/2004.                                 - CONTINUACAO DA 2004NL600257/NS014607 -</t>
+  </si>
+  <si>
+    <t>1.735.181,38</t>
+  </si>
+  <si>
+    <t>2004NE005002</t>
+  </si>
+  <si>
+    <t>2004NE005114</t>
+  </si>
+  <si>
+    <t>31/12/2004</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AÉREO                                                              DECISÃO Nº 610/99 - PLENARIO TCU</t>
+  </si>
+  <si>
+    <t>2.524.817,69</t>
+  </si>
+  <si>
+    <t>2004NE005155</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº172.0</t>
+  </si>
+  <si>
+    <t>2004NE005165</t>
+  </si>
+  <si>
+    <t>2.378.653,85</t>
+  </si>
+  <si>
+    <t>2005NS000030</t>
+  </si>
+  <si>
+    <t>06/01/2005</t>
+  </si>
+  <si>
+    <t>NFF 190594, 191428/653/720/783, 192353/354/403/460/647/648/649.               FORNECIMENTO DE EQUIPAMENTOS DE INFORMATICA.                                  RET. SRF 5,85 PC .. REL.809.04.</t>
+  </si>
+  <si>
+    <t>3.253.124,96</t>
+  </si>
+  <si>
+    <t>2005NS000350</t>
+  </si>
+  <si>
+    <t>17/01/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 005.05 E 2367.05.CEPLE REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIASAUDE SERVIDORES.CD PRO SAUDE..RS 2.378.653,85..A DIFERENCA DE 534.693,45     SERA PAGA COM RECURSOS DO PROGRAMA. REF.DEZEMBRO. 04. PROC. 100916/2005</t>
+  </si>
+  <si>
+    <t>2005NE000026</t>
+  </si>
+  <si>
+    <t>20/01/2005</t>
+  </si>
+  <si>
+    <t>010001/00001 - CAMARA DEPUTADOS</t>
+  </si>
+  <si>
+    <t>1.928.000,00</t>
+  </si>
+  <si>
+    <t>2005NS000480</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JAN-NORMAL</t>
+  </si>
+  <si>
+    <t>1.901.643,76</t>
+  </si>
+  <si>
+    <t>2005NS000481</t>
+  </si>
+  <si>
+    <t>2.780.794,74</t>
+  </si>
+  <si>
+    <t>2005NS000482</t>
+  </si>
+  <si>
+    <t>1.435.919,81</t>
+  </si>
+  <si>
+    <t>2005NS000483</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JAN-NORMAL - INATIVOS/CD</t>
+  </si>
+  <si>
+    <t>2.615.019,82</t>
+  </si>
+  <si>
+    <t>2005NS000612</t>
+  </si>
+  <si>
+    <t>25/01/2005</t>
+  </si>
+  <si>
+    <t>CONTINUAÇÃO DA 2005FP000015/NS000096. FOPAG/JAN/05- C1.</t>
+  </si>
+  <si>
+    <t>2.645.556,82</t>
+  </si>
+  <si>
+    <t>2005NE000043</t>
+  </si>
+  <si>
+    <t>27/01/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/218.1 - VIGÊNCIA DE 01.01.05 A 31.12.05</t>
+  </si>
+  <si>
+    <t>33.583.592/0001-70 - INSPETORIA SÃO JOÃO BOSCO</t>
+  </si>
+  <si>
+    <t>3.211.184,25</t>
+  </si>
+  <si>
+    <t>2005NE000045</t>
+  </si>
+  <si>
+    <t>2005NE000053</t>
+  </si>
+  <si>
+    <t>ATO DA MESA Nº 42/2000 (ART.5º). DECISAO Nº 610/99 DO PLENARIO DO TCU.</t>
+  </si>
+  <si>
+    <t>1.943.000,00</t>
+  </si>
+  <si>
+    <t>2005NE000062</t>
+  </si>
+  <si>
+    <t>28/01/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/134.0, VIGÊNCIA DE 01.09.04 A 31.08.09.</t>
+  </si>
+  <si>
+    <t>1.533.440,79</t>
+  </si>
+  <si>
+    <t>2005NE000094</t>
+  </si>
+  <si>
+    <t>01/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 107.1 - VIGÊNCIA DE 14.12.00 A 13.12.05</t>
+  </si>
+  <si>
+    <t>1.625.167,62</t>
+  </si>
+  <si>
+    <t>2005NE000095</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/070.0, VIGÊNCIA DE 01.04.04 A 31.03.09.</t>
+  </si>
+  <si>
+    <t>1.578.093,84</t>
+  </si>
+  <si>
+    <t>2005NE000104</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/001.0, VIGÊNCIA DE 01.01.04 A 31.12.08.</t>
+  </si>
+  <si>
+    <t>1.449.005,16</t>
+  </si>
+  <si>
+    <t>2005NE000177</t>
+  </si>
+  <si>
+    <t>02/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2000/107.0 - VIGÊNCIA DE 14.12.00 A 13.12.05</t>
+  </si>
+  <si>
+    <t>2005NE000203</t>
+  </si>
+  <si>
+    <t>03/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/133.1, VIGÊNCIA DE 07.09.04 A 06.09.05</t>
+  </si>
+  <si>
+    <t>2.727.110,52</t>
+  </si>
+  <si>
+    <t>2005NE000208</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/129.1, VIGÊNCIA DE 07.09.04 A 06.09.05</t>
+  </si>
+  <si>
+    <t>2.906.122,11</t>
+  </si>
+  <si>
+    <t>2005NE000286</t>
+  </si>
+  <si>
+    <t>04/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/204.1, VIGÊNCIA DE 31.12.04 A 30.03.05.</t>
+  </si>
+  <si>
+    <t>2.743.392,31</t>
+  </si>
+  <si>
+    <t>2005NE000287</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/038.0, VIGÊNCIA DE 01.03.04 A 28.02.06.</t>
+  </si>
+  <si>
+    <t>2.510.556,48</t>
+  </si>
+  <si>
+    <t>2005NE000299</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/104.0, VIGÊNCIA DE 05.07.04 A 04.07.06</t>
+  </si>
+  <si>
+    <t>1.882.066,31</t>
+  </si>
+  <si>
+    <t>2005NE000304</t>
+  </si>
+  <si>
+    <t>CONTRATO N. 2003/0161.2 - VIGÊNCIA DE 28/10/2004 A 27.04.2005</t>
+  </si>
+  <si>
+    <t>1.550.444,67</t>
+  </si>
+  <si>
+    <t>2005NE000310</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/195.0, VIGÊNCIA DE 13.10.04 A 12.10.06</t>
+  </si>
+  <si>
+    <t>3.133.415,71</t>
+  </si>
+  <si>
+    <t>2005NE000316</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/094.0, VIGÊNCIA DE 15.06.04 A 14.06.05</t>
+  </si>
+  <si>
+    <t>1.803.398,10</t>
+  </si>
+  <si>
+    <t>2005NE000320</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2005/001.0, VIG. DE 06.01.05 A 05.01.06.</t>
+  </si>
+  <si>
+    <t>1.956.312,15</t>
+  </si>
+  <si>
+    <t>2005NS001029</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO FEV/2005 - COMPLEMENTAR/1 - SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2.660.211,83</t>
+  </si>
+  <si>
+    <t>2005NE000329</t>
+  </si>
+  <si>
+    <t>09/02/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/260.0 - VIGÊNCIA DE 30.12.04 A 29.12.05.</t>
+  </si>
+  <si>
+    <t>1.874.584,83</t>
+  </si>
+  <si>
+    <t>2005NE000471</t>
+  </si>
+  <si>
+    <t>15/02/2005</t>
+  </si>
+  <si>
+    <t>PRÓ-SAÚDE.</t>
+  </si>
+  <si>
+    <t>2.140.000,00</t>
+  </si>
+  <si>
+    <t>2005NS001286</t>
+  </si>
+  <si>
+    <t>16/02/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 018/05 E 2531/05-CEPLE  REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES.CD PRO SAUDE R$ 2.482.461,82 E ENCARGOS PROFISSIONAIS PARA O INSS R$ 14.436,37 REF. A JANEIRO/05. PROC. 103.484/2005</t>
+  </si>
+  <si>
+    <t>2.496.898,19</t>
+  </si>
+  <si>
+    <t>2005NS001456</t>
+  </si>
+  <si>
+    <t>18/02/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/FEV-NORMAL.</t>
+  </si>
+  <si>
+    <t>1.901.611,38</t>
+  </si>
+  <si>
+    <t>2005NS001462</t>
+  </si>
+  <si>
+    <t>2.609.723,72</t>
+  </si>
+  <si>
+    <t>2005NS002206</t>
+  </si>
+  <si>
+    <t>08/03/2005</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO MAR/2005 - COMPLEMENTAR/1 - SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2.636.332,86</t>
+  </si>
+  <si>
+    <t>2005NS002782</t>
+  </si>
+  <si>
+    <t>18/03/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/MAR-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.209.080,63</t>
+  </si>
+  <si>
+    <t>2005NS002786</t>
+  </si>
+  <si>
+    <t>2.610.575,30</t>
+  </si>
+  <si>
+    <t>2005NS002776</t>
+  </si>
+  <si>
+    <t>1.435.150,30</t>
+  </si>
+  <si>
+    <t>1.914.416,95</t>
+  </si>
+  <si>
+    <t>2005NE000955</t>
+  </si>
+  <si>
+    <t>21/03/2005</t>
+  </si>
+  <si>
+    <t>2005NE000957</t>
+  </si>
+  <si>
+    <t>2005NE000946</t>
+  </si>
+  <si>
+    <t>2005NS003503</t>
+  </si>
+  <si>
+    <t>06/04/2005</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO ABR/2005 - COMPLEMENTAR/1 - SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2.741.231,40</t>
+  </si>
+  <si>
+    <t>2005NE001165</t>
+  </si>
+  <si>
+    <t>08/04/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/087.1, VIGÊNCIA DE 03.05.05 A 02.05.06.</t>
+  </si>
+  <si>
+    <t>1.527.166,76</t>
+  </si>
+  <si>
+    <t>2005NE001208</t>
+  </si>
+  <si>
+    <t>13/04/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO 161.3/2003, VIGÊNCIA: 28.04.05 A 27.10.05.                           103.437/2005.</t>
+  </si>
+  <si>
+    <t>2.111.410,16</t>
+  </si>
+  <si>
+    <t>2005NE001203</t>
+  </si>
+  <si>
+    <t>2.111.410,14</t>
+  </si>
+  <si>
+    <t>2005NE001201</t>
+  </si>
+  <si>
+    <t>CONTRATO 161.3/2003, VIGÊNCIA: 28.04.05 A 27.04.05.                           103.437/2005.</t>
+  </si>
+  <si>
+    <t>2005NS003983</t>
+  </si>
+  <si>
+    <t>18/04/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/ABR-NORMAL.</t>
+  </si>
+  <si>
+    <t>3.238.213,61</t>
+  </si>
+  <si>
+    <t>2005NS003982</t>
+  </si>
+  <si>
+    <t>2.616.267,83</t>
+  </si>
+  <si>
+    <t>2005NS003981</t>
+  </si>
+  <si>
+    <t>2.029.827,50</t>
+  </si>
+  <si>
+    <t>2005NS003980</t>
+  </si>
+  <si>
+    <t>1.908.942,15</t>
+  </si>
+  <si>
+    <t>2005NE001314</t>
+  </si>
+  <si>
+    <t>25/04/2005</t>
+  </si>
+  <si>
+    <t>2005NE001338</t>
+  </si>
+  <si>
+    <t>26/04/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2005/057.0, VIGÊNCIA DE 01.04.05 A 31.03.06.</t>
+  </si>
+  <si>
+    <t>03.600.863/0001-98 - EUREXPRESS TRAVEL VIAGENS E TURISMO LTDA</t>
+  </si>
+  <si>
+    <t>1.733.333,36</t>
+  </si>
+  <si>
+    <t>2005NS004336</t>
+  </si>
+  <si>
+    <t>OFICIO 011/05 GESAD. OFICIO 75/05. REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIASAUDE SERVIDORES. CD PRO SAUDE R$ 2.964.475,93 E ENCARGOS PROFISSIONAIS PARA  O INSS R$ 14.515,00 REF. A MARÇO/05. PROC. 113.462/2005.</t>
+  </si>
+  <si>
+    <t>2.978.990,93</t>
+  </si>
+  <si>
+    <t>2005NS004710</t>
+  </si>
+  <si>
+    <t>05/05/2005</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO MAI/2005 - COMPLEMENTAR/1 - SUBSIDIO FIXO.</t>
+  </si>
+  <si>
+    <t>2.666.648,08</t>
+  </si>
+  <si>
+    <t>2005NS004974</t>
+  </si>
+  <si>
+    <t>12/05/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 016/05-CEPLE  REFERENTE PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE   SERVIDORES. CD PRO SAUDE R$ 2.979.206,85 E ENCARGOS PROFISSIONAIS PARA_O INSS R$ 14.515,00  REFERENTE A ABRIL/2005. PROCESSO: 129.171/2005.</t>
+  </si>
+  <si>
+    <t>2.979.206,85</t>
+  </si>
+  <si>
+    <t>2005OB903648</t>
+  </si>
+  <si>
+    <t>OFICIO 083 E 016/05 - GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDESERVIDORES. CD PRO SAUDE R$ 2.964.691,85 E ENCARGOS PROFISSIONAIS PARA_O INSSR$ 14.515,00  REFERENTE A ABRIL/2005. PROCESSO: 129.171/2005.</t>
+  </si>
+  <si>
+    <t>2005NE001530</t>
+  </si>
+  <si>
+    <t>19/05/2005</t>
+  </si>
+  <si>
+    <t>2005NS005277</t>
+  </si>
+  <si>
+    <t>2005FOPAG/MAI-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.611.790,03</t>
+  </si>
+  <si>
+    <t>2005NS005275</t>
+  </si>
+  <si>
+    <t>1.921.492,27</t>
+  </si>
+  <si>
+    <t>2005NE001691</t>
+  </si>
+  <si>
+    <t>07/06/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/076.3 - VIGrNCIA DE 18.06.05 A 17.12.05                      PROC. N. 112.043/2005</t>
+  </si>
+  <si>
+    <t>1.616.685,22</t>
+  </si>
+  <si>
+    <t>2005NE001720</t>
+  </si>
+  <si>
+    <t>13/06/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2004/094.1, VIGrNCIA DE 15.06.05 A 14.12.05.                      PROCESSO N} 129.893/2005.</t>
+  </si>
+  <si>
+    <t>2.083.136,17</t>
+  </si>
+  <si>
+    <t>2005NE001718</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2004/094.1, VIGrNCIA DE 15.06.05 A 14.12.05.</t>
+  </si>
+  <si>
+    <t>2005OB904591</t>
+  </si>
+  <si>
+    <t>OFICIO 127/05 E 020/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A   SAUDE SERVIDORES/CD. PRO SAUDE R$ 2.965.175,62 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF. A MAIO/2005. PROC. 133.379/2005</t>
+  </si>
+  <si>
+    <t>2.979.690,62</t>
+  </si>
+  <si>
+    <t>2005NS006193</t>
+  </si>
+  <si>
+    <t>2005NS006187</t>
+  </si>
+  <si>
+    <t>2.979.690,92</t>
+  </si>
+  <si>
+    <t>2005NE001758</t>
+  </si>
+  <si>
+    <t>15/06/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2004/243.0 - VIGrNCIA DE 23/12/04 A 22/12/05</t>
+  </si>
+  <si>
+    <t>2.300.649,64</t>
+  </si>
+  <si>
+    <t>2005NS006483</t>
+  </si>
+  <si>
+    <t>17/06/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JUN-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.604.893,65</t>
+  </si>
+  <si>
+    <t>2005NS006481</t>
+  </si>
+  <si>
+    <t>1.913.852,54</t>
+  </si>
+  <si>
+    <t>2005OB905431</t>
+  </si>
+  <si>
+    <t>08/07/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 147/05 E 023/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A   SAUDE SERVIDORES/CD. PRO SAUDE R$ 2.965.005,32 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF. JUNHO /2005. PROC. 142.023/2005</t>
+  </si>
+  <si>
+    <t>2.979.520,32</t>
+  </si>
+  <si>
+    <t>2005NS007348</t>
+  </si>
+  <si>
+    <t>2005NS007710</t>
+  </si>
+  <si>
+    <t>20/07/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/JUL-NORMAL.</t>
+  </si>
+  <si>
+    <t>1.911.502,17</t>
+  </si>
+  <si>
+    <t>2005NS007712</t>
+  </si>
+  <si>
+    <t>2.605.978,84</t>
+  </si>
+  <si>
+    <t>2005NE002365</t>
+  </si>
+  <si>
+    <t>10/08/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/002.0, VIGÊNCIA DE 05.01.04 A 04.01.09.</t>
+  </si>
+  <si>
+    <t>1.470.000,00</t>
+  </si>
+  <si>
+    <t>2005NS008542</t>
+  </si>
+  <si>
+    <t>OFICIO 166/05 E 032/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A   SAUDE SERVIDORES/CD. PRO SAUDE R$ 2.964.848,44 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF. JULHO/2005. PROC. 150.527/2005</t>
+  </si>
+  <si>
+    <t>2.979.363,44</t>
+  </si>
+  <si>
+    <t>2005OB906377</t>
+  </si>
+  <si>
+    <t>15/08/2005</t>
+  </si>
+  <si>
+    <t>2005NS008776</t>
+  </si>
+  <si>
+    <t>18/08/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/AGO-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.802.417,00</t>
+  </si>
+  <si>
+    <t>2005NS008775</t>
+  </si>
+  <si>
+    <t>1.917.977,08</t>
+  </si>
+  <si>
+    <t>2005NS008782</t>
+  </si>
+  <si>
+    <t>2.607.245,93</t>
+  </si>
+  <si>
+    <t>2005NE002590</t>
+  </si>
+  <si>
+    <t>02/09/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/129.0 E ADITIVOS - VIGÊNCIA DE 07.09.05 A 06.09.06.</t>
+  </si>
+  <si>
+    <t>1.448.491,17</t>
+  </si>
+  <si>
+    <t>2005NE002594</t>
+  </si>
+  <si>
+    <t>1.448.492,91</t>
+  </si>
+  <si>
+    <t>2005NE002634</t>
+  </si>
+  <si>
+    <t>12/09/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/243.0 - VIGÊNCIA DE 23/12/04 A 22/12/05                      PROC. 114.727/2005</t>
+  </si>
+  <si>
+    <t>2.305.947,70</t>
+  </si>
+  <si>
+    <t>2005NS009818</t>
+  </si>
+  <si>
+    <t>19/09/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/SET-NORMAL.</t>
+  </si>
+  <si>
+    <t>3.062.574,84</t>
+  </si>
+  <si>
+    <t>1.913.551,65</t>
+  </si>
+  <si>
+    <t>2005NE002668</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/104.0 E ADITIVOS - VIGÊNCIA DE 05.07.04 A 04.07.06.</t>
+  </si>
+  <si>
+    <t>1.802.125,30</t>
+  </si>
+  <si>
+    <t>2005NS009948</t>
+  </si>
+  <si>
+    <t>21/09/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 206/05 E 036/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A   SAUDE SERVIDORES/CD. PRO SAUDE R$ 2.964.428,37 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF.AGOSTO/2005. PROC. 159.070/2005</t>
+  </si>
+  <si>
+    <t>2.978.943,37</t>
+  </si>
+  <si>
+    <t>2005OB907347</t>
+  </si>
+  <si>
+    <t>2005NE002740</t>
+  </si>
+  <si>
+    <t>28/09/2005</t>
+  </si>
+  <si>
+    <t>CONVÊNIO PELO PERÍODO DE 12 MESES.</t>
+  </si>
+  <si>
+    <t>2005NE002805</t>
+  </si>
+  <si>
+    <t>07/10/2005</t>
+  </si>
+  <si>
+    <t>2005NS010629</t>
+  </si>
+  <si>
+    <t>13/10/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 224/05-SEPS - REFERENTE PAGAMENTO DE DESPESA PROGRAMA  ASSISTENCIA  A  SAUDE SERVIDORES/CD. PRO-SAUDE R$ 2.979.081,25 E ENCARGOS PROFISSIONAIS PARA  O INSS R$ 14.515,00 REF.SETEMBRO/2005. PROC. 161.454/2005.</t>
+  </si>
+  <si>
+    <t>2.979.081,25</t>
+  </si>
+  <si>
+    <t>2005OB907826</t>
+  </si>
+  <si>
+    <t>14/10/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 224/05-SEPS - REFERENTE PAGAMENTO DE DESPESA PROGRAMA  ASSISTENCIA  ASAUDE SERVIDORES/CD. PRO-SAUDE R$ 2.964.566,25 E ENCARGOS PROFISSIONAIS PARAO INSS R$ 14.515,00 REF.SETEMBRO/2005. PROC. 161.454/2005.</t>
+  </si>
+  <si>
+    <t>2005NS010814</t>
+  </si>
+  <si>
+    <t>19/10/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/OUT-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.994.450,89</t>
+  </si>
+  <si>
+    <t>2005NS010812</t>
+  </si>
+  <si>
+    <t>2.205.249,44</t>
+  </si>
+  <si>
+    <t>2005NS012009</t>
+  </si>
+  <si>
+    <t>18/11/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 259/05 E 055/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A   SAUDE SERVIDORES/CD. PRO SAUDE R$ 2.964.772,66 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF.OUTUBRO/05  PROC. 164.534/2005</t>
+  </si>
+  <si>
+    <t>2.979.287,66</t>
+  </si>
+  <si>
+    <t>2005NS012038</t>
+  </si>
+  <si>
+    <t>21/11/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/NOV-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.217.838,53</t>
+  </si>
+  <si>
+    <t>2005NS012044</t>
+  </si>
+  <si>
+    <t>2.979.292,00</t>
+  </si>
+  <si>
+    <t>2005OB908882</t>
+  </si>
+  <si>
+    <t>2005NS012499</t>
+  </si>
+  <si>
+    <t>01/12/2005</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO REF. 2005NS012009: LIQUIDA 2005NE002740,                  RETORNANDO SALDO PARA 2005NE000120, TENDO EM VISTA PAGAMENTO                  INDEVIDO.</t>
+  </si>
+  <si>
+    <t>2005NE003608</t>
+  </si>
+  <si>
+    <t>05/12/2005</t>
+  </si>
+  <si>
+    <t>2005NS012608</t>
+  </si>
+  <si>
+    <t>06/12/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/DEZ-COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>3.015.483,81</t>
+  </si>
+  <si>
+    <t>1.983.822,32</t>
+  </si>
+  <si>
+    <t>2005NS012610</t>
+  </si>
+  <si>
+    <t>1.701.852,39</t>
+  </si>
+  <si>
+    <t>1.939.073,56</t>
+  </si>
+  <si>
+    <t>2005NS013123</t>
+  </si>
+  <si>
+    <t>16/12/2005</t>
+  </si>
+  <si>
+    <t>2005FOPAG/DEZ-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.978.932,51</t>
+  </si>
+  <si>
+    <t>2005NE003807</t>
+  </si>
+  <si>
+    <t>19/12/2005</t>
+  </si>
+  <si>
+    <t>1.550.176,42</t>
+  </si>
+  <si>
+    <t>2005NE003850</t>
+  </si>
+  <si>
+    <t>20/12/2005</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2002/051.0 E ADITIVOS, VIGÊNCIA DE 03.05.2005 A 02.05.2006.</t>
+  </si>
+  <si>
+    <t>2005NS013521</t>
+  </si>
+  <si>
+    <t>22/12/2005</t>
+  </si>
+  <si>
+    <t>FATURAS 9912107466/9912107467 -  PRESTACAO TODOS SERVICOS OFERTADOS PELA ECT, EXCETO SEDEX. RET.SRF 9,45 P.CENTO. REL 714/05.</t>
+  </si>
+  <si>
+    <t>2.221.347,98</t>
+  </si>
+  <si>
+    <t>2005NE003919</t>
+  </si>
+  <si>
+    <t>23/12/2005</t>
+  </si>
+  <si>
+    <t>CONVrNIO PELO PERuODO DE 12 MESES.                                            PROCESSO 169.197/2005.</t>
+  </si>
+  <si>
+    <t>3.100.000,00</t>
+  </si>
+  <si>
+    <t>2005OB910183</t>
+  </si>
+  <si>
+    <t>28/12/2005</t>
+  </si>
+  <si>
+    <t>OFICIO 063/05-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SERVIDORES/CD - PRO SAUDE  R$  2.964.601,11  E  ENCARGOS  PROFISSIONAIS PARA O INSSR$ 14.515,00 - REF. DEZEMBRO/05 - PROC. 169.429/2005.</t>
+  </si>
+  <si>
+    <t>2.979.116,11</t>
+  </si>
+  <si>
+    <t>2005NS013789</t>
+  </si>
+  <si>
+    <t>2005NS013978</t>
+  </si>
+  <si>
+    <t>30/12/2005</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO DE DESPESAS REF. FOPAG DEZ/2005-NORMAL - 2005FP002132/NS013120</t>
+  </si>
+  <si>
+    <t>2.221.144,97</t>
+  </si>
+  <si>
+    <t>2005OB910244</t>
+  </si>
+  <si>
+    <t>FATURAS 9912107466/9912107467 -  PRESTACAO TODOS SERVICOS OFERTADOS PELA ECT,EXCETO SEDEX. RET.SRF 9,45 P.CENTO. REL 714/05.</t>
+  </si>
+  <si>
+    <t>2.011.430,60</t>
+  </si>
+  <si>
+    <t>2005NE004372</t>
+  </si>
+  <si>
+    <t>31/12/2005</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AEREO.                                                             DECISAO N. 610/99 - PLENARIO DO TCU</t>
+  </si>
+  <si>
+    <t>2.192.050,09</t>
+  </si>
+  <si>
+    <t>2005NS014116</t>
+  </si>
+  <si>
+    <t>INSCRICAO DE SALDOS EM RESTOS A PAGAR, COM BASE NO SALDO DE EMPENHOS A LIQUI- DAR (29241.01.01)</t>
+  </si>
+  <si>
+    <t>1.454.000,00</t>
+  </si>
+  <si>
+    <t>2005NS013993</t>
+  </si>
+  <si>
+    <t>FATURAS 9912107798/799/800 .. SERVICOS ECT, EXCETO SEDEX.                     RET SRF 9,45#    RELACAO 001/2005   PERIODO DEZEMBRO/2005.</t>
+  </si>
+  <si>
+    <t>3.217.112,75</t>
+  </si>
+  <si>
+    <t>2005NS014036</t>
+  </si>
+  <si>
+    <t>PAG. FAT. Nº 4780/05-PROC.Nº 38.334/05-DESC. R$1.249,40 RPA220.764            S/ LEITURA óTICA - DOC. DEVOLV. EMPRESA.                                      COTA GOL (IN480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>1.688.025,65</t>
+  </si>
+  <si>
+    <t>2006OB900026</t>
+  </si>
+  <si>
+    <t>03/01/2006</t>
+  </si>
+  <si>
+    <t>2.913.095,60</t>
+  </si>
+  <si>
+    <t>2006OB900095</t>
+  </si>
+  <si>
+    <t>06/01/2006</t>
+  </si>
+  <si>
+    <t>1.568.999,10</t>
+  </si>
+  <si>
+    <t>2006NE000008</t>
+  </si>
+  <si>
+    <t>11/01/2006</t>
+  </si>
+  <si>
+    <t>2006NE000031</t>
+  </si>
+  <si>
+    <t>12/01/2006</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AÉREO.                                                             DECISÃO N. 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2.844.583,00</t>
+  </si>
+  <si>
+    <t>2006NE000026</t>
+  </si>
+  <si>
+    <t>3.190.080,00</t>
+  </si>
+  <si>
+    <t>2006NS000428</t>
+  </si>
+  <si>
+    <t>20/01/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/JAN-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.191.580,61</t>
+  </si>
+  <si>
+    <t>2006NS000430</t>
+  </si>
+  <si>
+    <t>2.970.567,24</t>
+  </si>
+  <si>
+    <t>2006NS000431</t>
+  </si>
+  <si>
+    <t>3.293.552,35</t>
+  </si>
+  <si>
+    <t>2006NS013304</t>
+  </si>
+  <si>
+    <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS000430</t>
+  </si>
+  <si>
+    <t>2006NS013305</t>
+  </si>
+  <si>
+    <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS000431</t>
+  </si>
+  <si>
+    <t>2006NS013302</t>
+  </si>
+  <si>
+    <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS000428</t>
+  </si>
+  <si>
+    <t>2006NE000247</t>
+  </si>
+  <si>
+    <t>24/01/2006</t>
+  </si>
+  <si>
+    <t>CONVÊNIO N¨ 2005/151.0 E ADITIVOS, VIGÊNCIA DE 29.09.05 A 28.09.06.</t>
+  </si>
+  <si>
+    <t>2006NE000438</t>
+  </si>
+  <si>
+    <t>02/02/2006</t>
+  </si>
+  <si>
+    <t>CONVrNIO N� 2005/151.0 E ADITIVOS, VIGrNCIA DE 29.09.05 A 28.09.06.</t>
+  </si>
+  <si>
+    <t>2006NS001144</t>
+  </si>
+  <si>
+    <t>07/02/2006</t>
+  </si>
+  <si>
+    <t>FOPAG FEV/2006 - COMPLEMENTAR/1.</t>
+  </si>
+  <si>
+    <t>2006NS001346</t>
+  </si>
+  <si>
+    <t>13/02/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 18/2006 E 002/2006-GESAD  REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA ASAUDE SERVIDORES/CD. PRO SAUDE R$ 2.964.673,00 E ENCARGOS PROFISSIONAIS PARA OINSS R$ 14.515,00 REF.JANEIRO/06  PROC. 103.747/2006</t>
+  </si>
+  <si>
+    <t>2.979.188,00</t>
+  </si>
+  <si>
+    <t>2006OB901120</t>
+  </si>
+  <si>
+    <t>2006NS001543</t>
+  </si>
+  <si>
+    <t>17/02/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/FEV-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.198.325,07</t>
+  </si>
+  <si>
+    <t>2006NS001545</t>
+  </si>
+  <si>
+    <t>2.966.405,85</t>
+  </si>
+  <si>
+    <t>2006NS001546</t>
+  </si>
+  <si>
+    <t>3.274.660,87</t>
+  </si>
+  <si>
+    <t>2006NE000630</t>
+  </si>
+  <si>
+    <t>20/02/2006</t>
+  </si>
+  <si>
+    <t>1.889.166,00</t>
+  </si>
+  <si>
+    <t>2006NE000628</t>
+  </si>
+  <si>
+    <t>2006NE000629</t>
+  </si>
+  <si>
+    <t>2006NS002336</t>
+  </si>
+  <si>
+    <t>13/03/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 14/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.978.934,38 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00 REF. FEVEREIRO/06 -PROC. 106.258/2006.</t>
+  </si>
+  <si>
+    <t>2.978.934,38</t>
+  </si>
+  <si>
+    <t>2006OB901865</t>
+  </si>
+  <si>
+    <t>14/03/2006</t>
+  </si>
+  <si>
+    <t>2006NS002582</t>
+  </si>
+  <si>
+    <t>17/03/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/MAR-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.202.265,93</t>
+  </si>
+  <si>
+    <t>2.317.530,54</t>
+  </si>
+  <si>
+    <t>2006NS002586</t>
+  </si>
+  <si>
+    <t>3.265.124,65</t>
+  </si>
+  <si>
+    <t>2006NS002585</t>
+  </si>
+  <si>
+    <t>2.958.435,29</t>
+  </si>
+  <si>
+    <t>2006NE000916</t>
+  </si>
+  <si>
+    <t>27/03/2006</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AqREO.                                                             DECISfO N. 610/99 - PLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2006NE000992</t>
+  </si>
+  <si>
+    <t>06/04/2006</t>
+  </si>
+  <si>
+    <t>2006NS003685</t>
+  </si>
+  <si>
+    <t>18/04/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 23/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.963.937,51 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00.    REF. MARHO/06 -PROC. 109.995/2006.</t>
+  </si>
+  <si>
+    <t>2.978.452,51</t>
+  </si>
+  <si>
+    <t>2006NS003693</t>
+  </si>
+  <si>
+    <t>2006FOPAG/ABR-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.208.658,89</t>
+  </si>
+  <si>
+    <t>2006OB902774</t>
+  </si>
+  <si>
+    <t>2006NS003696</t>
+  </si>
+  <si>
+    <t>3.286.727,15</t>
+  </si>
+  <si>
+    <t>2006NS003695</t>
+  </si>
+  <si>
+    <t>2.953.766,02</t>
+  </si>
+  <si>
+    <t>2006NS003694</t>
+  </si>
+  <si>
+    <t>1.907.651,45</t>
+  </si>
+  <si>
+    <t>2006NE001168</t>
+  </si>
+  <si>
+    <t>24/04/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2002/051.0 E ADITIVOS-VIGrNCIA DE 03.05.06 A 02.05.07(PRORROGAhfO)</t>
+  </si>
+  <si>
+    <t>1.626.029,50</t>
+  </si>
+  <si>
+    <t>2006NE001239</t>
+  </si>
+  <si>
+    <t>27/04/2006</t>
+  </si>
+  <si>
+    <t>2006NE001279</t>
+  </si>
+  <si>
+    <t>03/05/2006</t>
+  </si>
+  <si>
+    <t>2006NE001304</t>
+  </si>
+  <si>
+    <t>05/05/2006</t>
+  </si>
+  <si>
+    <t>2006NE001399</t>
+  </si>
+  <si>
+    <t>15/05/2006</t>
+  </si>
+  <si>
+    <t>TRANSPORTE AqREO.                                                             DECISfO N} 610/99 - PLENeRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2006OB903686</t>
+  </si>
+  <si>
+    <t>18/05/2006</t>
+  </si>
+  <si>
+    <t>OF 032/2006GESAD-REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-     VIDORES/CD PRO SAUDE R$ 2.964.710,82 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. ABR/06 -PROC. 114423/2006.</t>
+  </si>
+  <si>
+    <t>2.979.225,82</t>
+  </si>
+  <si>
+    <t>2006NS004836</t>
+  </si>
+  <si>
+    <t>2006NS004842</t>
+  </si>
+  <si>
+    <t>2006FOPAG/MAI-NORMAL.</t>
+  </si>
+  <si>
+    <t>2.201.483,14</t>
+  </si>
+  <si>
+    <t>2006NS004844</t>
+  </si>
+  <si>
+    <t>3.032.011,37</t>
+  </si>
+  <si>
+    <t>2006NS004845</t>
+  </si>
+  <si>
+    <t>3.282.975,27</t>
+  </si>
+  <si>
+    <t>2.950.822,78</t>
+  </si>
+  <si>
+    <t>3.194.362,21</t>
+  </si>
+  <si>
+    <t>2006NE001596</t>
+  </si>
+  <si>
+    <t>31/05/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/002.0- VIGÊNCIA DE 05/01/04 A 04/01/09</t>
+  </si>
+  <si>
+    <t>2006NE001595</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/087.0 E ADITIVO-VIGÊNCIA DE 03.05.06 A 02.05.07</t>
+  </si>
+  <si>
+    <t>1.601.600,00</t>
+  </si>
+  <si>
+    <t>2006NE001611</t>
+  </si>
+  <si>
+    <t>2006NE001609</t>
+  </si>
+  <si>
+    <t>2006NS005813</t>
+  </si>
+  <si>
+    <t>08/06/2006</t>
+  </si>
+  <si>
+    <t>LIBERACAO DE RECURSOS A TITULO DE AUXILIO PARA ATENDER DESPESAS CONSTANTES    DO PLANO DE TRABALHO DA ENTIDADE CONFORME TERMO ADITIVO 2001/021.10           PROC. 104.677/2006.</t>
+  </si>
+  <si>
+    <t>2006OB904400</t>
+  </si>
+  <si>
+    <t>2006NS005779</t>
+  </si>
+  <si>
+    <t>LIBERACAO DE RECURSOS A TITULO DE AUXILIOS PARA ATENDER DESPESAS CONSTANTES DOPLANO DE TRABALHO DA ENTIDADE CONFORME TERMO ADITIVO 2001/021.10.             PROC. 104.677/2006.</t>
+  </si>
+  <si>
+    <t>2006NS005778</t>
+  </si>
+  <si>
+    <t>2006FOPAG/JUN-FOLHA COMPLEMENTAR 2 - 2006LO000019 -</t>
+  </si>
+  <si>
+    <t>2.479.861,71</t>
+  </si>
+  <si>
+    <t>2006NS005774</t>
+  </si>
+  <si>
+    <t>2006NS005771</t>
+  </si>
+  <si>
+    <t>2006FOPAG/JUN-FOLHA COMPLEMENTAR 2.</t>
+  </si>
+  <si>
+    <t>2006NE001679</t>
+  </si>
+  <si>
+    <t>2006NE001725</t>
+  </si>
+  <si>
+    <t>12/06/2006</t>
+  </si>
+  <si>
+    <t>EMPENHO DE PESSOAL.                                                           OBRIGAÇÕES PATRONAIS.</t>
+  </si>
+  <si>
+    <t>170502/00001 - STN/COFIN</t>
+  </si>
+  <si>
+    <t>2006NS005920</t>
+  </si>
+  <si>
+    <t>OFICIO 40/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.964.825,47 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. MAIO/06. PROC. 122.379/2006.</t>
+  </si>
+  <si>
+    <t>2.979.340,47</t>
+  </si>
+  <si>
+    <t>2006OB904496</t>
+  </si>
+  <si>
+    <t>2006NE001749</t>
+  </si>
+  <si>
+    <t>13/06/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2003/172.0 E ADITIVOS, VIGÊNCIA DE 06.11.05 A 05.11.06.</t>
+  </si>
+  <si>
+    <t>2006NE001757</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2004/195.0 E ADITIVOS, VIGÊNCIA DE 13.10.04 A 12.10.06.</t>
+  </si>
+  <si>
+    <t>1.557.732,19</t>
+  </si>
+  <si>
+    <t>2006NE001778</t>
+  </si>
+  <si>
+    <t>14/06/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/161.5 E ADITIVOS, VIGrNCIA 28.01.06 A 27.01.07.</t>
+  </si>
+  <si>
+    <t>2.602.236,91</t>
+  </si>
+  <si>
+    <t>2006NE001773</t>
+  </si>
+  <si>
+    <t>CONTRATO N� 2004/134.0 E ADITIVOS, VIGrNCIA DE 01.09.04 A 31.08.09.</t>
+  </si>
+  <si>
+    <t>1.604.865,08</t>
+  </si>
+  <si>
+    <t>2006NE001797</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2004/094.0 E ADITIVOS - VIGrNCIA DE 15.06.06 A 14.12.06           PROC. 121.218/2006.</t>
+  </si>
+  <si>
+    <t>2.183.499,41</t>
+  </si>
+  <si>
+    <t>2006NS006159</t>
+  </si>
+  <si>
+    <t>20/06/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/JUN-NORMAL.</t>
+  </si>
+  <si>
+    <t>3.241.716,99</t>
+  </si>
+  <si>
+    <t>2006NS006158</t>
+  </si>
+  <si>
+    <t>2.952.517,01</t>
+  </si>
+  <si>
+    <t>2006NS006153</t>
+  </si>
+  <si>
+    <t>2.190.155,54</t>
+  </si>
+  <si>
+    <t>2006NE001833</t>
+  </si>
+  <si>
+    <t>ATO DA MESA N} 98/1998.</t>
+  </si>
+  <si>
+    <t>3.105.411,00</t>
+  </si>
+  <si>
+    <t>2006NE001856</t>
+  </si>
+  <si>
+    <t>21/06/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N} 2003/076.0 E ADITIVOS - VIGrNCIA DE 18.03.06 A 17.03.07.</t>
+  </si>
+  <si>
+    <t>1.960.473,70</t>
+  </si>
+  <si>
+    <t>2006NE001854</t>
+  </si>
+  <si>
+    <t>2.810.000,88</t>
+  </si>
+  <si>
+    <t>2006NE001903</t>
+  </si>
+  <si>
+    <t>26/06/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/076.0 E ADITIVOS - VIGÊNCIA DE 18.03.06 A 17.03.07.</t>
+  </si>
+  <si>
+    <t>2006NE001972</t>
+  </si>
+  <si>
+    <t>04/07/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/104.0 E ADITIVOS - VIGÊNCIA DE 05.07.06 A 04.07.08.</t>
+  </si>
+  <si>
+    <t>1.958.186,10</t>
+  </si>
+  <si>
+    <t>2006NE001985</t>
+  </si>
+  <si>
+    <t>05/07/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2005/001.0 E ADITIVOS, VIGÊNCIA DE 06.07.06 A 05.01.07.</t>
+  </si>
+  <si>
+    <t>1.435.452,74</t>
+  </si>
+  <si>
+    <t>2006NS007037</t>
+  </si>
+  <si>
+    <t>13/07/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 46/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.964.871,33 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. JUNHO/06.               PROCESSO: 129.233/2006</t>
+  </si>
+  <si>
+    <t>2.979.386,33</t>
+  </si>
+  <si>
+    <t>2006OB905349</t>
+  </si>
+  <si>
+    <t>2006NS007254</t>
+  </si>
+  <si>
+    <t>20/07/2006</t>
+  </si>
+  <si>
+    <t>- FOLHA DE PAGAMENTO NORMAL DO MES DE JULHO/2006 CONTINUACAO FP001395 -</t>
+  </si>
+  <si>
+    <t>2.196.962,94</t>
+  </si>
+  <si>
+    <t>2006NS007256</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL DO MES DE JULHO/2006 - CONTINACAO 2006FO001395/96.</t>
+  </si>
+  <si>
+    <t>3.183.145,96</t>
+  </si>
+  <si>
+    <t>2006NS007258</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO NORMAL MES DE JULHO/2006 - CONTINUACAO 2006FP001395/96/97.</t>
+  </si>
+  <si>
+    <t>2.946.311,72</t>
+  </si>
+  <si>
+    <t>2006NS007260</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMAENTO NORMAL DO MES DE JULHO/2006 - CONTINUACAO 2006FP001398 -</t>
+  </si>
+  <si>
+    <t>3.269.310,33</t>
+  </si>
+  <si>
+    <t>2006NE002203</t>
+  </si>
+  <si>
+    <t>08/08/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2004/035.0 E ADITIVOS - VIGÊNCIA DE 10.08.06 A 09.08.07.</t>
+  </si>
+  <si>
+    <t>2.792.704,74</t>
+  </si>
+  <si>
+    <t>2006NS007869</t>
+  </si>
+  <si>
+    <t>09/08/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 50/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.964.873,22 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. JULHO/06.               PROCESSO: 135.928/2006</t>
+  </si>
+  <si>
+    <t>2.979.388,22</t>
+  </si>
+  <si>
+    <t>2006OB906026</t>
+  </si>
+  <si>
+    <t>2006NE002293</t>
+  </si>
+  <si>
+    <t>18/08/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 129.0 E ADITIVOS, VIGÊNCIA 07.09.2006 A 06.09.2007</t>
+  </si>
+  <si>
+    <t>1.512.212,13</t>
+  </si>
+  <si>
+    <t>2006NE002291</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 133.0 E ADITIVOS VIGÊNCIA 07.09.2006 A 06.09.2007</t>
+  </si>
+  <si>
+    <t>2.549.204,88</t>
+  </si>
+  <si>
+    <t>2006NE002290</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/129.4, VIGÊNCIA 07.09.2006 A 06.09.2007</t>
+  </si>
+  <si>
+    <t>2006NS008216</t>
+  </si>
+  <si>
+    <t>21/08/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/AGO-NORMAL - 2006LO000026 -</t>
+  </si>
+  <si>
+    <t>1.942.123,70</t>
+  </si>
+  <si>
+    <t>2006NS008217</t>
+  </si>
+  <si>
+    <t>2006FOPAG/AGO-NORMAL - 2006LO000028 -</t>
+  </si>
+  <si>
+    <t>2.938.230,80</t>
+  </si>
+  <si>
+    <t>2006NS008220</t>
+  </si>
+  <si>
+    <t>3.285.450,60</t>
+  </si>
+  <si>
+    <t>2006NS008215</t>
+  </si>
+  <si>
+    <t>2.203.059,46</t>
+  </si>
+  <si>
+    <t>2006NE002305</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 129.0 E ADITIVOS, VIGÊNCIA 07.09.2006 A 06.09.2007                PROC. 121.309/2006</t>
+  </si>
+  <si>
+    <t>1.513.678,81</t>
+  </si>
+  <si>
+    <t>2006NS009046</t>
+  </si>
+  <si>
+    <t>15/09/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 58/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.964.283,64 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.AGOSTO/06.               PROCESSO: 144.397/2006</t>
+  </si>
+  <si>
+    <t>2.978.798,64</t>
+  </si>
+  <si>
+    <t>2006OB906922</t>
+  </si>
+  <si>
+    <t>2006NS009168</t>
+  </si>
+  <si>
+    <t>19/09/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/SET-NORMAL - 2006LO000030 -</t>
+  </si>
+  <si>
+    <t>2.194.047,35</t>
+  </si>
+  <si>
+    <t>2006NS009171</t>
+  </si>
+  <si>
+    <t>2.948.177,94</t>
+  </si>
+  <si>
+    <t>2006NS009169</t>
+  </si>
+  <si>
+    <t>2.001.967,30</t>
+  </si>
+  <si>
+    <t>1.565.372,92</t>
+  </si>
+  <si>
+    <t>2006NS009172</t>
+  </si>
+  <si>
+    <t>3.245.311,10</t>
+  </si>
+  <si>
+    <t>2006NE002542</t>
+  </si>
+  <si>
+    <t>20/09/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 2003/77.0 E ADITIVOS - VIGÊNCIA DE 18.03.06 A 17.03.07.</t>
+  </si>
+  <si>
+    <t>3.288.148,20</t>
+  </si>
+  <si>
+    <t>2006NE002538</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2003/218.0 E ADITIVOS, VIGÊNCIA DE 01.01.06 A 31.12.06</t>
+  </si>
+  <si>
+    <t>2.668.601,25</t>
+  </si>
+  <si>
+    <t>2006NE002650</t>
+  </si>
+  <si>
+    <t>29/09/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2004/038.0 E ADITIVOS, VIGÊNCIA DE 01.03.06 A 28.02.07.</t>
+  </si>
+  <si>
+    <t>2.549.165,73</t>
+  </si>
+  <si>
+    <t>2006OB907594</t>
+  </si>
+  <si>
+    <t>11/10/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 63/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.964.567,36 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. SETEMBRO/2006           PROCESSO: 149.507/2006</t>
+  </si>
+  <si>
+    <t>2.979.082,36</t>
+  </si>
+  <si>
+    <t>2006NS010017</t>
+  </si>
+  <si>
+    <t>2006NS010245</t>
+  </si>
+  <si>
+    <t>19/10/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/OUT-NORMAL - 2006LO000033 -</t>
+  </si>
+  <si>
+    <t>2.358.375,58</t>
+  </si>
+  <si>
+    <t>2006NS010262</t>
+  </si>
+  <si>
+    <t>3.292.462,61</t>
+  </si>
+  <si>
+    <t>2006NS010253</t>
+  </si>
+  <si>
+    <t>2.925.525,92</t>
+  </si>
+  <si>
+    <t>2.940.857,03</t>
+  </si>
+  <si>
+    <t>2006NS010246</t>
+  </si>
+  <si>
+    <t>1.988.022,55</t>
+  </si>
+  <si>
+    <t>2006NS011234</t>
+  </si>
+  <si>
+    <t>13/11/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 71/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.999.247,66 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.OUTUBRO/2006             PROCESSO: 153880 /2006</t>
+  </si>
+  <si>
+    <t>3.013.762,66</t>
+  </si>
+  <si>
+    <t>2006OB908455</t>
+  </si>
+  <si>
+    <t>14/11/2006</t>
+  </si>
+  <si>
+    <t>2006NS011409</t>
+  </si>
+  <si>
+    <t>17/11/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/NOV-NORMAL - 2006LO000036 -</t>
+  </si>
+  <si>
+    <t>2.188.267,62</t>
+  </si>
+  <si>
+    <t>2006NS011410</t>
+  </si>
+  <si>
+    <t>2.737.017,63</t>
+  </si>
+  <si>
+    <t>2006NS011411</t>
+  </si>
+  <si>
+    <t>2.934.510,08</t>
+  </si>
+  <si>
+    <t>2006NS011412</t>
+  </si>
+  <si>
+    <t>3.257.581,38</t>
+  </si>
+  <si>
+    <t>2006NE003229</t>
+  </si>
+  <si>
+    <t>29/11/2006</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2004/002.0 E ADITIVOS, VIGÊNCIA DE 05.01.04 A 04.01.09.</t>
+  </si>
+  <si>
+    <t>76.535.764/0001-43 - OI S.A.</t>
+  </si>
+  <si>
+    <t>1.800.777,81</t>
+  </si>
+  <si>
+    <t>2006NE003313</t>
+  </si>
+  <si>
+    <t>07/12/2006</t>
+  </si>
+  <si>
+    <t>CONVÊNIO N¨ 2005/151.0 E ADITIVOS, VIGÊNCIA DE 29.09.06 A 28.09.07.</t>
+  </si>
+  <si>
+    <t>2006NS012384</t>
+  </si>
+  <si>
+    <t>13/12/2006</t>
+  </si>
+  <si>
+    <t>ACERTO ORCAMENTARIO: CANCELA LIQUIDACAO 2006NE000407 E LIQUIDA 2006NE003404.  CONFORME SOLICITACAO DA CAFIN.</t>
+  </si>
+  <si>
+    <t>2.639.648,93</t>
+  </si>
+  <si>
+    <t>2006NS012396</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2006NS012384: PARA FAZER ACERTO DA CONTA DEPOSITO             DE TERCEIROS.</t>
+  </si>
+  <si>
+    <t>2.629.271,82</t>
+  </si>
+  <si>
+    <t>2006NS012417</t>
+  </si>
+  <si>
+    <t>2006NS012436</t>
+  </si>
+  <si>
+    <t>2006FOPAG/DEZ-NORMAL - 2006LO000042 -</t>
+  </si>
+  <si>
+    <t>2.185.927,97</t>
+  </si>
+  <si>
+    <t>2006NS012438</t>
+  </si>
+  <si>
+    <t>14/12/2006</t>
+  </si>
+  <si>
+    <t>2006FOPAG/DEZ-NORMAL - 2006LO000041 -</t>
+  </si>
+  <si>
+    <t>2.935.173,62</t>
+  </si>
+  <si>
+    <t>2006NS012440</t>
+  </si>
+  <si>
+    <t>3.297.752,43</t>
+  </si>
+  <si>
+    <t>2006OB909460</t>
+  </si>
+  <si>
+    <t>15/12/2006</t>
+  </si>
+  <si>
+    <t>OFICIO 76/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.989.776,80 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.NOVEMBRO/2006 - PROCESSO: 157134/2006.</t>
+  </si>
+  <si>
+    <t>3.004.291,80</t>
+  </si>
+  <si>
+    <t>2006NS012523</t>
+  </si>
+  <si>
+    <t>2006NE003490</t>
+  </si>
+  <si>
+    <t>19/12/2006</t>
+  </si>
+  <si>
+    <t>3.174.479,79</t>
+  </si>
+  <si>
+    <t>2006NE003536</t>
+  </si>
+  <si>
+    <t>21/12/2006</t>
+  </si>
+  <si>
+    <t>CONVÊNIO N¨ 2005/151.0 E ADITIVOS - VIGÊNCIA DE 29.09.06 A 28.09.07.</t>
+  </si>
+  <si>
+    <t>2006OB909843</t>
+  </si>
+  <si>
+    <t>28/12/2006</t>
+  </si>
+  <si>
+    <t>FAT. 9912100008/00009/00011. SERVICOS OFERTADOS PELA ECT, EXCETO SEDEX. RETEN-CAO 9,45 P.CENTO. REL. 627/06. PERIODO: 01 A 14/12/06.</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - ECT</t>
+  </si>
+  <si>
+    <t>1.444.703,17</t>
+  </si>
+  <si>
+    <t>2006NS013159</t>
+  </si>
+  <si>
+    <t>1.595.475,62</t>
+  </si>
+  <si>
+    <t>2006NS013189</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO DEZEMBRO/2006 COMPLEMENTAR-2 CONTINUACAO DA 2006FP002739/NS013185.</t>
+  </si>
+  <si>
+    <t>1.940.043,24</t>
+  </si>
+  <si>
+    <t>2006NS023819</t>
+  </si>
+  <si>
+    <t>29/12/2006</t>
+  </si>
+  <si>
+    <t>REGISTRO DA DESPESA LIQUIDADA NA UNIDADE GESTORA DA UO.                       PARA AS CELULAS DE PRECATORIO, NA UG DA UO DO EMITENTE DO EMPENHO.            REFERENTE AO DOCUMENTO: 2006NS013575</t>
+  </si>
+  <si>
+    <t>3.004.039,74</t>
+  </si>
+  <si>
+    <t>2006NE003779</t>
+  </si>
+  <si>
+    <t>30/12/2006</t>
+  </si>
+  <si>
+    <t>PREGÃO INTERNACIONAL Nº 103/2006</t>
+  </si>
+  <si>
+    <t>46.214.292/0001-66 - A. ULDERIGO ROSSI INDÚSTRIA DE MÁQUINAS GRÁFICAS LTDA.</t>
+  </si>
+  <si>
+    <t>3.043.850,00</t>
+  </si>
+  <si>
+    <t>2006NE003781</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO Nº 115/06 E PROPOSTA.</t>
+  </si>
+  <si>
+    <t>43.456.599/0001-85 - FUJITSU DO BRASIL LIMITADA</t>
+  </si>
+  <si>
+    <t>1.638.959,50</t>
+  </si>
+  <si>
+    <t>2006NE003810</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO Nº 131/2006 E PROPOSTA.</t>
+  </si>
+  <si>
+    <t>00.710.799/0001-00 - ALLEN RIO SERVIÇOS E COMERCIO DE PRODUTOS DE INF LTDA</t>
+  </si>
+  <si>
+    <t>2.240.000,00</t>
+  </si>
+  <si>
+    <t>2006NE003825</t>
+  </si>
+  <si>
+    <t>1.768.000,00</t>
+  </si>
+  <si>
+    <t>2006NE003826</t>
+  </si>
+  <si>
+    <t>2.131.000,00</t>
+  </si>
+  <si>
+    <t>2006NE003906</t>
+  </si>
+  <si>
+    <t>31/12/2006</t>
+  </si>
+  <si>
+    <t>1.653.000,00</t>
+  </si>
+  <si>
+    <t>2006NL600392</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO CONTABIL PARCIAL DA 2006NS013571 - PATRONAL PSSS</t>
+  </si>
+  <si>
+    <t>1.653.495,21</t>
+  </si>
+  <si>
+    <t>2006NS023905</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE FATURA Nº 6131/06 - PROCESSO Nº 000.552/07.                      COTA GOL (IN 480/04 E ALTERAÇÕES E SRF).</t>
+  </si>
+  <si>
+    <t>1.860.622,02</t>
+  </si>
+  <si>
+    <t>2006NS023900</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE FATURA Nº 6131/06 - PROCESSO Nº 000.552/06.                      COTA GOL (IN 480/04 E ALTERAÇÕES E SRF).</t>
+  </si>
+  <si>
+    <t>2006NS024000</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 3137247/06 - PROC. NUMERO 000856/07                   COTA TAM (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>1.739.324,72</t>
+  </si>
+  <si>
+    <t>2007OB900003</t>
+  </si>
+  <si>
+    <t>02/01/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 78/2006/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.989.524,74 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.DEZEMBRO/2006 - PROCESSO: 160339/2006.</t>
+  </si>
+  <si>
+    <t>2007OB900059</t>
+  </si>
+  <si>
+    <t>05/01/2007</t>
+  </si>
+  <si>
+    <t>1.729.448,17</t>
+  </si>
+  <si>
+    <t>2007OB900113</t>
+  </si>
+  <si>
+    <t>08/01/2007</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 3137247/06 - PROC. NUMERO 000856/07COTA TAM (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>1.616.702,33</t>
+  </si>
+  <si>
+    <t>2007NE000043</t>
+  </si>
+  <si>
+    <t>15/01/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2007NE000044</t>
+  </si>
+  <si>
+    <t>2007OB900235</t>
+  </si>
+  <si>
+    <t>FAT.4412107756/9912100017/19/20/21. SERVICOS OFERTADOS PELA ECT, EXCETO SEDEX.RETENCAO SRF 9,45 P.CENTO.  RELACAO 04/07 SD. PERIODO: DEZEMBRO/06.</t>
+  </si>
+  <si>
+    <t>3.109.578,94</t>
+  </si>
+  <si>
+    <t>2007NE000065</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:10 - CONTR. N¨ 2002/051.0 E ADITIVOS, VIG. DE 03.05.06 A 02.05.07</t>
+  </si>
+  <si>
+    <t>2007NE000172</t>
+  </si>
+  <si>
+    <t>18/01/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - EMPENHO DE PESSOAL.</t>
+  </si>
+  <si>
+    <t>2007NE000177</t>
+  </si>
+  <si>
+    <t>2007NE000184</t>
+  </si>
+  <si>
+    <t>19/01/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - AUXÍLIO-TRANSPORTE.</t>
+  </si>
+  <si>
+    <t>3.195.000,00</t>
+  </si>
+  <si>
+    <t>2007NS000308</t>
+  </si>
+  <si>
+    <t>2007FOPAG/JAN-NORMAL - 2007LO000001 -</t>
+  </si>
+  <si>
+    <t>2.180.731,32</t>
+  </si>
+  <si>
+    <t>2.961.407,67</t>
+  </si>
+  <si>
+    <t>2007NS000309</t>
+  </si>
+  <si>
+    <t>1.909.726,30</t>
+  </si>
+  <si>
+    <t>2007NS000311</t>
+  </si>
+  <si>
+    <t>2.931.666,77</t>
+  </si>
+  <si>
+    <t>2007NS000312</t>
+  </si>
+  <si>
+    <t>3.200.401,58</t>
+  </si>
+  <si>
+    <t>2007NE000557</t>
+  </si>
+  <si>
+    <t>08/02/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2004/070.0 E ADITIVOS, VIG. DE 01.04.04 A 31.03.09</t>
+  </si>
+  <si>
+    <t>974133/91000 - CEB DISTRIB. S/A</t>
+  </si>
+  <si>
+    <t>1.446.586,02</t>
+  </si>
+  <si>
+    <t>2007NE000571</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:13 - CONV. N¨ 2005/151.0 E ADITIVOS, VIG. DE 29.09.06 A 28.09.07.</t>
+  </si>
+  <si>
+    <t>2007NE000590</t>
+  </si>
+  <si>
+    <t>09/02/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:21 - CONTRATO Nº 2003/218.0 E ADITIVOS - 01.01.07 A 31.12.07.</t>
+  </si>
+  <si>
+    <t>2.878.194,41</t>
+  </si>
+  <si>
+    <t>2007NE000593</t>
+  </si>
+  <si>
+    <t>12/02/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2004/195.0 E ADITIVOS, VIG. DE 13.10.06 A 12.10.07</t>
+  </si>
+  <si>
+    <t>3.096.348,06</t>
+  </si>
+  <si>
+    <t>2007NE000636</t>
+  </si>
+  <si>
+    <t>13/02/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:20 - CONTRATO Nº 2007/001.0, VIGÊNCIA DE 05.01.07 A 04.01.08</t>
+  </si>
+  <si>
+    <t>39.812.524/0001-12 - COMEP SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>1.747.171,71</t>
+  </si>
+  <si>
+    <t>2007NE000639</t>
+  </si>
+  <si>
+    <t>1.727.758,54</t>
+  </si>
+  <si>
+    <t>2007NE000661</t>
+  </si>
+  <si>
+    <t>14/02/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2003/129.0 E ADITIVOS, VIG. DE 07.09.06 A 06.09.07</t>
+  </si>
+  <si>
+    <t>2.865.340,75</t>
+  </si>
+  <si>
+    <t>2007NE000662</t>
+  </si>
+  <si>
+    <t>2007NE000664</t>
+  </si>
+  <si>
+    <t>2007NE000666</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2003/133.0 E ADITIVOS, VIG. DE 07.09.06 A 06.09.07</t>
+  </si>
+  <si>
+    <t>2.684.172,16</t>
+  </si>
+  <si>
+    <t>2007NE000687</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2003/077.0 E ADITIVOS, VIG. DE 18.03.06 A 17.03.07</t>
+  </si>
+  <si>
+    <t>1.879.785,12</t>
+  </si>
+  <si>
+    <t>2007OB901075</t>
+  </si>
+  <si>
+    <t>15/02/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 03/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.988.894,84 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.JANEIRO /2007 - PROCESSO: 104882/2007.</t>
+  </si>
+  <si>
+    <t>3.003.409,84</t>
+  </si>
+  <si>
+    <t>2007NS001314</t>
+  </si>
+  <si>
+    <t>2007NE000698</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTR. N¨ 2004/134.0 E ADITIVOS, VIG. DE 01.09.04 A 31.08.09</t>
+  </si>
+  <si>
+    <t>2.925.439,78</t>
+  </si>
+  <si>
+    <t>2007NE000701</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:08 - CONTRATO Nº 2005/217.0 - VIGÊNCIA DE 14.12.2005 A 13.12.2010</t>
+  </si>
+  <si>
+    <t>2.192.167,26</t>
+  </si>
+  <si>
+    <t>2007NS001418</t>
+  </si>
+  <si>
+    <t>21/02/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/FEV-NORMAL - 2007LO000006 -</t>
+  </si>
+  <si>
+    <t>2.173.553,29</t>
+  </si>
+  <si>
+    <t>2007NS001421</t>
+  </si>
+  <si>
+    <t>3.172.809,57</t>
+  </si>
+  <si>
+    <t>2007NS001420</t>
+  </si>
+  <si>
+    <t>2.927.556,07</t>
+  </si>
+  <si>
+    <t>2007OB901802</t>
+  </si>
+  <si>
+    <t>13/03/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 07/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.989.325,43 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.FEVEREIRO/2007- PROCESSO: 107178/2007.</t>
+  </si>
+  <si>
+    <t>3.003.840,43</t>
+  </si>
+  <si>
+    <t>2007NS002181</t>
+  </si>
+  <si>
+    <t>2007NS002416</t>
+  </si>
+  <si>
+    <t>19/03/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/MAR-NORMAL - 2007LO000009 -</t>
+  </si>
+  <si>
+    <t>1.987.072,18</t>
+  </si>
+  <si>
+    <t>2.177.125,07</t>
+  </si>
+  <si>
+    <t>2007NS002418</t>
+  </si>
+  <si>
+    <t>2.926.288,83</t>
+  </si>
+  <si>
+    <t>2007NE000983</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:08 - CONTR. N¨ 2003/161.0 E ADITIVOS, VIG. DE 28.01.07 A 27.07.07</t>
+  </si>
+  <si>
+    <t>1.921.600,01</t>
+  </si>
+  <si>
+    <t>2007NE001035</t>
+  </si>
+  <si>
+    <t>22/03/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU</t>
+  </si>
+  <si>
+    <t>02.575.829/0001-48 - OCEAN AIR LINHAS AÉREAS LTDA</t>
+  </si>
+  <si>
+    <t>2.808.594,28</t>
+  </si>
+  <si>
+    <t>2007NE001036</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - ATO DA MESA Nº 42/2000 (ART. 5º).DECISÃO Nº 610/99 -  PLENÁ-RIO DO TCU</t>
+  </si>
+  <si>
+    <t>2007NE001063</t>
+  </si>
+  <si>
+    <t>26/03/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTRATO Nº 2003/077.0 E ADITIVOS - VIG. DE 18.03 A 17.06.07</t>
+  </si>
+  <si>
+    <t>2.312.339,61</t>
+  </si>
+  <si>
+    <t>2007NS003010</t>
+  </si>
+  <si>
+    <t>04/04/2007</t>
+  </si>
+  <si>
+    <t>NFF 23167 E 23168 - FORNECIMENTO DE LICENCAS DE APLICATIVOS DA MICROSOFT, A PEDIDO DO CENIN/CD. RETENCAO SRF 9,45PC. BLOQUEIO R$ 53.760,00 (NFF 23167- MULTAPROCESSO 145866/2006).                           RELACAO 50/2007 SITEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>2007OB902478</t>
+  </si>
+  <si>
+    <t>09/04/2007</t>
+  </si>
+  <si>
+    <t>1.974.560,00</t>
+  </si>
+  <si>
+    <t>2007NS003143</t>
+  </si>
+  <si>
+    <t>11/04/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 11/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.988.454,23 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF. MARCO/2007- PROCESSO: 110.955/2007.</t>
+  </si>
+  <si>
+    <t>3.002.969,23</t>
+  </si>
+  <si>
+    <t>2007OB902534</t>
+  </si>
+  <si>
+    <t>2007NS003479</t>
+  </si>
+  <si>
+    <t>20/04/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/ABR-NORMAL - 2007LO000012 -</t>
+  </si>
+  <si>
+    <t>2.930.949,59</t>
+  </si>
+  <si>
+    <t>2007NS003477</t>
+  </si>
+  <si>
+    <t>2.174.253,34</t>
+  </si>
+  <si>
+    <t>2007NE001389</t>
+  </si>
+  <si>
+    <t>02/05/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:10 - CONTRATO PELO PERÍODO DE 12 MESES.</t>
+  </si>
+  <si>
+    <t>2007NS004428</t>
+  </si>
+  <si>
+    <t>14/05/2007</t>
+  </si>
+  <si>
+    <t>NFF 57054/059/194/195 FORNECIMENTO DE EQUIPAMENTOS NOVOS, ULTIMOS MODELO E VERSAO, INCLUINDO SOFTWARES E INSTALACOES TECNICAS, A PEDIDO DO CENIN/CD.        BLOQUEIO R$272.709,57(NFF 57054). RET. SRF 5,85#  RELACAO 69/2007</t>
+  </si>
+  <si>
+    <t>2.368.709,58</t>
+  </si>
+  <si>
+    <t>2007OB903591</t>
+  </si>
+  <si>
+    <t>15/05/2007</t>
+  </si>
+  <si>
+    <t>NFF 57054/059/194/195 FORNECIMENTO DE EQUIPAMENTOS NOVOS, ULTIMOS MODELO E VERSAO, INCLUINDO SOFTWARES E INSTALACOES TECNICAS, A PEDIDO DO CENIN/CD.BLOQUEIO R$272.709,57(NFF 57054). RET. SRF 5,85#  RELACAO 69/2007-SIST.DEMAP</t>
+  </si>
+  <si>
+    <t>1.957.430,50</t>
+  </si>
+  <si>
+    <t>2007NE001563</t>
+  </si>
+  <si>
+    <t>17/05/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22- CONTRATO Nº 2007/072.0 - VIGÊNCIA DE 20.04.07 A 19.04.08.    PROC. 108.422/2007.</t>
+  </si>
+  <si>
+    <t>2.291.187,86</t>
+  </si>
+  <si>
+    <t>2007NS004800</t>
+  </si>
+  <si>
+    <t>OFICIO 12/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.993.187,27 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 14.515,00. REF.ABRIL/2007- PROCESSO: 115.732/2007.</t>
+  </si>
+  <si>
+    <t>3.004.561,38</t>
+  </si>
+  <si>
+    <t>2007NS004686</t>
+  </si>
+  <si>
+    <t>21/05/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/MAI-NORMAL - 2007LO000015 -</t>
+  </si>
+  <si>
+    <t>2.166.158,71</t>
+  </si>
+  <si>
+    <t>2007NS004689</t>
+  </si>
+  <si>
+    <t>2.930.175,73</t>
+  </si>
+  <si>
+    <t>2007OB903887</t>
+  </si>
+  <si>
+    <t>23/05/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 12/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD-PRO SAUDE. ENCARGOS PROFISSIONAIS PARA O INSS: R$ 14.515,00.REF.ABRIL/2007- PROCESSO: 115.732/2007.</t>
+  </si>
+  <si>
+    <t>2007NS005479</t>
+  </si>
+  <si>
+    <t>12/06/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 17/2007/GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 3.076.946,71 E ENCARGOS PROFISSIONAIS PARA O INSS:    R$ 13.081,14. REF. MAIO/2007- PROCESSO: 119.389/2007.</t>
+  </si>
+  <si>
+    <t>3.090.027,85</t>
+  </si>
+  <si>
+    <t>2007OB904417</t>
+  </si>
+  <si>
+    <t>2007NS005540</t>
+  </si>
+  <si>
+    <t>13/06/2007</t>
+  </si>
+  <si>
+    <t>PRO-FORMA INVOICE SK094/VL026-FORNEC.EQUIPAMENTOS DE PRE-IMPRESSAO, IMPRESSAO E ACABAMENTO GRAFICO... RET SRF 7,05# S/SWIFT E COMISSAO (9.875,36) E ISS 5#  S/COMISSAO (9.750,56) - PROCESSO 3.779/06 - RELACAO 260/2007</t>
+  </si>
+  <si>
+    <t>2.238.281,38</t>
+  </si>
+  <si>
+    <t>2007NS005535</t>
+  </si>
+  <si>
+    <t>2.238.081,48</t>
+  </si>
+  <si>
+    <t>2007OB904474</t>
+  </si>
+  <si>
+    <t>14/06/2007</t>
+  </si>
+  <si>
+    <t>PRO-FORMA INVOICE SK094/VL026-FORNEC.EQUIPAMENTOS DE PRE-IMPRESSAO, IMPRESSAO E ACABAMENTO GRAFICO... RET SRF 7,05# S/SWIFT,COMISSAO,CONSULTORIA: 10.239,04-ISS 5PC S. COMISSAO: 9.725,56 -  PROCESSO 142.958/2005 - RELACAO 260/2007</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - A. ULDERIGO ROSSI INDÚSTRIA DE MÁQUINAS GRÁFICAS LTDA.</t>
+  </si>
+  <si>
+    <t>2.231.723,07</t>
+  </si>
+  <si>
+    <t>2007NS005602</t>
+  </si>
+  <si>
+    <t>2.232.931,20</t>
+  </si>
+  <si>
+    <t>2007NS005596</t>
+  </si>
+  <si>
+    <t>PRO-FORMA INVOICE SK094/VL026-FORNEC.EQUIPAMENTOS DE PRE-IMPRESSAO, IMPRESSAO E ACABAMENTO GRAFICO... RET SRF 7,05# S/SWIFT E COMISSAO (9.850,04) E ISS 5#  S/COMISSAO (9.725,56) - PROCESSO 142.958/2005 - RELACAO 260/2007</t>
+  </si>
+  <si>
+    <t>2.231.750,49</t>
+  </si>
+  <si>
+    <t>2007NS005796</t>
+  </si>
+  <si>
+    <t>20/06/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/JUN-NORMAL - 2007LO000021 -</t>
+  </si>
+  <si>
+    <t>2.416.938,96</t>
+  </si>
+  <si>
+    <t>2007NS005793</t>
+  </si>
+  <si>
+    <t>2.926.870,84</t>
+  </si>
+  <si>
+    <t>2007NS005791</t>
+  </si>
+  <si>
+    <t>2.165.828,73</t>
+  </si>
+  <si>
+    <t>2007NE001974</t>
+  </si>
+  <si>
+    <t>29/06/2007</t>
+  </si>
+  <si>
+    <t>PI:INFOR UGR:18 - PREGÃO ELETRÔNICO 27/2006, ATA DE REGISTRO DE PREÇO 10/2006.</t>
+  </si>
+  <si>
+    <t>61.797.924/0007-40 - HEWLETT PACKARD BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>1.565.294,00</t>
+  </si>
+  <si>
+    <t>2007NE002091</t>
+  </si>
+  <si>
+    <t>13/07/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:10 - CONTRATO N¨ 2007/064.0 E ADITIVOS - VIG. 03.05.07 A 02.05.08</t>
+  </si>
+  <si>
+    <t>2007NS007031</t>
+  </si>
+  <si>
+    <t>19/07/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/JUL-NORMAL - 2007LO000024 -</t>
+  </si>
+  <si>
+    <t>2.926.053,32</t>
+  </si>
+  <si>
+    <t>2007NS007032</t>
+  </si>
+  <si>
+    <t>1.672.986,65</t>
+  </si>
+  <si>
+    <t>2007NS007028</t>
+  </si>
+  <si>
+    <t>2.161.435,70</t>
+  </si>
+  <si>
+    <t>2007NE002224</t>
+  </si>
+  <si>
+    <t>03/08/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:16 - CONVÊNIO N¨ 2005/151.0 E ADITIVOS - VIG. 29.09.06 A 28.09.07</t>
+  </si>
+  <si>
+    <t>1.540.000,00</t>
+  </si>
+  <si>
+    <t>2007NS008068</t>
+  </si>
+  <si>
+    <t>20/08/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/AGO-NORMAL - 2007LO000027.</t>
+  </si>
+  <si>
+    <t>2.155.230,35</t>
+  </si>
+  <si>
+    <t>2007NS008069</t>
+  </si>
+  <si>
+    <t>2.683.040,48</t>
+  </si>
+  <si>
+    <t>2007NS008070</t>
+  </si>
+  <si>
+    <t>2.921.816,13</t>
+  </si>
+  <si>
+    <t>2007NS008071</t>
+  </si>
+  <si>
+    <t>1.679.175,58</t>
+  </si>
+  <si>
+    <t>2007NE002385</t>
+  </si>
+  <si>
+    <t>30/08/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:08 - CONTRATO Nº2007/096.0 - 01.06.07 A 31.05.08 -</t>
+  </si>
+  <si>
+    <t>1.696.429,04</t>
+  </si>
+  <si>
+    <t>2007NE002507</t>
+  </si>
+  <si>
+    <t>17/09/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTRATO Nº 2003/077.0 E ADITIVOS, VIG. ATÉ 17.11.07.       PROCESSO Nº 125.876/2007.</t>
+  </si>
+  <si>
+    <t>2.437.592,77</t>
+  </si>
+  <si>
+    <t>2007NE002530</t>
+  </si>
+  <si>
+    <t>19/09/2007</t>
+  </si>
+  <si>
+    <t>PI:DIVER UGR:19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU.      PROC. 165.075/2005</t>
+  </si>
+  <si>
+    <t>2.559.892,44</t>
+  </si>
+  <si>
+    <t>2007NS009178</t>
+  </si>
+  <si>
+    <t>2007FOPAG/SET-NORMAL - 2007LO000030.</t>
+  </si>
+  <si>
+    <t>1.668.079,77</t>
+  </si>
+  <si>
+    <t>2007NS009177</t>
+  </si>
+  <si>
+    <t>2.922.604,39</t>
+  </si>
+  <si>
+    <t>2007NS009176</t>
+  </si>
+  <si>
+    <t>2.890.551,18</t>
+  </si>
+  <si>
+    <t>2007NS009175</t>
+  </si>
+  <si>
+    <t>2.157.921,47</t>
+  </si>
+  <si>
+    <t>2007NS010051</t>
+  </si>
+  <si>
+    <t>11/10/2007</t>
+  </si>
+  <si>
+    <t>NFES 1342 A 1346/1459/1467/1469/1471/1473/1474/1475. SERVICO DE CONSULTORIA.  RET. SRF 9,45 PC E ISS 5 PC S/ VT. R$ 1.441.059,07. (BLOQUEIO DE 156.152,00 NANF 1346). REL. 143/2007 SD.</t>
+  </si>
+  <si>
+    <t>1.441.059,07</t>
+  </si>
+  <si>
+    <t>2007NS010066</t>
+  </si>
+  <si>
+    <t>15/10/2007</t>
+  </si>
+  <si>
+    <t>NFS1342/43/44/45/46/1459/73/74/75/71/69/67/ SERV. AMPLIACAO DA SOLUCAO CORPORATIVE ... BLOQUEIO RS 156.152,00 MULTA PROC 151922/06. RET 9,45% SRFE 5% ISS P/S. PAULO. RELACAO 143 S. DEMAP/2007</t>
+  </si>
+  <si>
+    <t>2007NS010265</t>
+  </si>
+  <si>
+    <t>19/10/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/OUT-NORMAL - 2007LO000033.</t>
+  </si>
+  <si>
+    <t>2.152.308,62</t>
+  </si>
+  <si>
+    <t>2007NS010302</t>
+  </si>
+  <si>
+    <t>NFF 059594- FORNEC. DE 466 UND. DE MICROCOMP. PORTATEIS, A PEDIDO DO CENIN/CD.- RETENCAO SRF 5,85 PC S/ TOTAL DA NOTA. RELACAO 508/07.</t>
+  </si>
+  <si>
+    <t>2007NS010269</t>
+  </si>
+  <si>
+    <t>1.740.706,93</t>
+  </si>
+  <si>
+    <t>2007NS010268</t>
+  </si>
+  <si>
+    <t>2.921.680,83</t>
+  </si>
+  <si>
+    <t>2007OB908034</t>
+  </si>
+  <si>
+    <t>1.473.724,31</t>
+  </si>
+  <si>
+    <t>2007OB908624</t>
+  </si>
+  <si>
+    <t>12/11/2007</t>
+  </si>
+  <si>
+    <t>OFICIO 049/2007GESAD -REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE R$ 2.809.687,01 E ENCARGOS PROFISSIONAIS PARA O INSS:  R$17.480,49    PROCESSO: 142627/2007 - PERIODO OUTUBRO DE 2007</t>
+  </si>
+  <si>
+    <t>2.827.167,50</t>
+  </si>
+  <si>
+    <t>2007NS011111</t>
+  </si>
+  <si>
+    <t>2007NE003049</t>
+  </si>
+  <si>
+    <t>16/11/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTRATO 2003/077 E ADITIVOS - VIGÊNCIA: 18.11.07 A 17.06.08</t>
+  </si>
+  <si>
+    <t>1.793.081,34</t>
+  </si>
+  <si>
+    <t>2007NE003060</t>
+  </si>
+  <si>
+    <t>19/11/2007</t>
+  </si>
+  <si>
+    <t>2007NS011335</t>
+  </si>
+  <si>
+    <t>20/11/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/NOV-NORMAL - 2007LO000036.</t>
+  </si>
+  <si>
+    <t>1.695.573,90</t>
+  </si>
+  <si>
+    <t>2007NS011334</t>
+  </si>
+  <si>
+    <t>2.920.844,85</t>
+  </si>
+  <si>
+    <t>2007NS011332</t>
+  </si>
+  <si>
+    <t>2.149.527,55</t>
+  </si>
+  <si>
+    <t>2007NE003103</t>
+  </si>
+  <si>
+    <t>22/11/2007</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:22 - CONTRATO Nº2007/159.0, PERÍODO DE 07.09.07 A 04.03.08.</t>
+  </si>
+  <si>
+    <t>2.413.441,22</t>
+  </si>
+  <si>
+    <t>2007NS011835</t>
+  </si>
+  <si>
+    <t>30/11/2007</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL AO PSSS/RESTOS A PAGAR - FOPAG NOVEMBRO/2007</t>
+  </si>
+  <si>
+    <t>2.158.030,23</t>
+  </si>
+  <si>
+    <t>2007NS011813</t>
+  </si>
+  <si>
+    <t>OBRIGACAO PATRONAL AO PSS/EXERCICIOS ANTERIORES - FOPAG NOVEMBRO/2007</t>
+  </si>
+  <si>
+    <t>2007NE003309</t>
+  </si>
+  <si>
+    <t>10/12/2007</t>
+  </si>
+  <si>
+    <t>PI:INFOR UGR:18 - ATO DA MESA N¨ 80/01.</t>
+  </si>
+  <si>
+    <t>1.858.518,34</t>
+  </si>
+  <si>
+    <t>2007NS012429</t>
+  </si>
+  <si>
+    <t>14/12/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/DEZ-NORMAL - 2007LO000042.</t>
+  </si>
+  <si>
+    <t>1.697.442,41</t>
+  </si>
+  <si>
+    <t>2007NS012427</t>
+  </si>
+  <si>
+    <t>2.919.922,18</t>
+  </si>
+  <si>
+    <t>2007NS012425</t>
+  </si>
+  <si>
+    <t>2.158.347,67</t>
+  </si>
+  <si>
+    <t>2007OB909772</t>
+  </si>
+  <si>
+    <t>20/12/2007</t>
+  </si>
+  <si>
+    <t>NOSSO DOCUMENTO 9911100053/9911100055 SERVIçOS POSTAIS                        ... RET. SRF 9,45# .. REL.180/07/SD.</t>
+  </si>
+  <si>
+    <t>1.608.179,80</t>
+  </si>
+  <si>
+    <t>2007NS012795</t>
+  </si>
+  <si>
+    <t>2007NS013064</t>
+  </si>
+  <si>
+    <t>27/12/2007</t>
+  </si>
+  <si>
+    <t>2007FOPAG/DEZ-COMPLEMENTAR/2 - 2007LO000045.</t>
+  </si>
+  <si>
+    <t>2007NE003712</t>
+  </si>
+  <si>
+    <t>28/12/2007</t>
+  </si>
+  <si>
+    <t>2007NE003769</t>
+  </si>
+  <si>
+    <t>PI:INFOR UGR:18 - PREGÃO ELETRÔNICO Nº160/2007.</t>
+  </si>
+  <si>
+    <t>37.979.531/0001-88 - UNIMIX TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>1.743.096,48</t>
+  </si>
+  <si>
+    <t>2007NE003715</t>
+  </si>
+  <si>
+    <t>2007NL600503</t>
+  </si>
+  <si>
+    <t>31/12/2007</t>
+  </si>
+  <si>
+    <t>INSCRICAO EM RP DE VALORES PARA ATENDER FOLHA DE PAGAMENTO.</t>
+  </si>
+  <si>
+    <t>2.128.283,56</t>
+  </si>
+  <si>
+    <t>2007NE003813</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:16 - CONVÊNIO N¨ 2005/151.0 E ADITIVOS - VIG. 29.09.07 A 28.09.08</t>
+  </si>
+  <si>
+    <t>2.765.479,82</t>
+  </si>
+  <si>
+    <t>2007NE003870</t>
+  </si>
+  <si>
+    <t>2.400.000,00</t>
+  </si>
+  <si>
+    <t>2007NL000068</t>
+  </si>
+  <si>
+    <t>INSCRICAO EM RESTOS A PAGAR DE VALORES PARA ATENDER DESPESA COM A EMPRESA     B2BR INFORMATICA DO BRASIL LTDA. NFF. 4088.</t>
+  </si>
+  <si>
+    <t>2007NL000080</t>
+  </si>
+  <si>
+    <t>INSCRICAO EM RESTOS A PAGAR DE VALORES PARA ATENDER COM A EMPRESA BRASILEIRA  DE CORREIOS E TELEGRAFOS DAS FATURAS NS. 9912100110/9912100114/9912100113.</t>
+  </si>
+  <si>
+    <t>2.018.606,17</t>
+  </si>
+  <si>
+    <t>2007NE003875</t>
+  </si>
+  <si>
+    <t>2007NE003814</t>
+  </si>
+  <si>
+    <t>PI:CONTR UGR:24 - DESPESAS DE EXERCÍCIOS ANTERIORES.                          PROC. Nº 146.806/2007.</t>
+  </si>
+  <si>
+    <t>2.615.831,01</t>
+  </si>
+  <si>
+    <t>2007NL000159</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO EM RESTO A PAGAR DE VALORES PARA ATENDER DESPESA COM A EMPRESA AÉREAGOL. - PROCESSOS 38/08 E 401/08.</t>
+  </si>
+  <si>
+    <t>1.731.972,99</t>
+  </si>
+  <si>
+    <t>2007NL000082</t>
+  </si>
+  <si>
+    <t>INSCRICAO EM RESTOS A PAGAR DE VALORES PARA ATENDER DESPESA COM A EMPRESA CAI-XA ECONOMICA FEDERAL REFERENTE PAGTO DESPESAS MEDICO HOSPITALARES DO PRO-SAUDEPERIODO: DEZEMBRO/2007</t>
+  </si>
+  <si>
+    <t>2.817.812,32</t>
+  </si>
+  <si>
+    <t>2008NS000002</t>
+  </si>
+  <si>
+    <t>02/01/2008</t>
+  </si>
+  <si>
+    <t>NFF. 4088 CESSAO DE DIREITO DE USO DE LICECAS DOS SOFTWARES MICROSOFT OFFICE  2007 LATAM MVL A PEDIDO DO CENIN/CD. REL. 593/07. RET. 9,45 SOB. VL TOTAL DA  NOTA.</t>
+  </si>
+  <si>
+    <t>2008OB900004</t>
+  </si>
+  <si>
+    <t>03/01/2008</t>
+  </si>
+  <si>
+    <t>FAT. 9912100110/9912100113/9912100114. SERVICOS POSTAIS. RET. 9,45 P.CENTO.   PERIODO: 01 A 17/12/07.  REL. 01/08. SIST. DEMAP</t>
+  </si>
+  <si>
+    <t>1.818.295,13</t>
+  </si>
+  <si>
+    <t>2008OB900012</t>
+  </si>
+  <si>
+    <t>NFF 4088 CESSAO DE DIREITO DE USO DE LICENCAS DOS SOFTWARES MICROSOFT OFFICE2007 LATAM MVL E OUTROS, A PEDIDO DO CENIN/CD.   RET. SRF 9,45%   REL.593/07</t>
+  </si>
+  <si>
+    <t>1.682.888,36</t>
+  </si>
+  <si>
+    <t>2008OB900016</t>
+  </si>
+  <si>
+    <t>OFICIO 062/2007/GESAD-REF. PAGAMENTO DESPESA PROGRAMA ASSISTENCIA A SAUDE SER-VIDORES/CD PRO SAUDE (PAGAMENTO DE PARTE DO VALOR): RESTANTE SERA PAGO COM RE-CURSOS PROPRIOS DO PROGRAMA - PERIODO DEZEMBRO/07 - PROCESSO 147.443/2007.</t>
+  </si>
+  <si>
+    <t>2008NS000016</t>
+  </si>
+  <si>
+    <t>2008NS000013</t>
+  </si>
+  <si>
+    <t>2008NS000044</t>
+  </si>
+  <si>
+    <t>04/01/2008</t>
+  </si>
+  <si>
+    <t>2008FOPAG/JAN-COMPLEMENTAR/1 - 2008LO000001.</t>
+  </si>
+  <si>
+    <t>2008NE000044</t>
+  </si>
+  <si>
+    <t>09/01/2008</t>
+  </si>
+  <si>
+    <t>19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2008NE000043</t>
+  </si>
+  <si>
+    <t>2008NE000104</t>
+  </si>
+  <si>
+    <t>11/01/2008</t>
+  </si>
+  <si>
+    <t>10 - CONTRATO N¨ 2007/064.0 E ADITIVOS, VIG. DE 03.05.07 A 02.05.08.</t>
+  </si>
+  <si>
+    <t>2008NS000381</t>
+  </si>
+  <si>
+    <t>18/01/2008</t>
+  </si>
+  <si>
+    <t>DOC. 4412644864/9912100119/122/123/135/266. - SERVICOS POSTAIS....            RET. SRF 9,45# .. REL.13/2008. SIGMAS.</t>
+  </si>
+  <si>
+    <t>2.698.807,22</t>
+  </si>
+  <si>
+    <t>2008NS000391</t>
+  </si>
+  <si>
+    <t>2.698.754,86</t>
+  </si>
+  <si>
+    <t>2008OB900292</t>
+  </si>
+  <si>
+    <t>DOC. 4412644864/9912100119/122/123/135/266. - SERVICOS POSTAIS....RET. SRF 9,45# .. REL.13/2008. SIGMAS.</t>
+  </si>
+  <si>
+    <t>2.434.831,53</t>
+  </si>
+  <si>
+    <t>2008NS000388</t>
+  </si>
+  <si>
+    <t>2008NS001248</t>
+  </si>
+  <si>
+    <t>13/02/2008</t>
+  </si>
+  <si>
+    <t>NFF  1326. LICENCA DE USO ORACLE (DIVERSOS), A PEDIDO DO CENIN/CD. RET. SRF   9,45 P.CENTO E ISS 2 P.CENTO. REL. 27/08 SIST. SIGMAS.</t>
+  </si>
+  <si>
+    <t>2008OB900858</t>
+  </si>
+  <si>
+    <t>1.543.511,95</t>
+  </si>
+  <si>
+    <t>2008NE000584</t>
+  </si>
+  <si>
+    <t>15/02/2008</t>
+  </si>
+  <si>
+    <t>2008NS001455</t>
+  </si>
+  <si>
+    <t>19/02/2008</t>
+  </si>
+  <si>
+    <t>FOPAG FEV/2008 - NORMAL - CONTINUACAO.                                        - 2008LO000005 -</t>
+  </si>
+  <si>
+    <t>2.768.924,22</t>
+  </si>
+  <si>
+    <t>2008NE000800</t>
+  </si>
+  <si>
+    <t>04/03/2008</t>
+  </si>
+  <si>
+    <t>19 - TRANSPORTE AÉREO. DECISÃO N¨ 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2008NE000802</t>
+  </si>
+  <si>
+    <t>2008NE000859</t>
+  </si>
+  <si>
+    <t>07/03/2008</t>
+  </si>
+  <si>
+    <t>10 - CONTRATO Nº 2007/064.0 E ADITIVO, VIGÊNCIA 03.05.08 A 02.05.09</t>
+  </si>
+  <si>
+    <t>2008NE000853</t>
+  </si>
+  <si>
+    <t>20 - CONTRATO Nº 2007/064.0 E ADITIVO, VIGÊNCIA 03.05.08 A 02.05.09</t>
+  </si>
+  <si>
+    <t>2008NE000845</t>
+  </si>
+  <si>
+    <t>10 - CONTRATO N¨ 2007/064.0 E ADITIVOS, VIGÊNCIA DE 03.05.07 A 02.05.08.</t>
+  </si>
+  <si>
+    <t>2008OB901528</t>
+  </si>
+  <si>
+    <t>10/03/2008</t>
+  </si>
+  <si>
+    <t>2008NE000867</t>
+  </si>
+  <si>
+    <t>19 - TRANSPORTE AÉREO. DECISÃO Nº 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2008NE000868</t>
+  </si>
+  <si>
+    <t>2008NE000987</t>
+  </si>
+  <si>
+    <t>26/03/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº 2007/072.0 E ADITIVOS, VIGÊNCIA DE 20.04.08 A 19.04.09.</t>
+  </si>
+  <si>
+    <t>2.602.208,83</t>
+  </si>
+  <si>
+    <t>2008NE000993</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2007/049.0 E ADITIVOS, VIGÊNCIA DE 23.03.08 A 22.03.09.</t>
+  </si>
+  <si>
+    <t>02.449.992/0155-10 - VIVO S.A</t>
+  </si>
+  <si>
+    <t>3.050.202,24</t>
+  </si>
+  <si>
+    <t>2008NE001015</t>
+  </si>
+  <si>
+    <t>27/03/2008</t>
+  </si>
+  <si>
+    <t>15 - CONTRATO N¨ 2006/156.0 E ADITIVOS, VIG. DE 01.11.07 A 31.10.08.          PROC. 100.436/2008</t>
+  </si>
+  <si>
+    <t>2.408.888,43</t>
+  </si>
+  <si>
+    <t>2008NE001064</t>
+  </si>
+  <si>
+    <t>01/04/2008</t>
+  </si>
+  <si>
+    <t>19 - CONTRATO Nº 2007/033.0 E ADITIVO, VIGÊNCIA 01.03.08 A 28.02.09</t>
+  </si>
+  <si>
+    <t>00.013.698/0001-80 - TRIPS PASSAGENS E TURISMO LTDA</t>
+  </si>
+  <si>
+    <t>2008NE001052</t>
+  </si>
+  <si>
+    <t>06 - CONTRATO Nº 2003/172.0 E ADITIVOS, VIGÊNCIA 06.11.07 A 05.11.08</t>
+  </si>
+  <si>
+    <t>1.612.500,00</t>
+  </si>
+  <si>
+    <t>2008NE001050</t>
+  </si>
+  <si>
+    <t>24 - CONTRATO Nº 2003/172.0 E ADITIVOS, VIGÊNCIA 06.11.07 A 05.11.08</t>
+  </si>
+  <si>
+    <t>2008NE001066</t>
+  </si>
+  <si>
+    <t>1.734.431,56</t>
+  </si>
+  <si>
+    <t>2008NE001093</t>
+  </si>
+  <si>
+    <t>02/04/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2004/134.0 E ADITIVOS, VIGÊNCIA DE 01.09.04 A 31.08.09.</t>
+  </si>
+  <si>
+    <t>2.000.869,08</t>
+  </si>
+  <si>
+    <t>2008NE001087</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2004/070.0 E ADITIVOS, VIGÊNCIA DE 01.04.04 A 31.03.09.</t>
+  </si>
+  <si>
+    <t>1.523.389,05</t>
+  </si>
+  <si>
+    <t>2008NE001128</t>
+  </si>
+  <si>
+    <t>03/04/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2004/195.0 E ADITIVOS, VIGÊNCIA DE 13.10.07 A 12.10.08.</t>
+  </si>
+  <si>
+    <t>2.695.699,65</t>
+  </si>
+  <si>
+    <t>2008NE001218</t>
+  </si>
+  <si>
+    <t>10/04/2008</t>
+  </si>
+  <si>
+    <t>07.575.651/0001-59 - GOL LINHAS AÉREAS S.A.</t>
+  </si>
+  <si>
+    <t>2008NE001219</t>
+  </si>
+  <si>
+    <t>2008NE001222</t>
+  </si>
+  <si>
+    <t>19 - ATO DA MESA 42/2000 (ART. 5º). DECISÃO Nº 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2008NE001252</t>
+  </si>
+  <si>
+    <t>14/04/2008</t>
+  </si>
+  <si>
+    <t>10 - CONTRATO Nº 2007/064.0 E ADITIVO - VIGÊNCIA DE 03.05.08 A 02.05.09.</t>
+  </si>
+  <si>
+    <t>1.832.600,00</t>
+  </si>
+  <si>
+    <t>2008NE001296</t>
+  </si>
+  <si>
+    <t>17/04/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2008/68.0, VIGÊNCIA DE 01.04.08 A 31.03.09.</t>
+  </si>
+  <si>
+    <t>2.155.349,84</t>
+  </si>
+  <si>
+    <t>2008NE001290</t>
+  </si>
+  <si>
+    <t>1.975.737,36</t>
+  </si>
+  <si>
+    <t>2008NE001517</t>
+  </si>
+  <si>
+    <t>15/05/2008</t>
+  </si>
+  <si>
+    <t>20 - CONTRATO Nº 2008/023.0 - VIGÊNCIA DE 18.02.08 A 17.02.09.</t>
+  </si>
+  <si>
+    <t>2.440.795,24</t>
+  </si>
+  <si>
+    <t>2008NE001540</t>
+  </si>
+  <si>
+    <t>16/05/2008</t>
+  </si>
+  <si>
+    <t>2008NE001607</t>
+  </si>
+  <si>
+    <t>26/05/2008</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2007/096.0 E ADITIVOS, VIGÊNCIA DE 01.06.08 A 31.05.09.</t>
+  </si>
+  <si>
+    <t>3.203.856,11</t>
+  </si>
+  <si>
+    <t>2008NE001605</t>
+  </si>
+  <si>
+    <t>CONTRATO N¨ 2007/096.0, VIGÊNCIA DE 01.06.08 A 31.05.09.</t>
+  </si>
+  <si>
+    <t>2008NE001785</t>
+  </si>
+  <si>
+    <t>17/06/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.06 A 17.09.2008.</t>
+  </si>
+  <si>
+    <t>2.436.088,50</t>
+  </si>
+  <si>
+    <t>2008NE001783</t>
+  </si>
+  <si>
+    <t>17 - CONTRATO 2003/076.0 E ADITIVOS - VIGÊNCIA 18.06.2008 A 17.06.2009</t>
+  </si>
+  <si>
+    <t>2.202.129,93</t>
+  </si>
+  <si>
+    <t>2008NE001795</t>
+  </si>
+  <si>
+    <t>18/06/2008</t>
+  </si>
+  <si>
+    <t>2008NE001875</t>
+  </si>
+  <si>
+    <t>02/07/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N¨ 2004/104.0 E ADITIVOS, VIG. DE 05.07.08 A 04.07.09.</t>
+  </si>
+  <si>
+    <t>2.246.330,29</t>
+  </si>
+  <si>
+    <t>2008NE002133</t>
+  </si>
+  <si>
+    <t>23/07/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº 068.0, VIGÊNCIA 01.04.08 A 31.03.09</t>
+  </si>
+  <si>
+    <t>2.041.242,55</t>
+  </si>
+  <si>
+    <t>2008NS008251</t>
+  </si>
+  <si>
+    <t>11/08/2008</t>
+  </si>
+  <si>
+    <t>OFICIO 046/08/GESAD... PAGAMENTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORESPRO SAUDE R$ 2.698.869,85 E ENCARGOS PROFISSIONAIS PARA O INSS R$  8.480,70 E OUTRAS DESPESAS R$ 62.796,86 REFERENTE JULHO/2008 - PROCESSO: 166.004/2008</t>
+  </si>
+  <si>
+    <t>2.770.147,41</t>
+  </si>
+  <si>
+    <t>2008OB905492</t>
+  </si>
+  <si>
+    <t>12/08/2008</t>
+  </si>
+  <si>
+    <t>2008NE002266</t>
+  </si>
+  <si>
+    <t>14/08/2008</t>
+  </si>
+  <si>
+    <t>08 - DESPESAS DE EXERCÍCIOS ANTERIORES.                                       PROC. 020.174/2007</t>
+  </si>
+  <si>
+    <t>1.914.278,22</t>
+  </si>
+  <si>
+    <t>2008NS008405</t>
+  </si>
+  <si>
+    <t>NFS 320- REFORMA GERAL/RECUP.AREAS COMUNS/EXTERNAS IMOVEIS FUNCS.(BL F,G,H,I -SQN 302)-GLOSA 6.068,77(COB IND. CPMF)- REF. 6ª MEDICAO - RETENCAO SRF 5,85 PCS/VALOR APROPR., ISS 1 PC S/TOTAL, INSS 11PC S/558.964,74 - REL. 153/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>06.593.156/0001-00 - PALMA ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>1.590.976,21</t>
+  </si>
+  <si>
+    <t>2008NL600223</t>
+  </si>
+  <si>
+    <t>18/08/2008</t>
+  </si>
+  <si>
+    <t>COMPLEMENTACAO DA 2008NS000419 - AJUSTE DE DESPESA - ATIVOS</t>
+  </si>
+  <si>
+    <t>3.238.300,00</t>
+  </si>
+  <si>
+    <t>2008NE002478</t>
+  </si>
+  <si>
+    <t>17/09/2008</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.09.08 A 17.06.09.         PROC. 166.949/2008</t>
+  </si>
+  <si>
+    <t>1.944.102,00</t>
+  </si>
+  <si>
+    <t>2008NE003455</t>
+  </si>
+  <si>
+    <t>16/12/2008</t>
+  </si>
+  <si>
+    <t>18 - PREGÃO ELETRÔNICO Nº231/08.</t>
+  </si>
+  <si>
+    <t>32.923.310/0001-74 - MICROLOG INFORMATICA E TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>2008NE003478</t>
+  </si>
+  <si>
+    <t>17/12/2008</t>
+  </si>
+  <si>
+    <t>2008OB909331</t>
+  </si>
+  <si>
+    <t>24/12/2008</t>
+  </si>
+  <si>
+    <t>DOC. 9908100023/9910100741/9911100252/9912100297 - SERVICOS POSTAIS, MALOTE   (SERCA), TELEGRAMAS...DOS DEPUTADOS E DIVERSOS SETORES DA CD.  RET. SRF 9,45% REL.251/08-SIGMAS  REF.:01/08 A 31/08/08 E 01/10 A 15/12/08 (ECT - CORREIOS )</t>
+  </si>
+  <si>
+    <t>1.744.923,11</t>
+  </si>
+  <si>
+    <t>2008NS013996</t>
+  </si>
+  <si>
+    <t>1.939.360,29</t>
+  </si>
+  <si>
+    <t>2008NE003727</t>
+  </si>
+  <si>
+    <t>29/12/2008</t>
+  </si>
+  <si>
+    <t>18 - PREGÃO ELETRÔNICO N. 245/2008.</t>
+  </si>
+  <si>
+    <t>00.306.524/0001-05 - LEISTUNG COMÉRCIO E SERVIÇOS DE SISTEMAS DE ENERGIA LTDA</t>
+  </si>
+  <si>
+    <t>1.854.999,96</t>
+  </si>
+  <si>
+    <t>2008NE003804</t>
+  </si>
+  <si>
+    <t>30/12/2008</t>
+  </si>
+  <si>
+    <t>2008NE003961</t>
+  </si>
+  <si>
+    <t>31/12/2008</t>
+  </si>
+  <si>
+    <t>2.743.000,00</t>
+  </si>
+  <si>
+    <t>2008NE003946</t>
+  </si>
+  <si>
+    <t>08 - PREGÃO PRESENCIAL INTERNACIONAL Nº239/08</t>
+  </si>
+  <si>
+    <t>EX0008990 - SCREEN SERVICE</t>
+  </si>
+  <si>
+    <t>2.913.720,19</t>
+  </si>
+  <si>
+    <t>2009NE000105</t>
+  </si>
+  <si>
+    <t>07/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N. 2003/077.0 E ADITIVOS, VIGÊNCIA DE 18.09.08 A 17.06.09.</t>
+  </si>
+  <si>
+    <t>3.192.464,64</t>
+  </si>
+  <si>
+    <t>2009NE000140</t>
+  </si>
+  <si>
+    <t>08/01/2009</t>
+  </si>
+  <si>
+    <t>06 - CONTRATO Nº 2008/245.0, VIG. 06.11.08 A 05.011.09</t>
+  </si>
+  <si>
+    <t>1.694.444,49</t>
+  </si>
+  <si>
+    <t>2009NE000173</t>
+  </si>
+  <si>
+    <t>09/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N. 2008/135.0 E ADITIVOS, VIGÊNCIA DE 21.07.08 A 20.07.09</t>
+  </si>
+  <si>
+    <t>2.266.998,46</t>
+  </si>
+  <si>
+    <t>2009NE000186</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO N. 2003/076.0 E ADITIVOS, VIGÊNCIA DE 18.06.08 A 17.06.09.</t>
+  </si>
+  <si>
+    <t>2.034.532,24</t>
+  </si>
+  <si>
+    <t>2009NS000134</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 3568912/08-PROCESSO Nº 001043/08                          COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>1.573.764,65</t>
+  </si>
+  <si>
+    <t>2009NE000198</t>
+  </si>
+  <si>
+    <t>2.434.500,29</t>
+  </si>
+  <si>
+    <t>2009NE000192</t>
+  </si>
+  <si>
+    <t>2.312.905,76</t>
+  </si>
+  <si>
+    <t>2009NE000214</t>
+  </si>
+  <si>
+    <t>19 - ATO DA MESA N. 42/2000 (ART. 5¨). DECISÃO N. 610/99 - PLENÁRIO DO TCU.</t>
+  </si>
+  <si>
+    <t>2009NE000208</t>
+  </si>
+  <si>
+    <t>05.730.375/0001-20 - WEBJET LINHAS AÉREAS S/A.</t>
+  </si>
+  <si>
+    <t>2009NE000203</t>
+  </si>
+  <si>
+    <t>2009NE000231</t>
+  </si>
+  <si>
+    <t>12/01/2009</t>
+  </si>
+  <si>
+    <t>15 - CONTRATO Nº 2004/134.0, VIGÊNCIA 01.09.04 A 31.08.09</t>
+  </si>
+  <si>
+    <t>1.814.132,68</t>
+  </si>
+  <si>
+    <t>2009NE000235</t>
+  </si>
+  <si>
+    <t>15 - CONTRATO Nº 2006/156.0 E ADITIVO, VIGÊNCIA 01.11.08 A 31.10.09</t>
+  </si>
+  <si>
+    <t>3.090.598,14</t>
+  </si>
+  <si>
+    <t>2009OB800141</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 3568912/08-PROCESSO Nº 001043/08COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>1.462.814,25</t>
+  </si>
+  <si>
+    <t>2009NL600000</t>
+  </si>
+  <si>
+    <t>13/01/2009</t>
+  </si>
+  <si>
+    <t>2009FOPAG/JAN-COMPLEMENTAR/1 - CONTINUACAO DA 2009FP000006/NS000183. CONSIGNA-COES: IRRF 15.720.051,05 - IRRF EXTERIOR 8.382,14 - RETENCOES F. FITA 3.318,83PESSOA PAGAR FORA FITA 128.353,41 - PENSAO ALIMENTICIA FORA FITA 6.442,33</t>
+  </si>
+  <si>
+    <t>2009NE000349</t>
+  </si>
+  <si>
+    <t>15/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº 2006/129.0 E ADITIVOS, VIGêNCIA 31.07.08 A 30.07.09</t>
+  </si>
+  <si>
+    <t>1.664.588,39</t>
+  </si>
+  <si>
+    <t>2009NE000394</t>
+  </si>
+  <si>
+    <t>19/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº 2006/203.0 E ADITIVOS, VIG. 20.12.08 A 19.12.09.</t>
+  </si>
+  <si>
+    <t>00.632.068/0001-93 - TECTENGE TECNOLOGIA E SERVIÇOS LTDA.</t>
+  </si>
+  <si>
+    <t>1.813.587,26</t>
+  </si>
+  <si>
+    <t>2009NS000426</t>
+  </si>
+  <si>
+    <t>20/01/2009</t>
+  </si>
+  <si>
+    <t>DOC. 9912100362/9912100366/9912100365 - SERVICOS POSTAIS, MALOTE              (SERCA), TELEGRAMAS...DOS DEPUTADOS E DIVERSOS SETORES DA CD.  RET. SRF 9,45% REL.14/09-SIGMAS  REF.:16/12 A 31/12/08 E 01/12 A 31/12/08 (ECT - CORREIOS )</t>
+  </si>
+  <si>
+    <t>2.038.042,14</t>
+  </si>
+  <si>
+    <t>2009OB800322</t>
+  </si>
+  <si>
+    <t>1.838.421,39</t>
+  </si>
+  <si>
+    <t>2009NE000459</t>
+  </si>
+  <si>
+    <t>22/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº 2004/134.0, VIGÊNCIA 01.09.04 A 31.08.09</t>
+  </si>
+  <si>
+    <t>2009NE000524</t>
+  </si>
+  <si>
+    <t>23/01/2009</t>
+  </si>
+  <si>
+    <t>08 - CONTRATO N¨ 2007/096.0 E ADITIVOS, VIGÊNCIA DE 01.06.08 A 31.05.09.</t>
+  </si>
+  <si>
+    <t>2009NE000577</t>
+  </si>
+  <si>
+    <t>28/01/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº2008/157.0, VIGÊNCIA DE 11.08.08 A 10.08.09</t>
+  </si>
+  <si>
+    <t>2.769.783,33</t>
+  </si>
+  <si>
+    <t>2009OB800638</t>
+  </si>
+  <si>
+    <t>29/01/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 001/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES JANEIRO/2009.       PROCESSO: 101.186/2009</t>
+  </si>
+  <si>
+    <t>1.793.177,49</t>
+  </si>
+  <si>
+    <t>2009NS000833</t>
+  </si>
+  <si>
+    <t>2009NE000652</t>
+  </si>
+  <si>
+    <t>03/02/2009</t>
+  </si>
+  <si>
+    <t>08 - CONTRATO Nº 2005/217.0 E ADITIVOS, VIGÊNCIA DE 14.12.2005 A 13.12.2010.</t>
+  </si>
+  <si>
+    <t>2.391.430,08</t>
+  </si>
+  <si>
+    <t>2009NE000666</t>
+  </si>
+  <si>
+    <t>04/02/2009</t>
+  </si>
+  <si>
+    <t>00.009.282/0001-98 - CONSERVO BRASÍLIA SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>3.215.803,84</t>
+  </si>
+  <si>
+    <t>2009NE000727</t>
+  </si>
+  <si>
+    <t>10/02/2009</t>
+  </si>
+  <si>
+    <t>24 - CONTRATO Nº 2008/225.0 - VIGÊNCIA DE 19.11.08 A 18.11.09.</t>
+  </si>
+  <si>
+    <t>1.831.778,23</t>
+  </si>
+  <si>
+    <t>2009NS001464</t>
+  </si>
+  <si>
+    <t>12/02/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 013/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES JANEIRO/2009.       PROCESSO: 104.128/2009.</t>
+  </si>
+  <si>
+    <t>2.731.429,19</t>
+  </si>
+  <si>
+    <t>2009NE000755</t>
+  </si>
+  <si>
+    <t>13/02/2009</t>
+  </si>
+  <si>
+    <t>22 - CONTRATO Nº2008/156.0, VIGÊNCIA DE 11.08.08 A 10.08.09.</t>
+  </si>
+  <si>
+    <t>3.200.716,66</t>
+  </si>
+  <si>
+    <t>2009OB801119</t>
+  </si>
+  <si>
+    <t>OFICIO 003/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES JANEIRO/2009.PROCESSO: 104.128/2009.</t>
+  </si>
+  <si>
+    <t>2009NE000787</t>
+  </si>
+  <si>
+    <t>17/02/2009</t>
+  </si>
+  <si>
+    <t>20 - CONTRATO Nº 2008/023.0 E ADITIVOS - VIGÊNCIA DE 18.02.09 A 17.02.10.</t>
+  </si>
+  <si>
+    <t>3.068.879,41</t>
+  </si>
+  <si>
+    <t>2009NE000783</t>
+  </si>
+  <si>
+    <t>30 - CONTRATO Nº 054.0 E ADITIVO, VIGÊNCIA 14.04.09 A 13.04.10</t>
+  </si>
+  <si>
+    <t>38.019.733/0001-40 - SANTA HELENA VIGILANCIA SEGURANÇA TOTAL SA</t>
+  </si>
+  <si>
+    <t>1.610.294,15</t>
+  </si>
+  <si>
+    <t>2009NE000808</t>
+  </si>
+  <si>
+    <t>18/02/2009</t>
+  </si>
+  <si>
+    <t>19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU.                   PROCESSO 104.335/2009.</t>
+  </si>
+  <si>
+    <t>1.708.523,16</t>
+  </si>
+  <si>
+    <t>2009NE000829</t>
+  </si>
+  <si>
+    <t>19/02/2009</t>
+  </si>
+  <si>
+    <t>12 - CONTRATO Nº 2009/021.0, VIGÊNCIA 02.02.09 A 01.02.13</t>
+  </si>
+  <si>
+    <t>07.432.517/0003-60 - SIMPRESS COMERCIO, LOCAÇÃO E SERVIÇOS S.A.</t>
+  </si>
+  <si>
+    <t>1.440.185,02</t>
+  </si>
+  <si>
+    <t>2009NE000839</t>
+  </si>
+  <si>
+    <t>20/02/2009</t>
+  </si>
+  <si>
+    <t>2009NE000878</t>
+  </si>
+  <si>
+    <t>27/02/2009</t>
+  </si>
+  <si>
+    <t>19 - CONTRATO Nº 2007/033.0 E ADITIVOS, VIGÊNCIA DE 01.03.09 A 28.02.10</t>
+  </si>
+  <si>
+    <t>2009NS002896</t>
+  </si>
+  <si>
+    <t>24/03/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 018/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES MARCO/2009.         PROCESSO: 108.244/2009.</t>
+  </si>
+  <si>
+    <t>3.130.545,38</t>
+  </si>
+  <si>
+    <t>2009OB802010</t>
+  </si>
+  <si>
+    <t>2009NE001115</t>
+  </si>
+  <si>
+    <t>26/03/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2007/072.0 E ADITIVOS, VIGÊNCIA 20.04.2009 A 19.04.2010.</t>
+  </si>
+  <si>
+    <t>2009NE001149</t>
+  </si>
+  <si>
+    <t>31/03/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO.</t>
+  </si>
+  <si>
+    <t>1.447.361,48</t>
+  </si>
+  <si>
+    <t>2009NE001313</t>
+  </si>
+  <si>
+    <t>16/04/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO PELO PERÍODO DE 12 MESES.</t>
+  </si>
+  <si>
+    <t>2009OB802669</t>
+  </si>
+  <si>
+    <t>22/04/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 028/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES ABRIL/2009.         PROCESSO: 112.359/2009.</t>
+  </si>
+  <si>
+    <t>2.121.267,92</t>
+  </si>
+  <si>
+    <t>2009NS003777</t>
+  </si>
+  <si>
+    <t>2009NE001352</t>
+  </si>
+  <si>
+    <t>28/04/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2007/064.0 E ADITIVO, VIGÊNCIA 03.05.09 A 02.05.10.        PROC. 177.930/2008</t>
+  </si>
+  <si>
+    <t>1.596.032,84</t>
+  </si>
+  <si>
+    <t>2009NS004524</t>
+  </si>
+  <si>
+    <t>12/05/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 032/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES DE ABRIL 2009 PROC. 117.691/2009.</t>
+  </si>
+  <si>
+    <t>3.092.605,20</t>
+  </si>
+  <si>
+    <t>2009OB803185</t>
+  </si>
+  <si>
+    <t>2009NS004658</t>
+  </si>
+  <si>
+    <t>15/05/2009</t>
+  </si>
+  <si>
+    <t>FATTURA PROFORMA_S/N FORNEC.EQUIPAMENTOS DEST.COORD.TV/CD(TRANSMISSOR RADIODI-FUSAO DE SOM/IMAGENS E OUTROS). RET.SRF 7,05PC S/3060,27(SWIFT,COMISSAO,DESP. EXTERNAS) E ISS 5PC S/COMISSAO(2890,53). REL.45/2009(REF.820.997,52 EUROS)</t>
+  </si>
+  <si>
+    <t>2.313.808,01</t>
+  </si>
+  <si>
+    <t>2009NS004660</t>
+  </si>
+  <si>
+    <t>FATTURA PROFORMA_S/N FORNEC.EQUIPAMENTOS DEST.COORD.TV/CD(TRANSMISSOR RADIODI-FUSAO DE SOM/IMAGENS E OUTROS). REF. 820.997,52 EUROS CAMBIO DO DIA 15/05/09. REL.45/2009  PROCESSO 139.242/2007</t>
+  </si>
+  <si>
+    <t>2.311.108,02</t>
+  </si>
+  <si>
+    <t>2009OB803289</t>
+  </si>
+  <si>
+    <t>FATTURA PROFORMA NR PC 3 FORN.EQUIPAMENTO DEST.COORD.TV/CD(TRANSMISSOR RADIODIFUSAO DE SOM/IMAGENS E OUTROS). REF. 820.997,52 EUROS CAMBIO DO DIA 15/05/09.REL.45/2009  PROCESSO 139.242/2007</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - SCREEN SERVICE</t>
+  </si>
+  <si>
+    <t>2009NE001614</t>
+  </si>
+  <si>
+    <t>25/05/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2009/039.0 E ADITIVOS - VIGÊNCIA DE 26.05.09 A 25.05.10.   PROC. 111.478/2009.</t>
+  </si>
+  <si>
+    <t>1.640.270,10</t>
+  </si>
+  <si>
+    <t>2009NS004990</t>
+  </si>
+  <si>
+    <t>OFICIO 036/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES DE MAIO 2009 PROC.  119.730/2009.</t>
+  </si>
+  <si>
+    <t>3.145.987,40</t>
+  </si>
+  <si>
+    <t>2009OB803522</t>
+  </si>
+  <si>
+    <t>2009NS005185</t>
+  </si>
+  <si>
+    <t>28/05/2009</t>
+  </si>
+  <si>
+    <t>NFF 127280/127752/128256/128815. FORNECIMENTO DE COMPUTADORES DESTINADOS A DI-VERSOS SETORES DA CASA. BLOQUEIO R$ 6.315,40(MULTATODAS NF'S PROC. 170645/08) RET. SRF 5,85 P.CENTO. RELACAO 158/09</t>
+  </si>
+  <si>
+    <t>07.275.920/0001-61 - LENOVO TECNOLOGIA (BRASIL) LTDA</t>
+  </si>
+  <si>
+    <t>1.943.200,00</t>
+  </si>
+  <si>
+    <t>2009OB803651</t>
+  </si>
+  <si>
+    <t>1.823.207,40</t>
+  </si>
+  <si>
+    <t>2009NE001666</t>
+  </si>
+  <si>
+    <t>29/05/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N. 2008/135.0 E ADITIVOS, VIGÊNCIA DE 21.07.09 A 20.07.10</t>
+  </si>
+  <si>
+    <t>1.733.000,88</t>
+  </si>
+  <si>
+    <t>2009NS005531</t>
+  </si>
+  <si>
+    <t>05/06/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 041/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES DE MAIO/2009.       PROCESSO: 121.615/2009</t>
+  </si>
+  <si>
+    <t>2.352.678,75</t>
+  </si>
+  <si>
+    <t>2009OB803880</t>
+  </si>
+  <si>
+    <t>2009NS005841</t>
+  </si>
+  <si>
+    <t>16/06/2009</t>
+  </si>
+  <si>
+    <t>NFF 128817/129452/129617 - FORNECIMENTO DE COMPUTADORES DESTINADOS A  DIVERSOSSETORES DA CASA-(BLOQUEIO MULTAS NFF 129452: R$ 485,80 E NFF 129617: R$ 971,60PROC. 170.645/08) - RET SRF 5,85PC - RELACAO 184/09 SIGMAS.</t>
+  </si>
+  <si>
+    <t>1.457.400,00</t>
+  </si>
+  <si>
+    <t>2009NE001837</t>
+  </si>
+  <si>
+    <t>17/06/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO EMERGENCIAL PELO PERÍODO DE 180 DIAS.</t>
+  </si>
+  <si>
+    <t>36.770.857/0001-38 - BRASFORT ADMINISTRAÇÃO E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2.624.648,77</t>
+  </si>
+  <si>
+    <t>2009NS005985</t>
+  </si>
+  <si>
+    <t>19/06/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 044/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES DE JUNHO 2009 PROC. 123.045/2009.</t>
+  </si>
+  <si>
+    <t>2.206.771,69</t>
+  </si>
+  <si>
+    <t>2009OB804167</t>
+  </si>
+  <si>
+    <t>2009OB804647</t>
+  </si>
+  <si>
+    <t>07/07/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 048/09 GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES JUNHO/2009.PROCESSO: 125.093/2009.</t>
+  </si>
+  <si>
+    <t>2.587.011,18</t>
+  </si>
+  <si>
+    <t>2009NS006707</t>
+  </si>
+  <si>
+    <t>OFICIO 141/09 GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES JUNHO/2009.         PROCESSO: 125.093/2009.</t>
+  </si>
+  <si>
+    <t>2009NE002083</t>
+  </si>
+  <si>
+    <t>13/07/2009</t>
+  </si>
+  <si>
+    <t>38.056.404/0001-70 - IOS INFORMÁTICA, ORGANIZAÇÃO E SISTEMAS S.A. &amp;</t>
+  </si>
+  <si>
+    <t>2.805.724,87</t>
+  </si>
+  <si>
+    <t>2009NE002078</t>
+  </si>
+  <si>
+    <t>2009NE002198</t>
+  </si>
+  <si>
+    <t>22/07/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO EMERGENCIAL PELO PERÍODO DE 180 DIAS</t>
+  </si>
+  <si>
+    <t>78.533.312/0001-58 - PLANSUL PLANEJAMENTO E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>2.001.903,85</t>
+  </si>
+  <si>
+    <t>2009NS007302</t>
+  </si>
+  <si>
+    <t>23/07/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 053/09 GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES JULHO/2009.PROCESSO:127.076/2009.</t>
+  </si>
+  <si>
+    <t>1.953.869,05</t>
+  </si>
+  <si>
+    <t>2009OB805015</t>
+  </si>
+  <si>
+    <t>2009NE002244</t>
+  </si>
+  <si>
+    <t>29/07/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº2009/175.0, VIGÊNCIA DE 20.07.09 A 15.01.10.</t>
+  </si>
+  <si>
+    <t>00.389.565/0001-02 - AHP TEC COM. DE INFORMÁTICA E SERVIÇOS EM TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>3.181.182,15</t>
+  </si>
+  <si>
+    <t>2009NE002250</t>
+  </si>
+  <si>
+    <t>31/07/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO PELO PERÍODO DE 12 MESES.                                     PREGÃO ELETRÔNICO Nº85/2009</t>
+  </si>
+  <si>
+    <t>2.477.109,02</t>
+  </si>
+  <si>
+    <t>2009NS007660</t>
+  </si>
+  <si>
+    <t>06/08/2009</t>
+  </si>
+  <si>
+    <t>OFICIO 058/09 GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 2ª QUINZENA DO MES JULHO/2009.PROCESSO:128.206/2009.</t>
+  </si>
+  <si>
+    <t>2.765.735,16</t>
+  </si>
+  <si>
+    <t>2009OB805301</t>
+  </si>
+  <si>
+    <t>10/08/2009</t>
+  </si>
+  <si>
+    <t>2009NE002315</t>
+  </si>
+  <si>
+    <t>12/08/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2009/177.0 - VIGÊNCIA DE 28.07.09 A 27.07.10.</t>
+  </si>
+  <si>
+    <t>1.730.445,63</t>
+  </si>
+  <si>
+    <t>2009NE002349</t>
+  </si>
+  <si>
+    <t>17/08/2009</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2009/160.0 - VIGÊNCIA DE 13.07.09 A 08.01.10.</t>
+  </si>
+  <si>
+    <t>1.852.531,23</t>
+  </si>
+  <si>
+    <t>2009OB805548</t>
+  </si>
+  <si>
+    <t>18/08/2009</t>
+  </si>
+  <si>
+    <t>FAT 9905100947 E OUTRAS SERV.CORRESP.GUIA DE POSTAGEM,COLETA,TRANSPORTE,ENTREGA CORRESPONDENCIA (CONVENCIONAL-2009NE001353 E SEDEX-2009NE001352).           RET.SRF 9,45%.PER: 04/05 A 31/07/09.CONFORME DESPACHO. REL 260/09-SIGMAS</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS</t>
+  </si>
+  <si>
+    <t>1.657.729,43</t>
+  </si>
+  <si>
+    <t>2009NS008057</t>
+  </si>
+  <si>
+    <t>1.865.197,63</t>
+  </si>
+  <si>
+    <t>2009NS008708</t>
+  </si>
+  <si>
+    <t>02/09/2009</t>
+  </si>
+  <si>
+    <t>MANDADO DE BLOQUEIO E INDISPONIBILIDADE DE CREDITO 1231/2009 .. TRANSFERENCIA DE VALORES DA CAPITAL EMPRESA DE SERVICOS P/O JUIZO DA 14ªVARA DO TRABALHO DE BRASILIA/DF (SINDICATO DOS EMPREGADOS EMPRESAS DE ASSEIO...) - PROC.124572/09</t>
+  </si>
+  <si>
+    <t>1.685.365,95</t>
+  </si>
+  <si>
+    <t>2009NS009982</t>
+  </si>
+  <si>
+    <t>02/10/2009</t>
+  </si>
+  <si>
+    <t>NFF 131414/131977/132432/132912-FORNEC COMPUTADORES(PROC170645/08)TRANSF FUNDOROT 10.394,90-MULTA PORT 105/09. BLOQUEIO MULTAS NFF131414: 2.429,00/NFF131977E 132432: 5.829,60 CADA/NFF132912: 2.429,00. RET SRF 5,85PC. REL323/09 SIGMAS</t>
+  </si>
+  <si>
+    <t>1.943.210,00</t>
+  </si>
+  <si>
+    <t>2009OB806764</t>
+  </si>
+  <si>
+    <t>05/10/2009</t>
+  </si>
+  <si>
+    <t>1.802.610,70</t>
+  </si>
+  <si>
+    <t>2009NS010002</t>
+  </si>
+  <si>
+    <t>2009NL600193</t>
+  </si>
+  <si>
+    <t>30/10/2009</t>
+  </si>
+  <si>
+    <t>RECLASSIFICACAO CONTABIL REF. 2009NL600000 - ALTERACAO DE EMPENHOS</t>
+  </si>
+  <si>
+    <t>3.024.569,99</t>
+  </si>
+  <si>
+    <t>2009NS013110</t>
+  </si>
+  <si>
+    <t>17/12/2009</t>
+  </si>
+  <si>
+    <t>NFF 136642/137551/137884/138261/138699 FORN.COMPUTADORES DEST.A DIVERSOSCAMA- RA. RET.5,85PC (BLOQUEIO MULTAS NFF 136642:$971,60 NFF 137551:$1457,40 NFF137 884:$4858,00 NFF 138261:$485,80 NFF 138699:$48580,00)PROC.170645/08 REL.436/09</t>
+  </si>
+  <si>
+    <t>2.429.000,00</t>
+  </si>
+  <si>
+    <t>2009OB808777</t>
+  </si>
+  <si>
+    <t>18/12/2009</t>
+  </si>
+  <si>
+    <t>2.230.550,70</t>
+  </si>
+  <si>
+    <t>2009OB808791</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 43,DE 2009 - COTA PARA O EXERCíCIO DA ATIVIDADE PARLAMENTAR - ARD 3155</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.690.163,47</t>
+  </si>
+  <si>
+    <t>2009NS013142</t>
+  </si>
+  <si>
+    <t>PF0110185 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2009NE003771</t>
+  </si>
+  <si>
+    <t>24/12/2009</t>
+  </si>
+  <si>
+    <t>22 - CONCORRÊNCIA Nº03/09.</t>
+  </si>
+  <si>
+    <t>05.280.840/0001-79 - ENGEFORT CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>3.027.408,33</t>
+  </si>
+  <si>
+    <t>2009NL600255</t>
+  </si>
+  <si>
+    <t>29/12/2009</t>
+  </si>
+  <si>
+    <t>FOPAG - LIQUIDACAO DE RESTOS A PAGAR.                                         - CONTINUACAO DA 2009FX00135/NS013665/013666.</t>
+  </si>
+  <si>
+    <t>1.659.441,54</t>
+  </si>
+  <si>
+    <t>2.111.185,10</t>
+  </si>
+  <si>
+    <t>2009NE003931</t>
+  </si>
+  <si>
+    <t>31/12/2009</t>
+  </si>
+  <si>
+    <t>22 - PREGÃO ELETRÔNICO Nº231/09</t>
+  </si>
+  <si>
+    <t>43.447.044/0004-10 - SONY BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>2.014.533,99</t>
+  </si>
+  <si>
+    <t>2009NE003948</t>
+  </si>
+  <si>
+    <t>18 - PREGÃO ELETRÔNICO N¨105/2009 E ATA DE REGISTRO DE PREÇOS N¨ 105/2009, DO BANCO CENTRAL DO BRASIL</t>
+  </si>
+  <si>
+    <t>03.017.428/0001-35 - NCT INFORMÁTICA LTDA.</t>
+  </si>
+  <si>
+    <t>1.775.000,00</t>
+  </si>
+  <si>
+    <t>2009NE003944</t>
+  </si>
+  <si>
+    <t>CONT - CONVÊNIO N. 2005/151.0 E ADITIVOS, VIGÊNCIA DE 29.09.09 A 28.09.10.</t>
+  </si>
+  <si>
+    <t>1.629.163,64</t>
+  </si>
+  <si>
+    <t>2010NS000121</t>
+  </si>
+  <si>
+    <t>08/01/2010</t>
+  </si>
+  <si>
+    <t>FAT 9912100659 -SERVICO DE CORRESPONDENCIAS,GUIA DE POSTAGEM,COLETA,TRANSPORTEENTREGA CORRESPONDENCIA (CONVENCIONAL-2009NE001353 E SEDEX-2009NE001352).     RET.SRF 9,45% PER:01/DEZ09 A 31/12/09 CONF.DESPACHO. REL 005/10-SIGMAS.CORREIO</t>
+  </si>
+  <si>
+    <t>1.554.018,36</t>
+  </si>
+  <si>
+    <t>2010NE000104</t>
+  </si>
+  <si>
+    <t>12/01/2010</t>
+  </si>
+  <si>
+    <t>2010NE000105</t>
+  </si>
+  <si>
+    <t>2010NE000359</t>
+  </si>
+  <si>
+    <t>20/01/2010</t>
+  </si>
+  <si>
+    <t>19 - FOPAG - AUXÍLIO TRANSPORTE.</t>
+  </si>
+  <si>
+    <t>2.001.366,00</t>
+  </si>
+  <si>
+    <t>2010NE000362</t>
+  </si>
+  <si>
+    <t>19 - FOPAG - PRÓ-SAÚDE.</t>
+  </si>
+  <si>
+    <t>2010NE000631</t>
+  </si>
+  <si>
+    <t>01/02/2010</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N¨2005/217.0 E ADITIVOS, VIGÊNCIA DE 14.12.2005 A 13.12.2010.</t>
+  </si>
+  <si>
+    <t>2.278.501,44</t>
+  </si>
+  <si>
+    <t>2010NE000604</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO Nº 2006/129.0 E ADITIVOS. VIGÊNCIA DE 31.07.09 A 30.07.10.</t>
+  </si>
+  <si>
+    <t>1.511.298,19</t>
+  </si>
+  <si>
+    <t>2010NE000620</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N. 2009/301.0, VIGÊNCIA DE 04.01.10 A 03.01.11.</t>
+  </si>
+  <si>
+    <t>2.278.648,90</t>
+  </si>
+  <si>
+    <t>2010NS000832</t>
+  </si>
+  <si>
+    <t>02/02/2010</t>
+  </si>
+  <si>
+    <t>OF. 376/09 GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REF.SERV. MEDICO-HOSPITALARES.2ª QUINZENA DE DEZ/09. PROC:150373/09.(R$798.193,00 SERAO PAGOS C/RECURSOS FR E R$538.795,70 SERAO PAGOS C/RECURSOS PROPRIOS PROGAMA).</t>
+  </si>
+  <si>
+    <t>1.729.163,64</t>
+  </si>
+  <si>
+    <t>2010OB800572</t>
+  </si>
+  <si>
+    <t>OFICIO 018/09-GESAD PGTO DESPESA PROGRAMA ASSISTENCIA SAUDE SERVIDORES REFERENTE AOS SERVICOS MEDICO-HOSPITALARES DA 1ª QUINZENA DO MES JANEIRO/2010.       PROCESSO: 101.178/2010</t>
+  </si>
+  <si>
+    <t>2.805.162,70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -403,68 +9631,17068 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E1001"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" t="s">
+        <v>107</v>
+      </c>
+      <c r="E28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" t="s">
+        <v>123</v>
+      </c>
+      <c r="D34" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
+        <v>110</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
+        <v>131</v>
+      </c>
+      <c r="C36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" t="s">
+        <v>120</v>
+      </c>
+      <c r="D39" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
+        <v>150</v>
+      </c>
+      <c r="C41" t="s">
+        <v>151</v>
+      </c>
+      <c r="D41" t="s">
+        <v>44</v>
+      </c>
+      <c r="E41" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C42" t="s">
+        <v>120</v>
+      </c>
+      <c r="D42" t="s">
+        <v>32</v>
+      </c>
+      <c r="E42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" t="s">
+        <v>132</v>
+      </c>
+      <c r="E45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" t="s">
+        <v>167</v>
+      </c>
+      <c r="D46" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C47" t="s">
+        <v>171</v>
+      </c>
+      <c r="D47" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" t="s">
+        <v>174</v>
+      </c>
+      <c r="C48" t="s">
+        <v>175</v>
+      </c>
+      <c r="D48" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>177</v>
+      </c>
+      <c r="B49" t="s">
+        <v>178</v>
+      </c>
+      <c r="C49" t="s">
+        <v>179</v>
+      </c>
+      <c r="D49" t="s">
+        <v>180</v>
+      </c>
+      <c r="E49" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>182</v>
+      </c>
+      <c r="B50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" t="s">
+        <v>53</v>
+      </c>
+      <c r="E50" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>185</v>
+      </c>
+      <c r="B51" t="s">
+        <v>178</v>
+      </c>
+      <c r="C51" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" t="s">
+        <v>180</v>
+      </c>
+      <c r="E51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>187</v>
+      </c>
+      <c r="B52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C52" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>192</v>
+      </c>
+      <c r="B53" t="s">
+        <v>193</v>
+      </c>
+      <c r="C53" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>196</v>
+      </c>
+      <c r="B54" t="s">
+        <v>193</v>
+      </c>
+      <c r="C54" t="s">
+        <v>194</v>
+      </c>
+      <c r="D54" t="s">
+        <v>143</v>
+      </c>
+      <c r="E54" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" t="s">
+        <v>198</v>
+      </c>
+      <c r="C55" t="s">
+        <v>199</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" t="s">
+        <v>203</v>
+      </c>
+      <c r="C56" t="s">
+        <v>204</v>
+      </c>
+      <c r="D56" t="s">
+        <v>205</v>
+      </c>
+      <c r="E56" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>208</v>
+      </c>
+      <c r="C57" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>211</v>
+      </c>
+      <c r="B58" t="s">
+        <v>212</v>
+      </c>
+      <c r="C58" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" t="s">
+        <v>132</v>
+      </c>
+      <c r="E58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>216</v>
+      </c>
+      <c r="C59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>219</v>
+      </c>
+      <c r="C60" t="s">
+        <v>220</v>
+      </c>
+      <c r="D60" t="s">
+        <v>221</v>
+      </c>
+      <c r="E60" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" t="s">
+        <v>219</v>
+      </c>
+      <c r="C61" t="s">
+        <v>220</v>
+      </c>
+      <c r="D61" t="s">
+        <v>124</v>
+      </c>
+      <c r="E61" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>225</v>
+      </c>
+      <c r="B62" t="s">
+        <v>219</v>
+      </c>
+      <c r="C62" t="s">
+        <v>220</v>
+      </c>
+      <c r="D62" t="s">
+        <v>58</v>
+      </c>
+      <c r="E62" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>228</v>
+      </c>
+      <c r="C63" t="s">
+        <v>229</v>
+      </c>
+      <c r="D63" t="s">
+        <v>40</v>
+      </c>
+      <c r="E63" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>231</v>
+      </c>
+      <c r="B64" t="s">
+        <v>232</v>
+      </c>
+      <c r="C64" t="s">
+        <v>233</v>
+      </c>
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>235</v>
+      </c>
+      <c r="B65" t="s">
+        <v>236</v>
+      </c>
+      <c r="C65" t="s">
+        <v>237</v>
+      </c>
+      <c r="D65" t="s">
+        <v>238</v>
+      </c>
+      <c r="E65" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>240</v>
+      </c>
+      <c r="B66" t="s">
+        <v>241</v>
+      </c>
+      <c r="C66" t="s">
+        <v>242</v>
+      </c>
+      <c r="D66" t="s">
+        <v>243</v>
+      </c>
+      <c r="E66" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" t="s">
+        <v>120</v>
+      </c>
+      <c r="D67" t="s">
+        <v>246</v>
+      </c>
+      <c r="E67" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>247</v>
+      </c>
+      <c r="B68" t="s">
+        <v>245</v>
+      </c>
+      <c r="C68" t="s">
+        <v>248</v>
+      </c>
+      <c r="D68" t="s">
+        <v>249</v>
+      </c>
+      <c r="E68" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>251</v>
+      </c>
+      <c r="B69" t="s">
+        <v>245</v>
+      </c>
+      <c r="C69" t="s">
+        <v>248</v>
+      </c>
+      <c r="D69" t="s">
+        <v>249</v>
+      </c>
+      <c r="E69" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>253</v>
+      </c>
+      <c r="B70" t="s">
+        <v>254</v>
+      </c>
+      <c r="C70" t="s">
+        <v>255</v>
+      </c>
+      <c r="D70" t="s">
+        <v>200</v>
+      </c>
+      <c r="E70" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>257</v>
+      </c>
+      <c r="B71" t="s">
+        <v>258</v>
+      </c>
+      <c r="C71" t="s">
+        <v>120</v>
+      </c>
+      <c r="D71" t="s">
+        <v>44</v>
+      </c>
+      <c r="E71" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>260</v>
+      </c>
+      <c r="B72" t="s">
+        <v>261</v>
+      </c>
+      <c r="C72" t="s">
+        <v>120</v>
+      </c>
+      <c r="D72" t="s">
+        <v>102</v>
+      </c>
+      <c r="E72" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" t="s">
+        <v>264</v>
+      </c>
+      <c r="C73" t="s">
+        <v>265</v>
+      </c>
+      <c r="D73" t="s">
+        <v>107</v>
+      </c>
+      <c r="E73" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>267</v>
+      </c>
+      <c r="B74" t="s">
+        <v>268</v>
+      </c>
+      <c r="C74" t="s">
+        <v>269</v>
+      </c>
+      <c r="D74" t="s">
+        <v>270</v>
+      </c>
+      <c r="E74" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>272</v>
+      </c>
+      <c r="B75" t="s">
+        <v>273</v>
+      </c>
+      <c r="C75" t="s">
+        <v>269</v>
+      </c>
+      <c r="D75" t="s">
+        <v>274</v>
+      </c>
+      <c r="E75" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>275</v>
+      </c>
+      <c r="B76" t="s">
+        <v>273</v>
+      </c>
+      <c r="C76" t="s">
+        <v>269</v>
+      </c>
+      <c r="D76" t="s">
+        <v>276</v>
+      </c>
+      <c r="E76" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>277</v>
+      </c>
+      <c r="B77" t="s">
+        <v>278</v>
+      </c>
+      <c r="C77" t="s">
+        <v>279</v>
+      </c>
+      <c r="D77" t="s">
+        <v>190</v>
+      </c>
+      <c r="E77" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>281</v>
+      </c>
+      <c r="B78" t="s">
+        <v>278</v>
+      </c>
+      <c r="C78" t="s">
+        <v>282</v>
+      </c>
+      <c r="D78" t="s">
+        <v>132</v>
+      </c>
+      <c r="E78" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>284</v>
+      </c>
+      <c r="B79" t="s">
+        <v>278</v>
+      </c>
+      <c r="C79" t="s">
+        <v>285</v>
+      </c>
+      <c r="D79" t="s">
+        <v>286</v>
+      </c>
+      <c r="E79" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>288</v>
+      </c>
+      <c r="B80" t="s">
+        <v>278</v>
+      </c>
+      <c r="C80" t="s">
+        <v>289</v>
+      </c>
+      <c r="D80" t="s">
+        <v>200</v>
+      </c>
+      <c r="E80" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>290</v>
+      </c>
+      <c r="B81" t="s">
+        <v>291</v>
+      </c>
+      <c r="C81" t="s">
+        <v>220</v>
+      </c>
+      <c r="D81" t="s">
+        <v>221</v>
+      </c>
+      <c r="E81" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>293</v>
+      </c>
+      <c r="B82" t="s">
+        <v>291</v>
+      </c>
+      <c r="C82" t="s">
+        <v>220</v>
+      </c>
+      <c r="D82" t="s">
+        <v>124</v>
+      </c>
+      <c r="E82" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>295</v>
+      </c>
+      <c r="B83" t="s">
+        <v>291</v>
+      </c>
+      <c r="C83" t="s">
+        <v>296</v>
+      </c>
+      <c r="D83" t="s">
+        <v>297</v>
+      </c>
+      <c r="E83" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>299</v>
+      </c>
+      <c r="B84" t="s">
+        <v>291</v>
+      </c>
+      <c r="C84" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" t="s">
+        <v>58</v>
+      </c>
+      <c r="E84" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>301</v>
+      </c>
+      <c r="B85" t="s">
+        <v>302</v>
+      </c>
+      <c r="C85" t="s">
+        <v>303</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="E85" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>305</v>
+      </c>
+      <c r="B86" t="s">
+        <v>306</v>
+      </c>
+      <c r="C86" t="s">
+        <v>307</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" t="s">
+        <v>311</v>
+      </c>
+      <c r="C87" t="s">
+        <v>312</v>
+      </c>
+      <c r="D87" t="s">
+        <v>107</v>
+      </c>
+      <c r="E87" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>314</v>
+      </c>
+      <c r="B88" t="s">
+        <v>315</v>
+      </c>
+      <c r="C88" t="s">
+        <v>316</v>
+      </c>
+      <c r="D88" t="s">
+        <v>44</v>
+      </c>
+      <c r="E88" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>317</v>
+      </c>
+      <c r="B89" t="s">
+        <v>318</v>
+      </c>
+      <c r="C89" t="s">
+        <v>319</v>
+      </c>
+      <c r="D89" t="s">
+        <v>320</v>
+      </c>
+      <c r="E89" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>322</v>
+      </c>
+      <c r="B90" t="s">
+        <v>323</v>
+      </c>
+      <c r="C90" t="s">
+        <v>324</v>
+      </c>
+      <c r="D90" t="s">
+        <v>102</v>
+      </c>
+      <c r="E90" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>326</v>
+      </c>
+      <c r="B91" t="s">
+        <v>327</v>
+      </c>
+      <c r="C91" t="s">
+        <v>328</v>
+      </c>
+      <c r="D91" t="s">
+        <v>329</v>
+      </c>
+      <c r="E91" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>331</v>
+      </c>
+      <c r="B92" t="s">
+        <v>332</v>
+      </c>
+      <c r="C92" t="s">
+        <v>333</v>
+      </c>
+      <c r="D92" t="s">
+        <v>107</v>
+      </c>
+      <c r="E92" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>335</v>
+      </c>
+      <c r="B93" t="s">
+        <v>336</v>
+      </c>
+      <c r="C93" t="s">
+        <v>337</v>
+      </c>
+      <c r="D93" t="s">
+        <v>338</v>
+      </c>
+      <c r="E93" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>340</v>
+      </c>
+      <c r="B94" t="s">
+        <v>341</v>
+      </c>
+      <c r="C94" t="s">
+        <v>342</v>
+      </c>
+      <c r="D94" t="s">
+        <v>343</v>
+      </c>
+      <c r="E94" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>345</v>
+      </c>
+      <c r="B95" t="s">
+        <v>341</v>
+      </c>
+      <c r="C95" t="s">
+        <v>346</v>
+      </c>
+      <c r="D95" t="s">
+        <v>343</v>
+      </c>
+      <c r="E95" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>347</v>
+      </c>
+      <c r="B96" t="s">
+        <v>341</v>
+      </c>
+      <c r="C96" t="s">
+        <v>348</v>
+      </c>
+      <c r="D96" t="s">
+        <v>343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>349</v>
+      </c>
+      <c r="B97" t="s">
+        <v>350</v>
+      </c>
+      <c r="C97" t="s">
+        <v>351</v>
+      </c>
+      <c r="D97" t="s">
+        <v>352</v>
+      </c>
+      <c r="E97" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>354</v>
+      </c>
+      <c r="B98" t="s">
+        <v>355</v>
+      </c>
+      <c r="C98" t="s">
+        <v>356</v>
+      </c>
+      <c r="D98" t="s">
+        <v>44</v>
+      </c>
+      <c r="E98" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>358</v>
+      </c>
+      <c r="B99" t="s">
+        <v>359</v>
+      </c>
+      <c r="C99" t="s">
+        <v>360</v>
+      </c>
+      <c r="D99" t="s">
+        <v>107</v>
+      </c>
+      <c r="E99" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>362</v>
+      </c>
+      <c r="B100" t="s">
+        <v>363</v>
+      </c>
+      <c r="C100" t="s">
+        <v>364</v>
+      </c>
+      <c r="D100" t="s">
+        <v>107</v>
+      </c>
+      <c r="E100" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" t="s">
+        <v>366</v>
+      </c>
+      <c r="C101" t="s">
+        <v>285</v>
+      </c>
+      <c r="D101" t="s">
+        <v>246</v>
+      </c>
+      <c r="E101" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>368</v>
+      </c>
+      <c r="B102" t="s">
+        <v>366</v>
+      </c>
+      <c r="C102" t="s">
+        <v>369</v>
+      </c>
+      <c r="D102" t="s">
+        <v>370</v>
+      </c>
+      <c r="E102" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>372</v>
+      </c>
+      <c r="B103" t="s">
+        <v>366</v>
+      </c>
+      <c r="C103" t="s">
+        <v>373</v>
+      </c>
+      <c r="D103" t="s">
+        <v>370</v>
+      </c>
+      <c r="E103" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>375</v>
+      </c>
+      <c r="B104" t="s">
+        <v>366</v>
+      </c>
+      <c r="C104" t="s">
+        <v>376</v>
+      </c>
+      <c r="D104" t="s">
+        <v>377</v>
+      </c>
+      <c r="E104" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>366</v>
+      </c>
+      <c r="C105" t="s">
+        <v>380</v>
+      </c>
+      <c r="D105" t="s">
+        <v>221</v>
+      </c>
+      <c r="E105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>366</v>
+      </c>
+      <c r="C106" t="s">
+        <v>380</v>
+      </c>
+      <c r="D106" t="s">
+        <v>58</v>
+      </c>
+      <c r="E106" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>384</v>
+      </c>
+      <c r="B107" t="s">
+        <v>385</v>
+      </c>
+      <c r="C107" t="s">
+        <v>303</v>
+      </c>
+      <c r="D107" t="s">
+        <v>107</v>
+      </c>
+      <c r="E107" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>387</v>
+      </c>
+      <c r="B108" t="s">
+        <v>385</v>
+      </c>
+      <c r="C108" t="s">
+        <v>388</v>
+      </c>
+      <c r="D108" t="s">
+        <v>107</v>
+      </c>
+      <c r="E108" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>390</v>
+      </c>
+      <c r="B109" t="s">
+        <v>385</v>
+      </c>
+      <c r="C109" t="s">
+        <v>391</v>
+      </c>
+      <c r="D109" t="s">
+        <v>370</v>
+      </c>
+      <c r="E109" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>393</v>
+      </c>
+      <c r="B110" t="s">
+        <v>394</v>
+      </c>
+      <c r="C110" t="s">
+        <v>395</v>
+      </c>
+      <c r="D110" t="s">
+        <v>370</v>
+      </c>
+      <c r="E110" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>397</v>
+      </c>
+      <c r="B111" t="s">
+        <v>398</v>
+      </c>
+      <c r="C111" t="s">
+        <v>399</v>
+      </c>
+      <c r="D111" t="s">
+        <v>400</v>
+      </c>
+      <c r="E111" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>402</v>
+      </c>
+      <c r="B112" t="s">
+        <v>403</v>
+      </c>
+      <c r="C112" t="s">
+        <v>376</v>
+      </c>
+      <c r="D112" t="s">
+        <v>377</v>
+      </c>
+      <c r="E112" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" t="s">
+        <v>405</v>
+      </c>
+      <c r="C113" t="s">
+        <v>269</v>
+      </c>
+      <c r="D113" t="s">
+        <v>246</v>
+      </c>
+      <c r="E113" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>407</v>
+      </c>
+      <c r="B114" t="s">
+        <v>408</v>
+      </c>
+      <c r="C114" t="s">
+        <v>409</v>
+      </c>
+      <c r="D114" t="s">
+        <v>377</v>
+      </c>
+      <c r="E114" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>410</v>
+      </c>
+      <c r="B115" t="s">
+        <v>411</v>
+      </c>
+      <c r="C115" t="s">
+        <v>412</v>
+      </c>
+      <c r="D115" t="s">
+        <v>200</v>
+      </c>
+      <c r="E115" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>413</v>
+      </c>
+      <c r="B116" t="s">
+        <v>414</v>
+      </c>
+      <c r="C116" t="s">
+        <v>415</v>
+      </c>
+      <c r="D116" t="s">
+        <v>416</v>
+      </c>
+      <c r="E116" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>418</v>
+      </c>
+      <c r="B117" t="s">
+        <v>419</v>
+      </c>
+      <c r="C117" t="s">
+        <v>420</v>
+      </c>
+      <c r="D117" t="s">
+        <v>421</v>
+      </c>
+      <c r="E117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>424</v>
+      </c>
+      <c r="C118" t="s">
+        <v>364</v>
+      </c>
+      <c r="D118" t="s">
+        <v>107</v>
+      </c>
+      <c r="E118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>424</v>
+      </c>
+      <c r="C119" t="s">
+        <v>427</v>
+      </c>
+      <c r="D119" t="s">
+        <v>221</v>
+      </c>
+      <c r="E119" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>428</v>
+      </c>
+      <c r="B120" t="s">
+        <v>429</v>
+      </c>
+      <c r="C120" t="s">
+        <v>269</v>
+      </c>
+      <c r="D120" t="s">
+        <v>430</v>
+      </c>
+      <c r="E120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>433</v>
+      </c>
+      <c r="C121" t="s">
+        <v>434</v>
+      </c>
+      <c r="D121" t="s">
+        <v>370</v>
+      </c>
+      <c r="E121" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>436</v>
+      </c>
+      <c r="B122" t="s">
+        <v>433</v>
+      </c>
+      <c r="C122" t="s">
+        <v>437</v>
+      </c>
+      <c r="D122" t="s">
+        <v>370</v>
+      </c>
+      <c r="E122" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>439</v>
+      </c>
+      <c r="B123" t="s">
+        <v>433</v>
+      </c>
+      <c r="C123" t="s">
+        <v>440</v>
+      </c>
+      <c r="D123" t="s">
+        <v>441</v>
+      </c>
+      <c r="E123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>444</v>
+      </c>
+      <c r="C124" t="s">
+        <v>445</v>
+      </c>
+      <c r="D124" t="s">
+        <v>370</v>
+      </c>
+      <c r="E124" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>447</v>
+      </c>
+      <c r="B125" t="s">
+        <v>444</v>
+      </c>
+      <c r="C125" t="s">
+        <v>448</v>
+      </c>
+      <c r="D125" t="s">
+        <v>449</v>
+      </c>
+      <c r="E125" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>451</v>
+      </c>
+      <c r="B126" t="s">
+        <v>444</v>
+      </c>
+      <c r="C126" t="s">
+        <v>452</v>
+      </c>
+      <c r="D126" t="s">
+        <v>377</v>
+      </c>
+      <c r="E126" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>453</v>
+      </c>
+      <c r="B127" t="s">
+        <v>454</v>
+      </c>
+      <c r="C127" t="s">
+        <v>455</v>
+      </c>
+      <c r="D127" t="s">
+        <v>320</v>
+      </c>
+      <c r="E127" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>457</v>
+      </c>
+      <c r="B128" t="s">
+        <v>454</v>
+      </c>
+      <c r="C128" t="s">
+        <v>455</v>
+      </c>
+      <c r="D128" t="s">
+        <v>320</v>
+      </c>
+      <c r="E128" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>458</v>
+      </c>
+      <c r="B129" t="s">
+        <v>459</v>
+      </c>
+      <c r="C129" t="s">
+        <v>460</v>
+      </c>
+      <c r="D129" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>462</v>
+      </c>
+      <c r="B130" t="s">
+        <v>459</v>
+      </c>
+      <c r="C130" t="s">
+        <v>460</v>
+      </c>
+      <c r="D130" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>464</v>
+      </c>
+      <c r="B131" t="s">
+        <v>459</v>
+      </c>
+      <c r="C131" t="s">
+        <v>460</v>
+      </c>
+      <c r="D131" t="s">
+        <v>370</v>
+      </c>
+      <c r="E131" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>465</v>
+      </c>
+      <c r="B132" t="s">
+        <v>459</v>
+      </c>
+      <c r="C132" t="s">
+        <v>466</v>
+      </c>
+      <c r="D132" t="s">
+        <v>107</v>
+      </c>
+      <c r="E132" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>468</v>
+      </c>
+      <c r="B133" t="s">
+        <v>469</v>
+      </c>
+      <c r="C133" t="s">
+        <v>460</v>
+      </c>
+      <c r="D133" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>470</v>
+      </c>
+      <c r="B134" t="s">
+        <v>469</v>
+      </c>
+      <c r="C134" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" t="s">
+        <v>329</v>
+      </c>
+      <c r="E134" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>473</v>
+      </c>
+      <c r="B135" t="s">
+        <v>474</v>
+      </c>
+      <c r="C135" t="s">
+        <v>475</v>
+      </c>
+      <c r="D135" t="s">
+        <v>476</v>
+      </c>
+      <c r="E135" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>478</v>
+      </c>
+      <c r="B136" t="s">
+        <v>479</v>
+      </c>
+      <c r="C136" t="s">
+        <v>480</v>
+      </c>
+      <c r="D136" t="s">
+        <v>400</v>
+      </c>
+      <c r="E136" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>482</v>
+      </c>
+      <c r="B137" t="s">
+        <v>483</v>
+      </c>
+      <c r="C137" t="s">
+        <v>484</v>
+      </c>
+      <c r="D137" t="s">
+        <v>352</v>
+      </c>
+      <c r="E137" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>485</v>
+      </c>
+      <c r="B138" t="s">
+        <v>483</v>
+      </c>
+      <c r="C138" t="s">
+        <v>420</v>
+      </c>
+      <c r="D138" t="s">
+        <v>58</v>
+      </c>
+      <c r="E138" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>487</v>
+      </c>
+      <c r="B139" t="s">
+        <v>488</v>
+      </c>
+      <c r="C139" t="s">
+        <v>489</v>
+      </c>
+      <c r="D139" t="s">
+        <v>44</v>
+      </c>
+      <c r="E139" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>490</v>
+      </c>
+      <c r="B140" t="s">
+        <v>491</v>
+      </c>
+      <c r="C140" t="s">
+        <v>269</v>
+      </c>
+      <c r="D140" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>492</v>
+      </c>
+      <c r="B141" t="s">
+        <v>493</v>
+      </c>
+      <c r="C141" t="s">
+        <v>269</v>
+      </c>
+      <c r="D141" t="s">
+        <v>246</v>
+      </c>
+      <c r="E141" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>495</v>
+      </c>
+      <c r="B142" t="s">
+        <v>496</v>
+      </c>
+      <c r="C142" t="s">
+        <v>484</v>
+      </c>
+      <c r="D142" t="s">
+        <v>497</v>
+      </c>
+      <c r="E142" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>498</v>
+      </c>
+      <c r="B143" t="s">
+        <v>496</v>
+      </c>
+      <c r="C143" t="s">
+        <v>499</v>
+      </c>
+      <c r="D143" t="s">
+        <v>500</v>
+      </c>
+      <c r="E143" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>502</v>
+      </c>
+      <c r="B144" t="s">
+        <v>503</v>
+      </c>
+      <c r="C144" t="s">
+        <v>504</v>
+      </c>
+      <c r="D144" t="s">
+        <v>377</v>
+      </c>
+      <c r="E144" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>505</v>
+      </c>
+      <c r="B145" t="s">
+        <v>506</v>
+      </c>
+      <c r="C145" t="s">
+        <v>507</v>
+      </c>
+      <c r="D145" t="s">
+        <v>200</v>
+      </c>
+      <c r="E145" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>509</v>
+      </c>
+      <c r="B146" t="s">
+        <v>506</v>
+      </c>
+      <c r="C146" t="s">
+        <v>507</v>
+      </c>
+      <c r="D146" t="s">
+        <v>200</v>
+      </c>
+      <c r="E146" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>510</v>
+      </c>
+      <c r="B147" t="s">
+        <v>511</v>
+      </c>
+      <c r="C147" t="s">
+        <v>512</v>
+      </c>
+      <c r="D147" t="s">
+        <v>430</v>
+      </c>
+      <c r="E147" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>514</v>
+      </c>
+      <c r="B148" t="s">
+        <v>511</v>
+      </c>
+      <c r="C148" t="s">
+        <v>512</v>
+      </c>
+      <c r="D148" t="s">
+        <v>246</v>
+      </c>
+      <c r="E148" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>516</v>
+      </c>
+      <c r="B149" t="s">
+        <v>511</v>
+      </c>
+      <c r="C149" t="s">
+        <v>517</v>
+      </c>
+      <c r="D149" t="s">
+        <v>449</v>
+      </c>
+      <c r="E149" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>519</v>
+      </c>
+      <c r="B150" t="s">
+        <v>520</v>
+      </c>
+      <c r="C150" t="s">
+        <v>521</v>
+      </c>
+      <c r="D150" t="s">
+        <v>320</v>
+      </c>
+      <c r="E150" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>523</v>
+      </c>
+      <c r="B151" t="s">
+        <v>524</v>
+      </c>
+      <c r="C151" t="s">
+        <v>525</v>
+      </c>
+      <c r="D151" t="s">
+        <v>320</v>
+      </c>
+      <c r="E151" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>526</v>
+      </c>
+      <c r="B152" t="s">
+        <v>527</v>
+      </c>
+      <c r="C152" t="s">
+        <v>528</v>
+      </c>
+      <c r="D152" t="s">
+        <v>421</v>
+      </c>
+      <c r="E152" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>529</v>
+      </c>
+      <c r="B153" t="s">
+        <v>530</v>
+      </c>
+      <c r="C153" t="s">
+        <v>531</v>
+      </c>
+      <c r="D153" t="s">
+        <v>532</v>
+      </c>
+      <c r="E153" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>533</v>
+      </c>
+      <c r="B154" t="s">
+        <v>530</v>
+      </c>
+      <c r="C154" t="s">
+        <v>531</v>
+      </c>
+      <c r="D154" t="s">
+        <v>532</v>
+      </c>
+      <c r="E154" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>534</v>
+      </c>
+      <c r="B155" t="s">
+        <v>535</v>
+      </c>
+      <c r="C155" t="s">
+        <v>536</v>
+      </c>
+      <c r="D155" t="s">
+        <v>200</v>
+      </c>
+      <c r="E155" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>538</v>
+      </c>
+      <c r="B156" t="s">
+        <v>539</v>
+      </c>
+      <c r="C156" t="s">
+        <v>540</v>
+      </c>
+      <c r="D156" t="s">
+        <v>541</v>
+      </c>
+      <c r="E156" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>543</v>
+      </c>
+      <c r="B157" t="s">
+        <v>544</v>
+      </c>
+      <c r="C157" t="s">
+        <v>540</v>
+      </c>
+      <c r="D157" t="s">
+        <v>541</v>
+      </c>
+      <c r="E157" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>545</v>
+      </c>
+      <c r="B158" t="s">
+        <v>546</v>
+      </c>
+      <c r="C158" t="s">
+        <v>547</v>
+      </c>
+      <c r="D158" t="s">
+        <v>107</v>
+      </c>
+      <c r="E158" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>549</v>
+      </c>
+      <c r="B159" t="s">
+        <v>546</v>
+      </c>
+      <c r="C159" t="s">
+        <v>550</v>
+      </c>
+      <c r="D159" t="s">
+        <v>107</v>
+      </c>
+      <c r="E159" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>551</v>
+      </c>
+      <c r="B160" t="s">
+        <v>546</v>
+      </c>
+      <c r="C160" t="s">
+        <v>550</v>
+      </c>
+      <c r="D160" t="s">
+        <v>552</v>
+      </c>
+      <c r="E160" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>554</v>
+      </c>
+      <c r="B161" t="s">
+        <v>555</v>
+      </c>
+      <c r="C161" t="s">
+        <v>556</v>
+      </c>
+      <c r="D161" t="s">
+        <v>449</v>
+      </c>
+      <c r="E161" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>558</v>
+      </c>
+      <c r="B162" t="s">
+        <v>559</v>
+      </c>
+      <c r="C162" t="s">
+        <v>560</v>
+      </c>
+      <c r="D162" t="s">
+        <v>476</v>
+      </c>
+      <c r="E162" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>561</v>
+      </c>
+      <c r="B163" t="s">
+        <v>562</v>
+      </c>
+      <c r="C163" t="s">
+        <v>563</v>
+      </c>
+      <c r="D163" t="s">
+        <v>200</v>
+      </c>
+      <c r="E163" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>565</v>
+      </c>
+      <c r="B164" t="s">
+        <v>566</v>
+      </c>
+      <c r="C164" t="s">
+        <v>388</v>
+      </c>
+      <c r="D164" t="s">
+        <v>107</v>
+      </c>
+      <c r="E164" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>568</v>
+      </c>
+      <c r="B165" t="s">
+        <v>569</v>
+      </c>
+      <c r="C165" t="s">
+        <v>570</v>
+      </c>
+      <c r="D165" t="s">
+        <v>107</v>
+      </c>
+      <c r="E165" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>568</v>
+      </c>
+      <c r="B166" t="s">
+        <v>569</v>
+      </c>
+      <c r="C166" t="s">
+        <v>570</v>
+      </c>
+      <c r="D166" t="s">
+        <v>107</v>
+      </c>
+      <c r="E166" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>573</v>
+      </c>
+      <c r="B167" t="s">
+        <v>569</v>
+      </c>
+      <c r="C167" t="s">
+        <v>574</v>
+      </c>
+      <c r="D167" t="s">
+        <v>107</v>
+      </c>
+      <c r="E167" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>573</v>
+      </c>
+      <c r="B168" t="s">
+        <v>569</v>
+      </c>
+      <c r="C168" t="s">
+        <v>574</v>
+      </c>
+      <c r="D168" t="s">
+        <v>107</v>
+      </c>
+      <c r="E168" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>577</v>
+      </c>
+      <c r="B169" t="s">
+        <v>569</v>
+      </c>
+      <c r="C169" t="s">
+        <v>578</v>
+      </c>
+      <c r="D169" t="s">
+        <v>579</v>
+      </c>
+      <c r="E169" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>581</v>
+      </c>
+      <c r="B170" t="s">
+        <v>582</v>
+      </c>
+      <c r="C170" t="s">
+        <v>583</v>
+      </c>
+      <c r="D170" t="s">
+        <v>102</v>
+      </c>
+      <c r="E170" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>585</v>
+      </c>
+      <c r="B171" t="s">
+        <v>586</v>
+      </c>
+      <c r="C171" t="s">
+        <v>587</v>
+      </c>
+      <c r="D171" t="s">
+        <v>588</v>
+      </c>
+      <c r="E171" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>590</v>
+      </c>
+      <c r="B172" t="s">
+        <v>586</v>
+      </c>
+      <c r="C172" t="s">
+        <v>420</v>
+      </c>
+      <c r="D172" t="s">
+        <v>497</v>
+      </c>
+      <c r="E172" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>592</v>
+      </c>
+      <c r="B173" t="s">
+        <v>586</v>
+      </c>
+      <c r="C173" t="s">
+        <v>593</v>
+      </c>
+      <c r="D173" t="s">
+        <v>594</v>
+      </c>
+      <c r="E173" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>596</v>
+      </c>
+      <c r="B174" t="s">
+        <v>597</v>
+      </c>
+      <c r="C174" t="s">
+        <v>598</v>
+      </c>
+      <c r="D174" t="s">
+        <v>400</v>
+      </c>
+      <c r="E174" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>600</v>
+      </c>
+      <c r="B175" t="s">
+        <v>601</v>
+      </c>
+      <c r="C175" t="s">
+        <v>602</v>
+      </c>
+      <c r="D175" t="s">
+        <v>107</v>
+      </c>
+      <c r="E175" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>604</v>
+      </c>
+      <c r="B176" t="s">
+        <v>605</v>
+      </c>
+      <c r="C176" t="s">
+        <v>606</v>
+      </c>
+      <c r="D176" t="s">
+        <v>500</v>
+      </c>
+      <c r="E176" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>607</v>
+      </c>
+      <c r="B177" t="s">
+        <v>608</v>
+      </c>
+      <c r="C177" t="s">
+        <v>609</v>
+      </c>
+      <c r="D177" t="s">
+        <v>200</v>
+      </c>
+      <c r="E177" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>611</v>
+      </c>
+      <c r="B178" t="s">
+        <v>608</v>
+      </c>
+      <c r="C178" t="s">
+        <v>612</v>
+      </c>
+      <c r="D178" t="s">
+        <v>200</v>
+      </c>
+      <c r="E178" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>613</v>
+      </c>
+      <c r="B179" t="s">
+        <v>614</v>
+      </c>
+      <c r="C179" t="s">
+        <v>615</v>
+      </c>
+      <c r="D179" t="s">
+        <v>107</v>
+      </c>
+      <c r="E179" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>617</v>
+      </c>
+      <c r="B180" t="s">
+        <v>618</v>
+      </c>
+      <c r="C180" t="s">
+        <v>619</v>
+      </c>
+      <c r="D180" t="s">
+        <v>107</v>
+      </c>
+      <c r="E180" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>617</v>
+      </c>
+      <c r="B181" t="s">
+        <v>618</v>
+      </c>
+      <c r="C181" t="s">
+        <v>619</v>
+      </c>
+      <c r="D181" t="s">
+        <v>107</v>
+      </c>
+      <c r="E181" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>622</v>
+      </c>
+      <c r="B182" t="s">
+        <v>618</v>
+      </c>
+      <c r="C182" t="s">
+        <v>623</v>
+      </c>
+      <c r="D182" t="s">
+        <v>107</v>
+      </c>
+      <c r="E182" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>625</v>
+      </c>
+      <c r="B183" t="s">
+        <v>618</v>
+      </c>
+      <c r="C183" t="s">
+        <v>626</v>
+      </c>
+      <c r="D183" t="s">
+        <v>579</v>
+      </c>
+      <c r="E183" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>628</v>
+      </c>
+      <c r="B184" t="s">
+        <v>629</v>
+      </c>
+      <c r="C184" t="s">
+        <v>630</v>
+      </c>
+      <c r="D184" t="s">
+        <v>588</v>
+      </c>
+      <c r="E184" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>632</v>
+      </c>
+      <c r="B185" t="s">
+        <v>633</v>
+      </c>
+      <c r="C185" t="s">
+        <v>634</v>
+      </c>
+      <c r="D185" t="s">
+        <v>44</v>
+      </c>
+      <c r="E185" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>636</v>
+      </c>
+      <c r="B186" t="s">
+        <v>637</v>
+      </c>
+      <c r="C186" t="s">
+        <v>638</v>
+      </c>
+      <c r="D186" t="s">
+        <v>370</v>
+      </c>
+      <c r="E186" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>640</v>
+      </c>
+      <c r="B187" t="s">
+        <v>641</v>
+      </c>
+      <c r="C187" t="s">
+        <v>642</v>
+      </c>
+      <c r="D187" t="s">
+        <v>107</v>
+      </c>
+      <c r="E187" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>644</v>
+      </c>
+      <c r="B188" t="s">
+        <v>645</v>
+      </c>
+      <c r="C188" t="s">
+        <v>646</v>
+      </c>
+      <c r="D188" t="s">
+        <v>370</v>
+      </c>
+      <c r="E188" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>648</v>
+      </c>
+      <c r="B189" t="s">
+        <v>649</v>
+      </c>
+      <c r="C189" t="s">
+        <v>650</v>
+      </c>
+      <c r="D189" t="s">
+        <v>107</v>
+      </c>
+      <c r="E189" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>648</v>
+      </c>
+      <c r="B190" t="s">
+        <v>649</v>
+      </c>
+      <c r="C190" t="s">
+        <v>650</v>
+      </c>
+      <c r="D190" t="s">
+        <v>107</v>
+      </c>
+      <c r="E190" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>653</v>
+      </c>
+      <c r="B191" t="s">
+        <v>649</v>
+      </c>
+      <c r="C191" t="s">
+        <v>654</v>
+      </c>
+      <c r="D191" t="s">
+        <v>107</v>
+      </c>
+      <c r="E191" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>653</v>
+      </c>
+      <c r="B192" t="s">
+        <v>649</v>
+      </c>
+      <c r="C192" t="s">
+        <v>654</v>
+      </c>
+      <c r="D192" t="s">
+        <v>107</v>
+      </c>
+      <c r="E192" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>657</v>
+      </c>
+      <c r="B193" t="s">
+        <v>658</v>
+      </c>
+      <c r="C193" t="s">
+        <v>659</v>
+      </c>
+      <c r="D193" t="s">
+        <v>579</v>
+      </c>
+      <c r="E193" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>661</v>
+      </c>
+      <c r="B194" t="s">
+        <v>662</v>
+      </c>
+      <c r="C194" t="s">
+        <v>663</v>
+      </c>
+      <c r="D194" t="s">
+        <v>370</v>
+      </c>
+      <c r="E194" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>665</v>
+      </c>
+      <c r="B195" t="s">
+        <v>662</v>
+      </c>
+      <c r="C195" t="s">
+        <v>666</v>
+      </c>
+      <c r="D195" t="s">
+        <v>667</v>
+      </c>
+      <c r="E195" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>669</v>
+      </c>
+      <c r="B196" t="s">
+        <v>662</v>
+      </c>
+      <c r="C196" t="s">
+        <v>670</v>
+      </c>
+      <c r="D196" t="s">
+        <v>588</v>
+      </c>
+      <c r="E196" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>672</v>
+      </c>
+      <c r="B197" t="s">
+        <v>662</v>
+      </c>
+      <c r="C197" t="s">
+        <v>673</v>
+      </c>
+      <c r="D197" t="s">
+        <v>667</v>
+      </c>
+      <c r="E197" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>674</v>
+      </c>
+      <c r="B198" t="s">
+        <v>662</v>
+      </c>
+      <c r="C198" t="s">
+        <v>550</v>
+      </c>
+      <c r="D198" t="s">
+        <v>667</v>
+      </c>
+      <c r="E198" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>675</v>
+      </c>
+      <c r="B199" t="s">
+        <v>676</v>
+      </c>
+      <c r="C199" t="s">
+        <v>677</v>
+      </c>
+      <c r="D199" t="s">
+        <v>107</v>
+      </c>
+      <c r="E199" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>679</v>
+      </c>
+      <c r="B200" t="s">
+        <v>676</v>
+      </c>
+      <c r="C200" t="s">
+        <v>680</v>
+      </c>
+      <c r="D200" t="s">
+        <v>107</v>
+      </c>
+      <c r="E200" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>681</v>
+      </c>
+      <c r="B201" t="s">
+        <v>682</v>
+      </c>
+      <c r="C201" t="s">
+        <v>683</v>
+      </c>
+      <c r="D201" t="s">
+        <v>532</v>
+      </c>
+      <c r="E201" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>685</v>
+      </c>
+      <c r="B202" t="s">
+        <v>686</v>
+      </c>
+      <c r="C202" t="s">
+        <v>687</v>
+      </c>
+      <c r="D202" t="s">
+        <v>107</v>
+      </c>
+      <c r="E202" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>689</v>
+      </c>
+      <c r="B203" t="s">
+        <v>686</v>
+      </c>
+      <c r="C203" t="s">
+        <v>690</v>
+      </c>
+      <c r="D203" t="s">
+        <v>579</v>
+      </c>
+      <c r="E203" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>685</v>
+      </c>
+      <c r="B204" t="s">
+        <v>686</v>
+      </c>
+      <c r="C204" t="s">
+        <v>687</v>
+      </c>
+      <c r="D204" t="s">
+        <v>107</v>
+      </c>
+      <c r="E204" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>693</v>
+      </c>
+      <c r="B205" t="s">
+        <v>694</v>
+      </c>
+      <c r="C205" t="s">
+        <v>695</v>
+      </c>
+      <c r="D205" t="s">
+        <v>579</v>
+      </c>
+      <c r="E205" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>696</v>
+      </c>
+      <c r="B206" t="s">
+        <v>694</v>
+      </c>
+      <c r="C206" t="s">
+        <v>687</v>
+      </c>
+      <c r="D206" t="s">
+        <v>107</v>
+      </c>
+      <c r="E206" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>696</v>
+      </c>
+      <c r="B207" t="s">
+        <v>694</v>
+      </c>
+      <c r="C207" t="s">
+        <v>687</v>
+      </c>
+      <c r="D207" t="s">
+        <v>107</v>
+      </c>
+      <c r="E207" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>697</v>
+      </c>
+      <c r="B208" t="s">
+        <v>698</v>
+      </c>
+      <c r="C208" t="s">
+        <v>699</v>
+      </c>
+      <c r="D208" t="s">
+        <v>107</v>
+      </c>
+      <c r="E208" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>701</v>
+      </c>
+      <c r="B209" t="s">
+        <v>702</v>
+      </c>
+      <c r="C209" t="s">
+        <v>703</v>
+      </c>
+      <c r="D209" t="s">
+        <v>107</v>
+      </c>
+      <c r="E209" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>705</v>
+      </c>
+      <c r="B210" t="s">
+        <v>702</v>
+      </c>
+      <c r="C210" t="s">
+        <v>706</v>
+      </c>
+      <c r="D210" t="s">
+        <v>579</v>
+      </c>
+      <c r="E210" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>708</v>
+      </c>
+      <c r="B211" t="s">
+        <v>709</v>
+      </c>
+      <c r="C211" t="s">
+        <v>593</v>
+      </c>
+      <c r="D211" t="s">
+        <v>352</v>
+      </c>
+      <c r="E211" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>710</v>
+      </c>
+      <c r="B212" t="s">
+        <v>711</v>
+      </c>
+      <c r="C212" t="s">
+        <v>712</v>
+      </c>
+      <c r="D212" t="s">
+        <v>352</v>
+      </c>
+      <c r="E212" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>714</v>
+      </c>
+      <c r="B213" t="s">
+        <v>715</v>
+      </c>
+      <c r="C213" t="s">
+        <v>716</v>
+      </c>
+      <c r="D213" t="s">
+        <v>717</v>
+      </c>
+      <c r="E213" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>719</v>
+      </c>
+      <c r="B214" t="s">
+        <v>720</v>
+      </c>
+      <c r="C214" t="s">
+        <v>721</v>
+      </c>
+      <c r="D214" t="s">
+        <v>44</v>
+      </c>
+      <c r="E214" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>723</v>
+      </c>
+      <c r="B215" t="s">
+        <v>724</v>
+      </c>
+      <c r="C215" t="s">
+        <v>725</v>
+      </c>
+      <c r="D215" t="s">
+        <v>107</v>
+      </c>
+      <c r="E215" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>727</v>
+      </c>
+      <c r="B216" t="s">
+        <v>724</v>
+      </c>
+      <c r="C216" t="s">
+        <v>728</v>
+      </c>
+      <c r="D216" t="s">
+        <v>107</v>
+      </c>
+      <c r="E216" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>730</v>
+      </c>
+      <c r="B217" t="s">
+        <v>724</v>
+      </c>
+      <c r="C217" t="s">
+        <v>731</v>
+      </c>
+      <c r="D217" t="s">
+        <v>579</v>
+      </c>
+      <c r="E217" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>733</v>
+      </c>
+      <c r="B218" t="s">
+        <v>734</v>
+      </c>
+      <c r="C218" t="s">
+        <v>735</v>
+      </c>
+      <c r="D218" t="s">
+        <v>449</v>
+      </c>
+      <c r="E218" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>737</v>
+      </c>
+      <c r="B219" t="s">
+        <v>738</v>
+      </c>
+      <c r="C219" t="s">
+        <v>739</v>
+      </c>
+      <c r="D219" t="s">
+        <v>107</v>
+      </c>
+      <c r="E219" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>741</v>
+      </c>
+      <c r="B220" t="s">
+        <v>742</v>
+      </c>
+      <c r="C220" t="s">
+        <v>743</v>
+      </c>
+      <c r="D220" t="s">
+        <v>107</v>
+      </c>
+      <c r="E220" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>745</v>
+      </c>
+      <c r="B221" t="s">
+        <v>742</v>
+      </c>
+      <c r="C221" t="s">
+        <v>746</v>
+      </c>
+      <c r="D221" t="s">
+        <v>107</v>
+      </c>
+      <c r="E221" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>748</v>
+      </c>
+      <c r="B222" t="s">
+        <v>742</v>
+      </c>
+      <c r="C222" t="s">
+        <v>749</v>
+      </c>
+      <c r="D222" t="s">
+        <v>579</v>
+      </c>
+      <c r="E222" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>751</v>
+      </c>
+      <c r="B223" t="s">
+        <v>752</v>
+      </c>
+      <c r="C223" t="s">
+        <v>753</v>
+      </c>
+      <c r="D223" t="s">
+        <v>107</v>
+      </c>
+      <c r="E223" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>755</v>
+      </c>
+      <c r="B224" t="s">
+        <v>756</v>
+      </c>
+      <c r="C224" t="s">
+        <v>757</v>
+      </c>
+      <c r="D224" t="s">
+        <v>107</v>
+      </c>
+      <c r="E224" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>759</v>
+      </c>
+      <c r="B225" t="s">
+        <v>756</v>
+      </c>
+      <c r="C225" t="s">
+        <v>760</v>
+      </c>
+      <c r="D225" t="s">
+        <v>579</v>
+      </c>
+      <c r="E225" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>762</v>
+      </c>
+      <c r="B226" t="s">
+        <v>763</v>
+      </c>
+      <c r="C226" t="s">
+        <v>764</v>
+      </c>
+      <c r="D226" t="s">
+        <v>107</v>
+      </c>
+      <c r="E226" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>766</v>
+      </c>
+      <c r="B227" t="s">
+        <v>763</v>
+      </c>
+      <c r="C227" t="s">
+        <v>767</v>
+      </c>
+      <c r="D227" t="s">
+        <v>107</v>
+      </c>
+      <c r="E227" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>768</v>
+      </c>
+      <c r="B228" t="s">
+        <v>769</v>
+      </c>
+      <c r="C228" t="s">
+        <v>770</v>
+      </c>
+      <c r="D228" t="s">
+        <v>579</v>
+      </c>
+      <c r="E228" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>772</v>
+      </c>
+      <c r="B229" t="s">
+        <v>769</v>
+      </c>
+      <c r="C229" t="s">
+        <v>773</v>
+      </c>
+      <c r="D229" t="s">
+        <v>579</v>
+      </c>
+      <c r="E229" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>775</v>
+      </c>
+      <c r="B230" t="s">
+        <v>769</v>
+      </c>
+      <c r="C230" t="s">
+        <v>776</v>
+      </c>
+      <c r="D230" t="s">
+        <v>107</v>
+      </c>
+      <c r="E230" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>778</v>
+      </c>
+      <c r="B231" t="s">
+        <v>779</v>
+      </c>
+      <c r="C231" t="s">
+        <v>780</v>
+      </c>
+      <c r="D231" t="s">
+        <v>107</v>
+      </c>
+      <c r="E231" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>782</v>
+      </c>
+      <c r="B232" t="s">
+        <v>783</v>
+      </c>
+      <c r="C232" t="s">
+        <v>784</v>
+      </c>
+      <c r="D232" t="s">
+        <v>785</v>
+      </c>
+      <c r="E232" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>787</v>
+      </c>
+      <c r="B233" t="s">
+        <v>788</v>
+      </c>
+      <c r="C233" t="s">
+        <v>789</v>
+      </c>
+      <c r="D233" t="s">
+        <v>200</v>
+      </c>
+      <c r="E233" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>791</v>
+      </c>
+      <c r="B234" t="s">
+        <v>792</v>
+      </c>
+      <c r="C234" t="s">
+        <v>793</v>
+      </c>
+      <c r="D234" t="s">
+        <v>785</v>
+      </c>
+      <c r="E234" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>795</v>
+      </c>
+      <c r="B235" t="s">
+        <v>796</v>
+      </c>
+      <c r="C235" t="s">
+        <v>797</v>
+      </c>
+      <c r="D235" t="s">
+        <v>200</v>
+      </c>
+      <c r="E235" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>798</v>
+      </c>
+      <c r="B236" t="s">
+        <v>796</v>
+      </c>
+      <c r="C236" t="s">
+        <v>799</v>
+      </c>
+      <c r="D236" t="s">
+        <v>785</v>
+      </c>
+      <c r="E236" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>801</v>
+      </c>
+      <c r="B237" t="s">
+        <v>802</v>
+      </c>
+      <c r="C237" t="s">
+        <v>803</v>
+      </c>
+      <c r="D237" t="s">
+        <v>107</v>
+      </c>
+      <c r="E237" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>805</v>
+      </c>
+      <c r="B238" t="s">
+        <v>802</v>
+      </c>
+      <c r="C238" t="s">
+        <v>806</v>
+      </c>
+      <c r="D238" t="s">
+        <v>579</v>
+      </c>
+      <c r="E238" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>808</v>
+      </c>
+      <c r="B239" t="s">
+        <v>809</v>
+      </c>
+      <c r="C239" t="s">
+        <v>810</v>
+      </c>
+      <c r="D239" t="s">
+        <v>377</v>
+      </c>
+      <c r="E239" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>811</v>
+      </c>
+      <c r="B240" t="s">
+        <v>812</v>
+      </c>
+      <c r="C240" t="s">
+        <v>813</v>
+      </c>
+      <c r="D240" t="s">
+        <v>532</v>
+      </c>
+      <c r="E240" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>815</v>
+      </c>
+      <c r="B241" t="s">
+        <v>812</v>
+      </c>
+      <c r="C241" t="s">
+        <v>816</v>
+      </c>
+      <c r="D241" t="s">
+        <v>532</v>
+      </c>
+      <c r="E241" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>817</v>
+      </c>
+      <c r="B242" t="s">
+        <v>812</v>
+      </c>
+      <c r="C242" t="s">
+        <v>818</v>
+      </c>
+      <c r="D242" t="s">
+        <v>532</v>
+      </c>
+      <c r="E242" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>819</v>
+      </c>
+      <c r="B243" t="s">
+        <v>812</v>
+      </c>
+      <c r="C243" t="s">
+        <v>818</v>
+      </c>
+      <c r="D243" t="s">
+        <v>532</v>
+      </c>
+      <c r="E243" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>820</v>
+      </c>
+      <c r="B244" t="s">
+        <v>821</v>
+      </c>
+      <c r="C244" t="s">
+        <v>822</v>
+      </c>
+      <c r="D244" t="s">
+        <v>107</v>
+      </c>
+      <c r="E244" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>824</v>
+      </c>
+      <c r="B245" t="s">
+        <v>825</v>
+      </c>
+      <c r="C245" t="s">
+        <v>826</v>
+      </c>
+      <c r="D245" t="s">
+        <v>200</v>
+      </c>
+      <c r="E245" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>828</v>
+      </c>
+      <c r="B246" t="s">
+        <v>829</v>
+      </c>
+      <c r="C246" t="s">
+        <v>830</v>
+      </c>
+      <c r="D246" t="s">
+        <v>107</v>
+      </c>
+      <c r="E246" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>832</v>
+      </c>
+      <c r="B247" t="s">
+        <v>829</v>
+      </c>
+      <c r="C247" t="s">
+        <v>833</v>
+      </c>
+      <c r="D247" t="s">
+        <v>579</v>
+      </c>
+      <c r="E247" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>835</v>
+      </c>
+      <c r="B248" t="s">
+        <v>836</v>
+      </c>
+      <c r="C248" t="s">
+        <v>837</v>
+      </c>
+      <c r="D248" t="s">
+        <v>377</v>
+      </c>
+      <c r="E248" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>838</v>
+      </c>
+      <c r="B249" t="s">
+        <v>836</v>
+      </c>
+      <c r="C249" t="s">
+        <v>837</v>
+      </c>
+      <c r="D249" t="s">
+        <v>377</v>
+      </c>
+      <c r="E249" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>839</v>
+      </c>
+      <c r="B250" t="s">
+        <v>840</v>
+      </c>
+      <c r="C250" t="s">
+        <v>841</v>
+      </c>
+      <c r="D250" t="s">
+        <v>667</v>
+      </c>
+      <c r="E250" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>843</v>
+      </c>
+      <c r="B251" t="s">
+        <v>840</v>
+      </c>
+      <c r="C251" t="s">
+        <v>844</v>
+      </c>
+      <c r="D251" t="s">
+        <v>107</v>
+      </c>
+      <c r="E251" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>846</v>
+      </c>
+      <c r="B252" t="s">
+        <v>840</v>
+      </c>
+      <c r="C252" t="s">
+        <v>847</v>
+      </c>
+      <c r="D252" t="s">
+        <v>717</v>
+      </c>
+      <c r="E252" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>849</v>
+      </c>
+      <c r="B253" t="s">
+        <v>850</v>
+      </c>
+      <c r="C253" t="s">
+        <v>851</v>
+      </c>
+      <c r="D253" t="s">
+        <v>107</v>
+      </c>
+      <c r="E253" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>853</v>
+      </c>
+      <c r="B254" t="s">
+        <v>850</v>
+      </c>
+      <c r="C254" t="s">
+        <v>854</v>
+      </c>
+      <c r="D254" t="s">
+        <v>107</v>
+      </c>
+      <c r="E254" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>855</v>
+      </c>
+      <c r="B255" t="s">
+        <v>850</v>
+      </c>
+      <c r="C255" t="s">
+        <v>854</v>
+      </c>
+      <c r="D255" t="s">
+        <v>107</v>
+      </c>
+      <c r="E255" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>856</v>
+      </c>
+      <c r="B256" t="s">
+        <v>857</v>
+      </c>
+      <c r="C256" t="s">
+        <v>858</v>
+      </c>
+      <c r="D256" t="s">
+        <v>320</v>
+      </c>
+      <c r="E256" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>860</v>
+      </c>
+      <c r="B257" t="s">
+        <v>861</v>
+      </c>
+      <c r="C257" t="s">
+        <v>862</v>
+      </c>
+      <c r="D257" t="s">
+        <v>107</v>
+      </c>
+      <c r="E257" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>864</v>
+      </c>
+      <c r="B258" t="s">
+        <v>861</v>
+      </c>
+      <c r="C258" t="s">
+        <v>865</v>
+      </c>
+      <c r="D258" t="s">
+        <v>579</v>
+      </c>
+      <c r="E258" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>867</v>
+      </c>
+      <c r="B259" t="s">
+        <v>868</v>
+      </c>
+      <c r="C259" t="s">
+        <v>869</v>
+      </c>
+      <c r="D259" t="s">
+        <v>785</v>
+      </c>
+      <c r="E259" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>871</v>
+      </c>
+      <c r="B260" t="s">
+        <v>872</v>
+      </c>
+      <c r="C260" t="s">
+        <v>873</v>
+      </c>
+      <c r="D260" t="s">
+        <v>552</v>
+      </c>
+      <c r="E260" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>875</v>
+      </c>
+      <c r="B261" t="s">
+        <v>876</v>
+      </c>
+      <c r="C261" t="s">
+        <v>877</v>
+      </c>
+      <c r="D261" t="s">
+        <v>878</v>
+      </c>
+      <c r="E261" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>879</v>
+      </c>
+      <c r="B262" t="s">
+        <v>880</v>
+      </c>
+      <c r="C262" t="s">
+        <v>881</v>
+      </c>
+      <c r="D262" t="s">
+        <v>421</v>
+      </c>
+      <c r="E262" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>883</v>
+      </c>
+      <c r="B263" t="s">
+        <v>880</v>
+      </c>
+      <c r="C263" t="s">
+        <v>884</v>
+      </c>
+      <c r="D263" t="s">
+        <v>421</v>
+      </c>
+      <c r="E263" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>885</v>
+      </c>
+      <c r="B264" t="s">
+        <v>886</v>
+      </c>
+      <c r="C264" t="s">
+        <v>550</v>
+      </c>
+      <c r="D264" t="s">
+        <v>107</v>
+      </c>
+      <c r="E264" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>888</v>
+      </c>
+      <c r="B265" t="s">
+        <v>886</v>
+      </c>
+      <c r="C265" t="s">
+        <v>550</v>
+      </c>
+      <c r="D265" t="s">
+        <v>717</v>
+      </c>
+      <c r="E265" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>890</v>
+      </c>
+      <c r="B266" t="s">
+        <v>886</v>
+      </c>
+      <c r="C266" t="s">
+        <v>891</v>
+      </c>
+      <c r="D266" t="s">
+        <v>892</v>
+      </c>
+      <c r="E266" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>894</v>
+      </c>
+      <c r="B267" t="s">
+        <v>895</v>
+      </c>
+      <c r="C267" t="s">
+        <v>896</v>
+      </c>
+      <c r="D267" t="s">
+        <v>352</v>
+      </c>
+      <c r="E267" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>898</v>
+      </c>
+      <c r="B268" t="s">
+        <v>895</v>
+      </c>
+      <c r="C268" t="s">
+        <v>899</v>
+      </c>
+      <c r="D268" t="s">
+        <v>900</v>
+      </c>
+      <c r="E268" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>902</v>
+      </c>
+      <c r="B269" t="s">
+        <v>895</v>
+      </c>
+      <c r="C269" t="s">
+        <v>903</v>
+      </c>
+      <c r="D269" t="s">
+        <v>107</v>
+      </c>
+      <c r="E269" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>905</v>
+      </c>
+      <c r="B270" t="s">
+        <v>895</v>
+      </c>
+      <c r="C270" t="s">
+        <v>906</v>
+      </c>
+      <c r="D270" t="s">
+        <v>421</v>
+      </c>
+      <c r="E270" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>908</v>
+      </c>
+      <c r="B271" t="s">
+        <v>895</v>
+      </c>
+      <c r="C271" t="s">
+        <v>909</v>
+      </c>
+      <c r="D271" t="s">
+        <v>107</v>
+      </c>
+      <c r="E271" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>911</v>
+      </c>
+      <c r="B272" t="s">
+        <v>912</v>
+      </c>
+      <c r="C272" t="s">
+        <v>913</v>
+      </c>
+      <c r="D272" t="s">
+        <v>107</v>
+      </c>
+      <c r="E272" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>915</v>
+      </c>
+      <c r="B273" t="s">
+        <v>916</v>
+      </c>
+      <c r="C273" t="s">
+        <v>917</v>
+      </c>
+      <c r="D273" t="s">
+        <v>892</v>
+      </c>
+      <c r="E273" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>919</v>
+      </c>
+      <c r="B274" t="s">
+        <v>920</v>
+      </c>
+      <c r="C274" t="s">
+        <v>560</v>
+      </c>
+      <c r="D274" t="s">
+        <v>921</v>
+      </c>
+      <c r="E274" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>923</v>
+      </c>
+      <c r="B275" t="s">
+        <v>920</v>
+      </c>
+      <c r="C275" t="s">
+        <v>606</v>
+      </c>
+      <c r="D275" t="s">
+        <v>500</v>
+      </c>
+      <c r="E275" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>925</v>
+      </c>
+      <c r="B276" t="s">
+        <v>926</v>
+      </c>
+      <c r="C276" t="s">
+        <v>927</v>
+      </c>
+      <c r="D276" t="s">
+        <v>107</v>
+      </c>
+      <c r="E276" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>925</v>
+      </c>
+      <c r="B277" t="s">
+        <v>926</v>
+      </c>
+      <c r="C277" t="s">
+        <v>927</v>
+      </c>
+      <c r="D277" t="s">
+        <v>107</v>
+      </c>
+      <c r="E277" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>930</v>
+      </c>
+      <c r="B278" t="s">
+        <v>926</v>
+      </c>
+      <c r="C278" t="s">
+        <v>931</v>
+      </c>
+      <c r="D278" t="s">
+        <v>579</v>
+      </c>
+      <c r="E278" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>933</v>
+      </c>
+      <c r="B279" t="s">
+        <v>926</v>
+      </c>
+      <c r="C279" t="s">
+        <v>934</v>
+      </c>
+      <c r="D279" t="s">
+        <v>370</v>
+      </c>
+      <c r="E279" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>936</v>
+      </c>
+      <c r="B280" t="s">
+        <v>926</v>
+      </c>
+      <c r="C280" t="s">
+        <v>937</v>
+      </c>
+      <c r="D280" t="s">
+        <v>938</v>
+      </c>
+      <c r="E280" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>940</v>
+      </c>
+      <c r="B281" t="s">
+        <v>926</v>
+      </c>
+      <c r="C281" t="s">
+        <v>941</v>
+      </c>
+      <c r="D281" t="s">
+        <v>107</v>
+      </c>
+      <c r="E281" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>943</v>
+      </c>
+      <c r="B282" t="s">
+        <v>944</v>
+      </c>
+      <c r="C282" t="s">
+        <v>945</v>
+      </c>
+      <c r="D282" t="s">
+        <v>946</v>
+      </c>
+      <c r="E282" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>948</v>
+      </c>
+      <c r="B283" t="s">
+        <v>944</v>
+      </c>
+      <c r="C283" t="s">
+        <v>949</v>
+      </c>
+      <c r="D283" t="s">
+        <v>950</v>
+      </c>
+      <c r="E283" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>952</v>
+      </c>
+      <c r="B284" t="s">
+        <v>953</v>
+      </c>
+      <c r="C284" t="s">
+        <v>954</v>
+      </c>
+      <c r="D284" t="s">
+        <v>200</v>
+      </c>
+      <c r="E284" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>956</v>
+      </c>
+      <c r="B285" t="s">
+        <v>953</v>
+      </c>
+      <c r="C285" t="s">
+        <v>957</v>
+      </c>
+      <c r="D285" t="s">
+        <v>370</v>
+      </c>
+      <c r="E285" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>959</v>
+      </c>
+      <c r="B286" t="s">
+        <v>960</v>
+      </c>
+      <c r="C286" t="s">
+        <v>420</v>
+      </c>
+      <c r="D286" t="s">
+        <v>352</v>
+      </c>
+      <c r="E286" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>961</v>
+      </c>
+      <c r="B287" t="s">
+        <v>962</v>
+      </c>
+      <c r="C287" t="s">
+        <v>963</v>
+      </c>
+      <c r="D287" t="s">
+        <v>107</v>
+      </c>
+      <c r="E287" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>965</v>
+      </c>
+      <c r="B288" t="s">
+        <v>962</v>
+      </c>
+      <c r="C288" t="s">
+        <v>966</v>
+      </c>
+      <c r="D288" t="s">
+        <v>107</v>
+      </c>
+      <c r="E288" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>967</v>
+      </c>
+      <c r="B289" t="s">
+        <v>962</v>
+      </c>
+      <c r="C289" t="s">
+        <v>968</v>
+      </c>
+      <c r="D289" t="s">
+        <v>588</v>
+      </c>
+      <c r="E289" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>970</v>
+      </c>
+      <c r="B290" t="s">
+        <v>971</v>
+      </c>
+      <c r="C290" t="s">
+        <v>972</v>
+      </c>
+      <c r="D290" t="s">
+        <v>370</v>
+      </c>
+      <c r="E290" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>974</v>
+      </c>
+      <c r="B291" t="s">
+        <v>975</v>
+      </c>
+      <c r="C291" t="s">
+        <v>550</v>
+      </c>
+      <c r="D291" t="s">
+        <v>107</v>
+      </c>
+      <c r="E291" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>976</v>
+      </c>
+      <c r="B292" t="s">
+        <v>975</v>
+      </c>
+      <c r="C292" t="s">
+        <v>977</v>
+      </c>
+      <c r="D292" t="s">
+        <v>107</v>
+      </c>
+      <c r="E292" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>979</v>
+      </c>
+      <c r="B293" t="s">
+        <v>980</v>
+      </c>
+      <c r="C293" t="s">
+        <v>963</v>
+      </c>
+      <c r="D293" t="s">
+        <v>107</v>
+      </c>
+      <c r="E293" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>981</v>
+      </c>
+      <c r="B294" t="s">
+        <v>982</v>
+      </c>
+      <c r="C294" t="s">
+        <v>983</v>
+      </c>
+      <c r="D294" t="s">
+        <v>200</v>
+      </c>
+      <c r="E294" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>985</v>
+      </c>
+      <c r="B295" t="s">
+        <v>986</v>
+      </c>
+      <c r="C295" t="s">
+        <v>987</v>
+      </c>
+      <c r="D295" t="s">
+        <v>400</v>
+      </c>
+      <c r="E295" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>989</v>
+      </c>
+      <c r="B296" t="s">
+        <v>986</v>
+      </c>
+      <c r="C296" t="s">
+        <v>990</v>
+      </c>
+      <c r="D296" t="s">
+        <v>107</v>
+      </c>
+      <c r="E296" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>991</v>
+      </c>
+      <c r="B297" t="s">
+        <v>986</v>
+      </c>
+      <c r="C297" t="s">
+        <v>992</v>
+      </c>
+      <c r="D297" t="s">
+        <v>107</v>
+      </c>
+      <c r="E297" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>993</v>
+      </c>
+      <c r="B298" t="s">
+        <v>994</v>
+      </c>
+      <c r="C298" t="s">
+        <v>995</v>
+      </c>
+      <c r="D298" t="s">
+        <v>370</v>
+      </c>
+      <c r="E298" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>997</v>
+      </c>
+      <c r="B299" t="s">
+        <v>994</v>
+      </c>
+      <c r="C299" t="s">
+        <v>998</v>
+      </c>
+      <c r="D299" t="s">
+        <v>107</v>
+      </c>
+      <c r="E299" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D300" t="s">
+        <v>200</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D301" t="s">
+        <v>107</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D302" t="s">
+        <v>107</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D303" t="s">
+        <v>107</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D304" t="s">
+        <v>107</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D305" t="s">
+        <v>107</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D306" t="s">
+        <v>200</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D307" t="s">
+        <v>107</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D308" t="s">
+        <v>938</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D309" t="s">
+        <v>946</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D310" t="s">
+        <v>532</v>
+      </c>
+      <c r="E310" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D311" t="s">
+        <v>532</v>
+      </c>
+      <c r="E311" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D312" t="s">
+        <v>900</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D313" t="s">
+        <v>107</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D314" t="s">
+        <v>200</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D315" t="s">
+        <v>946</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D318" t="s">
+        <v>717</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D319" t="s">
+        <v>200</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D320" t="s">
+        <v>107</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D321" t="s">
+        <v>200</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D322" t="s">
+        <v>900</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D323" t="s">
+        <v>107</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D325" t="s">
+        <v>497</v>
+      </c>
+      <c r="E325" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C326" t="s">
+        <v>550</v>
+      </c>
+      <c r="D326" t="s">
+        <v>107</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D327" t="s">
+        <v>107</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D328" t="s">
+        <v>588</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C329" t="s">
+        <v>550</v>
+      </c>
+      <c r="D329" t="s">
+        <v>107</v>
+      </c>
+      <c r="E329" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D330" t="s">
+        <v>552</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D331" t="s">
+        <v>588</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D332" t="s">
+        <v>107</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D333" t="s">
+        <v>552</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D334" t="s">
+        <v>107</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D335" t="s">
+        <v>107</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D336" t="s">
+        <v>107</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D337" t="s">
+        <v>112</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D338" t="s">
+        <v>900</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D339" t="s">
+        <v>785</v>
+      </c>
+      <c r="E339" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D340" t="s">
+        <v>107</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D341" t="s">
+        <v>497</v>
+      </c>
+      <c r="E341" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D342" t="s">
+        <v>62</v>
+      </c>
+      <c r="E342" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D345" t="s">
+        <v>900</v>
+      </c>
+      <c r="E345" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D348" t="s">
+        <v>421</v>
+      </c>
+      <c r="E348" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D349" t="s">
+        <v>352</v>
+      </c>
+      <c r="E349" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D350" t="s">
+        <v>352</v>
+      </c>
+      <c r="E350" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D351" t="s">
+        <v>579</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D354" t="s">
+        <v>900</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D355" t="s">
+        <v>112</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D356" t="s">
+        <v>421</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D357" t="s">
+        <v>352</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D359" t="s">
+        <v>107</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D360" t="s">
+        <v>667</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C361" t="s">
+        <v>550</v>
+      </c>
+      <c r="D361" t="s">
+        <v>552</v>
+      </c>
+      <c r="E361" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D362" t="s">
+        <v>200</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D363" t="s">
+        <v>352</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C364" t="s">
+        <v>550</v>
+      </c>
+      <c r="D364" t="s">
+        <v>107</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D365" t="s">
+        <v>200</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D366" t="s">
+        <v>900</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D367" t="s">
+        <v>900</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C368" t="s">
+        <v>550</v>
+      </c>
+      <c r="D368" t="s">
+        <v>107</v>
+      </c>
+      <c r="E368" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C369" t="s">
+        <v>550</v>
+      </c>
+      <c r="D369" t="s">
+        <v>579</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D370" t="s">
+        <v>377</v>
+      </c>
+      <c r="E370" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D371" t="s">
+        <v>107</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C372" t="s">
+        <v>420</v>
+      </c>
+      <c r="D372" t="s">
+        <v>62</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D373" t="s">
+        <v>377</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D374" t="s">
+        <v>107</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D375" t="s">
+        <v>579</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D377" t="s">
+        <v>107</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D378" t="s">
+        <v>370</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D380" t="s">
+        <v>500</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D383" t="s">
+        <v>500</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D384" t="s">
+        <v>878</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D385" t="s">
+        <v>921</v>
+      </c>
+      <c r="E385" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D386" t="s">
+        <v>107</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D387" t="s">
+        <v>200</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D388" t="s">
+        <v>950</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D389" t="s">
+        <v>107</v>
+      </c>
+      <c r="E389" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D390" t="s">
+        <v>950</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C391" t="s">
+        <v>550</v>
+      </c>
+      <c r="D391" t="s">
+        <v>107</v>
+      </c>
+      <c r="E391" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D392" t="s">
+        <v>329</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D393" t="s">
+        <v>200</v>
+      </c>
+      <c r="E393" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D394" t="s">
+        <v>200</v>
+      </c>
+      <c r="E394" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D395" t="s">
+        <v>200</v>
+      </c>
+      <c r="E395" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D396" t="s">
+        <v>200</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D397" t="s">
+        <v>946</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D398" t="s">
+        <v>579</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D399" t="s">
+        <v>107</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D400" t="s">
+        <v>200</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D401" t="s">
+        <v>107</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C402" t="s">
+        <v>906</v>
+      </c>
+      <c r="D402" t="s">
+        <v>497</v>
+      </c>
+      <c r="E402" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C403" t="s">
+        <v>906</v>
+      </c>
+      <c r="D403" t="s">
+        <v>62</v>
+      </c>
+      <c r="E403" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C404" t="s">
+        <v>906</v>
+      </c>
+      <c r="D404" t="s">
+        <v>352</v>
+      </c>
+      <c r="E404" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C405" t="s">
+        <v>906</v>
+      </c>
+      <c r="D405" t="s">
+        <v>421</v>
+      </c>
+      <c r="E405" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D406" t="s">
+        <v>200</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D407" t="s">
+        <v>200</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D408" t="s">
+        <v>329</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D409" t="s">
+        <v>878</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D410" t="s">
+        <v>588</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D411" t="s">
+        <v>588</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D412" t="s">
+        <v>717</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D413" t="s">
+        <v>107</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D414" t="s">
+        <v>200</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D415" t="s">
+        <v>950</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D416" t="s">
+        <v>107</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D417" t="s">
+        <v>107</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D419" t="s">
+        <v>200</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D420" t="s">
+        <v>579</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D421" t="s">
+        <v>200</v>
+      </c>
+      <c r="E421" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D422" t="s">
+        <v>421</v>
+      </c>
+      <c r="E422" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D423" t="s">
+        <v>352</v>
+      </c>
+      <c r="E423" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D424" t="s">
+        <v>107</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D425" t="s">
+        <v>200</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D426" t="s">
+        <v>377</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D427" t="s">
+        <v>107</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D428" t="s">
+        <v>200</v>
+      </c>
+      <c r="E428" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D429" t="s">
+        <v>107</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D430" t="s">
+        <v>200</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D431" t="s">
+        <v>107</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D432" t="s">
+        <v>946</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D433" t="s">
+        <v>946</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D434" t="s">
+        <v>107</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D435" t="s">
+        <v>107</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D436" t="s">
+        <v>107</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D437" t="s">
+        <v>878</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D438" t="s">
+        <v>107</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D439" t="s">
+        <v>107</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D441" t="s">
+        <v>107</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D444" t="s">
+        <v>352</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D445" t="s">
+        <v>421</v>
+      </c>
+      <c r="E445" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D447" t="s">
+        <v>370</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D448" t="s">
+        <v>107</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C449" t="s">
+        <v>550</v>
+      </c>
+      <c r="D449" t="s">
+        <v>107</v>
+      </c>
+      <c r="E449" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D450" t="s">
+        <v>107</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D451" t="s">
+        <v>107</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D452" t="s">
+        <v>200</v>
+      </c>
+      <c r="E452" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D453" t="s">
+        <v>497</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D454" t="s">
+        <v>200</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D456" t="s">
+        <v>579</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D457" t="s">
+        <v>900</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D458" t="s">
+        <v>588</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C459" t="s">
+        <v>550</v>
+      </c>
+      <c r="D459" t="s">
+        <v>588</v>
+      </c>
+      <c r="E459" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D460" t="s">
+        <v>421</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D462" t="s">
+        <v>200</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D464" t="s">
+        <v>200</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C472" t="s">
+        <v>906</v>
+      </c>
+      <c r="D472" t="s">
+        <v>62</v>
+      </c>
+      <c r="E472" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D473" t="s">
+        <v>377</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D474" t="s">
+        <v>921</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D475" t="s">
+        <v>500</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D478" t="s">
+        <v>500</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D482" t="s">
+        <v>370</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D483" t="s">
+        <v>370</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D484" t="s">
+        <v>370</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D485" t="s">
+        <v>370</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D486" t="s">
+        <v>950</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D487" t="s">
+        <v>950</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D489" t="s">
+        <v>180</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D490" t="s">
+        <v>107</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D491" t="s">
+        <v>200</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D501" t="s">
+        <v>921</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D503" t="s">
+        <v>900</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D504" t="s">
+        <v>370</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D505" t="s">
+        <v>370</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D506" t="s">
+        <v>370</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D511" t="s">
+        <v>180</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D513" t="s">
+        <v>200</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D515" t="s">
+        <v>200</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D516" t="s">
+        <v>200</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C517" t="s">
+        <v>550</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E517" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D521" t="s">
+        <v>950</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D522" t="s">
+        <v>950</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D523" t="s">
+        <v>200</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D524" t="s">
+        <v>200</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D525" t="s">
+        <v>200</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D526" t="s">
+        <v>329</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D529" t="s">
+        <v>200</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D530" t="s">
+        <v>200</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D533" t="s">
+        <v>878</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D534" t="s">
+        <v>200</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D535" t="s">
+        <v>200</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D541" t="s">
+        <v>329</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D544" t="s">
+        <v>370</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D545" t="s">
+        <v>200</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D546" t="s">
+        <v>200</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D547" t="s">
+        <v>200</v>
+      </c>
+      <c r="E547" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D549" t="s">
+        <v>200</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D550" t="s">
+        <v>200</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D553" t="s">
+        <v>200</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D556" t="s">
+        <v>200</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D557" t="s">
+        <v>200</v>
+      </c>
+      <c r="E557" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C558" t="s">
+        <v>550</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E558" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D564" t="s">
+        <v>370</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D565" t="s">
+        <v>900</v>
+      </c>
+      <c r="E565" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D566" t="s">
+        <v>900</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D567" t="s">
+        <v>200</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D568" t="s">
+        <v>200</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D569" t="s">
+        <v>200</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D571" t="s">
+        <v>900</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D572" t="s">
+        <v>421</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D574" t="s">
+        <v>900</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D575" t="s">
+        <v>497</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D576" t="s">
+        <v>900</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D577" t="s">
+        <v>497</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C578" t="s">
+        <v>550</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D579" t="s">
+        <v>421</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D587" t="s">
+        <v>200</v>
+      </c>
+      <c r="E587" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D588" t="s">
+        <v>200</v>
+      </c>
+      <c r="E588" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D590" t="s">
+        <v>200</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D591" t="s">
+        <v>200</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D595" t="s">
+        <v>497</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D596" t="s">
+        <v>421</v>
+      </c>
+      <c r="E596" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D597" t="s">
+        <v>352</v>
+      </c>
+      <c r="E597" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D598" t="s">
+        <v>200</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D599" t="s">
+        <v>200</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D604" t="s">
+        <v>421</v>
+      </c>
+      <c r="E604" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D605" t="s">
+        <v>200</v>
+      </c>
+      <c r="E605" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D606" t="s">
+        <v>200</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D608" t="s">
+        <v>200</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D612" t="s">
+        <v>900</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C613" t="s">
+        <v>550</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E613" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D614" t="s">
+        <v>421</v>
+      </c>
+      <c r="E614" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D615" t="s">
+        <v>200</v>
+      </c>
+      <c r="E615" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D616" t="s">
+        <v>421</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D617" t="s">
+        <v>200</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D618" t="s">
+        <v>200</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D624" t="s">
+        <v>878</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D625" t="s">
+        <v>900</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D626" t="s">
+        <v>107</v>
+      </c>
+      <c r="E626" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D627" t="s">
+        <v>107</v>
+      </c>
+      <c r="E627" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D628" t="s">
+        <v>532</v>
+      </c>
+      <c r="E628" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D629" t="s">
+        <v>532</v>
+      </c>
+      <c r="E629" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D630" t="s">
+        <v>532</v>
+      </c>
+      <c r="E630" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C634" t="s">
+        <v>550</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D636" t="s">
+        <v>200</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D637" t="s">
+        <v>200</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E638" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D639" t="s">
+        <v>370</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D640" t="s">
+        <v>370</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D641" t="s">
+        <v>921</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D642" t="s">
+        <v>950</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D650" t="s">
+        <v>370</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D651" t="s">
+        <v>950</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D652" t="s">
+        <v>200</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D653" t="s">
+        <v>200</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="654" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D658" t="s">
+        <v>370</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D659" t="s">
+        <v>200</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D660" t="s">
+        <v>200</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D669" t="s">
+        <v>200</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D670" t="s">
+        <v>200</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="678" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D678" t="s">
+        <v>370</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="679" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D679" t="s">
+        <v>200</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D680" t="s">
+        <v>200</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="682" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="683" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="684" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D684" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="685" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="686" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D686" t="s">
+        <v>200</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="687" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D687" t="s">
+        <v>200</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="690" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="691" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D693" t="s">
+        <v>200</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="694" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="695" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D700" t="s">
+        <v>200</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="701" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D701" t="s">
+        <v>200</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="702" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D702" t="s">
+        <v>421</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="703" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D703" t="s">
+        <v>200</v>
+      </c>
+      <c r="E703" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="704" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="705" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D705" t="s">
+        <v>900</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="706" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D707" t="s">
+        <v>200</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="708" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="709" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C711" t="s">
+        <v>550</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="712" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C712" t="s">
+        <v>550</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D715" t="s">
+        <v>497</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D716" t="s">
+        <v>497</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="717" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D717" t="s">
+        <v>421</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D718" t="s">
+        <v>200</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D719" t="s">
+        <v>497</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D720" t="s">
+        <v>421</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D721" t="s">
+        <v>421</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D722" t="s">
+        <v>497</v>
+      </c>
+      <c r="E722" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D724" t="s">
+        <v>900</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E725" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="726" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E726" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="727" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="728" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="729" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="730" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="731" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="732" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D734" t="s">
+        <v>200</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D736" t="s">
+        <v>370</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D740" t="s">
+        <v>421</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D741" t="s">
+        <v>497</v>
+      </c>
+      <c r="E741" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D744" t="s">
+        <v>200</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D745" t="s">
+        <v>200</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D746" t="s">
+        <v>921</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D747" t="s">
+        <v>500</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D751" t="s">
+        <v>200</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D752" t="s">
+        <v>200</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D756" t="s">
+        <v>370</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="757" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D758" t="s">
+        <v>377</v>
+      </c>
+      <c r="E758" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="761" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D762" t="s">
+        <v>200</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D763" t="s">
+        <v>200</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D766" t="s">
+        <v>900</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D769" t="s">
+        <v>430</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D770" t="s">
+        <v>200</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="771" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="772" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="773" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D773" t="s">
+        <v>200</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D774" t="s">
+        <v>200</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="775" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D775" t="s">
+        <v>200</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="777" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="778" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="779" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="780" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="785" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D785" t="s">
+        <v>900</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="786" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="787" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D789" t="s">
+        <v>200</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="791" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="792" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D794" t="s">
+        <v>370</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="795" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="796" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D796" t="s">
+        <v>421</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="797" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="798" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="800" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="801" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="802" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="803" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="804" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="806" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="807" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="808" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D808" t="s">
+        <v>200</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D809" t="s">
+        <v>200</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="810" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="811" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="812" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="813" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="814" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="815" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="816" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="818" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D818" t="s">
+        <v>892</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="819" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="820" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="821" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="823" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D823" t="s">
+        <v>900</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="824" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D825" t="s">
+        <v>421</v>
+      </c>
+      <c r="E825" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="826" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="827" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="828" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="829" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D829" t="s">
+        <v>200</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="831" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D831" t="s">
+        <v>892</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D832" t="s">
+        <v>900</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E833" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="834" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D834" t="s">
+        <v>44</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="835" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D835" t="s">
+        <v>497</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D836" t="s">
+        <v>200</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="837" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D837" t="s">
+        <v>892</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="838" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="839" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D839" t="s">
+        <v>892</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="840" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D840" t="s">
+        <v>200</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D841" t="s">
+        <v>200</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D842" t="s">
+        <v>900</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="844" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D844" t="s">
+        <v>497</v>
+      </c>
+      <c r="E844" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="845" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D845" t="s">
+        <v>421</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="846" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D846" t="s">
+        <v>900</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="847" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D847" t="s">
+        <v>900</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="848" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D848" t="s">
+        <v>900</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="849" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="850" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D850" t="s">
+        <v>900</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="852" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="853" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D853" t="s">
+        <v>900</v>
+      </c>
+      <c r="E853" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="854" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="855" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D855" t="s">
+        <v>421</v>
+      </c>
+      <c r="E855" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="856" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D856" t="s">
+        <v>497</v>
+      </c>
+      <c r="E856" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D857" t="s">
+        <v>900</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="858" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D858" t="s">
+        <v>102</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="859" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D859" t="s">
+        <v>900</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="861" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D861" t="s">
+        <v>421</v>
+      </c>
+      <c r="E861" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="862" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D862" t="s">
+        <v>497</v>
+      </c>
+      <c r="E862" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="863" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D863" t="s">
+        <v>430</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="864" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="865" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D865" t="s">
+        <v>950</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="866" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E866" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="867" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="868" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="869" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D869" t="s">
+        <v>900</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="870" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D870" t="s">
+        <v>921</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="871" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="872" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D872" t="s">
+        <v>370</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="873" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E873" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="874" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E874" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="875" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D875" t="s">
+        <v>377</v>
+      </c>
+      <c r="E875" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="876" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D876" t="s">
+        <v>900</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="877" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="878" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="879" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D879" t="s">
+        <v>370</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="880" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D880" t="s">
+        <v>370</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="881" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D881" t="s">
+        <v>370</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="882" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D882" t="s">
+        <v>370</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="883" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="884" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="885" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="886" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D886" t="s">
+        <v>370</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="887" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D888" t="s">
+        <v>200</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="889" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D889" t="s">
+        <v>200</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D890" t="s">
+        <v>370</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="891" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="892" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="893" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E894" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="895" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D895" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E895" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="896" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="897" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D897" t="s">
+        <v>900</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="899" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D899" t="s">
+        <v>421</v>
+      </c>
+      <c r="E899" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="900" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C900" t="s">
+        <v>550</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="901" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="902" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="903" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="904" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="905" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="906" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D906" t="s">
+        <v>421</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="907" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D907" t="s">
+        <v>370</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="908" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D908" t="s">
+        <v>370</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="909" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D909" t="s">
+        <v>377</v>
+      </c>
+      <c r="E909" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="910" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D910" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E910" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="911" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D911" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E911" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="912" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D912" t="s">
+        <v>921</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="913" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D913" t="s">
+        <v>950</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="914" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D914" t="s">
+        <v>421</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="915" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="916" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D916" t="s">
+        <v>430</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="917" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D917" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="918" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D918" t="s">
+        <v>900</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="919" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D919" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="920" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D920" t="s">
+        <v>921</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="921" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D921" t="s">
+        <v>370</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="922" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="923" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D923" t="s">
+        <v>200</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="924" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D924" t="s">
+        <v>200</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="925" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D925" t="s">
+        <v>500</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="926" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D926" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="927" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D927" t="s">
+        <v>370</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="928" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D928" t="s">
+        <v>200</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="929" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D929" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="930" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D930" t="s">
+        <v>200</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="931" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D931" t="s">
+        <v>370</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="932" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D932" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="933" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D933" t="s">
+        <v>421</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="934" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D934" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="935" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D935" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="936" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D936" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E936" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="937" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D937" t="s">
+        <v>200</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="938" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D938" t="s">
+        <v>200</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="939" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D939" t="s">
+        <v>430</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="940" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D940" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="941" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D941" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="942" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D942" t="s">
+        <v>200</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="943" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D943" t="s">
+        <v>200</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="944" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D944" t="s">
+        <v>102</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="945" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D945" t="s">
+        <v>200</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="946" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D946" t="s">
+        <v>200</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="947" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D947" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="948" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="949" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D949" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="950" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D950" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="951" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D951" t="s">
+        <v>200</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="952" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D952" t="s">
+        <v>200</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="953" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D953" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="954" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D954" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D956" t="s">
+        <v>200</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D957" t="s">
+        <v>200</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="958" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D958" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="959" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D959" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="960" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D960" t="s">
+        <v>200</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="961" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D961" t="s">
+        <v>200</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D962" t="s">
+        <v>200</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D963" t="s">
+        <v>200</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D964" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="965" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D965" t="s">
+        <v>370</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="966" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="967" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D967" t="s">
+        <v>200</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="968" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D968" t="s">
+        <v>200</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="969" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D969" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="970" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D970" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="971" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D971" t="s">
+        <v>200</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="972" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D972" t="s">
+        <v>200</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="973" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D973" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="974" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="975" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D975" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="976" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D976" t="s">
+        <v>102</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="977" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B977" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C977" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D977" t="s">
+        <v>370</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="978" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B978" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C978" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D978" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="979" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B979" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C979" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D979" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="980" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B980" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C980" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D980" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="981" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B981" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C981" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D981" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="982" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B982" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C982" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D982" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="983" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B983" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C983" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D983" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="984" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B984" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C984" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="985" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B985" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C985" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="986" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B986" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C986" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="987" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B987" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C987" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D987" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="988" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B988" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C988" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D988" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="989" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B989" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C989" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="990" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B990" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C990" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="991" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B991" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C991" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D991" t="s">
+        <v>200</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="992" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B992" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C992" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D992" t="s">
+        <v>102</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="993" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B993" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D993" t="s">
+        <v>421</v>
+      </c>
+      <c r="E993" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="994" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B994" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D994" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E994" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="995" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C995" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D995" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="996" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C996" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D996" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E996" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="997" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B997" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C997" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D997" t="s">
+        <v>500</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="998" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B998" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C998" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D998" t="s">
+        <v>430</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="999" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B999" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C999" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D999" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3080</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">