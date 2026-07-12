--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -8,65 +8,7907 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Receitas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5005" uniqueCount="2606">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Valor</t>
+  </si>
+  <si>
+    <t>2022OB800001</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>REEMBOLSO CEAP - AM 43/2009 - ARD7481 - PROCESSO EDOC: 988877/2021</t>
+  </si>
+  <si>
+    <t>507.465.531-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.284,25</t>
+  </si>
+  <si>
+    <t>2022OB800002</t>
+  </si>
+  <si>
+    <t>361.791.406-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>347,17</t>
+  </si>
+  <si>
+    <t>2022OB800003</t>
+  </si>
+  <si>
+    <t>798.755.649-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>600,00</t>
+  </si>
+  <si>
+    <t>2022OB800004</t>
+  </si>
+  <si>
+    <t>066.306.608-54 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.486,89</t>
+  </si>
+  <si>
+    <t>2022OB800005</t>
+  </si>
+  <si>
+    <t>068.211.461-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.528,00</t>
+  </si>
+  <si>
+    <t>2022OB800006</t>
+  </si>
+  <si>
+    <t>514.342.459-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>818,12</t>
+  </si>
+  <si>
+    <t>2022OB800007</t>
+  </si>
+  <si>
+    <t>104.487.717-05 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.229,68</t>
+  </si>
+  <si>
+    <t>2022OB800008</t>
+  </si>
+  <si>
+    <t>705.427.837-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>281,09</t>
+  </si>
+  <si>
+    <t>2022OB800009</t>
+  </si>
+  <si>
+    <t>621.560.473-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.065,84</t>
+  </si>
+  <si>
+    <t>2022OB800010</t>
+  </si>
+  <si>
+    <t>036.943.396-39 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>113,10</t>
+  </si>
+  <si>
+    <t>2022OB800011</t>
+  </si>
+  <si>
+    <t>857.026.096-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800012</t>
+  </si>
+  <si>
+    <t>128.381.827-22 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>813,00</t>
+  </si>
+  <si>
+    <t>2022OB800013</t>
+  </si>
+  <si>
+    <t>049.210.934-66 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>518,70</t>
+  </si>
+  <si>
+    <t>2022OB800014</t>
+  </si>
+  <si>
+    <t>352.844.204-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.397,40</t>
+  </si>
+  <si>
+    <t>2022OB800015</t>
+  </si>
+  <si>
+    <t>768.087.427-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>492,56</t>
+  </si>
+  <si>
+    <t>2022OB800016</t>
+  </si>
+  <si>
+    <t>246.336.319-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800017</t>
+  </si>
+  <si>
+    <t>724.256.106-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>933,56</t>
+  </si>
+  <si>
+    <t>2022OB800018</t>
+  </si>
+  <si>
+    <t>619.563.841-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>102,40</t>
+  </si>
+  <si>
+    <t>2022OB800019</t>
+  </si>
+  <si>
+    <t>033.668.907-11 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>982,89</t>
+  </si>
+  <si>
+    <t>2022OB800020</t>
+  </si>
+  <si>
+    <t>039.874.614-11 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>174,00</t>
+  </si>
+  <si>
+    <t>2022OB800021</t>
+  </si>
+  <si>
+    <t>044.349.568-84 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>821,53</t>
+  </si>
+  <si>
+    <t>2022OB800022</t>
+  </si>
+  <si>
+    <t>063.055.886-86 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.785,11</t>
+  </si>
+  <si>
+    <t>2022OB800023</t>
+  </si>
+  <si>
+    <t>806.869.580-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.009,03</t>
+  </si>
+  <si>
+    <t>2022OB800024</t>
+  </si>
+  <si>
+    <t>216.440.632-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>958,88</t>
+  </si>
+  <si>
+    <t>2022OB800025</t>
+  </si>
+  <si>
+    <t>052.099.798-06 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800026</t>
+  </si>
+  <si>
+    <t>218.835.478-81 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>591,77</t>
+  </si>
+  <si>
+    <t>2022OB800027</t>
+  </si>
+  <si>
+    <t>398.064.647-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>520,00</t>
+  </si>
+  <si>
+    <t>2022OB800028</t>
+  </si>
+  <si>
+    <t>678.712.245-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>96,00</t>
+  </si>
+  <si>
+    <t>2022OB800029</t>
+  </si>
+  <si>
+    <t>099.119.677-51 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.157,01</t>
+  </si>
+  <si>
+    <t>2022OB800030</t>
+  </si>
+  <si>
+    <t>045.474.378-58 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>274,10</t>
+  </si>
+  <si>
+    <t>2022OB800031</t>
+  </si>
+  <si>
+    <t>267.422.838-58 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.113,09</t>
+  </si>
+  <si>
+    <t>2022OB800032</t>
+  </si>
+  <si>
+    <t>951.881.006-06 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>310,10</t>
+  </si>
+  <si>
+    <t>2022OB800033</t>
+  </si>
+  <si>
+    <t>388.483.198-40 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>93,24</t>
+  </si>
+  <si>
+    <t>2022NE000002</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>20 - TAXA ORDIN?RIA.</t>
+  </si>
+  <si>
+    <t>26.445.478/0001-19 - CONDOMÍNIO DO EDIFÍCIO PALÁCIO DO COMÉRCIO</t>
+  </si>
+  <si>
+    <t>41.026,39</t>
+  </si>
+  <si>
+    <t>2022NE000005</t>
+  </si>
+  <si>
+    <t>19- SUPRIMENTO DE FUNDOS</t>
+  </si>
+  <si>
+    <t>517.322.899-72 - CARLOS BRAIA</t>
+  </si>
+  <si>
+    <t>15.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000006</t>
+  </si>
+  <si>
+    <t>19- SUPRIMENTO DE FUNDOS.</t>
+  </si>
+  <si>
+    <t>2.600,00</t>
+  </si>
+  <si>
+    <t>2022NE000012</t>
+  </si>
+  <si>
+    <t>19 - SUPRIMENTO DE FUNDOS</t>
+  </si>
+  <si>
+    <t>584.061.071-20 - ELIZABETE ALVES</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 - PREG?O ELETR?NICO N? 74/2021. ATA DE REGISTRO DE PRE?OS N? 42/2021.
+PROC. 982.030/2021.</t>
+  </si>
+  <si>
+    <t>09.482.201/0001-47 - NATIVA DISTRIBUIÇÃO DE SUPRIMENTOS LTDA-</t>
+  </si>
+  <si>
+    <t>1.425,60</t>
+  </si>
+  <si>
+    <t>2022NE000015</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO PELO PER?ODO DE 6 MESES.</t>
+  </si>
+  <si>
+    <t>10.445.514/0001-04 - SEISELLES DISTRIBUIÇÃO E LOGÍSTICA LTDA-ME</t>
+  </si>
+  <si>
+    <t>52.932,74</t>
+  </si>
+  <si>
+    <t>2022NE000016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 - PREG?O ELETR?NICO N? 86/2021. ATA DE REGISTRO DE PRE?OS N? 45/2021.
+PROCESSO 965.140/2021.</t>
+  </si>
+  <si>
+    <t>07.324.657/0001-53 - LUBORTEC COMERCIAL LTDA-</t>
+  </si>
+  <si>
+    <t>2.675,00</t>
+  </si>
+  <si>
+    <t>2022NE000017</t>
+  </si>
+  <si>
+    <t>CONT - BOLSA DE INICIA??O CIENT?FICA</t>
+  </si>
+  <si>
+    <t>PF0110188 - ESTAGIÁRIOS - ICESP</t>
+  </si>
+  <si>
+    <t>48.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000018</t>
+  </si>
+  <si>
+    <t>CONT - REMANESCENTE DO CONTRATO 2020/002.0.</t>
+  </si>
+  <si>
+    <t>33.583.592/0001-70 - INSPETORIA SÃO JOÃO BOSCO</t>
+  </si>
+  <si>
+    <t>150.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000019</t>
+  </si>
+  <si>
+    <t>12 - ATA DE REGISTRO DE PRE?OS 7/21. PREG?O ELETR?NICO 3/21 PROC. 927.579/2021</t>
+  </si>
+  <si>
+    <t>40.580.725/0001-10 - ROSELI SILVA HONESKO</t>
+  </si>
+  <si>
+    <t>350,00</t>
+  </si>
+  <si>
+    <t>2022NE000021</t>
+  </si>
+  <si>
+    <t>19 - SUPRIMENTO DE FUNDOS.</t>
+  </si>
+  <si>
+    <t>085.362.418-61 - SILMARA GONCALVES</t>
+  </si>
+  <si>
+    <t>14.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000022</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>2022NE000031</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000008</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N. 2020/190.0 E ADITIVOS. VIG?NCIA DE 1.1.2022 A 31.12.2022.</t>
+  </si>
+  <si>
+    <t>34.028.316/0007-07 - EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS</t>
+  </si>
+  <si>
+    <t>104.166,67</t>
+  </si>
+  <si>
+    <t>2022NE000014</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2019/005.0 E ADITIVOS. VIG?NCIA DE 16.01.2022 A 15.01.2023.</t>
+  </si>
+  <si>
+    <t>16.970.920/0001-72 - ALESSANDRO NUNES</t>
+  </si>
+  <si>
+    <t>42.769,60</t>
+  </si>
+  <si>
+    <t>2022NE000020</t>
+  </si>
+  <si>
+    <t>20 - PREG?O ELETR?NICO PARA REGISTRO DE PRE?OS N? 40/2021. ATA DE REGISTRO DE PRE?OS N. 21/2021.</t>
+  </si>
+  <si>
+    <t>36.327.075/0001-29 - FORTCLEAN COMÉRCIO DE EQUIPAMENTOS EIRELI</t>
+  </si>
+  <si>
+    <t>3.120,00</t>
+  </si>
+  <si>
+    <t>2022NE000011</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2019/005.0 E ADITIVOS. VIG?NCIA DE 16.01.2021 A 15.01.2022.</t>
+  </si>
+  <si>
+    <t>3.826,20</t>
+  </si>
+  <si>
+    <t>2022NE000007</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2017/135.0 E ADITIVOS. VIG?NCIA DE 10.01.21 A 09.01.22.</t>
+  </si>
+  <si>
+    <t>07.533.840/0001-69 - SAGA SERVIÇOS TERCEIRIZADOS EIRELI - ME</t>
+  </si>
+  <si>
+    <t>155.484,41</t>
+  </si>
+  <si>
+    <t>2022NE000003</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2020/088.0 E ADITIVOS. VIG?NCIA DE 19.05.2021 A 18.05.2022.</t>
+  </si>
+  <si>
+    <t>04.086.552/0001-15 - BIOPLASMA PRODUTOS PARA LABORATÓRIO E CORRELATOS LTDA</t>
+  </si>
+  <si>
+    <t>7.258,80</t>
+  </si>
+  <si>
+    <t>2022NE000004</t>
+  </si>
+  <si>
+    <t>18.738,22</t>
+  </si>
+  <si>
+    <t>2022NE000001</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2021/066.0. VIG?NCIA DE 22.06.21 A 21.06.22.</t>
+  </si>
+  <si>
+    <t>26.736.747/0001-04 - HOSPTECH SERVIÇOS PARA SAÚDE LTDA-</t>
+  </si>
+  <si>
+    <t>55.713,54</t>
+  </si>
+  <si>
+    <t>2022OB800034</t>
+  </si>
+  <si>
+    <t>DANFE 3181 3206 3207, PROCESSO 981237/2021, REL. SIGMAS 51/2021</t>
+  </si>
+  <si>
+    <t>041.024.069-99 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.434,78</t>
+  </si>
+  <si>
+    <t>2022OB800035</t>
+  </si>
+  <si>
+    <t>403.278.683-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.062,98</t>
+  </si>
+  <si>
+    <t>2022OB800036</t>
+  </si>
+  <si>
+    <t>471.709.211-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2.733,96</t>
+  </si>
+  <si>
+    <t>2022OB800037</t>
+  </si>
+  <si>
+    <t>462.261.411-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800038</t>
+  </si>
+  <si>
+    <t>309.476.501-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.910,90</t>
+  </si>
+  <si>
+    <t>2022OB800039</t>
+  </si>
+  <si>
+    <t>494.485.441-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.928,73</t>
+  </si>
+  <si>
+    <t>2022OB800040</t>
+  </si>
+  <si>
+    <t>504.724.021-53 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.012,29</t>
+  </si>
+  <si>
+    <t>2022OB800041</t>
+  </si>
+  <si>
+    <t>003.820.851-24 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.742,01</t>
+  </si>
+  <si>
+    <t>2022OB800042</t>
+  </si>
+  <si>
+    <t>591.627.831-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.963,29</t>
+  </si>
+  <si>
+    <t>2022OB800043</t>
+  </si>
+  <si>
+    <t>830.790.841-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.403,55</t>
+  </si>
+  <si>
+    <t>2022OB800044</t>
+  </si>
+  <si>
+    <t>042.360.151-29 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.238,98</t>
+  </si>
+  <si>
+    <t>2022OB800045</t>
+  </si>
+  <si>
+    <t>262.107.621-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800046</t>
+  </si>
+  <si>
+    <t>184.286.061-53 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.196,04</t>
+  </si>
+  <si>
+    <t>2022OB800047</t>
+  </si>
+  <si>
+    <t>RECORTE DAS NOTAS FISCAIS 3181, 3206 E 3207 PARA PAGAMENTO DA GPS NOV/2021 (DOC.12) CONFORME AUTORIZACAO DG (DOC.50) E DESPACHO DEMAP (DOC.48) EDOC.981237/2021</t>
+  </si>
+  <si>
+    <t>00.360.305/0001-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>24.651,02</t>
+  </si>
+  <si>
+    <t>2022OB800048</t>
+  </si>
+  <si>
+    <t>RECORTE DAS NOTAS FISCAIS 3181, 3206 E 3207 PARA PAGAMENTO DA GUIA FGTS/GRF (DOC.13) CONFORME AUTORIZACAO DG (DOC.50) E DESPACHO DEMAP (DOC.48) EDOC.981237/2021</t>
+  </si>
+  <si>
+    <t>36.388,22</t>
+  </si>
+  <si>
+    <t>2022OB800049</t>
+  </si>
+  <si>
+    <t>847.332.841-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.853,38</t>
+  </si>
+  <si>
+    <t>2022OB800050</t>
+  </si>
+  <si>
+    <t>005.412.471-90 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>5.454,58</t>
+  </si>
+  <si>
+    <t>2022OB800051</t>
+  </si>
+  <si>
+    <t>712.662.831-53 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>5.018,50</t>
+  </si>
+  <si>
+    <t>2022OB800052</t>
+  </si>
+  <si>
+    <t>863.699.381-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.720,52</t>
+  </si>
+  <si>
+    <t>2022OB800053</t>
+  </si>
+  <si>
+    <t>081.168.083-54 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.845,62</t>
+  </si>
+  <si>
+    <t>2022OB800054</t>
+  </si>
+  <si>
+    <t>037.890.971-10 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800055</t>
+  </si>
+  <si>
+    <t>837.241.333-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.820,71</t>
+  </si>
+  <si>
+    <t>2022OB800056</t>
+  </si>
+  <si>
+    <t>047.372.731-55 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.317,73</t>
+  </si>
+  <si>
+    <t>2022OB800057</t>
+  </si>
+  <si>
+    <t>014.460.031-59 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>5.314,44</t>
+  </si>
+  <si>
+    <t>2022OB800058</t>
+  </si>
+  <si>
+    <t>098.917.301-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.927,16</t>
+  </si>
+  <si>
+    <t>2022OB800059</t>
+  </si>
+  <si>
+    <t>047.766.691-45 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2.076,33</t>
+  </si>
+  <si>
+    <t>2022OB800060</t>
+  </si>
+  <si>
+    <t>857.330.911-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>5.008,83</t>
+  </si>
+  <si>
+    <t>2022OB800061</t>
+  </si>
+  <si>
+    <t>368.899.111-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800062</t>
+  </si>
+  <si>
+    <t>690.151.711-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800063</t>
+  </si>
+  <si>
+    <t>726.256.861-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.392,66</t>
+  </si>
+  <si>
+    <t>2022OB800064</t>
+  </si>
+  <si>
+    <t>000.105.661-12 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.091,42</t>
+  </si>
+  <si>
+    <t>2022OB800065</t>
+  </si>
+  <si>
+    <t>505.927.691-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.448,83</t>
+  </si>
+  <si>
+    <t>2022OB800066</t>
+  </si>
+  <si>
+    <t>603.403.801-44 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.618,46</t>
+  </si>
+  <si>
+    <t>2022OB800067</t>
+  </si>
+  <si>
+    <t>610.194.101-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.351,16</t>
+  </si>
+  <si>
+    <t>2022OB800068</t>
+  </si>
+  <si>
+    <t>710.484.641-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800069</t>
+  </si>
+  <si>
+    <t>826.494.211-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.650,35</t>
+  </si>
+  <si>
+    <t>2022OB800070</t>
+  </si>
+  <si>
+    <t>563.260.681-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800071</t>
+  </si>
+  <si>
+    <t>085.253.901-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.083,85</t>
+  </si>
+  <si>
+    <t>2022OB800072</t>
+  </si>
+  <si>
+    <t>694.974.601-63 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.159,91</t>
+  </si>
+  <si>
+    <t>2022OB800073</t>
+  </si>
+  <si>
+    <t>395.110.813-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.126,26</t>
+  </si>
+  <si>
+    <t>2022OB800074</t>
+  </si>
+  <si>
+    <t>087.985.107-46 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.132,20</t>
+  </si>
+  <si>
+    <t>2022OB800075</t>
+  </si>
+  <si>
+    <t>340.637.731-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2.921,38</t>
+  </si>
+  <si>
+    <t>2022OB800076</t>
+  </si>
+  <si>
+    <t>324.833.761-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.073,87</t>
+  </si>
+  <si>
+    <t>2022OB800077</t>
+  </si>
+  <si>
+    <t>297.192.911-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800078</t>
+  </si>
+  <si>
+    <t>244.841.801-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800079</t>
+  </si>
+  <si>
+    <t>266.991.681-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.153,94</t>
+  </si>
+  <si>
+    <t>2022OB800080</t>
+  </si>
+  <si>
+    <t>000.602.781-45 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.954,22</t>
+  </si>
+  <si>
+    <t>2022OB800081</t>
+  </si>
+  <si>
+    <t>891.973.301-59 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.326,03</t>
+  </si>
+  <si>
+    <t>2022OB800082</t>
+  </si>
+  <si>
+    <t>255.090.985-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.228,09</t>
+  </si>
+  <si>
+    <t>2022OB800083</t>
+  </si>
+  <si>
+    <t>698.062.411-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.661,94</t>
+  </si>
+  <si>
+    <t>2022OB800084</t>
+  </si>
+  <si>
+    <t>584.010.161-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.352,31</t>
+  </si>
+  <si>
+    <t>2022OB800085</t>
+  </si>
+  <si>
+    <t>392.973.731-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.379,60</t>
+  </si>
+  <si>
+    <t>2022OB800086</t>
+  </si>
+  <si>
+    <t>727.480.101-59 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>3.159,69</t>
+  </si>
+  <si>
+    <t>1.645,20</t>
+  </si>
+  <si>
+    <t>2022OB800087</t>
+  </si>
+  <si>
+    <t>392.364.984-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.132,21</t>
+  </si>
+  <si>
+    <t>2022OB800088</t>
+  </si>
+  <si>
+    <t>416.290.601-78 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.795,67</t>
+  </si>
+  <si>
+    <t>2022OB800089</t>
+  </si>
+  <si>
+    <t>611.371.541-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800090</t>
+  </si>
+  <si>
+    <t>516.319.031-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>5.816,54</t>
+  </si>
+  <si>
+    <t>2022OB800091</t>
+  </si>
+  <si>
+    <t>428.862.793-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.404,70</t>
+  </si>
+  <si>
+    <t>2022OB800092</t>
+  </si>
+  <si>
+    <t>344.209.321-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800093</t>
+  </si>
+  <si>
+    <t>381.319.431-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800094</t>
+  </si>
+  <si>
+    <t>535.674.807-82 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800095</t>
+  </si>
+  <si>
+    <t>825.542.504-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>10.914,21</t>
+  </si>
+  <si>
+    <t>2022OB800096</t>
+  </si>
+  <si>
+    <t>848.811.607-10 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800097</t>
+  </si>
+  <si>
+    <t>297.526.471-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>10.463,35</t>
+  </si>
+  <si>
+    <t>2022OB800098</t>
+  </si>
+  <si>
+    <t>042.781.331-03 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800099</t>
+  </si>
+  <si>
+    <t>904.280.801-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800100</t>
+  </si>
+  <si>
+    <t>030.602.611-21 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800101</t>
+  </si>
+  <si>
+    <t>834.303.001-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800102</t>
+  </si>
+  <si>
+    <t>417.294.711-53 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800103</t>
+  </si>
+  <si>
+    <t>564.941.901-97 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800104</t>
+  </si>
+  <si>
+    <t>113.929.911-53 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.661,42</t>
+  </si>
+  <si>
+    <t>2022OB800105</t>
+  </si>
+  <si>
+    <t>478.009.091-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800106</t>
+  </si>
+  <si>
+    <t>071.526.387-05 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>11.336,65</t>
+  </si>
+  <si>
+    <t>2022OB800107</t>
+  </si>
+  <si>
+    <t>538.414.681-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.217,19</t>
+  </si>
+  <si>
+    <t>2022OB800108</t>
+  </si>
+  <si>
+    <t>223.283.861-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>9.051,38</t>
+  </si>
+  <si>
+    <t>2022OB800109</t>
+  </si>
+  <si>
+    <t>606.598.901-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800110</t>
+  </si>
+  <si>
+    <t>601.807.301-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.389,19</t>
+  </si>
+  <si>
+    <t>2022OB800111</t>
+  </si>
+  <si>
+    <t>281.395.181-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>6.425,63</t>
+  </si>
+  <si>
+    <t>2022OB800112</t>
+  </si>
+  <si>
+    <t>114.939.501-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800113</t>
+  </si>
+  <si>
+    <t>316.727.601-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800114</t>
+  </si>
+  <si>
+    <t>151.612.421-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800115</t>
+  </si>
+  <si>
+    <t>584.779.181-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800116</t>
+  </si>
+  <si>
+    <t>494.721.511-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800117</t>
+  </si>
+  <si>
+    <t>276.043.141-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800118</t>
+  </si>
+  <si>
+    <t>239.868.321-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800119</t>
+  </si>
+  <si>
+    <t>579.557.511-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800120</t>
+  </si>
+  <si>
+    <t>400.987.701-44 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.420,39</t>
+  </si>
+  <si>
+    <t>2022OB800121</t>
+  </si>
+  <si>
+    <t>809.218.411-91 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800122</t>
+  </si>
+  <si>
+    <t>611.334.341-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>11.020,03</t>
+  </si>
+  <si>
+    <t>2022OB800123</t>
+  </si>
+  <si>
+    <t>014.254.997-59 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>3.444,63</t>
+  </si>
+  <si>
+    <t>2022OB800124</t>
+  </si>
+  <si>
+    <t>385.116.141-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800125</t>
+  </si>
+  <si>
+    <t>602.782.501-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800126</t>
+  </si>
+  <si>
+    <t>539.438.051-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800127</t>
+  </si>
+  <si>
+    <t>014.568.831-35 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800128</t>
+  </si>
+  <si>
+    <t>584.849.731-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.070,13</t>
+  </si>
+  <si>
+    <t>2022OB800129</t>
+  </si>
+  <si>
+    <t>825.509.721-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800130</t>
+  </si>
+  <si>
+    <t>316.658.616-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800131</t>
+  </si>
+  <si>
+    <t>859.849.811-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.102,31</t>
+  </si>
+  <si>
+    <t>2022OB800132</t>
+  </si>
+  <si>
+    <t>583.710.871-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.609,89</t>
+  </si>
+  <si>
+    <t>2022OB800133</t>
+  </si>
+  <si>
+    <t>227.826.803-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.568,17</t>
+  </si>
+  <si>
+    <t>2022OB800134</t>
+  </si>
+  <si>
+    <t>669.097.756-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.963,22</t>
+  </si>
+  <si>
+    <t>2022OB800135</t>
+  </si>
+  <si>
+    <t>736.175.207-15 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.245,79</t>
+  </si>
+  <si>
+    <t>2022OB800136</t>
+  </si>
+  <si>
+    <t>932.224.751-72 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800137</t>
+  </si>
+  <si>
+    <t>014.255.027-25 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.816,24</t>
+  </si>
+  <si>
+    <t>2022OB800138</t>
+  </si>
+  <si>
+    <t>611.240.601-20 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.379,21</t>
+  </si>
+  <si>
+    <t>2022OB800139</t>
+  </si>
+  <si>
+    <t>013.452.421-74 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>7.596,61</t>
+  </si>
+  <si>
+    <t>2022OB800140</t>
+  </si>
+  <si>
+    <t>835.447.631-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>10.885,77</t>
+  </si>
+  <si>
+    <t>2022OB800141</t>
+  </si>
+  <si>
+    <t>855.335.481-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800142</t>
+  </si>
+  <si>
+    <t>809.576.331-49 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800143</t>
+  </si>
+  <si>
+    <t>279.832.181-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>3.693,48</t>
+  </si>
+  <si>
+    <t>2022OB800144</t>
+  </si>
+  <si>
+    <t>725.984.841-34 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800145</t>
+  </si>
+  <si>
+    <t>554.020.111-68 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800146</t>
+  </si>
+  <si>
+    <t>291.495.091-87 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022OB800147</t>
+  </si>
+  <si>
+    <t>344.211.061-00 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>13.195,49</t>
+  </si>
+  <si>
+    <t>2022OB800148</t>
+  </si>
+  <si>
+    <t>339.106.501-04 - CETRO RM SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>2022NE000023</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>064.111.066-90 - TALITHA BRINATI DORNELAS</t>
+  </si>
+  <si>
+    <t>2022NE000024</t>
+  </si>
+  <si>
+    <t>2022NE000025</t>
+  </si>
+  <si>
+    <t>15 - TAXA DE CONDOM?NIO.</t>
+  </si>
+  <si>
+    <t>37.050.234/0001-53 - COND. BL. I SQN 106</t>
+  </si>
+  <si>
+    <t>15.600,00</t>
+  </si>
+  <si>
+    <t>2022NE000026</t>
+  </si>
+  <si>
+    <t>15 - TAXA ORDIN?RIA DE CONDOM?NIO.</t>
+  </si>
+  <si>
+    <t>26.446.294/0001-73 - CONDOMINIO</t>
+  </si>
+  <si>
+    <t>81.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000027</t>
+  </si>
+  <si>
+    <t>26.987.537/0001-80 - CONDOMINIO 316 SUL</t>
+  </si>
+  <si>
+    <t>21.255,96</t>
+  </si>
+  <si>
+    <t>2022NE000028</t>
+  </si>
+  <si>
+    <t>26.988.220/0001-69 - COND.BL.A/B SQN 112</t>
+  </si>
+  <si>
+    <t>13.920,00</t>
+  </si>
+  <si>
+    <t>2022NE000029</t>
+  </si>
+  <si>
+    <t>2022NE000030</t>
+  </si>
+  <si>
+    <t>26.989.558/0001-35 - CONVENCAO DE ADMINI</t>
+  </si>
+  <si>
+    <t>16.200,00</t>
+  </si>
+  <si>
+    <t>2022NE000032</t>
+  </si>
+  <si>
+    <t>16.600,00</t>
+  </si>
+  <si>
+    <t>2022NE000033</t>
+  </si>
+  <si>
+    <t>26.987.552/0001-29 - CONDOMINIO</t>
+  </si>
+  <si>
+    <t>52.200,00</t>
+  </si>
+  <si>
+    <t>2022NE000034</t>
+  </si>
+  <si>
+    <t>37.050.499/0001-51 - COND.BL.J.SQN 106</t>
+  </si>
+  <si>
+    <t>18.439,44</t>
+  </si>
+  <si>
+    <t>2022NE000035</t>
+  </si>
+  <si>
+    <t>010001 - CAMARA DOS DEPUTADOS</t>
+  </si>
+  <si>
+    <t>77.333,33</t>
+  </si>
+  <si>
+    <t>2022NE000036</t>
+  </si>
+  <si>
+    <t>25.166,66</t>
+  </si>
+  <si>
+    <t>2022NE000037</t>
+  </si>
+  <si>
+    <t>175.000,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 967082/2021.</t>
+  </si>
+  <si>
+    <t>030.988.719-46 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>170,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 967028/2021.</t>
+  </si>
+  <si>
+    <t>021.427.437-30 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 928954/2021.</t>
+  </si>
+  <si>
+    <t>011.956.254-56 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>9.532,66</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 968969/2021.</t>
+  </si>
+  <si>
+    <t>705.427.837-20 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>2.800,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 960519/2021.</t>
+  </si>
+  <si>
+    <t>913.112.338-49 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>372,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 969643/2021.</t>
+  </si>
+  <si>
+    <t>750,00</t>
+  </si>
+  <si>
+    <t>2022NS000388</t>
+  </si>
+  <si>
+    <t>FOPAG-JAN/2022-ESTAGIÁRIOS. FREQUENCIA DEZ/2021. EDOC: 203091/2022.</t>
+  </si>
+  <si>
+    <t>PF0110182 - ESTAGIARIOS - AEUDF</t>
+  </si>
+  <si>
+    <t>1.120,00</t>
+  </si>
+  <si>
+    <t>PF0110181 - ESTAGIÁRIOS/IESB</t>
+  </si>
+  <si>
+    <t>282,49</t>
+  </si>
+  <si>
+    <t>8.192,17</t>
+  </si>
+  <si>
+    <t>PF0110190 - ESTAGIARIOS/FACITEC</t>
+  </si>
+  <si>
+    <t>PF0110184 - ESTAGIÁRIOS AEUDF</t>
+  </si>
+  <si>
+    <t>4.480,00</t>
+  </si>
+  <si>
+    <t>PF0110179 - ESTAGIARIOS/CATOLIC</t>
+  </si>
+  <si>
+    <t>187,00</t>
+  </si>
+  <si>
+    <t>PF0110177 - ESTAGIARIOS/UNICEUB</t>
+  </si>
+  <si>
+    <t>1.437,33</t>
+  </si>
+  <si>
+    <t>7.186,67</t>
+  </si>
+  <si>
+    <t>PF0110180 - ESTAGIARIOS - UNB</t>
+  </si>
+  <si>
+    <t>33.600,00</t>
+  </si>
+  <si>
+    <t>2022RO000035</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DO EMPENHO PARA ALTERAÇÃO DO NUMERO DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>-21.255,96</t>
+  </si>
+  <si>
+    <t>2022NE000044</t>
+  </si>
+  <si>
+    <t>06/01/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2017/178.0 E ADITIVOS. VIG?NCIA DE 01.12.21 A 30.11.22.
+DESPESAS DE EXERC?CIOS ANTERIORES.
+PROC. 320.174/2018.</t>
+  </si>
+  <si>
+    <t>24.904.526/0001-64 - TELEMIKRO TELECOMUNICAÇÕES INFORMÁTICA E MICROELETRÔNICA S/A</t>
+  </si>
+  <si>
+    <t>658,52</t>
+  </si>
+  <si>
+    <t>2022NE000043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2017/178.0 E ADITIVOS. VIG?NCIA DE 01.12.21 A 30.11.22.
+-VALOR MENSAL REAJUSTADO: R$ 7.461,60.</t>
+  </si>
+  <si>
+    <t>82.077,60</t>
+  </si>
+  <si>
+    <t>2022NE000047</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2020/103.0 E ADITIVOS. VIG?NCIA DE 13.07.21 A 12.01.22</t>
+  </si>
+  <si>
+    <t>14.346.589/0025-66 - DIOCESE DE RIO BRANCO - TV DIOCESE</t>
+  </si>
+  <si>
+    <t>5.400,00</t>
+  </si>
+  <si>
+    <t>2022NE000042</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO 068/2021. DE 15.06.21 A 14.06.22</t>
+  </si>
+  <si>
+    <t>25.407.581/0001-01 - NANOSENS LTDA</t>
+  </si>
+  <si>
+    <t>17.100,00</t>
+  </si>
+  <si>
+    <t>2022NE000038</t>
+  </si>
+  <si>
+    <t>20 - RECONHECIMENTO DE D?VIDA</t>
+  </si>
+  <si>
+    <t>110245 - FUNDO DE IMPRENSA NACIONAL/EXEC.ORC.FINANC.</t>
+  </si>
+  <si>
+    <t>12.117,63</t>
+  </si>
+  <si>
+    <t>2022NE000040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO POR 12 MESES.
+VALOR MENSAL ESTIMADO: R$ 4.584,33.</t>
+  </si>
+  <si>
+    <t>24.921.066/0001-82 - SOLLO SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>4.584,33</t>
+  </si>
+  <si>
+    <t>2022NE000041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO POR 12 MESES.
+- VALOR MENSAL ESTIMADO DE R$ 1.634,69.</t>
+  </si>
+  <si>
+    <t>1.634,69</t>
+  </si>
+  <si>
+    <t>2022NE000045</t>
+  </si>
+  <si>
+    <t>925.147.071-53 - THIAGO BARBOSA</t>
+  </si>
+  <si>
+    <t>2022NE000046</t>
+  </si>
+  <si>
+    <t>2022NE000048</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2020/013.0. VIG?NCIA DE 15.01.21 A 14.01.22.</t>
+  </si>
+  <si>
+    <t>00.949.483/0001-75 - A ABBA SERVIÇOS GERAIS LTDA-</t>
+  </si>
+  <si>
+    <t>12.043,72</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 967067/2021.</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 918264/2021.</t>
+  </si>
+  <si>
+    <t>032.587.454-98 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>391,38</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 976067/2021.</t>
+  </si>
+  <si>
+    <t>310.507.780-49 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>501,06</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 970122/2021.</t>
+  </si>
+  <si>
+    <t>750.961.022-20 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>2.100,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 969837/2021.</t>
+  </si>
+  <si>
+    <t>1.601,60</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 970622/2021.</t>
+  </si>
+  <si>
+    <t>352.014.877-34 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 971461/2021.</t>
+  </si>
+  <si>
+    <t>284.928.036-49 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>1.260,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 971841/2021.</t>
+  </si>
+  <si>
+    <t>676.770.619-15 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>1.500,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 876258/2021.</t>
+  </si>
+  <si>
+    <t>088.684.297-21 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>450,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 966453/2021.</t>
+  </si>
+  <si>
+    <t>190.446.908-68 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>1.200,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 951627/2021.</t>
+  </si>
+  <si>
+    <t>413.302.005-78 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>300,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 975265/2021.</t>
+  </si>
+  <si>
+    <t>491.252.907-97 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>700,00</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESAS COM ASSISTÊNCIA À SAÚDE, NOS TERMOS DA DECISÃO DO SENHOR SEGUNDO-VICE-PRESIDENTE, COM BASE NO DISPOSTO NO ATO DA MESA 89/2013, EM SEU ART. 1º, ÷ 2º, ALTERADO PELO ATO DA MESA Nº 185/2021, AUTORIZADO PELO DIRETOR-GERAL EM EXERCÍCIO, EM 31/12/2021. PROCESSO EDOC 954145/2021.</t>
+  </si>
+  <si>
+    <t>015.631.147-04 - DEPUTADOS - RDMH</t>
+  </si>
+  <si>
+    <t>1.030,39</t>
+  </si>
+  <si>
+    <t>2022OB800149</t>
+  </si>
+  <si>
+    <t>12 - CANCELAMENTO DA 2022OB800060 - POR DOMICILIO BANCARIO INEXISTENTE</t>
+  </si>
+  <si>
+    <t>-5.008,83</t>
+  </si>
+  <si>
+    <t>2022OB800150</t>
+  </si>
+  <si>
+    <t>NFES 41331 - SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM EQUIPAMENTOS DE MAMOGRAFIA DIGITAL, DE RAIOS-X E DE TOMÓGRAFO, BEM COMO AS RESPECTIVAS ESTAÇÕES DE LAUDO, A PEDIDO DO DEMED/CD - GLOSA DE R$ 0,01 VALOR COBRADO A MAIOR NA NFE - RET RFB 9,45PC, CONF IN 1234/12 E ISS 5PC - PERÍODO: 27/11 A 26/12/2021 - PROC EDOC: 984220/2021.</t>
+  </si>
+  <si>
+    <t>01.449.930/0001-90 - Siemens Medical Solution</t>
+  </si>
+  <si>
+    <t>46.331,53</t>
+  </si>
+  <si>
+    <t>2022OB800151</t>
+  </si>
+  <si>
+    <t>FATURA 17710/21 - SERVIÇOS DE HOTELARIA, INCLUINDO FORN. REFEIÇÃO (ISS S/ COMISSÃO R$0,00 VIAMAR VIAGENS E TURISMO CNPJ 24.931.123/0001-04 OPT. SIMPLES NACIONAL) RET. 9,45PC S/ R$944,00 HOSPEDAGEM DANFE 22862/22467/22372/22371 CNPJ 34.759.088/0001-41(MH BRASILIA ADM. DE EMPREEND) - E RET. 5,85 S/ 178,20 ALIMENTAÇÃO DANFE 311/313 E NFCE 19820 CNPJ39.276.585/0001-02(STEAK BULL GOURMET) - PERÍODO 13 A 14/12/2021 - PROC. EDOC 978400/2021</t>
+  </si>
+  <si>
+    <t>24.931.123/0001-04 - VIAMAR VIAGENS E TURISMO LTDA</t>
+  </si>
+  <si>
+    <t>1.022,57</t>
+  </si>
+  <si>
+    <t>2022OB800152</t>
+  </si>
+  <si>
+    <t>REEMBOLSO CEAP - AM 43/2009 - ARD7482 - PROCESSO EDOC: 205191/2022</t>
+  </si>
+  <si>
+    <t>9.641,18</t>
+  </si>
+  <si>
+    <t>2022OB800153</t>
+  </si>
+  <si>
+    <t>176.102.418-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>15.460,00</t>
+  </si>
+  <si>
+    <t>2022OB800154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 25077 - SERVIÇOS DE PROCESSAMENTO DE DADOS EM NUVEM (CLOUD) NO MODELO DE SUBSCRIÇÃO DO SISTEMA DE GESTÃO DO RELACIONAMENTO EM NUVEM RIGHTNOW ORACLE SERVICE CLOUD, A PEDIDO DA DITEC/CD - RET 9,45PC CONF. IN 1234/2012 - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO CONF ATESTE - PERÍODO: 27/10/2021 A 26/11/2021 - PROC EDOC: 985434/2021.                                                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.456.277/0003-38 - ORACLE DO BRASIL SISTEMAS LTDA                              </t>
+  </si>
+  <si>
+    <t>52.426,91</t>
+  </si>
+  <si>
+    <t>2022OB800155</t>
+  </si>
+  <si>
+    <t>667.289.837-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.956,81</t>
+  </si>
+  <si>
+    <t>2022OB800156</t>
+  </si>
+  <si>
+    <t>DANFE 46978 - PRESTAÇÃO DE SERVIÇOS DE CONFECÇÃO E AQUISIÇÃO DE CARIMBOS DE BASE DE BORRACHA COM BASE DE MADEIRA, A PEDIDO DO DEMAP/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RETENÇÃO ISS 4,31PC (DESTACADO NO DANFE). PERÍODO: DEZEMBRO/2021 - PROC EDOC: 987396/2021.</t>
+  </si>
+  <si>
+    <t>72.649.361/0001-74 - HBL CARIMBOS E PLACAS INDUSTRIA E COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>44,02</t>
+  </si>
+  <si>
+    <t>2022OB800157</t>
+  </si>
+  <si>
+    <t>DANFE 133 - FORNECIMENTO DE CAFÉ EM PÓ CATEGORIA SUPERIOR. RET. DE 2,2PC, C/ BASE NO ART. 1, INCISO XXI, DA LEI 10925/2004, E NA IN-RFB 1234/2012. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROCESSO 890182/2021.</t>
+  </si>
+  <si>
+    <t>00.354.138/0003-50 - FINO SABOR INDÚSTRIA E COMÉRCIO LTDA.</t>
+  </si>
+  <si>
+    <t>109.047,00</t>
+  </si>
+  <si>
+    <t>2022OB800158</t>
+  </si>
+  <si>
+    <t>801.238.485-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800159</t>
+  </si>
+  <si>
+    <t>107.772.960-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.961,07</t>
+  </si>
+  <si>
+    <t>2022OB800160</t>
+  </si>
+  <si>
+    <t>188.361.782-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>33.909,40</t>
+  </si>
+  <si>
+    <t>2022OB800161</t>
+  </si>
+  <si>
+    <t>13.300,00</t>
+  </si>
+  <si>
+    <t>2022OB800162</t>
+  </si>
+  <si>
+    <t>272.360.560-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.834,83</t>
+  </si>
+  <si>
+    <t>2022OB800163</t>
+  </si>
+  <si>
+    <t>014.165.767-70 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.077,54</t>
+  </si>
+  <si>
+    <t>2022OB800164</t>
+  </si>
+  <si>
+    <t>123.773.925-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.230,80</t>
+  </si>
+  <si>
+    <t>2022OB800165</t>
+  </si>
+  <si>
+    <t>229.708.128-60 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>8.105,23</t>
+  </si>
+  <si>
+    <t>2022OB800166</t>
+  </si>
+  <si>
+    <t>751.992.707-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.264,80</t>
+  </si>
+  <si>
+    <t>2022OB800167</t>
+  </si>
+  <si>
+    <t>131.926.798-08 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>13.780,29</t>
+  </si>
+  <si>
+    <t>2022OB800168</t>
+  </si>
+  <si>
+    <t>055.448.398-08 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>490,00</t>
+  </si>
+  <si>
+    <t>2022OB800169</t>
+  </si>
+  <si>
+    <t>179.684.960-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.724,82</t>
+  </si>
+  <si>
+    <t>2022OB800170</t>
+  </si>
+  <si>
+    <t>136.209.831-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>20.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800171</t>
+  </si>
+  <si>
+    <t>2022OB800172</t>
+  </si>
+  <si>
+    <t>519.211.464-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>590,90</t>
+  </si>
+  <si>
+    <t>2022OB800173</t>
+  </si>
+  <si>
+    <t>021.427.437-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>314,91</t>
+  </si>
+  <si>
+    <t>2022OB800174</t>
+  </si>
+  <si>
+    <t>770.503.634-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.594,53</t>
+  </si>
+  <si>
+    <t>2022OB800175</t>
+  </si>
+  <si>
+    <t>069.080.529-23 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.615,00</t>
+  </si>
+  <si>
+    <t>2022OB800176</t>
+  </si>
+  <si>
+    <t>511.506.702-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.800,00</t>
+  </si>
+  <si>
+    <t>2022OB800177</t>
+  </si>
+  <si>
+    <t>013.212.705-93 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>24.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800178</t>
+  </si>
+  <si>
+    <t>667.464.857-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.940,00</t>
+  </si>
+  <si>
+    <t>2022OB800179</t>
+  </si>
+  <si>
+    <t>293.167.159-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.140,00</t>
+  </si>
+  <si>
+    <t>2022OB800180</t>
+  </si>
+  <si>
+    <t>341.484.854-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>606,57</t>
+  </si>
+  <si>
+    <t>2022OB800181</t>
+  </si>
+  <si>
+    <t>066.300.086-69 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>43.865,78</t>
+  </si>
+  <si>
+    <t>2022OB800182</t>
+  </si>
+  <si>
+    <t>000.074.877-38 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.394,15</t>
+  </si>
+  <si>
+    <t>2022OB800183</t>
+  </si>
+  <si>
+    <t>068.937.497-67 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>551,63</t>
+  </si>
+  <si>
+    <t>2022OB800184</t>
+  </si>
+  <si>
+    <t>994.457.000-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>502,13</t>
+  </si>
+  <si>
+    <t>2022OB800185</t>
+  </si>
+  <si>
+    <t>381.675.653-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.176,01</t>
+  </si>
+  <si>
+    <t>2022OB800186</t>
+  </si>
+  <si>
+    <t>975.060.603-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800187</t>
+  </si>
+  <si>
+    <t>024.730.487-54 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.142,89</t>
+  </si>
+  <si>
+    <t>2022OB800188</t>
+  </si>
+  <si>
+    <t>106.278.176-70 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.022,68</t>
+  </si>
+  <si>
+    <t>2022OB800189</t>
+  </si>
+  <si>
+    <t>006.945.842-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.299,99</t>
+  </si>
+  <si>
+    <t>2022OB800190</t>
+  </si>
+  <si>
+    <t>651.888.455-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>754,17</t>
+  </si>
+  <si>
+    <t>2022OB800191</t>
+  </si>
+  <si>
+    <t>326.046.375-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.017,11</t>
+  </si>
+  <si>
+    <t>2022OB800192</t>
+  </si>
+  <si>
+    <t>385.677.921-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>288,28</t>
+  </si>
+  <si>
+    <t>2022OB800193</t>
+  </si>
+  <si>
+    <t>362.933.347-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>14.923,50</t>
+  </si>
+  <si>
+    <t>2022OB800194</t>
+  </si>
+  <si>
+    <t>388.739.402-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800195</t>
+  </si>
+  <si>
+    <t>492.008.441-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.721,76</t>
+  </si>
+  <si>
+    <t>2022OB800196</t>
+  </si>
+  <si>
+    <t>053.555.257-25 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.226,37</t>
+  </si>
+  <si>
+    <t>2022OB800197</t>
+  </si>
+  <si>
+    <t>003.980.998-63 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>19.882,36</t>
+  </si>
+  <si>
+    <t>2022OB800198</t>
+  </si>
+  <si>
+    <t>219.442.021-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.928,71</t>
+  </si>
+  <si>
+    <t>2022OB800199</t>
+  </si>
+  <si>
+    <t>797.535.665-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.600,00</t>
+  </si>
+  <si>
+    <t>2022OB800200</t>
+  </si>
+  <si>
+    <t>684.901.512-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>30.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800201</t>
+  </si>
+  <si>
+    <t>153.367.351-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800202</t>
+  </si>
+  <si>
+    <t>096.501.857-12 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.023,38</t>
+  </si>
+  <si>
+    <t>2022OB800203</t>
+  </si>
+  <si>
+    <t>717.624.775-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>121,42</t>
+  </si>
+  <si>
+    <t>2022OB800204</t>
+  </si>
+  <si>
+    <t>123.649.831-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>58,40</t>
+  </si>
+  <si>
+    <t>2022OB800205</t>
+  </si>
+  <si>
+    <t>3.702,69</t>
+  </si>
+  <si>
+    <t>2022OB800206</t>
+  </si>
+  <si>
+    <t>489.921.272-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.855,52</t>
+  </si>
+  <si>
+    <t>2022OB800207</t>
+  </si>
+  <si>
+    <t>047.022.919-55 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>150,01</t>
+  </si>
+  <si>
+    <t>2022OB800208</t>
+  </si>
+  <si>
+    <t>012.529.588-03 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>56,40</t>
+  </si>
+  <si>
+    <t>2022OB800209</t>
+  </si>
+  <si>
+    <t>4.500,58</t>
+  </si>
+  <si>
+    <t>2022OB800210</t>
+  </si>
+  <si>
+    <t>328,81</t>
+  </si>
+  <si>
+    <t>2022OB800211</t>
+  </si>
+  <si>
+    <t>002.633.828-93 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>12.800,00</t>
+  </si>
+  <si>
+    <t>2022OB800212</t>
+  </si>
+  <si>
+    <t>123,50</t>
+  </si>
+  <si>
+    <t>2022OB800213</t>
+  </si>
+  <si>
+    <t>339.389.035-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>74,34</t>
+  </si>
+  <si>
+    <t>2022OB800214</t>
+  </si>
+  <si>
+    <t>509.036.914-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>332,31</t>
+  </si>
+  <si>
+    <t>2022OB800215</t>
+  </si>
+  <si>
+    <t>244.537.061-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>751,47</t>
+  </si>
+  <si>
+    <t>2022OB800216</t>
+  </si>
+  <si>
+    <t>095.982.897-45 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>155,13</t>
+  </si>
+  <si>
+    <t>2022OB800217</t>
+  </si>
+  <si>
+    <t>182.705.229-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>525,00</t>
+  </si>
+  <si>
+    <t>2022OB800218</t>
+  </si>
+  <si>
+    <t>037.518.599-26 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.511,80</t>
+  </si>
+  <si>
+    <t>2022OB800219</t>
+  </si>
+  <si>
+    <t>125.582.062-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.361,18</t>
+  </si>
+  <si>
+    <t>2022OB800220</t>
+  </si>
+  <si>
+    <t>434.343.390-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.291,17</t>
+  </si>
+  <si>
+    <t>2022OB800221</t>
+  </si>
+  <si>
+    <t>168.107.708-60 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.309,99</t>
+  </si>
+  <si>
+    <t>2022OB800222</t>
+  </si>
+  <si>
+    <t>218.210.031-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.920,40</t>
+  </si>
+  <si>
+    <t>2022OB800223</t>
+  </si>
+  <si>
+    <t>275.824.006-82 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.005,45</t>
+  </si>
+  <si>
+    <t>2022OB800224</t>
+  </si>
+  <si>
+    <t>134.055.512-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.186,37</t>
+  </si>
+  <si>
+    <t>2022OB800225</t>
+  </si>
+  <si>
+    <t>005.585.741-81 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.970,67</t>
+  </si>
+  <si>
+    <t>2022OB800226</t>
+  </si>
+  <si>
+    <t>302.178.651-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.841,17</t>
+  </si>
+  <si>
+    <t>2022OB800227</t>
+  </si>
+  <si>
+    <t>049.096.708-66 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>274,00</t>
+  </si>
+  <si>
+    <t>2022OB800228</t>
+  </si>
+  <si>
+    <t>837.621.163-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800229</t>
+  </si>
+  <si>
+    <t>007.703.384-10 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800230</t>
+  </si>
+  <si>
+    <t>422.894.401-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.500,21</t>
+  </si>
+  <si>
+    <t>2022OB800231</t>
+  </si>
+  <si>
+    <t>571.265.003-78 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800232</t>
+  </si>
+  <si>
+    <t>002.134.610-05 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.580,00</t>
+  </si>
+  <si>
+    <t>2022OB800233</t>
+  </si>
+  <si>
+    <t>224.411.071-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>966,94</t>
+  </si>
+  <si>
+    <t>2022OB800234</t>
+  </si>
+  <si>
+    <t>432.745.248-32 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.500,80</t>
+  </si>
+  <si>
+    <t>2022OB800235</t>
+  </si>
+  <si>
+    <t>844.706.666-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>22.450,11</t>
+  </si>
+  <si>
+    <t>2022OB800236</t>
+  </si>
+  <si>
+    <t>928,80</t>
+  </si>
+  <si>
+    <t>2022OB800237</t>
+  </si>
+  <si>
+    <t>983.036.517-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.776,97</t>
+  </si>
+  <si>
+    <t>2022OB800238</t>
+  </si>
+  <si>
+    <t>909.828.437-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.989,98</t>
+  </si>
+  <si>
+    <t>2022OB800239</t>
+  </si>
+  <si>
+    <t>121.728.948-85 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>100,30</t>
+  </si>
+  <si>
+    <t>2022OB800240</t>
+  </si>
+  <si>
+    <t>256.305.123-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800241</t>
+  </si>
+  <si>
+    <t>831.462.704-63 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.251,47</t>
+  </si>
+  <si>
+    <t>2022OB800242</t>
+  </si>
+  <si>
+    <t>472.474.367-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.576,00</t>
+  </si>
+  <si>
+    <t>2022OB800243</t>
+  </si>
+  <si>
+    <t>015.838.456-31 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.697,54</t>
+  </si>
+  <si>
+    <t>2022OB800244</t>
+  </si>
+  <si>
+    <t>846.103.107-59 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.269,99</t>
+  </si>
+  <si>
+    <t>2022OB800245</t>
+  </si>
+  <si>
+    <t>121.337.283-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800246</t>
+  </si>
+  <si>
+    <t>025.051.016-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>650,00</t>
+  </si>
+  <si>
+    <t>2022OB800247</t>
+  </si>
+  <si>
+    <t>475.942.171-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>18.100,00</t>
+  </si>
+  <si>
+    <t>2022OB800248</t>
+  </si>
+  <si>
+    <t>074.222.577-17 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>18.452,00</t>
+  </si>
+  <si>
+    <t>2022OB800249</t>
+  </si>
+  <si>
+    <t>233.405.414-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.585,43</t>
+  </si>
+  <si>
+    <t>2022OB800250</t>
+  </si>
+  <si>
+    <t>810.959.109-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>900,00</t>
+  </si>
+  <si>
+    <t>2022OB800251</t>
+  </si>
+  <si>
+    <t>886.233.274-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.700,00</t>
+  </si>
+  <si>
+    <t>2022OB800252</t>
+  </si>
+  <si>
+    <t>676.770.619-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.879,79</t>
+  </si>
+  <si>
+    <t>2022OB800253</t>
+  </si>
+  <si>
+    <t>607.512.661-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>201,97</t>
+  </si>
+  <si>
+    <t>2022OB800254</t>
+  </si>
+  <si>
+    <t>454.794.530-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>28.299,02</t>
+  </si>
+  <si>
+    <t>2022OB800255</t>
+  </si>
+  <si>
+    <t>265.865.680-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>16.220,85</t>
+  </si>
+  <si>
+    <t>2022OB800256</t>
+  </si>
+  <si>
+    <t>312.006.068-25 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>124,00</t>
+  </si>
+  <si>
+    <t>2022OB800257</t>
+  </si>
+  <si>
+    <t>19.900,00</t>
+  </si>
+  <si>
+    <t>2022OB800258</t>
+  </si>
+  <si>
+    <t>077.333.417-36 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.269,56</t>
+  </si>
+  <si>
+    <t>2022OB800259</t>
+  </si>
+  <si>
+    <t>075.540.496-31 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.546,46</t>
+  </si>
+  <si>
+    <t>2022OB800260</t>
+  </si>
+  <si>
+    <t>648.174.078-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800261</t>
+  </si>
+  <si>
+    <t>051.325.976-70 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>933,28</t>
+  </si>
+  <si>
+    <t>2022OB800262</t>
+  </si>
+  <si>
+    <t>097.407.567-19 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.463,24</t>
+  </si>
+  <si>
+    <t>2022OB800263</t>
+  </si>
+  <si>
+    <t>334.963.159-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>41.704,27</t>
+  </si>
+  <si>
+    <t>2022OB800264</t>
+  </si>
+  <si>
+    <t>149.971.692-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.200,00</t>
+  </si>
+  <si>
+    <t>2022OB800265</t>
+  </si>
+  <si>
+    <t>677.666.924-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.468,97</t>
+  </si>
+  <si>
+    <t>2022OB800266</t>
+  </si>
+  <si>
+    <t>013.749.046-19 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>245,00</t>
+  </si>
+  <si>
+    <t>2022OB800267</t>
+  </si>
+  <si>
+    <t>373.116.383-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800268</t>
+  </si>
+  <si>
+    <t>026.841.658-31 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>22.251,53</t>
+  </si>
+  <si>
+    <t>2022OB800269</t>
+  </si>
+  <si>
+    <t>008.917.437-23 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>136,00</t>
+  </si>
+  <si>
+    <t>2022OB800270</t>
+  </si>
+  <si>
+    <t>963.113.801-10 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.062,57</t>
+  </si>
+  <si>
+    <t>2022OB800271</t>
+  </si>
+  <si>
+    <t>693.800.071-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>27.391,16</t>
+  </si>
+  <si>
+    <t>2022OB800272</t>
+  </si>
+  <si>
+    <t>413.655.856-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.784,27</t>
+  </si>
+  <si>
+    <t>2022OB800273</t>
+  </si>
+  <si>
+    <t>376.555.828-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>2022OB800274</t>
+  </si>
+  <si>
+    <t>3.750,00</t>
+  </si>
+  <si>
+    <t>2022OB800275</t>
+  </si>
+  <si>
+    <t>2.140,00</t>
+  </si>
+  <si>
+    <t>2022OB800276</t>
+  </si>
+  <si>
+    <t>516.250.915-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.903,20</t>
+  </si>
+  <si>
+    <t>2022OB800277</t>
+  </si>
+  <si>
+    <t>195.307.735-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.455,49</t>
+  </si>
+  <si>
+    <t>2022OB800278</t>
+  </si>
+  <si>
+    <t>580.650.832-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>59.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800279</t>
+  </si>
+  <si>
+    <t>153.459.318-79 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>94,60</t>
+  </si>
+  <si>
+    <t>2022OB800280</t>
+  </si>
+  <si>
+    <t>703.355.917-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>33.822,06</t>
+  </si>
+  <si>
+    <t>2022OB800281</t>
+  </si>
+  <si>
+    <t>381,79</t>
+  </si>
+  <si>
+    <t>2022OB800282</t>
+  </si>
+  <si>
+    <t>352.014.877-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>769,84</t>
+  </si>
+  <si>
+    <t>2022OB800283</t>
+  </si>
+  <si>
+    <t>813.363.577-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.379,14</t>
+  </si>
+  <si>
+    <t>2022OB800284</t>
+  </si>
+  <si>
+    <t>366.076.065-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>72,05</t>
+  </si>
+  <si>
+    <t>2022OB800285</t>
+  </si>
+  <si>
+    <t>136.063.282-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>24.392,07</t>
+  </si>
+  <si>
+    <t>2022OB800286</t>
+  </si>
+  <si>
+    <t>092.573.573-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.592,80</t>
+  </si>
+  <si>
+    <t>2022OB800287</t>
+  </si>
+  <si>
+    <t>2022OB800288</t>
+  </si>
+  <si>
+    <t>323.269.982-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>12.317,00</t>
+  </si>
+  <si>
+    <t>2022OB800289</t>
+  </si>
+  <si>
+    <t>370.406.420-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.970,70</t>
+  </si>
+  <si>
+    <t>2022OB800290</t>
+  </si>
+  <si>
+    <t>632.533.133-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.912,13</t>
+  </si>
+  <si>
+    <t>2022OB800291</t>
+  </si>
+  <si>
+    <t>100.097.283-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>116,00</t>
+  </si>
+  <si>
+    <t>2022OB800292</t>
+  </si>
+  <si>
+    <t>267.571.842-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800293</t>
+  </si>
+  <si>
+    <t>057.502.518-29 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>13.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800294</t>
+  </si>
+  <si>
+    <t>2.494,00</t>
+  </si>
+  <si>
+    <t>2022OB800295</t>
+  </si>
+  <si>
+    <t>047.891.135-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.212,05</t>
+  </si>
+  <si>
+    <t>2022OB800296</t>
+  </si>
+  <si>
+    <t>186.600.372-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.097,39</t>
+  </si>
+  <si>
+    <t>2022OB800297</t>
+  </si>
+  <si>
+    <t>517.528.405-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800298</t>
+  </si>
+  <si>
+    <t>121.059.613-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800299</t>
+  </si>
+  <si>
+    <t>3.095,60</t>
+  </si>
+  <si>
+    <t>2022OB800300</t>
+  </si>
+  <si>
+    <t>220.025.701-59 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800301</t>
+  </si>
+  <si>
+    <t>634.455.572-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.724,72</t>
+  </si>
+  <si>
+    <t>2022OB800302</t>
+  </si>
+  <si>
+    <t>819.933.586-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>52,51</t>
+  </si>
+  <si>
+    <t>2022OB800303</t>
+  </si>
+  <si>
+    <t>714.712.781-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.622,29</t>
+  </si>
+  <si>
+    <t>2022OB800304</t>
+  </si>
+  <si>
+    <t>023.092.749-17 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800305</t>
+  </si>
+  <si>
+    <t>286.499.232-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>165,89</t>
+  </si>
+  <si>
+    <t>2022OB800306</t>
+  </si>
+  <si>
+    <t>168.538.814-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>528,00</t>
+  </si>
+  <si>
+    <t>2022OB800307</t>
+  </si>
+  <si>
+    <t>102.547.301-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.557,00</t>
+  </si>
+  <si>
+    <t>2022OB800308</t>
+  </si>
+  <si>
+    <t>423.105.807-59 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>90,99</t>
+  </si>
+  <si>
+    <t>2022OB800309</t>
+  </si>
+  <si>
+    <t>902.186.471-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800310</t>
+  </si>
+  <si>
+    <t>430.259.002-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.128,99</t>
+  </si>
+  <si>
+    <t>2022OB800311</t>
+  </si>
+  <si>
+    <t>187.539.778-74 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.643,35</t>
+  </si>
+  <si>
+    <t>2022OB800312</t>
+  </si>
+  <si>
+    <t>207.323.760-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>273,48</t>
+  </si>
+  <si>
+    <t>2022OB800313</t>
+  </si>
+  <si>
+    <t>146.720.495-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.155,53</t>
+  </si>
+  <si>
+    <t>2022OB800314</t>
+  </si>
+  <si>
+    <t>017.385.060-02 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.074,25</t>
+  </si>
+  <si>
+    <t>2022OB800315</t>
+  </si>
+  <si>
+    <t>051.345.521-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.219,97</t>
+  </si>
+  <si>
+    <t>2022OB800316</t>
+  </si>
+  <si>
+    <t>1.294,77</t>
+  </si>
+  <si>
+    <t>2022OB800317</t>
+  </si>
+  <si>
+    <t>076.163.937-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.890,00</t>
+  </si>
+  <si>
+    <t>2022OB800318</t>
+  </si>
+  <si>
+    <t>436.347.452-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>14.400,00</t>
+  </si>
+  <si>
+    <t>2022OB800319</t>
+  </si>
+  <si>
+    <t>132.052.851-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.802,48</t>
+  </si>
+  <si>
+    <t>2022OB800320</t>
+  </si>
+  <si>
+    <t>083.175.089-86 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>13.023,88</t>
+  </si>
+  <si>
+    <t>2022OB800321</t>
+  </si>
+  <si>
+    <t>406.654.294-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800322</t>
+  </si>
+  <si>
+    <t>118.448.568-28 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>848,77</t>
+  </si>
+  <si>
+    <t>2022OB800323</t>
+  </si>
+  <si>
+    <t>827.065.225-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>50.600,00</t>
+  </si>
+  <si>
+    <t>2022OB800324</t>
+  </si>
+  <si>
+    <t>006.490.396-61 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>282,53</t>
+  </si>
+  <si>
+    <t>2022OB800325</t>
+  </si>
+  <si>
+    <t>058.235.299-10 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.576,67</t>
+  </si>
+  <si>
+    <t>2022OB800326</t>
+  </si>
+  <si>
+    <t>536.011.069-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.229,97</t>
+  </si>
+  <si>
+    <t>2022OB800327</t>
+  </si>
+  <si>
+    <t>965.204.180-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>908,07</t>
+  </si>
+  <si>
+    <t>2022OB800328</t>
+  </si>
+  <si>
+    <t>024.413.698-06 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.186,36</t>
+  </si>
+  <si>
+    <t>2022OB800329</t>
+  </si>
+  <si>
+    <t>956.227.807-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.506,44</t>
+  </si>
+  <si>
+    <t>2022OB800330</t>
+  </si>
+  <si>
+    <t>431.969.261-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.226,57</t>
+  </si>
+  <si>
+    <t>2022OB800331</t>
+  </si>
+  <si>
+    <t>489.893.710-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>152,10</t>
+  </si>
+  <si>
+    <t>2022OB800332</t>
+  </si>
+  <si>
+    <t>083.637.548-38 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>275,12</t>
+  </si>
+  <si>
+    <t>2022OB800333</t>
+  </si>
+  <si>
+    <t>2.960,56</t>
+  </si>
+  <si>
+    <t>2022OB800334</t>
+  </si>
+  <si>
+    <t>017.425.643-48 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>40.275,00</t>
+  </si>
+  <si>
+    <t>2022OB800335</t>
+  </si>
+  <si>
+    <t>701.620.007-82 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>606,00</t>
+  </si>
+  <si>
+    <t>2022OB800336</t>
+  </si>
+  <si>
+    <t>958.871.050-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>28.870,92</t>
+  </si>
+  <si>
+    <t>2022OB800337</t>
+  </si>
+  <si>
+    <t>018.952.637-86 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800338</t>
+  </si>
+  <si>
+    <t>614.339.347-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>154,83</t>
+  </si>
+  <si>
+    <t>2022OB800339</t>
+  </si>
+  <si>
+    <t>009.635.787-82 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>17.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800340</t>
+  </si>
+  <si>
+    <t>094.202.758-25 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>8.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800341</t>
+  </si>
+  <si>
+    <t>052.178.567-77 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>15.410,21</t>
+  </si>
+  <si>
+    <t>2022OB800342</t>
+  </si>
+  <si>
+    <t>283,10</t>
+  </si>
+  <si>
+    <t>2022OB800343</t>
+  </si>
+  <si>
+    <t>362.477.400-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>581,35</t>
+  </si>
+  <si>
+    <t>2022OB800344</t>
+  </si>
+  <si>
+    <t>028.759.002-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800345</t>
+  </si>
+  <si>
+    <t>012.666.376-99 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>27.836,71</t>
+  </si>
+  <si>
+    <t>2022OB800346</t>
+  </si>
+  <si>
+    <t>818.247.267-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800347</t>
+  </si>
+  <si>
+    <t>964.768.508-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>146,98</t>
+  </si>
+  <si>
+    <t>2022OB800348</t>
+  </si>
+  <si>
+    <t>411.903.351-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>8.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800349</t>
+  </si>
+  <si>
+    <t>138.918.203-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.346,05</t>
+  </si>
+  <si>
+    <t>2022OB800350</t>
+  </si>
+  <si>
+    <t>280.089.011-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>419,16</t>
+  </si>
+  <si>
+    <t>2022OB800351</t>
+  </si>
+  <si>
+    <t>033.809.168-89 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.130,56</t>
+  </si>
+  <si>
+    <t>2022OB800352</t>
+  </si>
+  <si>
+    <t>364,80</t>
+  </si>
+  <si>
+    <t>2022OB800353</t>
+  </si>
+  <si>
+    <t>144.332.904-59 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.563,30</t>
+  </si>
+  <si>
+    <t>2022OB800354</t>
+  </si>
+  <si>
+    <t>455.616.996-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>227,19</t>
+  </si>
+  <si>
+    <t>2022OB800355</t>
+  </si>
+  <si>
+    <t>174.864.406-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.908,63</t>
+  </si>
+  <si>
+    <t>2022OB800356</t>
+  </si>
+  <si>
+    <t>017.738.529-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>131,27</t>
+  </si>
+  <si>
+    <t>2022OB800357</t>
+  </si>
+  <si>
+    <t>210.067.689-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.200,00</t>
+  </si>
+  <si>
+    <t>2022OB800358</t>
+  </si>
+  <si>
+    <t>084.965.828-41 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>200,00</t>
+  </si>
+  <si>
+    <t>2022OB800359</t>
+  </si>
+  <si>
+    <t>454.172.022-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>592,05</t>
+  </si>
+  <si>
+    <t>2022OB800360</t>
+  </si>
+  <si>
+    <t>072.178.777-09 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>8.650,00</t>
+  </si>
+  <si>
+    <t>2022OB800361</t>
+  </si>
+  <si>
+    <t>060.155.305-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>299,99</t>
+  </si>
+  <si>
+    <t>2022OB800362</t>
+  </si>
+  <si>
+    <t>559.261.692-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>2022OB800363</t>
+  </si>
+  <si>
+    <t>878.508.853-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.625,05</t>
+  </si>
+  <si>
+    <t>2022OB800364</t>
+  </si>
+  <si>
+    <t>278.482.801-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.535,30</t>
+  </si>
+  <si>
+    <t>2022OB800365</t>
+  </si>
+  <si>
+    <t>176.725.385-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>356,66</t>
+  </si>
+  <si>
+    <t>2022OB800366</t>
+  </si>
+  <si>
+    <t>010.557.374-48 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>166,45</t>
+  </si>
+  <si>
+    <t>2022OB800367</t>
+  </si>
+  <si>
+    <t>084.300.054-63 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800368</t>
+  </si>
+  <si>
+    <t>209.360.794-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.142,79</t>
+  </si>
+  <si>
+    <t>2022OB800369</t>
+  </si>
+  <si>
+    <t>458.774.754-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.471,01</t>
+  </si>
+  <si>
+    <t>2022OB800370</t>
+  </si>
+  <si>
+    <t>951.281.409-97 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.623,00</t>
+  </si>
+  <si>
+    <t>2022OB800371</t>
+  </si>
+  <si>
+    <t>1.902,33</t>
+  </si>
+  <si>
+    <t>2022OB800372</t>
+  </si>
+  <si>
+    <t>057.817.278-09 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>16.250,00</t>
+  </si>
+  <si>
+    <t>2022OB800373</t>
+  </si>
+  <si>
+    <t>055.820.564-08 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.523,56</t>
+  </si>
+  <si>
+    <t>2022OB800374</t>
+  </si>
+  <si>
+    <t>903.308.626-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.025,88</t>
+  </si>
+  <si>
+    <t>2022OB800375</t>
+  </si>
+  <si>
+    <t>477.218.559-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.409,14</t>
+  </si>
+  <si>
+    <t>2022OB800376</t>
+  </si>
+  <si>
+    <t>200.409.540-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.809,26</t>
+  </si>
+  <si>
+    <t>2022OB800377</t>
+  </si>
+  <si>
+    <t>346.637.338-75 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.738,39</t>
+  </si>
+  <si>
+    <t>2022OB800378</t>
+  </si>
+  <si>
+    <t>913.112.338-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>381,69</t>
+  </si>
+  <si>
+    <t>2022OB800379</t>
+  </si>
+  <si>
+    <t>108.517.768-84 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>860,01</t>
+  </si>
+  <si>
+    <t>2022OB800380</t>
+  </si>
+  <si>
+    <t>830.356.056-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>2022OB800381</t>
+  </si>
+  <si>
+    <t>931.326.201-06 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800382</t>
+  </si>
+  <si>
+    <t>627,28</t>
+  </si>
+  <si>
+    <t>2022OB800383</t>
+  </si>
+  <si>
+    <t>471.025.006-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.719,90</t>
+  </si>
+  <si>
+    <t>2022OB800384</t>
+  </si>
+  <si>
+    <t>133.347.271-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800385</t>
+  </si>
+  <si>
+    <t>295.863.721-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.021,35</t>
+  </si>
+  <si>
+    <t>2022OB800386</t>
+  </si>
+  <si>
+    <t>1.848,00</t>
+  </si>
+  <si>
+    <t>2022OB800387</t>
+  </si>
+  <si>
+    <t>165.137.030-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>13.721,33</t>
+  </si>
+  <si>
+    <t>2022OB800388</t>
+  </si>
+  <si>
+    <t>078.457.997-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>799,16</t>
+  </si>
+  <si>
+    <t>2022OB800389</t>
+  </si>
+  <si>
+    <t>187.464.209-59 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>523,24</t>
+  </si>
+  <si>
+    <t>2022OB800390</t>
+  </si>
+  <si>
+    <t>017.393.967-82 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>249,99</t>
+  </si>
+  <si>
+    <t>2022OB800391</t>
+  </si>
+  <si>
+    <t>060.162.984-17 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.600,99</t>
+  </si>
+  <si>
+    <t>2022OB800392</t>
+  </si>
+  <si>
+    <t>136.261.674-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.800,00</t>
+  </si>
+  <si>
+    <t>2022OB800393</t>
+  </si>
+  <si>
+    <t>409.039.743-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.796,60</t>
+  </si>
+  <si>
+    <t>2022OB800394</t>
+  </si>
+  <si>
+    <t>000.016.086-57 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>296,15</t>
+  </si>
+  <si>
+    <t>2022OB800395</t>
+  </si>
+  <si>
+    <t>662.560.704-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>23.302,65</t>
+  </si>
+  <si>
+    <t>2022OB800396</t>
+  </si>
+  <si>
+    <t>1.144,18</t>
+  </si>
+  <si>
+    <t>2022OB800397</t>
+  </si>
+  <si>
+    <t>023.333.148-42 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800398</t>
+  </si>
+  <si>
+    <t>332.053.024-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>18.577,47</t>
+  </si>
+  <si>
+    <t>2022OB800399</t>
+  </si>
+  <si>
+    <t>111.382.957-52 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.769,23</t>
+  </si>
+  <si>
+    <t>2022OB800400</t>
+  </si>
+  <si>
+    <t>186.354.585-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>269,90</t>
+  </si>
+  <si>
+    <t>2022OB800401</t>
+  </si>
+  <si>
+    <t>066.133.438-46 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.125,00</t>
+  </si>
+  <si>
+    <t>2022OB800402</t>
+  </si>
+  <si>
+    <t>491.252.907-97 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>535,90</t>
+  </si>
+  <si>
+    <t>2022OB800403</t>
+  </si>
+  <si>
+    <t>070.638.427-06 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.080,00</t>
+  </si>
+  <si>
+    <t>2022OB800404</t>
+  </si>
+  <si>
+    <t>190.446.908-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>670,00</t>
+  </si>
+  <si>
+    <t>2022OB800405</t>
+  </si>
+  <si>
+    <t>129.953.984-04 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.961,26</t>
+  </si>
+  <si>
+    <t>2022OB800406</t>
+  </si>
+  <si>
+    <t>032.003.804-11 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800407</t>
+  </si>
+  <si>
+    <t>118.330.501-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800408</t>
+  </si>
+  <si>
+    <t>001.687.808-60 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>713,00</t>
+  </si>
+  <si>
+    <t>2022OB800409</t>
+  </si>
+  <si>
+    <t>740,00</t>
+  </si>
+  <si>
+    <t>2022OB800410</t>
+  </si>
+  <si>
+    <t>361.378.479-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>246,00</t>
+  </si>
+  <si>
+    <t>2022OB800411</t>
+  </si>
+  <si>
+    <t>322.477.531-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.826,06</t>
+  </si>
+  <si>
+    <t>2022OB800412</t>
+  </si>
+  <si>
+    <t>000.198.630-98 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>690,00</t>
+  </si>
+  <si>
+    <t>2022OB800413</t>
+  </si>
+  <si>
+    <t>2022RO000060</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO DE SALDO PARA ALTERAÇAO DE BENEFICIÁRIO.</t>
+  </si>
+  <si>
+    <t>-1.000,00</t>
+  </si>
+  <si>
+    <t>2022RO000062</t>
+  </si>
+  <si>
+    <t>ANULACAO DE SALDO PARA ALTERACAO DE BENEFICIARIO.</t>
+  </si>
+  <si>
+    <t>-16.600,00</t>
+  </si>
+  <si>
+    <t>2022NE000066</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO 2021/117.0. VIGENCIA 08.09.21 a 07.09.25
+PM: 41.561,29</t>
+  </si>
+  <si>
+    <t>07.432.517/0001-07 - SIMPRESS COMERCIO, LOCAÇÃO E SERVIÇOS LTDA-</t>
+  </si>
+  <si>
+    <t>41.561,29</t>
+  </si>
+  <si>
+    <t>2022NE000065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/013.0 E ADITIVOS. VIG?NCIA DE 31.07.20 A 30.01.23.
+PM 4.844,54</t>
+  </si>
+  <si>
+    <t>07.286.731/0002-75 - SILT SELF SERVICE EIRELE - EPP</t>
+  </si>
+  <si>
+    <t>4.844,54</t>
+  </si>
+  <si>
+    <t>2022NE000064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/013.0 E ADITIVOS. VIG?NCIA DE 31.07.20 A 30.01.23.
+PM  18.855,27</t>
+  </si>
+  <si>
+    <t>18.855,27</t>
+  </si>
+  <si>
+    <t>2022NE000063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/013.0 E ADITIVOS. VIG?NCIA DE 31.07.20 A 30.01.23.
+PM 10.928,78</t>
+  </si>
+  <si>
+    <t>10.928,78</t>
+  </si>
+  <si>
+    <t>2022NE000059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2021/122.0 E ADITIVOS. VIG?NCIA DE 1?.9.2021 A 31.8.2022.
+ADICIONAL NOTURNO: 5.399,90.</t>
+  </si>
+  <si>
+    <t>78.533.312/0001-58 - PLANSUL PLANEJAMENTO E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>61.798,77</t>
+  </si>
+  <si>
+    <t>2022NE000061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2018/004.0 E ADITIVOS, VIG?NCIA DE 15.02.21 A 14.02.22. PROC. 383.048/2018. 
+PM: 54.347,58.</t>
+  </si>
+  <si>
+    <t>806030             - SERPRO - SEDE - BRASILIA</t>
+  </si>
+  <si>
+    <t>53.212,98</t>
+  </si>
+  <si>
+    <t>2022NE000060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2019/135.0 E ADITIVOS. VIG?NCIA DE 23.7.20210 A 22.7.2022.
+MENSAL: 1936,66</t>
+  </si>
+  <si>
+    <t>19.664.989/0001-66 - SEGLINE COMERCIO REPARAÇÃO E MANUTENÇÃO EIRELI</t>
+  </si>
+  <si>
+    <t>13.040,18</t>
+  </si>
+  <si>
+    <t>2022NE000051</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2017/006.0 E ADITIVOS. VIG?NCIA DE 16.01.21 A 15.01.22.</t>
+  </si>
+  <si>
+    <t>37.071.313/0001-40 - EMIBM ENGENHARIA E COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>9.149,61</t>
+  </si>
+  <si>
+    <t>2022NE000050</t>
+  </si>
+  <si>
+    <t>13.891,95</t>
+  </si>
+  <si>
+    <t>2022NE000073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N?2018/054.0 E ADITIVOS. VIG?NCIA DE 06.04.21 A 05.04.22. EDOC. 443.550/2018
+PM 1.500,00</t>
+  </si>
+  <si>
+    <t>03.605.417/0001-76 - STARTEC CIENTIFICA LTDA</t>
+  </si>
+  <si>
+    <t>4.750,00</t>
+  </si>
+  <si>
+    <t>2022NE000072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2019/153.0 E ADITIVOS. VIG?NCIA DE 1.3.2021 A 28.2.2022.
+PM 12.500,00</t>
+  </si>
+  <si>
+    <t>95.849.642/0001-76 - SPECTO PAINEIS ELETRÔNICOS LTDA-</t>
+  </si>
+  <si>
+    <t>20.564,57</t>
+  </si>
+  <si>
+    <t>2022NE000071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N?2019/065.0 E ADITIVOS, VIG?NCIA DE 01.04.21 A 31.03.22.
+PM 158,36</t>
+  </si>
+  <si>
+    <t>61.383.493/0001-80 - SOMPO SEGUROS S.A</t>
+  </si>
+  <si>
+    <t>1.560,12</t>
+  </si>
+  <si>
+    <t>2022NE000069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2021/161.0. VIG?NCIA DE 10.12.2021 A 9.2.2022.
+PM 12142,58</t>
+  </si>
+  <si>
+    <t>15.785,35</t>
+  </si>
+  <si>
+    <t>2022NE000067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2018/253.0 E ADITIVOS. VIG?NCIA DE 13.02.21 A 12.02.22. proc. 427.944/2019
+PM 10.911,81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.551.844/0001-44 - SOFTWARENEWS COMERCIO E SERVIÇOS DE INFORMATICA LTDA.       </t>
+  </si>
+  <si>
+    <t>15.276,53</t>
+  </si>
+  <si>
+    <t>2022NE000049</t>
+  </si>
+  <si>
+    <t>24 - ATO DA MESA N? 80/2001. A EMPRESA ESTAR? SUJEITA ?S PENALIDADES CONSTANTES DO ANEXO ? NOTA DE EMPENHO.</t>
+  </si>
+  <si>
+    <t>31.862.086/0001-95 - QURA EDITORA LTDA</t>
+  </si>
+  <si>
+    <t>228,00</t>
+  </si>
+  <si>
+    <t>2022NE000052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/127.0 E ADITIVOS. VIG?NCIA DE 10.10.21 A 09.10.22. PROC. 310.281/2019.
+MENSAL: 2.208,93</t>
+  </si>
+  <si>
+    <t>33.469.172/0001-68 - SERVIÇO NACIONAL DE APRENDIZAGEM COMERCIAL - SENAC</t>
+  </si>
+  <si>
+    <t>26.507,22</t>
+  </si>
+  <si>
+    <t>2022NE000053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/127.0 E ADITIVOS. VIG?NCIA DE 10.10.21 A 09.10.22. PROC. 310.281/2019.
+MENSAL: R$ 3.799,37</t>
+  </si>
+  <si>
+    <t>45.592,41</t>
+  </si>
+  <si>
+    <t>2022NE000054</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2018/127.0 E ADITIVOS. VIG?NCIA DE 10.10.21 A 09.10.22. PROC. 310.281/2019.
+MENSAL: 2.827,44</t>
+  </si>
+  <si>
+    <t>33.929,24</t>
+  </si>
+  <si>
+    <t>2022NE000057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO 40/2021 . VIGENCIA 23/04/2021 a 22/04/2022
+PM: 1458,3</t>
+  </si>
+  <si>
+    <t>05.411.789/0001-97 - SHOWCASE PRO TECNOLOGIA LTDA-</t>
+  </si>
+  <si>
+    <t>12.041,48</t>
+  </si>
+  <si>
+    <t>2022NE000062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N. 2017/234.0 E ADITIVOS. VIG?NCIA DE 26.06.2021 A 25.06.2022.
+PM 7.584,65</t>
+  </si>
+  <si>
+    <t>80.680.093/0001-81 - SENIOR SISTEMAS SA</t>
+  </si>
+  <si>
+    <t>44.243,77</t>
+  </si>
+  <si>
+    <t>2022NE000074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2017/137.0 E ADITIVOS. VIG?NCIA DE 01.08.21 A 31.07.22. PROC. 339.687/2021
+pm 150.489,50</t>
+  </si>
+  <si>
+    <t>05.665.324/0001-62 - STN SERVIÇO DE ESTENOTIPIA LTDA</t>
+  </si>
+  <si>
+    <t>150.489,50</t>
+  </si>
+  <si>
+    <t>2022NE000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2017/211.0 E ADITIVOS. VIG?NCIA DE 18.12.21 A 17.12.22. PROC. 445.140/2021.
+pm 721,77</t>
+  </si>
+  <si>
+    <t>05.388.674/0006-33 - STOQUE SOOLUÇÕES TECNOLÓGICAS LTDA</t>
+  </si>
+  <si>
+    <t>8.348,55</t>
+  </si>
+  <si>
+    <t>2022NE000078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2017/211.0 E ADITIVOS. VIG?NCIA DE 18.12.21 A 17.12.22. PROC. 445.140/2021.
+pm 3948,88</t>
+  </si>
+  <si>
+    <t>30.275,38</t>
+  </si>
+  <si>
+    <t>2022NE000079</t>
+  </si>
+  <si>
+    <t>CONT - CONTRATO N? 2018/151.0. VIG?NCIA DE 10.09.18 A 09.02.22.</t>
+  </si>
+  <si>
+    <t>03.263.975/0001-09 - SYSTECH SISTEMAS E TECNOLOGIA EM INFORMÁTICA LTDA</t>
+  </si>
+  <si>
+    <t>140.535,00</t>
+  </si>
+  <si>
+    <t>2022NE000080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N?2020/065.0 E ADITIVOS, VIG?NCIA DE 10.9.2021 A 9.9.2022.
+PM 67.250,00</t>
+  </si>
+  <si>
+    <t>50.737.766/0001-21 - TECHNE ENGENHARIA E SISTEMAS LTDA.</t>
+  </si>
+  <si>
+    <t>67.250,00</t>
+  </si>
+  <si>
+    <t>2022OB800515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCAP-5027-12/2021. GRUPO 5. REGISTRO DE DEDUÇÃO. DEPÓSITO JUDICIAL COM ID/BB. FOPAG DEZ/2021-COMPLEMENTAR. CARLOS GOMES BEZERRA. 10ª VARA CÍVEL DE CUIABÁ/TJMT - PROC. JUD 0017673-32.2002.8.11.0041. EDOC: 481035/2020.                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>008.349.391-34     - CARLOS G. BEZERRA</t>
+  </si>
+  <si>
+    <t>1.275,90</t>
+  </si>
+  <si>
+    <t>2022OB800416</t>
+  </si>
+  <si>
+    <t>REEMBOLSO CEAP - AM 43/2009 - ARD7483 - PROCESSO EDOC: 208155/2022</t>
+  </si>
+  <si>
+    <t>20.270,20</t>
+  </si>
+  <si>
+    <t>2022OB800417</t>
+  </si>
+  <si>
+    <t>030.000.539-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.212,20</t>
+  </si>
+  <si>
+    <t>2022OB800418</t>
+  </si>
+  <si>
+    <t>2022OB800419</t>
+  </si>
+  <si>
+    <t>3.323,71</t>
+  </si>
+  <si>
+    <t>2022OB800420</t>
+  </si>
+  <si>
+    <t>16.474,88</t>
+  </si>
+  <si>
+    <t>2022OB800421</t>
+  </si>
+  <si>
+    <t>377,34</t>
+  </si>
+  <si>
+    <t>2022OB800422</t>
+  </si>
+  <si>
+    <t>499.417.200-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.371,44</t>
+  </si>
+  <si>
+    <t>2022OB800423</t>
+  </si>
+  <si>
+    <t>14.550,00</t>
+  </si>
+  <si>
+    <t>2022OB800424</t>
+  </si>
+  <si>
+    <t>3.842,41</t>
+  </si>
+  <si>
+    <t>2022OB800425</t>
+  </si>
+  <si>
+    <t>997,73</t>
+  </si>
+  <si>
+    <t>2022OB800426</t>
+  </si>
+  <si>
+    <t>90,00</t>
+  </si>
+  <si>
+    <t>2022OB800427</t>
+  </si>
+  <si>
+    <t>847.198.506-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>324,15</t>
+  </si>
+  <si>
+    <t>2022OB800428</t>
+  </si>
+  <si>
+    <t>742.870.282-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.790,44</t>
+  </si>
+  <si>
+    <t>2022OB800429</t>
+  </si>
+  <si>
+    <t>2.654,81</t>
+  </si>
+  <si>
+    <t>2022OB800430</t>
+  </si>
+  <si>
+    <t>139,35</t>
+  </si>
+  <si>
+    <t>2022OB800431</t>
+  </si>
+  <si>
+    <t>3.422,02</t>
+  </si>
+  <si>
+    <t>2022OB800432</t>
+  </si>
+  <si>
+    <t>772,70</t>
+  </si>
+  <si>
+    <t>2022OB800433</t>
+  </si>
+  <si>
+    <t>165,00</t>
+  </si>
+  <si>
+    <t>2022OB800434</t>
+  </si>
+  <si>
+    <t>9.779,24</t>
+  </si>
+  <si>
+    <t>2022OB800435</t>
+  </si>
+  <si>
+    <t>927,96</t>
+  </si>
+  <si>
+    <t>2022OB800436</t>
+  </si>
+  <si>
+    <t>33.400,00</t>
+  </si>
+  <si>
+    <t>2022OB800437</t>
+  </si>
+  <si>
+    <t>014.128.956-26 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>480,47</t>
+  </si>
+  <si>
+    <t>2022OB800438</t>
+  </si>
+  <si>
+    <t>6.036,00</t>
+  </si>
+  <si>
+    <t>2022OB800439</t>
+  </si>
+  <si>
+    <t>315.164.108-31 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.567,63</t>
+  </si>
+  <si>
+    <t>2022OB800440</t>
+  </si>
+  <si>
+    <t>370,00</t>
+  </si>
+  <si>
+    <t>2022OB800441</t>
+  </si>
+  <si>
+    <t>641,93</t>
+  </si>
+  <si>
+    <t>2022OB800442</t>
+  </si>
+  <si>
+    <t>2022OB800443</t>
+  </si>
+  <si>
+    <t>518,94</t>
+  </si>
+  <si>
+    <t>2022OB800444</t>
+  </si>
+  <si>
+    <t>222.751.506-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800445</t>
+  </si>
+  <si>
+    <t>2.678,14</t>
+  </si>
+  <si>
+    <t>2022OB800446</t>
+  </si>
+  <si>
+    <t>85,00</t>
+  </si>
+  <si>
+    <t>2022OB800447</t>
+  </si>
+  <si>
+    <t>1.342,49</t>
+  </si>
+  <si>
+    <t>2022OB800448</t>
+  </si>
+  <si>
+    <t>2022OB800449</t>
+  </si>
+  <si>
+    <t>714,00</t>
+  </si>
+  <si>
+    <t>2022OB800450</t>
+  </si>
+  <si>
+    <t>3.089,46</t>
+  </si>
+  <si>
+    <t>2022OB800451</t>
+  </si>
+  <si>
+    <t>2.012,65</t>
+  </si>
+  <si>
+    <t>2022OB800452</t>
+  </si>
+  <si>
+    <t>242.636.305-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>967,69</t>
+  </si>
+  <si>
+    <t>2022OB800453</t>
+  </si>
+  <si>
+    <t>2022OB800454</t>
+  </si>
+  <si>
+    <t>1.269,73</t>
+  </si>
+  <si>
+    <t>2022OB800455</t>
+  </si>
+  <si>
+    <t>150,00</t>
+  </si>
+  <si>
+    <t>2022OB800456</t>
+  </si>
+  <si>
+    <t>1.277,68</t>
+  </si>
+  <si>
+    <t>2022OB800457</t>
+  </si>
+  <si>
+    <t>520,21</t>
+  </si>
+  <si>
+    <t>2022OB800458</t>
+  </si>
+  <si>
+    <t>1.019,04</t>
+  </si>
+  <si>
+    <t>2022OB800459</t>
+  </si>
+  <si>
+    <t>310.507.780-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800460</t>
+  </si>
+  <si>
+    <t>6.058,26</t>
+  </si>
+  <si>
+    <t>2022OB800461</t>
+  </si>
+  <si>
+    <t>3.509,96</t>
+  </si>
+  <si>
+    <t>2022OB800462</t>
+  </si>
+  <si>
+    <t>1.643,10</t>
+  </si>
+  <si>
+    <t>2022OB800463</t>
+  </si>
+  <si>
+    <t>510,35</t>
+  </si>
+  <si>
+    <t>2022OB800464</t>
+  </si>
+  <si>
+    <t>619.276.861-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>194,89</t>
+  </si>
+  <si>
+    <t>2022OB800465</t>
+  </si>
+  <si>
+    <t>119.144.086-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.300,00</t>
+  </si>
+  <si>
+    <t>2022OB800466</t>
+  </si>
+  <si>
+    <t>17.280,00</t>
+  </si>
+  <si>
+    <t>2022OB800467</t>
+  </si>
+  <si>
+    <t>334.105.180-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.737,81</t>
+  </si>
+  <si>
+    <t>2022OB800468</t>
+  </si>
+  <si>
+    <t>280,99</t>
+  </si>
+  <si>
+    <t>2022OB800469</t>
+  </si>
+  <si>
+    <t>5.800,00</t>
+  </si>
+  <si>
+    <t>2022OB800470</t>
+  </si>
+  <si>
+    <t>15.917,71</t>
+  </si>
+  <si>
+    <t>2022OB800471</t>
+  </si>
+  <si>
+    <t>856.557.321-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>12.900,00</t>
+  </si>
+  <si>
+    <t>2022OB800472</t>
+  </si>
+  <si>
+    <t>483,00</t>
+  </si>
+  <si>
+    <t>2022OB800473</t>
+  </si>
+  <si>
+    <t>214,30</t>
+  </si>
+  <si>
+    <t>2022OB800474</t>
+  </si>
+  <si>
+    <t>19.695,47</t>
+  </si>
+  <si>
+    <t>2022OB800475</t>
+  </si>
+  <si>
+    <t>424.425.401-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.741,41</t>
+  </si>
+  <si>
+    <t>2022OB800476</t>
+  </si>
+  <si>
+    <t>7.757,69</t>
+  </si>
+  <si>
+    <t>2022OB800477</t>
+  </si>
+  <si>
+    <t>046.535.805-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.875,10</t>
+  </si>
+  <si>
+    <t>2022OB800478</t>
+  </si>
+  <si>
+    <t>12.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800479</t>
+  </si>
+  <si>
+    <t>381.051.951-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800480</t>
+  </si>
+  <si>
+    <t>009.749.767-33 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>8.252,53</t>
+  </si>
+  <si>
+    <t>2022OB800481</t>
+  </si>
+  <si>
+    <t>3.088,50</t>
+  </si>
+  <si>
+    <t>2022OB800482</t>
+  </si>
+  <si>
+    <t>043.330.739-01 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>9.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800483</t>
+  </si>
+  <si>
+    <t>084.360.667-31 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>30.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800484</t>
+  </si>
+  <si>
+    <t>2022OB800485</t>
+  </si>
+  <si>
+    <t>875.947.491-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.463,43</t>
+  </si>
+  <si>
+    <t>2022OB800486</t>
+  </si>
+  <si>
+    <t>4.590,00</t>
+  </si>
+  <si>
+    <t>2022OB800487</t>
+  </si>
+  <si>
+    <t>6.893,80</t>
+  </si>
+  <si>
+    <t>2022OB800488</t>
+  </si>
+  <si>
+    <t>023.199.537-79 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800489</t>
+  </si>
+  <si>
+    <t>9.115,39</t>
+  </si>
+  <si>
+    <t>2022OB800490</t>
+  </si>
+  <si>
+    <t>418.648.836-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.794,54</t>
+  </si>
+  <si>
+    <t>2022OB800491</t>
+  </si>
+  <si>
+    <t>007.313.020-60 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>3.088,80</t>
+  </si>
+  <si>
+    <t>2022OB800492</t>
+  </si>
+  <si>
+    <t>6.600,00</t>
+  </si>
+  <si>
+    <t>2022OB800493</t>
+  </si>
+  <si>
+    <t>1.483,00</t>
+  </si>
+  <si>
+    <t>2022OB800494</t>
+  </si>
+  <si>
+    <t>183.411.603-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800495</t>
+  </si>
+  <si>
+    <t>305,34</t>
+  </si>
+  <si>
+    <t>2022OB800496</t>
+  </si>
+  <si>
+    <t>835.775.722-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>18.600,00</t>
+  </si>
+  <si>
+    <t>2022OB800497</t>
+  </si>
+  <si>
+    <t>051.617.044-97 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.073,39</t>
+  </si>
+  <si>
+    <t>2022OB800498</t>
+  </si>
+  <si>
+    <t>032.587.454-98 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800499</t>
+  </si>
+  <si>
+    <t>109.019.066-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800500</t>
+  </si>
+  <si>
+    <t>793,48</t>
+  </si>
+  <si>
+    <t>2022OB800501</t>
+  </si>
+  <si>
+    <t>477.217.403-63 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>7.123,76</t>
+  </si>
+  <si>
+    <t>2022OB800502</t>
+  </si>
+  <si>
+    <t>177,49</t>
+  </si>
+  <si>
+    <t>2022OB800503</t>
+  </si>
+  <si>
+    <t>425,60</t>
+  </si>
+  <si>
+    <t>2022OB800504</t>
+  </si>
+  <si>
+    <t>2022OB800505</t>
+  </si>
+  <si>
+    <t>4.494,07</t>
+  </si>
+  <si>
+    <t>2022OB800506</t>
+  </si>
+  <si>
+    <t>199.714.780-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>74,69</t>
+  </si>
+  <si>
+    <t>2022OB800507</t>
+  </si>
+  <si>
+    <t>2022OB800508</t>
+  </si>
+  <si>
+    <t>294,36</t>
+  </si>
+  <si>
+    <t>2022OB800509</t>
+  </si>
+  <si>
+    <t>990,00</t>
+  </si>
+  <si>
+    <t>2022OB800510</t>
+  </si>
+  <si>
+    <t>068.122.010-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>79,90</t>
+  </si>
+  <si>
+    <t>2022OB800511</t>
+  </si>
+  <si>
+    <t>242,76</t>
+  </si>
+  <si>
+    <t>2022OB800512</t>
+  </si>
+  <si>
+    <t>596.114.567-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>660,04</t>
+  </si>
+  <si>
+    <t>2022OB800513</t>
+  </si>
+  <si>
+    <t>424.789.799-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.700,00</t>
+  </si>
+  <si>
+    <t>2022OB800514</t>
+  </si>
+  <si>
+    <t>105,80</t>
+  </si>
+  <si>
+    <t>2022NS000493</t>
+  </si>
+  <si>
+    <t>DANFE 1494 - SERVIÇOS  CONTINUADOS NA ÁREA DE MANUTENÇÃO DE EQUIPAMENTOS DE ÁUDIO E VÍDEO E DE TELECOMUNICAÇÕES, DEMAIS ESPECIFICAÇÕES A PEDIDO DO DETEC/CD - RET RFB 9,45PC CONF IN RFB 1234/2012, INSS 3,5PC E ISS 5PC. PERÍODO: 11/2021 - PROC EDOC: 951734/2021</t>
+  </si>
+  <si>
+    <t>38.036.000/0001-14 - JME SERVIÇOS INTEGRADOS E EQUIPAMENTOS EIRELI-</t>
+  </si>
+  <si>
+    <t>133.907,00</t>
+  </si>
+  <si>
+    <t>117.168,62</t>
+  </si>
+  <si>
+    <t>2022NS000494</t>
+  </si>
+  <si>
+    <t>NFST 13184177/10/2021 - SERVIÇOS DE TELEFONIA A PARTIR DE TERMINAIS MÓVEIS, NAS MODALIDADES SMP E STFC, NA FORMA DE PLANO CORPORATIVO, ENVOLVENDO SERVIÇOS DE ATENDIMENTO AO USUÁRIO, A PEDIDO DO DETEC/CD - RET RFB 9,45PC, CONFORME IN 1234/2012 - PERÍODO: 02/09 A 01/10/2021 - PROCESSO EDOC 798883/2021</t>
+  </si>
+  <si>
+    <t>02.558.157/0001-62 - TELEFÔNICA BRASIL S.A.</t>
+  </si>
+  <si>
+    <t>4.504,08</t>
+  </si>
+  <si>
+    <t>2022NS000495</t>
+  </si>
+  <si>
+    <t>DANFE 2586 - FORNECIMENTO E INSTALAÇÃO DE CARPETE NOVO E PARA PRIMEIRO USO, A PEDIDO DO DETEC/CD, COM CONTRATO. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 962877/2021.</t>
+  </si>
+  <si>
+    <t>21.347.527/0001-67 - MINAS BRASILIA REVESTIMENTOS E DECORAÇÕES EIRELI-</t>
+  </si>
+  <si>
+    <t>43.498,21</t>
+  </si>
+  <si>
+    <t>2022NS000496</t>
+  </si>
+  <si>
+    <t>NFST 13238954/12/2021 - SERVIÇOS DE TELEFONIA A PARTIR DE TERMINAIS MÓVEIS, NAS MODALIDADES SMP E STFC, NA FORMA DE PLANO CORPORATIVO, ENVOLVENDO SERVIÇOS DE ATENDIMENTO AO USUÁRIO, A PEDIDO DO DETEC/CD - RET RFB 9,45PC, CONFORME IN 1234/2012 - PERÍODO: 02/11 A 01/12/2021 - PROCESSO EDOC 984113/2021</t>
+  </si>
+  <si>
+    <t>2022NS000497</t>
+  </si>
+  <si>
+    <t>DANFE 708 - FORNECIMENTO DE 410 LITROS DE ÁGUA SANITÁRIA COM TAMPA ROSQUEÁVEL, A PEDIDO DO DEMAP/CD. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE DA RFB. PROCESSO 699989/2021.</t>
+  </si>
+  <si>
+    <t>36.752.777/0001-50 - DELTA ALVES MARQUES SERVIÇOS LTDA.</t>
+  </si>
+  <si>
+    <t>647,80</t>
+  </si>
+  <si>
+    <t>2022NS000498</t>
+  </si>
+  <si>
+    <t>NFST 13184175/10/2021 - SERVIÇOS DE TELEFONIA A PARTIR DE TERMINAIS MÓVEIS, NAS MODALIDADES SMP E STFC, NA FORMA DE PLANO CORPORATIVO, ENVOLVENDO SERVIÇOS DE ATENDIMENTO AO USUÁRIO, A PEDIDO DO DETEC/CD - RET RFB 9,45PC, CONFORME IN 1234/2012 - GLOSA DE R$ 4.018,17 - PERÍODO: 02/09 A 01/10/2021 - PROCESSO EDOC 798856/2021</t>
+  </si>
+  <si>
+    <t>67.324,98</t>
+  </si>
+  <si>
+    <t>2022NS000499</t>
+  </si>
+  <si>
+    <t>DANFE 10816 - SERVIÇOS CONTINUADOS NAS ÁREAS DE ORÇAMENTO, FISCALIZAÇÃO, SEGURANÇA DO TRABALHO, PROJETO E DESIGN, INCLUINDO FORNEC. DE MATERIAIS E DE SERVIÇOS SOB DEMANDA, A PEDIDO DO DETEC/CD - RET. RFB 9,45PC CONF IN RFB 1234/2012, INSS 3,5PC E ISS 2PC CONF. PARECER DA ADVOCACIA DA CD NO PROCESSO 649607/2021 - GLOSA 142,10(NAO COMPROVOU PGTO VA). PERÍODO: 11/2021, PAG. DE HORAS EXTRAS - PROC EDOC: 838556/2021</t>
+  </si>
+  <si>
+    <t>08.220.952/0001-22 - RCS TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>3.179,38</t>
+  </si>
+  <si>
+    <t>2022NS000500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1586 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE GARANTIA DE FUNCIONAMENTO DOS ATIVOS DA REDE CORPORATIVA DA CÂMARA DOS DEPUTADOS, A PEDIDO DA DITEC/CD: - RET. RFB 9,45PC CONFORME IN 1234/2012, ISS 2PC - PERÍODO: 1 a 22/12/2021 - PROC EDOC 205571/2022                                                                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>04.610.386/0001-04 - WORK LINK INFORMÁTICA LTDA</t>
+  </si>
+  <si>
+    <t>50.552,96</t>
+  </si>
+  <si>
+    <t>2022NS000501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1587 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE GARANTIA DE FUNCIONAMENTO DOS ATIVOS DA REDE CORPORATIVA DA CÂMARA DOS DEPUTADOS, A PEDIDO DA DITEC/CD: - RET. RFB 9,45PC CONFORME IN 1234/2012, ISS 2PC - PERÍODO: 23/12 a 31/12/2021 - PROC EDOC 205657/2022                                                                                                                                                                                                                    </t>
+  </si>
+  <si>
+    <t>18.382,90</t>
+  </si>
+  <si>
+    <t>2022NS000502</t>
+  </si>
+  <si>
+    <t>DANFE 10768 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NAS ÁREAS DE ORÇAMENTO, FISCALIZAÇÃO, SEGURANÇA DO TRABALHO, PROJETO E DESIGN, INCLUINDO FORNECIMENTO DE MATERIAIS E SERVIÇOS SOB DEMANDA, A PEDIDO DO DETEC/CD - 2a.parcela 13o.salario (OUT A DEZ/2021) - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 964923/2021.</t>
+  </si>
+  <si>
+    <t>153.277,09</t>
+  </si>
+  <si>
+    <t>2022NS000504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 12667 - SERVIÇOS DE SUPORTE TÉCNICO E GARANTIA DE FUNCIONAMENTO/ATUALIZAÇÃO DE SOFTWARE TASK FORPONTO, A PEDIDO DA DITEC/CD. RET RFB 9,45PC CONFORME IN 1234/2012 - (SERVIÇO PRESTADO EM OUTRO MUNICÍPIO). - PERÍODO: DEZEMBRO/2021 - PROC EDOC 205540/2022.                                                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>06.997.744/0001-09 - RAPIDONET SISTEMAS E AUTOMAÇÃO EIRELI</t>
+  </si>
+  <si>
+    <t>8.750,00</t>
+  </si>
+  <si>
+    <t>2022NS000505</t>
+  </si>
+  <si>
+    <t>NFES 336 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NA ÁREA DE LIMPEZA, CONSERVAÇÃO, PORTARIA E GARAGEM DE BLOCOS DE APARTAMENTOS FUNCIONAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - PERÍODO: 17/8 a 31/12/2021 (2a. parrcela 13o. salario - item 12) - RETENÇÃO RFB 5,85PC CONF IN 1234/2012 (VALOR MATERIAL INFORMADO NA NF), ISS 5PC, INSS 11PC S/TOTAL CONF NF - PROC EDOC: 933087/2021</t>
+  </si>
+  <si>
+    <t>04.798.395/0001-70 - QUALITECH TERCEIRIZACAO LTDA</t>
+  </si>
+  <si>
+    <t>102.275,40</t>
+  </si>
+  <si>
+    <t>2022NS000506</t>
+  </si>
+  <si>
+    <t>NFES 331 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NA ÁREA DE LIMPEZA, CONSERVAÇÃO, PORTARIA E GARAGEM DE BLOCOS DE APARTAMENTOS FUNCIONAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - PERÍODO: 11/2021 - RETENÇÃO RFB 5,85PC CONF IN 1234/2012 (VALOR MATERIAL INFORMADO NA NF), ISS 5PC, INSS 11PC S/TOTAL CONF NF - PROC EDOC: 932614/2021</t>
+  </si>
+  <si>
+    <t>2.063,45</t>
+  </si>
+  <si>
+    <t>1.124,13</t>
+  </si>
+  <si>
+    <t>2022NS000507</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESA EM FAVOR DO SERVIDOR ANTONIO FERREIRA COSTA FILHO, PONTO N. 4928, REFERENTE À AQUISICAO DE SEGURO-VIAGEM (VOUCHER E7-847/1083941-784), POR OCASIAO DE VIAGEM EM MISSAO OFICIAL, PARA ACOMPANHAR A DELEGACAO DE PARLAMENTARES BRASILEIROS NA LXXIX SESSAO ORDINARIA DO PARLAMENTO DO MERCOSUL, OCORRIDA EM MONTEVIDEU, URUGUAI, NO PERÍODO DE 5 A 8.12.2021, COM AFASTAMENTO AUTORIZADO DE 4 A 9.12.2021(PROCESSO E-EDOC N.º 884476/2021).</t>
+  </si>
+  <si>
+    <t>PF0110187 - ESTAGIÁRIOS - ESC</t>
+  </si>
+  <si>
+    <t>273,60</t>
+  </si>
+  <si>
+    <t>2022NS000510</t>
+  </si>
+  <si>
+    <t>DANFE 4948 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM EQUIPAMENTOS OFTALMOLÓGICOS, COM AQUISIÇÃO DE PEÇAS, A PEDIDO DO DEMED/CD - RET 5PC ISS - EMPRESA OPTANTE PELO SIMPLES - PERIODO 30/11 A 29/12/2021 - PROCESSO EDOC 202428/2022</t>
+  </si>
+  <si>
+    <t>10.293.515/0001-80 - EXCIMER TECNOL. COM. E ASSIST. DE EQUIP. MÉD. E HOSP. LTDA.</t>
+  </si>
+  <si>
+    <t>2.523,81</t>
+  </si>
+  <si>
+    <t>2022NS000511</t>
+  </si>
+  <si>
+    <t>DANFE 4947 - MANUTENÇÃO PREVENTIVA E CORRETIVA EM EQUIPAMENTOS FISIOTERAPIA, COM AQUISIÇÃO DE PEÇAS, DEMAIS ESPECIFICAÇÕES CONFORME PROPOSTA, A PEDIDO DO DEMED/CD. - RET ISS 5PC DESTACADO NO DANFE - EMPRESA OPTANTE PELO SIMPLES NACIONAL - PERIODO 28/11 A 27/12/2021 - PROCESSO EDOC 202323/2022.</t>
+  </si>
+  <si>
+    <t>6.241,57</t>
+  </si>
+  <si>
+    <t>2022NS000512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1427 - SERVIÇO DE GARANTIA DE FUNCIONAMENTO/SUPORTE TÉCNICO PARA O SISTEMA EDOC E PARA O SISTEMA ECM-NUXEO, A PEDIDO DA DITEC/CD - RET RFB 9,45PC CONF IN RFB 1234/2012 E ISS 2PC - PERÍODO: OUTUBRO/2021. PROC EDOC: 976169/2021.                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>04.744.134/0001-78 - SOS TECNOLOGIA E GESTÃO DE INFORMAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>24.019,06</t>
+  </si>
+  <si>
+    <t>2022NS000513</t>
+  </si>
+  <si>
+    <t>DANFE 3748 - FORNECIMENTO DE LUVA PARA PROCEDIMENTOS NÃO ESTÉRIL EM LÁTEX - PUNHO LONGO P, A PEDIDO DO DEMED/CD. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 201383/2022.</t>
+  </si>
+  <si>
+    <t>33.498.171/0001-41 - SAUDE COMERCIO E PRODUTOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>960,00</t>
+  </si>
+  <si>
+    <t>2022NS000514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1550 - SERVIÇO DE GARANTIA DE FUNCIONAMENTO/SUPORTE TÉCNICO PARA O SISTEMA EDOC E PARA O SISTEMA ECM-NUXEO, A PEDIDO DA DITEC/CD - RET RFB 9,45PC CONF IN RFB 1234/2012 E ISS 2PC - PERÍODO: NOVEMBRO/2021. PROC EDOC: 976224/2021.                                                                                                                                                                                                                                           </t>
+  </si>
+  <si>
+    <t>2022NS000516</t>
+  </si>
+  <si>
+    <t>NFSE 4021 - SERVIÇOS DE MANUTENÇÃO EM SISTEMA DE INSPEÇÃO DE BAGAGEM POR RAIOS-X, DEMAIS ESPECIFICAÇÕES CONFORME PROPOSTA, A PEDIDO DO DEPOL/CD - PERÍODO: 12/2021 - RET.RFB 9,45PC, CONF. IN 1234/2012 E RET ISS 5PC - PROCESSO EDOC. 201983/2022</t>
+  </si>
+  <si>
+    <t>26.308.513/0001-58 - AEROTECH DO BRASIL SOLUCOES EM TECNOLOGIA LTDA.</t>
+  </si>
+  <si>
+    <t>4.400,00</t>
+  </si>
+  <si>
+    <t>2022NS000517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 1001472 - PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS DE MANUTENÇÃO E SUPORTE TÉCNICO DO SISTEMA DE TELEFONIA IP DA CÂMARA DOS DEPUTADOS, PELO PERÍODO DE 12 MESES, A PEDIDO DO DETEC/CD - RET RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERÍODO DE 01 A 31/12/2021 - PROC EDOC: 201204/2022.                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">06.126.611/0001-67 - DIGI SOLUÇÕES DE COMUNICAÇÃO LTDA                           </t>
+  </si>
+  <si>
+    <t>87.554,91</t>
+  </si>
+  <si>
+    <t>2022NS000518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NF-e 5115 - PRESTAÇÃO DE SERVIÇO CONTÍNUO DE DISPONIBILIZAÇÃO DE EQUIPAMENTOS EM FORMATO A3, DE TIPOS F E G, PARA IMPRESSÃO MONOCROMÁTICA, INCLUINDO INSTALAÇÃO TREINAMENTO, MANUTENÇÃO E SUPORTE TÉCNICO, DEMAIS ESPECIFICAÇÕES CONFORME PREGÃO E PROPOSTA, A PEDIDO DO CENIN/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERÍODO: 11/2021 - PROC EDOC: 955667/2021                                                                                                     </t>
+  </si>
+  <si>
+    <t>4.936,10</t>
+  </si>
+  <si>
+    <t>74,55</t>
+  </si>
+  <si>
+    <t>2022NS000519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 20228 - PRESTAÇÃO DE SERVIÇOS DE IMPLANTAÇÃO, HOSPEDAGEM E SUPORTE TÉCNICO PARA  O SISTEMA ELETRÔNICO DE EDITORAÇÃO DE REVISTA (SEER), DESENVOLVIDO SOBRE AS TECNOLOGIAS PHP, MYSQL E APACHE E UTILIZADO PELA REVISTA ELETRÔNICA E-LEGIS DA CÂMARA DOS DEPUTADOS - PERÍODO: 01 A 31/12/2021 - EMPRESA OPTANTE PELO SIMPLES NACIONAL - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO, CONFORME ATESTE - PROC EDOC: 2003647/2022                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.524.313/0001-65 - MARANGON E OLIVEIRA LTDA.                                   </t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>865,00</t>
+  </si>
+  <si>
+    <t>2022NS000521</t>
+  </si>
+  <si>
+    <t>DANFE 7346 - SERVIÇOS CONTINUADOS PARA MANUTENÇÃO E CONSERVAÇÃO DE ÁREAS VERDES, A PEDIDO DO DETEC - RET RFB 9,45PC CONF IN 1234/2012, ISS 5PC E INSS 3,5PC S/R$ 126.094,49 (DEDUZIDO VA E VT) - PERÍODO: 01 A 30/11/2021 - PROC EDOC 953838/2021</t>
+  </si>
+  <si>
+    <t>11.162.311/0001-73 - R7 FACILITIES MANUTENÇÃO E SERVIÇOS LTDA-</t>
+  </si>
+  <si>
+    <t>156.934,55</t>
+  </si>
+  <si>
+    <t>1.262,43</t>
+  </si>
+  <si>
+    <t>2022NS000523</t>
+  </si>
+  <si>
+    <t>DANFE 1611 - PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULOS AUTOMOTORES, SEM MOTORISTA E SEM COMBUSTÍVEL, A PEDIDO DA COORDENAÇÃO DE TRANSPORTES/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL- ISS: ISENTO (LOCAÇÃO) - PERÍODO: DEZ/2021 - PROC EDOC: 200604/2022.</t>
+  </si>
+  <si>
+    <t>04.515.963/0001-89 - DALETH VEICULOS LTDA-</t>
+  </si>
+  <si>
+    <t>9.525,00</t>
+  </si>
+  <si>
+    <t>2022NS000524</t>
+  </si>
+  <si>
+    <t>DANFES 180228, 181811 - FORNECIMENTO DE MEDICAMENTOS TENOXICAM INJETÁVEL FR. E TRAMADOL SOLUÇÃO INJETÁVEL AMPOLA 1ML - AP. RET. DE 2,20 PC CONF. ART. 22, PARAG. 1º DA IN/SRF 1234/2012. DANFES AUTÊNTICOS CONF. SITE RFB. PROCESSO 984448/2021.</t>
+  </si>
+  <si>
+    <t>07.847.837/0001-10 - CIENTÍFICA MÉDICA HOSPITALAR LTDA-</t>
+  </si>
+  <si>
+    <t>17.900,00</t>
+  </si>
+  <si>
+    <t>2022NS000525</t>
+  </si>
+  <si>
+    <t>DANFE 25703 - FORNECIMENTO DE UNIDADES DE TIRAS REATIVAS PARA DETERMINAÇÃO DE GLICOSE NO SANGUE PARA GLICOSÍMETRO, A PEDIDO DO DEMED/CD. RET. 5,85 PC CONF. IN/SRF 1234/2012. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 201647/2022.</t>
+  </si>
+  <si>
+    <t>04.724.729/0001-61 - MAXLAB PRODUTOS PARA DIAGNÓSTICOS E PESQUISAS LTDA</t>
+  </si>
+  <si>
+    <t>510,00</t>
+  </si>
+  <si>
+    <t>2022NS000526</t>
+  </si>
+  <si>
+    <t>DANFE 12089 - FORNECIMENTO DE REAGENTES PARA A REALIZAÇÃO DE EXAMES BIOQUÍMICOS, A PEDIDO DO DEMED/CD, COM CONTRATO. RET. DE 5,85 PC CONF. IN/SRF 1234/2012. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 976211/2021.</t>
+  </si>
+  <si>
+    <t>08.767.786/0001-89 - VITALAB COMERCIO DE PRODUTOS PARA LABORATORIOS LTDA</t>
+  </si>
+  <si>
+    <t>14.660,00</t>
+  </si>
+  <si>
+    <t>2022NS000528</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS PARA ATENDER DESPESAS COM SERVIÇOS DIVERSOS, A PEDIDO DA PROCURADORIA PARLAMENTAR/CD. PROCESSO EDOC 200970/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000529</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS PARA ATENDER DESPESAS COM MATERIAIS DE CONSUMO E SERVIÇOS DIVERSOS, A PEDIDO DO DETEC/CD. PROCESSO EDOC 956818/2021.</t>
+  </si>
+  <si>
+    <t>2022NS000533</t>
+  </si>
+  <si>
+    <t>NFSE 205492 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS NOVAS E DE PRIMEIRO USO, EM 32 ELEVADORES DA MARCA THYSSENKRUPP, LOCALIZADOS NOS BLOCOS RESIDENCIAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - BLOQUEIO DE R$ 2.691,65 PORTARIA 131/2021 PROC EDOC 598647/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERIODO: DEZEMBRO/2021 - PROC EDOC 205492/2022.</t>
+  </si>
+  <si>
+    <t>54.222.401/0001-15 - ELEVADORES VILLARTA LTDA.</t>
+  </si>
+  <si>
+    <t>2.620,84</t>
+  </si>
+  <si>
+    <t>2022NS000534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 25201 - SERVIÇOS DE PROCESSAMENTO DE DADOS EM NUVEM (CLOUD) NO MODELO DE SUBSCRIÇÃO DO SISTEMA DE GESTÃO DO RELACIONAMENTO EM NUVEM RIGHTNOW ORACLE SERVICE CLOUD, A PEDIDO DA DITEC/CD - RET 9,45PC CONF. IN 1234/2012 - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO CONF ATESTE - PERÍODO: 27/11/2021 a 26/12/2021 - PROC EDOC: 200411/2022.                                                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.456.277/0001-76 - ORACLE DO BRASIL SISTEMAS LTDA                              </t>
+  </si>
+  <si>
+    <t>57.898,30</t>
+  </si>
+  <si>
+    <t>2022NS000535</t>
+  </si>
+  <si>
+    <t>ENVISION NFS-e 2247/2021, PROC. EDOC 933501/2021, B.C. R$ 7.765,40 (IN RFB 1234/12) COMPOSTA DE: TAXA DE EMISSÃO DE BILHETE AÉREO R$ 7.254,06, HOSPEDAGEM E SUPORTE TÉCNICO R$ 511,34.</t>
+  </si>
+  <si>
+    <t>07.404.918/0001-45 - ENVISION SERVIÇOS E SOLUÇÕES EM INFORMÁTICA S.A.</t>
+  </si>
+  <si>
+    <t>7.254,06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENVISION NFS-e 2247/2021, PROC. EDOC 933501/2021, B.C. R$ 7.765,40 (IN RFB 1234/12) COMPOSTA DE: TAXA DE EMISSÃO DE BILHETE AÉREO R$ 7.254,06, HOSPEDAGEM E SUPORTE TÉCNICO R$ 511,34.                                                                                                                                                                                                                                                                                              </t>
+  </si>
+  <si>
+    <t>511,34</t>
+  </si>
+  <si>
+    <t>2022NS000536</t>
+  </si>
+  <si>
+    <t>DANFE 171 - FORNECIMENTO DE MATERIAL HOSPITALAR (AVENTAIS CIRÚRGICOS DESCARTÁVEIS). EMPRESA OPTANTE PELO SIMPLES NA DATA DA EMISSÃO DA NF E DO ATESTE (EXCLUÍDA EM 31/12/2021). DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 434791/2021.</t>
+  </si>
+  <si>
+    <t>37.013.845/0001-21 - COTTON DOCTOR TEXTIL LTDA-</t>
+  </si>
+  <si>
+    <t>1.245,60</t>
+  </si>
+  <si>
+    <t>2022NS000537</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200258/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000538</t>
+  </si>
+  <si>
+    <t>DANFE 040 - SERVIÇOS CONTINUADOS NA ÁREA DE OPERAÇÃO DE EQUIPAMENTOS DE ÁUDIO, VÍDEO E GERAÇÃO DE IMAGENS PARA TRANSMISSÃO AO VIVO, POR RÁDIO, TELEVISÃO E INTERNET, A PEDIDO DO DETEC/CD - RET ISS 5PC E INSS 11PC. ISENTA TRIB. FED., CONF.INCISO IV DO ART.4º DA IN RFB 1234/2012 - PERÍODO: 11/2021 - PROC EDOC: 939376/2021</t>
+  </si>
+  <si>
+    <t>03.349.489/0002-80 - FUNDAÇÃO PARA O DESENVOLVIMENTO DAS ARTES E DA COMUNICAÇÃO -FUNDAC</t>
+  </si>
+  <si>
+    <t>3.007,39</t>
+  </si>
+  <si>
+    <t>2022NS000539</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200234/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000540</t>
+  </si>
+  <si>
+    <t>FATURA 6162246/2021 LATAM, SIGEPA, ACORDO CORPORATIVO DE DESCONTO N. 2018/213.1 E ADITIVOS, ATO DA MESA N. 43/2009, (PROCESSO EDOC 942668/2021) B. CÁLCULO (IN RFB 1234/12), LATAM R$ 524.018,52  INFRAERO R$ 15.983,16.</t>
+  </si>
+  <si>
+    <t>02.012.862/0001-60 - TAM LINHAS AÉREAS SA</t>
+  </si>
+  <si>
+    <t>746,90</t>
+  </si>
+  <si>
+    <t>2022NS000541</t>
+  </si>
+  <si>
+    <t>DANFE 039 - SERV. CONTINUADOS NA ÁREA DE OP. TÉCNICA, ARQUIVO INTEGRADO, ÁREA DE ASSISTÊNCIA TÉCNICA EM EQUIP. ÁUDIO/VÍDEO DA TV E RÁDIO CÂMARA, ENVOLVENDO SERV. MANUTENÇÃO PREVENTIVA E CORRETIVA E DE INSTALAÇÃO, EPI E FERRAMENTAS - RETENÇÃO 5PC ISS E 11PC INSS - ISENTA RETENÇÃO RFB CONF INCISO IV DO ART. 4º DA IN 1234/2012 - GLOSA DE R$12.396,57  (FALTAS SEM COBERTURA) - PERÍODO: 01 A 31/11/2021 - PROC EDOC: 938764/2021</t>
+  </si>
+  <si>
+    <t>6.023,68</t>
+  </si>
+  <si>
+    <t>2022NS000542</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 952184/2021.</t>
+  </si>
+  <si>
+    <t>2022NS000543</t>
+  </si>
+  <si>
+    <t>DANFE 534 -  SERVIÇOS TERCEIRIZADOS DE LOGÍSTICA INTERNA, COM CESSÃO DE MÃO DE OBRA, A SER REALIZADO NAS DEPENDÊNCIAS DA CÂMARA DOS DEPUTADOS, A PEDIDO DO DEMAP/CD RET. RFB 9,45PC IN 1234/2012, ISS 5PC E INSS 11PC - GLOSA R$ 65,79(COBRANÇA INDEVIDA) REF. AO 13º SALÁRIO - PERÍODO: NOVEMBRO E DEZEMBRO/2021  - PROC. EDOC 971646/2021.</t>
+  </si>
+  <si>
+    <t>21.992.832/0001-01 - PONTUAL SERVIÇOS GERAIS LTDA</t>
+  </si>
+  <si>
+    <t>41.144,59</t>
+  </si>
+  <si>
+    <t>2022NS000544</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 987604/2021.</t>
+  </si>
+  <si>
+    <t>1.600,00</t>
+  </si>
+  <si>
+    <t>2022NS000545</t>
+  </si>
+  <si>
+    <t>DANFE 5901 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NA ÁREA MANUTENÇÃO DE INSTALAÇÕES ELÉTRICAS E HIDROSSANITÁRIAS, A PEDIDO DO DETEC/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, INSS 3,5PC E ISS 5 PC - PERÍODO: 11/2021 - PROC EDOC: 946785/2021</t>
+  </si>
+  <si>
+    <t>04.768.702/0001-70 - ENGEMIL ENGENHARIA, EMPREENDIMENTOS, MANUTENÇÃO E INSTALAÇÕES LTDA-</t>
+  </si>
+  <si>
+    <t>27.718,73</t>
+  </si>
+  <si>
+    <t>2022NS000546</t>
+  </si>
+  <si>
+    <t>FATURA 390466/2021, AZUL, SIGEPA, ACORDO CORPORATIVO DE DESCONTO N. 2018/180.0 E ADITIVOS, ATO DA MESA N. 43/2009, (PROCESSO EDOC 960014/2021). B. CÁLCULO (IN RFB 1234/12), AZUL  R$ 120.844,83 (TARIFA + MULTA) INFRAERO R$ 4.407,96, DESC. DE R$ 2.991,18 REF. A REEMB. DE PASSAGEM AÉREA DE 2021.</t>
+  </si>
+  <si>
+    <t>09.296.295/0001-60 - AZUL LINHAS AÉREAS BRASILEIRAS S.A.</t>
+  </si>
+  <si>
+    <t>125.252,79</t>
+  </si>
+  <si>
+    <t>2022NS000547</t>
+  </si>
+  <si>
+    <t>DANFPS 58691 - SERVIÇOS CONTINUADOS NAS ÁREAS DE GRAFICA, ...A PEDIDO DO DEAPA/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/12, INSS 3,5PC E ISS 5PC - GLOSA DE R$ 57,28 (COBRANÇA INDEVIDA) - REF. A 2º PARC. DO 13º SAL. - PERÍODO: 10/08 A 31/12/2021 - PROC EDOC: 969768/2021</t>
+  </si>
+  <si>
+    <t>55.133,77</t>
+  </si>
+  <si>
+    <t>2022NS000548</t>
+  </si>
+  <si>
+    <t>DANFE 14931 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA, CORRETIVA E PREDITIVA PARA SISTEMA DE ALIMENTAÇÃO ININTERRUPTA, INCLUINDO SUPORTE TÉCNICO, A PEDIDO DO DETEC/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERÍODO: DEZEMBRO/2021 - PROC EDOC: 204465/2022</t>
+  </si>
+  <si>
+    <t>27.783,00</t>
+  </si>
+  <si>
+    <t>2022NS000549</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200102/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000550</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200210/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000551</t>
+  </si>
+  <si>
+    <t>NFS-E 4221 - SERVIÇOS DE INSERÇÃO DE LEGENDA OCULTA (CLOSED CAPTION), EM TEMPO REAL, PARA A TOTALIDADE DA PROGRAMAÇÃO VEICULADA PELA TV CÂMARA, A PEDIDO DA SECOM/CD - PERÍODO: 01 A 31/12/2021 - RETENÇÃO 9,45PC CONF IN 1234/12 - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO, CONFORME ATESTE - PROC E-DOC: 202014/2022.</t>
+  </si>
+  <si>
+    <t>153.375,60</t>
+  </si>
+  <si>
+    <t>2022NS000552</t>
+  </si>
+  <si>
+    <t>FATURA 389682/2021, AZUL, SIGEPA, ACORDO CORPORATIVO DE DESCONTO N. 2018/180.0 E ADITIVOS, ATO DA MESA N. 43/2009, (PROCESSO EDOC 868767/2021). B. CÁLCULO (IN RFB 1234/12), AZUL  R$ 152.149,49 (TARIFA + MULTA) INFRAERO R$ 6.890,63, DESC. DE R$ 1.747,56 REF. A REEMB. DE PASSAGEM AÉREA DE 2021.</t>
+  </si>
+  <si>
+    <t>159.040,12</t>
+  </si>
+  <si>
+    <t>2022NS000553</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200248/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1426 - SERVIÇO DE GARANTIA DE FUNCIONAMENTO/SUPORTE TÉCNICO PARA O SISTEMA EDOC E PARA O SISTEMA ECM-NUXEO, A PEDIDO DA DITEC/CD - RET RFB 9,45PC CONF IN RFB 1234/2012 E ISS 2PC - PERÍODO: OUTUBRO/2021 (PARCELA 10/12). PROC EDOC: 976125/2021.                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>30.735,68</t>
+  </si>
+  <si>
+    <t>2022NS000555</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200137/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000556</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200263/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000557</t>
+  </si>
+  <si>
+    <t>DANFE 553 - SERVIÇOS DE CHAVEIRO, COM FORNECIMENTO, INSTALAÇÃO E CONSERTOS DE FECHADURAS: CONFECÇÃO DE CÓPIAS DE CHAVES, ABERTURA DE PORTAS E COFRES E TROCA DE SEGREDOS, NOS APARTAMENTOS FUNCIONAIS DA CD, A PEDIDO DA COHAB - EMPRESA OPTANTE SIMPLES NACIONAL - RET ISS 2,89PC (DESTACADO NO DANFE)- PERÍODO: 20 A 29 DE DEZEMBRO/2021  - PROC EDOC: 989405/2021</t>
+  </si>
+  <si>
+    <t>562,86</t>
+  </si>
+  <si>
+    <t>2022NS000558</t>
+  </si>
+  <si>
+    <t>BOLETO 100051613798(APÓLICE 8100040024) - PRESTAÇÃO DE SERVIÇOS DE SEGURO DE ACIDENTES PESSOAIS COLETIVO EM FAVOR DOS ESTAGIÁRIOS DESTA CASA, A PEDIDO DO CEFOR/CD - RETENÇÃO RFB 7,05PC CONF IN 1234/2012 - PERÍODO: 12/2021 - PROC EDOC: 203104/2022</t>
+  </si>
+  <si>
+    <t>30,00</t>
+  </si>
+  <si>
+    <t>2022NS000559</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE SUPRIMENTO DE FUNDOS, VIA CPGF, SIGILOSO. Proc. e-Doc 200463/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000560</t>
+  </si>
+  <si>
+    <t>DANFE 15683 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS NOVAS E DE PRIMEIRO USO, EM 13 ELEVADORES DA MARCA ATLAS/SCHINDLER E EM 10 ELEVADORES DA MARCA OTIS LOCALIZADOS NOS BLOCOS RESIDENCIAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RETENÇÃO ISS 5PC - PERÍODO: NOVEMBRO/2021 - PROC EDOC: 203049/2022.</t>
+  </si>
+  <si>
+    <t>10.629.386/0001-59 - OVER ELEVADORES EIRELI</t>
+  </si>
+  <si>
+    <t>1.035,89</t>
+  </si>
+  <si>
+    <t>2022NS000561</t>
+  </si>
+  <si>
+    <t>DANFE 112007 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS EM TODOS OS ELEVADORES DO EDIFÍCIO DO SIA/CEAM DA CÂMARA DOS DEPUTADOS, DEMAIS ESPECIFICAÇÕES CONFORME PROPOSTA, A PEDIDO DO DETEC/CD - RET RBF 9,45PC (DANFE NÃO TEM DISCRIMINAÇÃO DE MATERIAIS UTILIZADOS) E ISS 5PC PERÍODO: 09/2019 - PROC EDOC: 986981/2021</t>
+  </si>
+  <si>
+    <t>05.926.726/0001-73 - MODULO CONSULTORIA E GERENCIA PREDIAL LTDA-</t>
+  </si>
+  <si>
+    <t>131,15</t>
+  </si>
+  <si>
+    <t>2022NS000562</t>
+  </si>
+  <si>
+    <t>FATURA 17737/21 - SERVIÇOS DE HOTELARIA, INCLUINDO FORN. REFEIÇÃO (ISS S/ COMISSÃO R$0,00 VIAMAR VIAGENS E TURISMO CNPJ 24.931.123/0001-04 OPT. SIMPLES NACIONAL) RET. 9,45PC S/ R$471,99, HOSPEDAGEM, DANFE 22913/23001, CNPJ 34.759.088/0001-41(MH BRASILIA ADM. DE EMPREEND) - E RET. 5,85 S/ 53,90 ALIMENTAÇÃO, DANFE 302, CNPJ 39.276.585/0001-02(STEAK BULL GOURMET) - PERÍODO 08 A 09/12/2021 - PROC. EDOC 987790/2021</t>
+  </si>
+  <si>
+    <t>525,89</t>
+  </si>
+  <si>
+    <t>2022NS000563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 210 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO, SUPORTE TÉCNICO E ATUALIZAÇÃO PARA TRÊS LICENÇAS INDIVIDUAIS DO SOFTWARE EX LIBRIS, PROTOCOLO SIP2, PARA USO DA BIBLIOTECA DA CÂMARA DOS DEPUTADOS, PELO PERÍODO DE 1 ANO - RET RFB 9,45PC CONF IN 1234/12 - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO - PERÍODO: 01/12/21 A 30/11/22, CONF. INFORMADO NA NFSE - PROC EDOC: 982350/2021                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.775.256/0001-94 - PROQUEST LATIN AMERICA SERVIÇOS                             </t>
+  </si>
+  <si>
+    <t>4.881,04</t>
+  </si>
+  <si>
+    <t>2022NS000564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 912 - SERVIÇO DE HOSPEDAGEM DE PÁGINA DE E-COMMERCE PARA COMERCIALIZAÇÃO ELETRÔNICA DAS PUBLICAÇÕES EDITADAS POR ESTA CASA,INCLUINDO SUPORTE TÉCNICO,A PEDIDO DO CEDI/CD - LIVRARIA VIRTUAL - PERÍODO: 01 A 31/12/2021- EMPRESA OPTANTE PELO SIMPLES NACIONAL - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO - PROC EDOC: 274437/2019.                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t>23.254.406/0001-04 - OW-ONWAY SOLUÇÕES EM TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>805,00</t>
+  </si>
+  <si>
+    <t>2022NS000565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DANFE 1551 - SERVIÇO DE GARANTIA DE FUNCIONAMENTO/SUPORTE TÉCNICO PARA O SISTEMA EDOC E PARA O SISTEMA ECM-NUXEO, A PEDIDO DA DITEC/CD - RET RFB 9,45PC CONF IN RFB 1234/2012 E ISS 2PC - PERÍODO: 11/2021 - PROC EDOC: 976199/2021                                                                                                                                                                                                                                                 </t>
+  </si>
+  <si>
+    <t>2022NS000566</t>
+  </si>
+  <si>
+    <t>DANFE 42 - SERVIÇOS CONTINUADOS NA ÁREA DE OPERAÇÃO DE EQUIPAMENTOS DE ÁUDIO, VÍDEO E GERAÇÃO DE IMAGENS PARA TRANSMISSÃO AO VIVO, POR RÁDIO, TELEVISÃO E INTERNET, A PEDIDO DO DETEC/CD - RET ISS 5PC E INSS 11PC. ISENTA TRIB. FED., CONF.INCISO IV DO ART.4º DA IN RFB 1234/2012 - PERÍODO: 5/12 AVOS 13(01/02 A 30/06/2021) - PROC EDOC: 942584/2021</t>
+  </si>
+  <si>
+    <t>167.647,50</t>
+  </si>
+  <si>
+    <t>2022NS000567</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFS-e 35746 - EMISSÃO DE CERTIFICADO DIGITAL DO TIPO A3, PADRÃO ICP - BRASIL, E-CPF, COM AQUISIÇÃO DE TOKEN CRIPTOGRÁFICO PARA ARMANEZAMENTO DO CERTIFICADO, COM VALIDADE MÍNIMA DE 3 ANOS A PEDIDO DO DEMED/CD. RET. 9,45 PC CONF. IN 1234/2012 E ISS 2PC - PERÍODO: 11/2021, CONF. NFS-e - PROC. EDOC. 207010/2022                                                                                                                                                                </t>
+  </si>
+  <si>
+    <t>11.735.236/0001-92 - OBJECTTI SOLUÇÕES LTDA.</t>
+  </si>
+  <si>
+    <t>205,00</t>
+  </si>
+  <si>
+    <t>2022NS000568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FATURA UNIFICADA 1341774 - SERVIÇO DE ACESSO IP PERMANENTE, ENTRE A REDE DE DADOS DA CD E A INTERNET, MEDIANTE IMPLANTAÇÃO ENLACE DE COMUNICAÇÃO DE DADOS NO CETEC SUL, INST, CONF., ATIV, LOCAÇÃO DE EQUIP., SUP. TÉC E GERENC., A PEDIDO DO CENIN - PERIODO: 12/2021 - RET RFB 9,45PC CONF IN RFB 1234/2012 - (ISENTO DE ISS - SERVIÇO DE COMUNICAÇÃO INCIDE ICMS) - PROC EDOC: 206191/2022                                                                                       </t>
+  </si>
+  <si>
+    <t>72.843.212/0001-41 - CIRION TECHNOLOGIES DO BRASIL LTDA-</t>
+  </si>
+  <si>
+    <t>13.340,00</t>
+  </si>
+  <si>
+    <t>2022NS000569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 54447 - SERVIÇOS DE GARANTIA DE FUNCIONAMENTO DO SOFTWARE INFOREPORT PARA AUTOMAÇÃO DE CONTEÚDO JORNALÍSTICO, A PEDIDO DA SECOM/CD - PERÍODO 26/11/2021 A 25/12/2021 - RET. RFB 9,45PC CONFORME IN 1234/2012. SERVIÇO EM OUTRO MUNICÍPIO, CONF. ATESTE - PROC. EDOC. 201811/2022.                                                                                                                                                                                              </t>
+  </si>
+  <si>
+    <t>04.248.864/0001-88 - INFORMA AUTOMAÇÃO DE EMISSORAS LTDA.</t>
+  </si>
+  <si>
+    <t>2.255,92</t>
+  </si>
+  <si>
+    <t>2022NS000570</t>
+  </si>
+  <si>
+    <t>FATURA DE LOCACAO 2158 - LOCAÇÃO VEÍCULO TIPO S.U.V. BLINDADO, SEM MOTORISTA, SEM COMBUSTÍVEL NA CIDADE DO RIO DE JANEIRO/RJ, MARCA(S)/MODELO(S) DE REFERÊNCIA Kia/Sorento 3.5 V6 EX 4WD, Ford/Edge ST, Volvo/XC60 T5 Momentum 4WD, XC90 T6 Momentum 4WD... A PEDIDO DO DEPOL/CD. PER: 12/2021. RET.RFB 9,45PC CONFORME IN 1234/12. PROCESSO EDOC 204509/2022</t>
+  </si>
+  <si>
+    <t>09.546.840/0001-29 - OBDI LOCAÇÃO DE VEÍCULOS EIRELI</t>
+  </si>
+  <si>
+    <t>11.900,00</t>
+  </si>
+  <si>
+    <t>2022NS000571</t>
+  </si>
+  <si>
+    <t>FATURA 393690/2021, AZUL, SIGEPA, ACORDO CORPORATIVO DE DESCONTO N. 2018/180.0 E ADITIVOS, ATO DA MESA N. 43/2009, (PROCESSO EDOC 202284/2022). B. CÁLCULO (IN RFB 1234/12), AZUL  R$ 108.422,73 (TARIFA + MULTA) INFRAERO R$ 3.990,40, DESC. DE R$ 2.047,34 REF. A REEMB. DE PASSAGEM AÉREA DE 2021.</t>
+  </si>
+  <si>
+    <t>112.413,13</t>
+  </si>
+  <si>
+    <t>2022NS000575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFS-e 591 - SERVIÇO DE TRANSMISSÃO DE SINAIS DIGITAIS DE ÁUDIO E VÍDEO VIA SATÉLITE, INCLUINDO ETAPAS DE CODIFICAÇÃO , MULTIPLEXAÇÃO E UPLINK DA TV CÂMARA E RÁDIO CÂMARA - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERÍODO: 28/11 A 27/12/2021 - PROC EDOC: 201623/2022                                                                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.665.574/0001-30 - ALPHA VISION COMÉRCIO E SERVIÇOS DE TELECOMUNICAÇOES LTDA   </t>
+  </si>
+  <si>
+    <t>24.738,00</t>
+  </si>
+  <si>
+    <t>2022NS000576</t>
+  </si>
+  <si>
+    <t>FATURA 1800293365 - CONCESSÃO DE SERVIÇO DE USO DE SALA DE 20M² DE ÁREA NO AEROPORTO INTERNACIONAL DE BRASÍLIA, POR 12 MESES, PARA ATENDIMENTO E SUPORTE A PARLAMENTARES, AUTORIDADES E CONVIDADOS DE EVENTOS, SESSÕES SOLENES, AUDIÊNCIAS PÚBLICAS E PROGRAMAS INSTITUCIONAIS REALIZADOS NAS DEPENDÊNCIAS DESTA CASA OU SOB SUA GESTÃO - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 - PERÍODO: 12/2021 - PROC EDOC: 202110/2022.</t>
+  </si>
+  <si>
+    <t>15.559.082/0001-86 - INFRAMERICA CONCESSIONÁRIA DO AERPORTO DE BRASÍLIA S/A</t>
+  </si>
+  <si>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>2022NS000577</t>
+  </si>
+  <si>
+    <t>DANFE 10853 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CD, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS DESTACADOS NO DANFE E PRESTAÇÃO DE SERVIÇOS - PERÍODO: 12/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 945070/2021.</t>
+  </si>
+  <si>
+    <t>1.928,47</t>
+  </si>
+  <si>
+    <t>6.696,17</t>
+  </si>
+  <si>
+    <t>2022NS000578</t>
+  </si>
+  <si>
+    <t>DANFE 10841 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CD, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS DESTACADOS NO DANFE E PRESTAÇÃO DE SERVIÇOS - PERÍODO: 11/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 945108/2021.</t>
+  </si>
+  <si>
+    <t>446,77</t>
+  </si>
+  <si>
+    <t>1.551,31</t>
+  </si>
+  <si>
+    <t>2022NS000579</t>
+  </si>
+  <si>
+    <t>DANFE 5324 - SERVIÇO DE AGENCIAMENTO DE TRANSPORTE TERRESTRE DE SERVIDORES, EMPREGADOS E COLABORADORES A SERVIÇO DA CD, POR MEIO DE VEÍCULOS DE DEMANDA, COM DISPONIBILIZAÇÃO DE CENTRAL TELEFÔNICA E SOLUÇÃO TECNOLÓGICA, A PEDIDO DA CTRAN/CD - PERÍODO: 12/2021 - RET 5PC ISS E 9,45PC RFB, IN 1234/2012, SOBRE TAXA DE AGENCIAMENTO DE 20PC DA NF(R$  5.114,14) - PROC. EDOC: 202171/2022.</t>
+  </si>
+  <si>
+    <t>24.427.002/0001-20 - SHALOM TAXI SERVIÇOS DE AGENCIAMENTO E INTERMEDIAÇÃO DE PAGAMENTO DE CORRIDAS DE TAXI LTDA-ME</t>
+  </si>
+  <si>
+    <t>25.570,70</t>
+  </si>
+  <si>
+    <t>2022NS000580</t>
+  </si>
+  <si>
+    <t>NFSE 11516 - PRESTAÇÃO DE SERVIÇOS DE MAILING DE IMPRENSA EM TEMPO REAL, A PEDIDO DA SECOM/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO - PERÍODO 27/11/21 a 26/12/21 - PROC EDOC: 201503/2022.</t>
+  </si>
+  <si>
+    <t>04.558.476/0001-01 - COMUNIQUE-SE S/A</t>
+  </si>
+  <si>
+    <t>375,00</t>
+  </si>
+  <si>
+    <t>2022NS000581</t>
+  </si>
+  <si>
+    <t>NFSE 3093 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM TURBILHÕES PARA FISIOTERAPIA DA MARCA GALANO, A PEDIDO DO DEMED/CD -  RET RFB 9,45PC, CONF. IN 1234/12 E ISS 5PC - PERÍODO: 22/09 A 21/10/2021 - PROC. EDOC 203025/2022.</t>
+  </si>
+  <si>
+    <t>17.232.997/0001-08 - EASYTECH SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>507,20</t>
+  </si>
+  <si>
+    <t>2022NS000582</t>
+  </si>
+  <si>
+    <t>DANFE 15762 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS NOVAS E DE PRIMEIRO USO, EM 13 ELEVADORES DA MARCA ATLAS/SCHINDLER E EM 10 ELEVADORES DA MARCA OTIS LOCALIZADOS NOS BLOCOS RESIDENCIAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RETENÇÃO ISS 5PC - PERÍODO: DEZEMBRO/2021 - PROC EDOC: 203321/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000585</t>
+  </si>
+  <si>
+    <t>DANFE 5898 - FORNECIMENTO DE MATERIAIS NA ÁREA MANUTENÇÃO DE INSTALAÇÕES  ELÉTRICAS E HIDROSSANITÁRIAS, COM CONTRATO, A PEDIDO DO DETEC/CD. RET 5,85PC CONFORME IN-SRF 1234/12, DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 945230/2021.</t>
+  </si>
+  <si>
+    <t>1.622,40</t>
+  </si>
+  <si>
+    <t>2022NS000586</t>
+  </si>
+  <si>
+    <t>NFES 335 - PRESTAÇÃO DE SERVIÇOS GERAIS CONTINUADOS DE LIMPEZA E CONSERVAÇÃO EM PRÉDIOS ADMINISTRATIVOS DESTA CASA, COM FORNECIMENTO DE MATERIAIS E EQUIPAMENTOS, A PEDIDO DO DETEC/CD - 2a PARCELA 13º E DIF DE REPACTUAÇÃO DA 1a PARCELA 13¨ - RETENÇÃO RFB 5,85PC CONF IN 1234/2012, ISS 5PC, INSS 11PC S/ TOTAL, DESTACADO NA NOTA - PROC EDOC: 934855/2021.</t>
+  </si>
+  <si>
+    <t>4.995,78</t>
+  </si>
+  <si>
+    <t>2022NS000739</t>
+  </si>
+  <si>
+    <t>RESSARCIMENTO DE DESPESA EM FAVOR DA SERVIDORA PATRICIA MARIA NOGUEIRA, PONTO N. 6585, REFERENTE À AQUISICAO DE SEGURO-VIAGEM (VOUCHER E16-40535/0860-91), POR OCASIAO DE VIAGEM EM MISSAO OFICIAL, PARA ACOMPANHAR COMITIVA DE PARLAMENTARES QUE PARTICIPOU DE REUNIÕES EM NOVA YORK E WASHINGTON, OCORRIDAS NOS ESTADO UNIDOS DA AMERICA,NO PERÍODO DE 6 A 10.12.2021, COM AFASTAMENTO AUTORIZADO DE 4 A 12.12.2021(PROCESSO E-EDOC N.º 896240/2021).</t>
+  </si>
+  <si>
+    <t>563,39</t>
+  </si>
+  <si>
+    <t>2022NS000740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">estorno total da 2022np000026 para retificar numero edoc no historico                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
+    <t>-800,00</t>
+  </si>
+  <si>
+    <t>-865,00</t>
+  </si>
+  <si>
+    <t>-1.500,00</t>
+  </si>
+  <si>
+    <t>2022NS000741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFSE 20228 - PRESTAÇÃO DE SERVIÇOS DE IMPLANTAÇÃO, HOSPEDAGEM E SUPORTE TÉCNICO PARA  O SISTEMA ELETRÔNICO DE EDITORAÇÃO DE REVISTA (SEER), DESENVOLVIDO SOBRE AS TECNOLOGIAS PHP, MYSQL E APACHE E UTILIZADO PELA REVISTA ELETRÔNICA E-LEGIS DA CÂMARA DOS DEPUTADOS - PERÍODO: 01 A 31/12/2021 - EMPRESA OPTANTE PELO SIMPLES NACIONAL - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO, CONFORME ATESTE - PROC EDOC: 200364/2022                                                            </t>
+  </si>
+  <si>
+    <t>2022NS000742</t>
+  </si>
+  <si>
+    <t>estorno total da 2022ns000545 para dwvolucao edoc a secle/demap. a pedido. edoc.946785/21</t>
+  </si>
+  <si>
+    <t>-27.718,73</t>
+  </si>
+  <si>
+    <t>2022NS000748</t>
+  </si>
+  <si>
+    <t>DANFE 10815 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CD, INCLUINDO, SOB DEMANDA, MATERIAIS NÃO DESTACADOS NO DANFE E PRESTAÇÃO DE SERVIÇOS- LOCAÇÃO DE CAÇAMBA - PERÍODO: 11/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 906429/2021</t>
+  </si>
+  <si>
+    <t>42,34</t>
+  </si>
+  <si>
+    <t>147,02</t>
+  </si>
+  <si>
+    <t>2022NS000749</t>
+  </si>
+  <si>
+    <t>DANFE 46 - FORNECIMENTO DE MATERIAL P/ MANUT. DE BENS MÓVEIS (200 FLS DE LIXA D ÁGUA). EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 938786/2021.</t>
+  </si>
+  <si>
+    <t>13.505.280/0001-31 - GMO SOLUÇÕES COMERCIAIS EIRELI-</t>
+  </si>
+  <si>
+    <t>2022NS000750</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2022NS000538 EM RAZÃO DO VALOR TOTAL EM DOCUMENTO HABIL ESTAR 3 CENTABOS A MAIOR</t>
+  </si>
+  <si>
+    <t>-3.007,39</t>
+  </si>
+  <si>
+    <t>-478.778,84</t>
+  </si>
+  <si>
+    <t>2022NS000751</t>
+  </si>
+  <si>
+    <t>2022NS000752</t>
+  </si>
+  <si>
+    <t>DANFE 24840 - FORNECIMENTO DE OXIGÊNIO MEDICINAL EM CILINDROS. RET. DE 5,85PC, C/ BASE NA IN-RFB 1234/2012. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 948496/2021.</t>
+  </si>
+  <si>
+    <t>13.143.803/0001-47 - BHC COMERCIO DE GASES E TRASNPORTE LTDA-EPP</t>
+  </si>
+  <si>
+    <t>252,00</t>
+  </si>
+  <si>
+    <t>2022NS000753</t>
+  </si>
+  <si>
+    <t>DANFE 5118 - FORNECIMENTO DE MATERIAL P/ MANUTENÇÃO DE TRICICLOS E CADEIRAS DE RODAS MOTORIZADAS. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 972367/2021.</t>
+  </si>
+  <si>
+    <t>08.455.815/0001-77 - AHC MANUTENÇÃO DE VEÍCULOS ELÉTRICOS LTDA - ME</t>
+  </si>
+  <si>
+    <t>876,05</t>
+  </si>
+  <si>
+    <t>2022NE000081</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2011/172.0 E ADITIVOS, VIG?NCIA DE 27.09.21 A 26.09.22. VALOR MENSAL COM BOLSA EST?GIO: R$14.560,00.</t>
+  </si>
+  <si>
+    <t>PF0110183 - ESTAGIÁRIOS - EURO</t>
+  </si>
+  <si>
+    <t>129.098,67</t>
+  </si>
+  <si>
+    <t>2022NE000082</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2011/172.0 E ADITIVOS, VIG?NCIA DE 27.09.21 A 26.09.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$3.146,00.</t>
+  </si>
+  <si>
+    <t>27.894,53</t>
+  </si>
+  <si>
+    <t>2022NE000083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2021/021.0. VIG?NCIA DE 15.03.21 A 14.03.22.
+ VALOR MENSAL ESTIMADO: R$ 4.969,50.</t>
+  </si>
+  <si>
+    <t>00.446.039/0001-37 - PROGRAF - PRODUTOS GRÁFICOS LTDA-</t>
+  </si>
+  <si>
+    <t>42.258,10</t>
+  </si>
+  <si>
+    <t>2022NE000084</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2008/202.0 E ADITIVOS, VIG?NCIA DE 28.11.21 A 27.11.22. VALOR MENSAL COM BOLSA EST?GIO: R$13.440,00.</t>
+  </si>
+  <si>
+    <t>146.496,00</t>
+  </si>
+  <si>
+    <t>2022NE000085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2019/130.0 E ADITIVOS. VIG?NCIA DE 04.07.21 A 03.07.22.
+ VALOR MENSAL: R$ 1.416,60.</t>
+  </si>
+  <si>
+    <t>73.302.879/0001-08 - PROGRAMA NACIONAL DE CONTROLE DE QUALIDADE LTDA</t>
+  </si>
+  <si>
+    <t>8.641,26</t>
+  </si>
+  <si>
+    <t>2022NE000086</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2011/172.0 E ADITIVOS, VIG?NCIA DE 28.11.21 A 27.11.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$2.904,00.</t>
+  </si>
+  <si>
+    <t>31.653,60</t>
+  </si>
+  <si>
+    <t>2022NE000087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2021/091.0. VIG?NCIA DE 07.07.21 A 06.07.22.
+ VALOR MENSAL ESTIMADO: R$ 1.525,19.</t>
+  </si>
+  <si>
+    <t>72.602.303/0001-95 - PURÍSSIMA ÁGUA MINERAL LTDA</t>
+  </si>
+  <si>
+    <t>9.478,24</t>
+  </si>
+  <si>
+    <t>2022NE000089</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2020/091.0 E ADITIVOS, VIG?NCIA DE 01.09.21 A 31.08.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$8.712,00.</t>
+  </si>
+  <si>
+    <t>69.696,00</t>
+  </si>
+  <si>
+    <t>2022NE000090</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2020/064.0 E ADITIVOS, VIG?NCIA DE 01.09.21 A 31.08.22. VALOR MENSAL COM BOLSA EST?GIO: R$4.480,00.</t>
+  </si>
+  <si>
+    <t>PF0110178 - ESTAGIARIO/UNIPLAC</t>
+  </si>
+  <si>
+    <t>35.840,00</t>
+  </si>
+  <si>
+    <t>2022NE000091</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2020/064.0 E ADITIVOS, VIG?NCIA DE 01.09.21 A 31.08.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$968,00.</t>
+  </si>
+  <si>
+    <t>7.744,00</t>
+  </si>
+  <si>
+    <t>2022NE000092</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2016/003.0 E ADITIVOS, VIG?NCIA DE 06.09.21 A 05.09.22. VALOR MENSAL COM BOLSA EST?GIO: R$4.480,00.</t>
+  </si>
+  <si>
+    <t>36.586,67</t>
+  </si>
+  <si>
+    <t>2022NE000093</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2016/003.0 E ADITIVOS, VIG?NCIA DE 06.09.21 A 05.09.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$968,00.</t>
+  </si>
+  <si>
+    <t>7.905,33</t>
+  </si>
+  <si>
+    <t>2022NE000094</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2017/008.0 E ADITIVOS, VIG?NCIA DE 16.02.21 A 15.02.22. VALOR MENSAL COM BOLSA EST?GIO: R$104.160,00.</t>
+  </si>
+  <si>
+    <t>156.240,00</t>
+  </si>
+  <si>
+    <t>2022NE000095</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2017/008.0 E ADITIVOS, VIG?NCIA DE 16.02.21 A 15.02.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$22.335,50.</t>
+  </si>
+  <si>
+    <t>33.503,25</t>
+  </si>
+  <si>
+    <t>2022NE000096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONV?NIO N. 2005/209.0 E ADITIVOS, VIG?NCIA DE 06.12.21 A 05.12.22. VALOR MENSAL COM BOLSA EST?GIO: R$53.760,00
+.</t>
+  </si>
+  <si>
+    <t>53.760,00</t>
+  </si>
+  <si>
+    <t>2022NE000097</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2005/209.0 E ADITIVOS, VIG?NCIA DE 06.12.21 A 05.12.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$11.616,00.</t>
+  </si>
+  <si>
+    <t>129.712,00</t>
+  </si>
+  <si>
+    <t>2022NE000099</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2008/201.0 E ADITIVOS, VIG?NCIA DE 02.12.21 A 01.12.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$7.260,00.</t>
+  </si>
+  <si>
+    <t>80.102,00</t>
+  </si>
+  <si>
+    <t>2022NE000100</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2010/116.0 E ADITIVOS, VIG?NCIA DE 27.09.21 A 26.09.22. VALOR MENSAL COM BOLSA EST?GIO: R$4.480,00.</t>
+  </si>
+  <si>
+    <t>39.722,67</t>
+  </si>
+  <si>
+    <t>2022NE000101</t>
+  </si>
+  <si>
+    <t>15 - TAXAS DE CONDOM?NIO.</t>
+  </si>
+  <si>
+    <t>2.777,76</t>
+  </si>
+  <si>
+    <t>2022NE000102</t>
+  </si>
+  <si>
+    <t>CONT - CONV?NIO N. 2010/116.0 E ADITIVOS, VIG?NCIA DE 27.09.21 A 26.09.22. VALOR MENSAL COM AUX?LIO-TRANSPORTE: R$968,00.</t>
+  </si>
+  <si>
+    <t>8.582,93</t>
+  </si>
+  <si>
+    <t>2022NE000103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTA - CONTRATO N? 2020/103.0E ADITIVOS. VIG?NCIA DE 13.1.2022 A 12.1.2023.
+Valor mensal: 8.000,00
+ID 2093852</t>
+  </si>
+  <si>
+    <t>96.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000105</t>
+  </si>
+  <si>
+    <t>19 - TRANSPORTE A?REO. DECIS?O N. 610/99 - PLEN?RIO DO TCU. VALOR MENSAL: R$40.000,00.</t>
+  </si>
+  <si>
+    <t>00.512.777/0001-35 - PASSAREDO TRANSPORTES AÉREOS LTDA</t>
+  </si>
+  <si>
+    <t>40.000,00</t>
+  </si>
+  <si>
+    <t>2022NE000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2020/103.0E ADITIVOS. VIG?NCIA DE 13.1.2022 A 12.1.2023.
+Valor mensal: 8.000,00
+ID 2093852</t>
+  </si>
+  <si>
+    <t>92.800,00</t>
+  </si>
+  <si>
+    <t>2022NE000109</t>
+  </si>
+  <si>
+    <t>19 - RESSARCIMENTO DE TRANSPORTE A?REO EM MISS?O OFICIAL. VALOR MENSAL: 10.000,00.</t>
+  </si>
+  <si>
+    <t>PF0110186 - DEP.FEDERAIS - RTA</t>
+  </si>
+  <si>
+    <t>2022NE000110</t>
+  </si>
+  <si>
+    <t>19 - RESSARCIMENTO DE SEGURO-VIAGEM INTERNACIONAL. VALOR MENSAL: 5.000,00.</t>
+  </si>
+  <si>
+    <t>2022NE000111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2020/103.0 E ADITIVOS. VIG?NCIA DE 13.1.2022 A 12.1.2023.
+VALOR MENSAL: 9.701,16
+ID 2093852</t>
+  </si>
+  <si>
+    <t>112.533,46</t>
+  </si>
+  <si>
+    <t>2022NE000114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONT - CONTRATO N? 2021/143.0. VIG?NCIA DE 03.11.21 A 02.11.22.
+ VALOR MENSAL : R$ 8.750,00.</t>
+  </si>
+  <si>
+    <t>87.500,00</t>
+  </si>
+  <si>
+    <t>2022NE000115</t>
+  </si>
+  <si>
+    <t>19 - COTA PARA EXERC?CIO DE ATIVIDADE PARLAMENTAR - CEAP. VALOR MENSAL: R$50.000,00.</t>
+  </si>
+  <si>
+    <t>PF0110185 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>50.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800516</t>
+  </si>
+  <si>
+    <t>REEMBOLSO CEAP - AM 43/2009 - ARD7484 - PROCESSO EDOC: 210303/2022</t>
+  </si>
+  <si>
+    <t>124,20</t>
+  </si>
+  <si>
+    <t>2022OB800517</t>
+  </si>
+  <si>
+    <t>2.643,01</t>
+  </si>
+  <si>
+    <t>2022OB800518</t>
+  </si>
+  <si>
+    <t>644.463.799-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800519</t>
+  </si>
+  <si>
+    <t>1.990,74</t>
+  </si>
+  <si>
+    <t>2022OB800520</t>
+  </si>
+  <si>
+    <t>2022OB800521</t>
+  </si>
+  <si>
+    <t>11.866,76</t>
+  </si>
+  <si>
+    <t>2022OB800522</t>
+  </si>
+  <si>
+    <t>2.850,00</t>
+  </si>
+  <si>
+    <t>2022OB800523</t>
+  </si>
+  <si>
+    <t>7.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800524</t>
+  </si>
+  <si>
+    <t>734.410.400-82 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>316,34</t>
+  </si>
+  <si>
+    <t>2022OB800525</t>
+  </si>
+  <si>
+    <t>8.809,94</t>
+  </si>
+  <si>
+    <t>2022OB800526</t>
+  </si>
+  <si>
+    <t>21.898,34</t>
+  </si>
+  <si>
+    <t>2022OB800527</t>
+  </si>
+  <si>
+    <t>2.724,32</t>
+  </si>
+  <si>
+    <t>2022OB800528</t>
+  </si>
+  <si>
+    <t>2022OB800529</t>
+  </si>
+  <si>
+    <t>138,62</t>
+  </si>
+  <si>
+    <t>2022OB800530</t>
+  </si>
+  <si>
+    <t>382.471.865-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800531</t>
+  </si>
+  <si>
+    <t>4.928,10</t>
+  </si>
+  <si>
+    <t>2022OB800532</t>
+  </si>
+  <si>
+    <t>157.915.638-09 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.921,70</t>
+  </si>
+  <si>
+    <t>2022OB800533</t>
+  </si>
+  <si>
+    <t>148,92</t>
+  </si>
+  <si>
+    <t>2022OB800534</t>
+  </si>
+  <si>
+    <t>095.111.721-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>397,78</t>
+  </si>
+  <si>
+    <t>2022OB800535</t>
+  </si>
+  <si>
+    <t>806.350.839-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>21.912,44</t>
+  </si>
+  <si>
+    <t>2022OB800536</t>
+  </si>
+  <si>
+    <t>13.440,00</t>
+  </si>
+  <si>
+    <t>2022OB800537</t>
+  </si>
+  <si>
+    <t>118,33</t>
+  </si>
+  <si>
+    <t>2022OB800538</t>
+  </si>
+  <si>
+    <t>541,72</t>
+  </si>
+  <si>
+    <t>2022OB800539</t>
+  </si>
+  <si>
+    <t>011.716.880-75 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800540</t>
+  </si>
+  <si>
+    <t>814.609.106-72 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.692,83</t>
+  </si>
+  <si>
+    <t>2022OB800541</t>
+  </si>
+  <si>
+    <t>9.274,64</t>
+  </si>
+  <si>
+    <t>2022OB800542</t>
+  </si>
+  <si>
+    <t>499.067.807-97 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>125,96</t>
+  </si>
+  <si>
+    <t>2022OB800543</t>
+  </si>
+  <si>
+    <t>764,60</t>
+  </si>
+  <si>
+    <t>2022OB800544</t>
+  </si>
+  <si>
+    <t>164,96</t>
+  </si>
+  <si>
+    <t>2022OB800545</t>
+  </si>
+  <si>
+    <t>2.031,00</t>
+  </si>
+  <si>
+    <t>2022OB800546</t>
+  </si>
+  <si>
+    <t>465,71</t>
+  </si>
+  <si>
+    <t>2022OB800547</t>
+  </si>
+  <si>
+    <t>215,22</t>
+  </si>
+  <si>
+    <t>2022OB800548</t>
+  </si>
+  <si>
+    <t>2022OB800549</t>
+  </si>
+  <si>
+    <t>2.919,01</t>
+  </si>
+  <si>
+    <t>2022OB800550</t>
+  </si>
+  <si>
+    <t>2022OB800551</t>
+  </si>
+  <si>
+    <t>2022OB800552</t>
+  </si>
+  <si>
+    <t>600,34</t>
+  </si>
+  <si>
+    <t>2022OB800553</t>
+  </si>
+  <si>
+    <t>297,32</t>
+  </si>
+  <si>
+    <t>2022OB800554</t>
+  </si>
+  <si>
+    <t>24,95</t>
+  </si>
+  <si>
+    <t>2022OB800555</t>
+  </si>
+  <si>
+    <t>2022OB800556</t>
+  </si>
+  <si>
+    <t>135,76</t>
+  </si>
+  <si>
+    <t>2022OB800557</t>
+  </si>
+  <si>
+    <t>1.360,00</t>
+  </si>
+  <si>
+    <t>2022OB800558</t>
+  </si>
+  <si>
+    <t>268.381.948-05 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>6.629,30</t>
+  </si>
+  <si>
+    <t>2022OB800559</t>
+  </si>
+  <si>
+    <t>13.395,79</t>
+  </si>
+  <si>
+    <t>2022OB800560</t>
+  </si>
+  <si>
+    <t>5.252,76</t>
+  </si>
+  <si>
+    <t>2022OB800561</t>
+  </si>
+  <si>
+    <t>005.063.429-13 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.415,84</t>
+  </si>
+  <si>
+    <t>2022OB800562</t>
+  </si>
+  <si>
+    <t>316.019.282-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>104,00</t>
+  </si>
+  <si>
+    <t>2022OB800563</t>
+  </si>
+  <si>
+    <t>042.409.523-87 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.449,22</t>
+  </si>
+  <si>
+    <t>2022OB800564</t>
+  </si>
+  <si>
+    <t>320,04</t>
+  </si>
+  <si>
+    <t>2022OB800565</t>
+  </si>
+  <si>
+    <t>5.152,82</t>
+  </si>
+  <si>
+    <t>2022OB800566</t>
+  </si>
+  <si>
+    <t>374,31</t>
+  </si>
+  <si>
+    <t>2022OB800567</t>
+  </si>
+  <si>
+    <t>530,50</t>
+  </si>
+  <si>
+    <t>2022OB800568</t>
+  </si>
+  <si>
+    <t>131.636.634-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>17.500,00</t>
+  </si>
+  <si>
+    <t>2022OB800569</t>
+  </si>
+  <si>
+    <t>180,00</t>
+  </si>
+  <si>
+    <t>2022OB800570</t>
+  </si>
+  <si>
+    <t>122,71</t>
+  </si>
+  <si>
+    <t>2022OB800571</t>
+  </si>
+  <si>
+    <t>11.555,00</t>
+  </si>
+  <si>
+    <t>2022OB800572</t>
+  </si>
+  <si>
+    <t>877,32</t>
+  </si>
+  <si>
+    <t>2022OB800573</t>
+  </si>
+  <si>
+    <t>4.832,42</t>
+  </si>
+  <si>
+    <t>2022OB800574</t>
+  </si>
+  <si>
+    <t>005.031.909-42 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800575</t>
+  </si>
+  <si>
+    <t>6.666,33</t>
+  </si>
+  <si>
+    <t>2022OB800576</t>
+  </si>
+  <si>
+    <t>934,28</t>
+  </si>
+  <si>
+    <t>2022OB800577</t>
+  </si>
+  <si>
+    <t>8.663,02</t>
+  </si>
+  <si>
+    <t>2022OB800578</t>
+  </si>
+  <si>
+    <t>6.883,33</t>
+  </si>
+  <si>
+    <t>2022OB800579</t>
+  </si>
+  <si>
+    <t>908,52</t>
+  </si>
+  <si>
+    <t>2022OB800580</t>
+  </si>
+  <si>
+    <t>2022OB800581</t>
+  </si>
+  <si>
+    <t>068.723.376-30 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800582</t>
+  </si>
+  <si>
+    <t>012.978.120-77 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>571,78</t>
+  </si>
+  <si>
+    <t>2022OB800583</t>
+  </si>
+  <si>
+    <t>136,37</t>
+  </si>
+  <si>
+    <t>2022OB800584</t>
+  </si>
+  <si>
+    <t>123.940.737-80 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>27.200,00</t>
+  </si>
+  <si>
+    <t>2022OB800585</t>
+  </si>
+  <si>
+    <t>021.597.375-50 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>1.900,00</t>
+  </si>
+  <si>
+    <t>2022OB800586</t>
+  </si>
+  <si>
+    <t>1.671,25</t>
+  </si>
+  <si>
+    <t>2022OB800587</t>
+  </si>
+  <si>
+    <t>397,50</t>
+  </si>
+  <si>
+    <t>2022OB800588</t>
+  </si>
+  <si>
+    <t>351.240.322-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>771,05</t>
+  </si>
+  <si>
+    <t>2022OB800589</t>
+  </si>
+  <si>
+    <t>2022OB800590</t>
+  </si>
+  <si>
+    <t>9.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800591</t>
+  </si>
+  <si>
+    <t>618.825.773-53 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>5.136,89</t>
+  </si>
+  <si>
+    <t>2022OB800592</t>
+  </si>
+  <si>
+    <t>6.463,68</t>
+  </si>
+  <si>
+    <t>2022OB800593</t>
+  </si>
+  <si>
+    <t>106.553.657-70 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>594,69</t>
+  </si>
+  <si>
+    <t>2022OB800594</t>
+  </si>
+  <si>
+    <t>583,77</t>
+  </si>
+  <si>
+    <t>2022OB800595</t>
+  </si>
+  <si>
+    <t>273,27</t>
+  </si>
+  <si>
+    <t>2022OB800596</t>
+  </si>
+  <si>
+    <t>254,37</t>
+  </si>
+  <si>
+    <t>2022OB800597</t>
+  </si>
+  <si>
+    <t>4.343,89</t>
+  </si>
+  <si>
+    <t>2022OB800598</t>
+  </si>
+  <si>
+    <t>2022OB800599</t>
+  </si>
+  <si>
+    <t>31.694,45</t>
+  </si>
+  <si>
+    <t>2022OB800600</t>
+  </si>
+  <si>
+    <t>176,24</t>
+  </si>
+  <si>
+    <t>2022OB800601</t>
+  </si>
+  <si>
+    <t>2.095,00</t>
+  </si>
+  <si>
+    <t>2022OB800602</t>
+  </si>
+  <si>
+    <t>280.229.958-19 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.398,64</t>
+  </si>
+  <si>
+    <t>2022OB800603</t>
+  </si>
+  <si>
+    <t>506,16</t>
+  </si>
+  <si>
+    <t>2022OB800604</t>
+  </si>
+  <si>
+    <t>17.081,83</t>
+  </si>
+  <si>
+    <t>2022OB800605</t>
+  </si>
+  <si>
+    <t>2.650,00</t>
+  </si>
+  <si>
+    <t>2022OB800606</t>
+  </si>
+  <si>
+    <t>3.184,80</t>
+  </si>
+  <si>
+    <t>2022OB800607</t>
+  </si>
+  <si>
+    <t>048.266.043-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2.437,56</t>
+  </si>
+  <si>
+    <t>2022OB800608</t>
+  </si>
+  <si>
+    <t>829,29</t>
+  </si>
+  <si>
+    <t>2022OB800609</t>
+  </si>
+  <si>
+    <t>5.224,37</t>
+  </si>
+  <si>
+    <t>2022OB800610</t>
+  </si>
+  <si>
+    <t>2022OB800611</t>
+  </si>
+  <si>
+    <t>565.717.392-91 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800612</t>
+  </si>
+  <si>
+    <t>2022OB800613</t>
+  </si>
+  <si>
+    <t>011.965.533-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>4.599,60</t>
+  </si>
+  <si>
+    <t>2022OB800614</t>
+  </si>
+  <si>
+    <t>194,42</t>
+  </si>
+  <si>
+    <t>2022OB800615</t>
+  </si>
+  <si>
+    <t>3.780,00</t>
+  </si>
+  <si>
+    <t>2022OB800616</t>
+  </si>
+  <si>
+    <t>28.000,00</t>
+  </si>
+  <si>
+    <t>2022OB800617</t>
+  </si>
+  <si>
+    <t>5.150,24</t>
+  </si>
+  <si>
+    <t>2022OB800618</t>
+  </si>
+  <si>
+    <t>285.392.496-34 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800619</t>
+  </si>
+  <si>
+    <t>897.189.250-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>249,05</t>
+  </si>
+  <si>
+    <t>2022OB800620</t>
+  </si>
+  <si>
+    <t>9.205,12</t>
+  </si>
+  <si>
+    <t>2022OB800621</t>
+  </si>
+  <si>
+    <t>536,89</t>
+  </si>
+  <si>
+    <t>2022OB800622</t>
+  </si>
+  <si>
+    <t>2022OB800623</t>
+  </si>
+  <si>
+    <t>420.032.704-00 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>736,85</t>
+  </si>
+  <si>
+    <t>2022OB800624</t>
+  </si>
+  <si>
+    <t>284.928.036-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>11.922,21</t>
+  </si>
+  <si>
+    <t>2022OB800625</t>
+  </si>
+  <si>
+    <t>2.000,52</t>
+  </si>
+  <si>
+    <t>2022OB800626</t>
+  </si>
+  <si>
+    <t>30.160,00</t>
+  </si>
+  <si>
+    <t>2022OB800627</t>
+  </si>
+  <si>
+    <t>7.350,45</t>
+  </si>
+  <si>
+    <t>2022OB800628</t>
+  </si>
+  <si>
+    <t>4.300,00</t>
+  </si>
+  <si>
+    <t>2022OB800629</t>
+  </si>
+  <si>
+    <t>565.244.555-68 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800630</t>
+  </si>
+  <si>
+    <t>1.872,51</t>
+  </si>
+  <si>
+    <t>2022OB800631</t>
+  </si>
+  <si>
+    <t>2.918,59</t>
+  </si>
+  <si>
+    <t>2022OB800632</t>
+  </si>
+  <si>
+    <t>1.982,50</t>
+  </si>
+  <si>
+    <t>2022OB800633</t>
+  </si>
+  <si>
+    <t>2022OB800634</t>
+  </si>
+  <si>
+    <t>2022OB800635</t>
+  </si>
+  <si>
+    <t>032.739.707-15 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>183,02</t>
+  </si>
+  <si>
+    <t>2022OB800636</t>
+  </si>
+  <si>
+    <t>1.050,41</t>
+  </si>
+  <si>
+    <t>2022OB800637</t>
+  </si>
+  <si>
+    <t>563,61</t>
+  </si>
+  <si>
+    <t>2022OB800638</t>
+  </si>
+  <si>
+    <t>829.946.843-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>289,25</t>
+  </si>
+  <si>
+    <t>2022OB800639</t>
+  </si>
+  <si>
+    <t>20.280,58</t>
+  </si>
+  <si>
+    <t>2022OB800640</t>
+  </si>
+  <si>
+    <t>2022OB800641</t>
+  </si>
+  <si>
+    <t>2022OB800642</t>
+  </si>
+  <si>
+    <t>473.299.804-63 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800643</t>
+  </si>
+  <si>
+    <t>798,23</t>
+  </si>
+  <si>
+    <t>2022OB800644</t>
+  </si>
+  <si>
+    <t>6.436,94</t>
+  </si>
+  <si>
+    <t>2022OB800645</t>
+  </si>
+  <si>
+    <t>464,82</t>
+  </si>
+  <si>
+    <t>2022OB800646</t>
+  </si>
+  <si>
+    <t>1.924,44</t>
+  </si>
+  <si>
+    <t>2022OB800647</t>
+  </si>
+  <si>
+    <t>620,05</t>
+  </si>
+  <si>
+    <t>2022OB800648</t>
+  </si>
+  <si>
+    <t>2022OB800649</t>
+  </si>
+  <si>
+    <t>9.631,86</t>
+  </si>
+  <si>
+    <t>2022OB800650</t>
+  </si>
+  <si>
+    <t>1.265,00</t>
+  </si>
+  <si>
+    <t>2022OB800651</t>
+  </si>
+  <si>
+    <t>750.961.022-20 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>2022OB800652</t>
+  </si>
+  <si>
+    <t>14.185,00</t>
+  </si>
+  <si>
+    <t>2022OB800653</t>
+  </si>
+  <si>
+    <t>740,93</t>
+  </si>
+  <si>
+    <t>2022OB800654</t>
+  </si>
+  <si>
+    <t>2022OB800655</t>
+  </si>
+  <si>
+    <t>5.100,15</t>
+  </si>
+  <si>
+    <t>2022OB800656</t>
+  </si>
+  <si>
+    <t>4.733,61</t>
+  </si>
+  <si>
+    <t>2022OB800657</t>
+  </si>
+  <si>
+    <t>338,45</t>
+  </si>
+  <si>
+    <t>2022OB800658</t>
+  </si>
+  <si>
+    <t>731,84</t>
+  </si>
+  <si>
+    <t>2022OB800659</t>
+  </si>
+  <si>
+    <t>231,42</t>
+  </si>
+  <si>
+    <t>2022OB800660</t>
+  </si>
+  <si>
+    <t>68,66</t>
+  </si>
+  <si>
+    <t>2022OB800661</t>
+  </si>
+  <si>
+    <t>2.375,13</t>
+  </si>
+  <si>
+    <t>2022OB800662</t>
+  </si>
+  <si>
+    <t>1.342,18</t>
+  </si>
+  <si>
+    <t>2022OB800663</t>
+  </si>
+  <si>
+    <t>1.191,68</t>
+  </si>
+  <si>
+    <t>2022OB800664</t>
+  </si>
+  <si>
+    <t>108.666.555-49 - DEP.FEDERAIS - CEAP</t>
+  </si>
+  <si>
+    <t>10.688,35</t>
+  </si>
+  <si>
+    <t>2022OB800665</t>
+  </si>
+  <si>
+    <t>2022OB800666</t>
+  </si>
+  <si>
+    <t>621,21</t>
+  </si>
+  <si>
+    <t>2022OB800667</t>
+  </si>
+  <si>
+    <t>301,97</t>
+  </si>
+  <si>
+    <t>2022OB800668</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91 - TELEFÔNICA BRASIL S.A.</t>
+  </si>
+  <si>
+    <t>4.078,45</t>
+  </si>
+  <si>
+    <t>2022OB800669</t>
+  </si>
+  <si>
+    <t>2022OB800670</t>
+  </si>
+  <si>
+    <t>60.583,06</t>
+  </si>
+  <si>
+    <t>2022OB800672</t>
+  </si>
+  <si>
+    <t>113.431,29</t>
+  </si>
+  <si>
+    <t>2022OB800674</t>
+  </si>
+  <si>
+    <t>2022OB800675</t>
+  </si>
+  <si>
+    <t>2022OB800676</t>
+  </si>
+  <si>
+    <t>DANFE 10768 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NAS ÁREAS DE ORÇAMENTO, FISCALIZAÇÃO, SEGURANÇA DO TRABALHO, PROJETO E DESIGN, INCLUINDO FORNECIMENTO DE MATERIAIS E SERVIÇOS SOB DEMANDA, A PEDIDO DO DETEC/CD - 2A.PARCELA 13O.SALARIO (OUT A DEZ/2021) - RETENÇÃO RFB 9,45PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 964923/2021.</t>
+  </si>
+  <si>
+    <t>130.362,16</t>
+  </si>
+  <si>
+    <t>2022OB800679</t>
+  </si>
+  <si>
+    <t>102.440,67</t>
+  </si>
+  <si>
+    <t>2022OB800680</t>
+  </si>
+  <si>
+    <t>ENVISION NFS-E 2247/2021, PROC. EDOC 933501/2021, B.C. R$ 7.765,40 (IN RFB 1234/12) COMPOSTA DE: TAXA DE EMISSÃO DE BILHETE AÉREO R$ 7.254,06, HOSPEDAGEM E SUPORTE TÉCNICO R$ 511,34.</t>
+  </si>
+  <si>
+    <t>6.520,23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENVISION NFS-E 2247/2021, PROC. EDOC 933501/2021, B.C. R$ 7.765,40 (IN RFB 1234/12) COMPOSTA DE: TAXA DE EMISSÃO DE BILHETE AÉREO R$ 7.254,06, HOSPEDAGEM E SUPORTE TÉCNICO R$ 511,34.                                                                                                                                                                                                                                                                                              </t>
+  </si>
+  <si>
+    <t>2022OB800681</t>
+  </si>
+  <si>
+    <t>140.823,90</t>
+  </si>
+  <si>
+    <t>2022OB800682</t>
+  </si>
+  <si>
+    <t>2022OB800683</t>
+  </si>
+  <si>
+    <t>88.838,92</t>
+  </si>
+  <si>
+    <t>2022OB800686</t>
+  </si>
+  <si>
+    <t>DANFE 2139 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS, POR ALOCAÇÃO DE POSTOS DE TRABALHO, NA ÁREA DE OPERAÇÃO DE ELEVADORES, A PEDIDO DO DETEC/CD. RET. IN RFB 1234/2012 9,45PC, INSS 11PC S/R$ 171.848,16(DEDUZ VA+VT) E ISS 5PC - PERÍODO: 11/2021 - PROC. EDOC 936850/2021</t>
+  </si>
+  <si>
+    <t>11.385.361/0001-10 - SIGA ENGENHARIA E SERVIÇOS ESPECIALIZADOS LTDA</t>
+  </si>
+  <si>
+    <t>167.320,28</t>
+  </si>
+  <si>
+    <t>2022OB800687</t>
+  </si>
+  <si>
+    <t>16.299,00</t>
+  </si>
+  <si>
+    <t>2022NS000769</t>
+  </si>
+  <si>
+    <t>DANFE 5912 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS NA ÁREA MANUTENÇÃO DE INSTALAÇÕES ELÉTRICAS E HIDROSSANITÁRIAS, A PEDIDO DO DETEC/CD - RET RFB 9,45PC CONF IN 1234/2012, INSS 3,5PC E ISS 5 PC - PROC EDOC: 953077/2021</t>
+  </si>
+  <si>
+    <t>2.466,44</t>
+  </si>
+  <si>
+    <t>2022NS000770</t>
+  </si>
+  <si>
+    <t>ND 75716, 75717, 75718, 75719, 75720, 75721, 75722 E 75723 - TAXA DE CONDOMÍNIO A FAVOR DO EDIFÍCIO PALÁCIO DO COMÉRCIO REFERENTE A SALAS 1101 A 1107, DE PROPRIEDADE DA CD, E ÁREAS COMUNS, A PEDIDO DO DEMAP/CD - PERÍODO: 01/2022 - PROC EDOC 208062/2022</t>
+  </si>
+  <si>
+    <t>2.367,70</t>
+  </si>
+  <si>
+    <t>2022NS000771</t>
+  </si>
+  <si>
+    <t>NFSE 767086 E 767114 - PRESTAÇÃO DE SERVIÇOS NOTICIOSOS E INFORMES POLÍTICOS EM TEMPO REAL, DEDICADO À COBERTURA DO CENÁRIO POLÍTICO, 24H/DIA, SETE DIAS DA SEMANA, EM UM TOTAL DE 10 PONTOS DE ACESSO, POR MEIO DE DESKTOP, TABLETS E SMARTPHONES, POR 12 MESES, A PEDIDO DA SECOM/CD - PERÍODO: 01 A 20/12/2021 - RET RFB 9,45PC, CONF IN 1234/2012 - GLOSA R$ 0,58 FATURAMENTO A MAIOR NFE 767114 CONF ATESTE - SERVIÇO PRESTADO EM OUTRO MUNICÍPIO - PROC EDOC 201258/2022</t>
+  </si>
+  <si>
+    <t>62.652.961/0001-38 - AGÊNCIA ESTADO LTDA.</t>
+  </si>
+  <si>
+    <t>5.477,12</t>
+  </si>
+  <si>
+    <t>2022NS000772</t>
+  </si>
+  <si>
+    <t>DANFE 14907 - FORNECIMENTO DE MATERIAL P/ MANUTENÇÃO DE BENS MÓVEIS (BATERIAS UP12350 - 35AH/12V). RET. DE 5,85PC C/ BASE NA IN-RFB 1234/2012. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 978499/2021.</t>
+  </si>
+  <si>
+    <t>23.171,20</t>
+  </si>
+  <si>
+    <t>2022NS000773</t>
+  </si>
+  <si>
+    <t>ARM-119 - REEMBOLSO DE DESPESA COM COMPLEMENTAÇÃO DO AUXILIO MORADIA DOS SENHORES DEPUTADOS, DE ACORDO COM O ATO DA MESA 43/2009, COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR - CEAP - Processo EDOC n.914.659/2021.</t>
+  </si>
+  <si>
+    <t>21.784,08</t>
+  </si>
+  <si>
+    <t>2022NS000776</t>
+  </si>
+  <si>
+    <t>DANFE 2535 - FORNECIMENTO DE MATERIAL P/ MANUTENÇÃO DE BENS MÓVEIS (PEDAL C/ CABO P/ ACIONAM. DE CADEIRA DE OTORRINOLARINGOLOGISTA). EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 963435/2021.</t>
+  </si>
+  <si>
+    <t>06.282.046/0001-27 - Progmed Rio Comercio e Serviços de Equipamentos Hospitalares</t>
+  </si>
+  <si>
+    <t>980,00</t>
+  </si>
+  <si>
+    <t>2022NS000779</t>
+  </si>
+  <si>
+    <t>NFFEES 902668 ID 1499354-6, 908895 ID 1355369-0, 908934 ID 952467-3,  E 903363 ID 1607213-8 - FORNECIMENTO  DE ENERGIA ELÉTRICA PARA EDIFÍCIOS DA CÂMARA DOS DEPUTADOS, GRUPO A4, INCLUINDO USO POR DEMANDA (CUSD), A PEDIDO DETEC/CD - REF: 12/2021 - PERÍODO: 01/11/2021 A 01/12/2021 - RET RFB 5,85PC (ENERGIA ELÉTRICA, EST COB ICMS KW, IR DEMANDA E OUTROS) - CIP ISENTA DE RETENÇÕES: R$ 2.553,16 - PROC EDOC: 204635/2022</t>
+  </si>
+  <si>
+    <t>974133 - CEB DISTRIBUICAO S/A</t>
+  </si>
+  <si>
+    <t>10.328,23</t>
+  </si>
+  <si>
+    <t>2.553,16</t>
+  </si>
+  <si>
+    <t>2022NS000781</t>
+  </si>
+  <si>
+    <t>DANFE 127056 - MANUTENÇÃO PREVENTIVA E CORRETIVA EM 34 ELEVADORES E 02 ESCADAS ROLANTES INSTALADOS EM EDIFÍCIOS ADMINISTRATIVOS DESTA CASA, A PEDIDO DO DETEC/CD - RET. RFB 9,45PC, CONF IN RFB 1234/2012 E ISS 5PC - PERÍODO: 12/2021 - PROC EDOC: 208731/2022.</t>
+  </si>
+  <si>
+    <t>00.028.986/0006-12 - ELEVADORES ATLAS SCHINDLER LTDA</t>
+  </si>
+  <si>
+    <t>10.496,86</t>
+  </si>
+  <si>
+    <t>2022NS000782</t>
+  </si>
+  <si>
+    <t>DANFE 284 - FORNECIMENTO DE MATERIAL FARMACOLÓGICO. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 954040/2021.</t>
+  </si>
+  <si>
+    <t>12.968.777/0001-23 - PARAÍSO COMERCIO DE PRODUTOS FARMACEUTICOS LTDA-</t>
+  </si>
+  <si>
+    <t>378,00</t>
+  </si>
+  <si>
+    <t>2022NS000789</t>
+  </si>
+  <si>
+    <t>FATURA 2110.006460012 - PRESTAÇÃO DE SERVIÇO TELEFÔNICO FIXO COMUTADO(STFC) DESTINADO AO USO DO PÚBLICO EM GERAL, COM CHAMADAS FRANQUEADAS (LOCAIS E DE LONGA DISTÂNCIA) ORIUNDAS DE TERMINAIS FIXOS E MÓVEIS, POR MEIO DE CÓDIGO NÃO GEOGRÁFICO 0800, A PEDIDO DO DETEC/CD - RET SRF 9,45PC, CONFORME IN RFB 1234/2012 - PERÍODO: 02/09 A 01/10/2021 - PROCESSO EDOC: 869850/2021</t>
+  </si>
+  <si>
+    <t>76.535.764/0001-43 - OI S.A.</t>
+  </si>
+  <si>
+    <t>222,58</t>
+  </si>
+  <si>
+    <t>2022NS000790</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2022NS000578 PARA CORREÇÃO DA RETEÇÃO DE IMPOSTOS - PROC EDOC 945108/2021.</t>
+  </si>
+  <si>
+    <t>-446,77</t>
+  </si>
+  <si>
+    <t>-1.551,31</t>
+  </si>
+  <si>
+    <t>2022NS000793</t>
+  </si>
+  <si>
+    <t>DANFE 10841 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CD, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS DESTACADOS NO DANFE E PRESTAÇÃO DE SERVIÇOS - PERÍODO: 11/2021 - RETENÇÃO RFB 5,85PC CONF IN 1234/2012, ISS 2PC CONFORME PARECER DA ADV. DA CD, PROC. 649607/2021 E INSS 3,5PC - PROC EDOC: 945108/2021.</t>
+  </si>
+  <si>
+    <t>2022NS000797</t>
+  </si>
+  <si>
+    <t>NFSE 4632 - SERVIÇOS DE INTERMEDIAÇÃO DE PGTO POR MEIO ELETRÔNICO, QUE REALIZE CAPTURA, ROTEAMENTO, TRANSMISSÃO E PROCESSAMENTO DE TRANSAÇÕES FINANCEIRAS NOS RECEBIMENTOS POR CARTÃO DE CRÉDITO E DÉBITO, C/ FORNEC DE TERMINAIS MÓVEIS DE CAPTURA DE TRANSAÇÕES A PEDIDO DO CEDI/CD - LOCAÇÃO DE 04 TERMINAIS - RET. 9,45 PC IN 1234/2012 - ISENTO ISS LOCAÇÃO BENS MÓVEIS - PERÍODO:  01 A 31/12/2021 - PROC EDOC 240277/2020.</t>
+  </si>
+  <si>
+    <t>16.814.330/0001-50 - BK INSTITUIÇÃO DE PAGAMENTO LTDA</t>
+  </si>
+  <si>
+    <t>413,33</t>
+  </si>
+  <si>
+    <t>2022NS000803</t>
+  </si>
+  <si>
+    <t>DANFE 10868 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CÂMARA DOS DEPUTADOS, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS E PRESTAÇÃO DE SERVIÇOS - FORNECIMENTO DE PRANCHAS DE MADEIRA - RETENÇAO 5,85PC CONF. IN 1234/2012 - PROC EDOC: 206835/2022</t>
+  </si>
+  <si>
+    <t>72.320,12</t>
+  </si>
+  <si>
+    <t>2022NS000812</t>
+  </si>
+  <si>
+    <t>BOLETOS 0104/004, 0107/061 E 0304/020 - VALOR PARA ATENDER DESPESA COM TAXA ORDINÁRIA DE CONDOMÍNIO, INCIDENTE SOBRE O APARTAMENTOS FUNCIONAIS NºS 104, 107 E 304 DO BLOCO H DA SQS 114, QUE INTEGRAM RESERVA TÉCNICA DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - PERÍODO: 01/2022 - PROC EDOC: 210373/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000813</t>
+  </si>
+  <si>
+    <t>DANFE 188027 - FORNECIMENTO DE PEÇAS E ACESSÓRIAS PARA SISTEMAS DE GÁS LIQUEFEITO DE PETRÓLEO (GLP) PARA BLOCOS DE APARTAMENTOS FUNCIONAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD, CONF. CONTRATO. RET. DE 5,85 PC CONF. IN/SRF 1234/2012. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 958729/2021.</t>
+  </si>
+  <si>
+    <t>02.430.968/0003-45 - GASBALL ARMAZENADORA E DISTRIBUIDORA LTDA-</t>
+  </si>
+  <si>
+    <t>184,00</t>
+  </si>
+  <si>
+    <t>2022NS000814</t>
+  </si>
+  <si>
+    <t>BOLETOS 0502/034, 0505/062 E 0506/038 - VALOR PARA ATENDER DESPESA COM TAXA ORDINÁRIA DE CONDOMÍNIO, INCIDENTE SOBRE O APARTAMENTOS FUNCIONAIS NºS 502, 505 E 506 DO BLOCO H DA SQS 114, QUE INTEGRAM RESERVA TÉCNICA DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - PERÍODO: 01/2022 - PROC EDOC: 210454/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000815</t>
+  </si>
+  <si>
+    <t>DANFE 7179 - SERVIÇOS CONTINUADOS PARA MANUTENÇÃO E CONSERVAÇÃO DE ÁREAS VERDES, A PEDIDO DO DETEC - LIBERAÇÃO TOTAL DE VALOR GLOSADO NA 2021NS062506 A PEDIDO DA SECLE/DEMAP - PERÍODO: 10/2021 - PROC EDOC 925868/2021</t>
+  </si>
+  <si>
+    <t>127.629,45</t>
+  </si>
+  <si>
+    <t>6.020,66</t>
+  </si>
+  <si>
+    <t>6.708,62</t>
+  </si>
+  <si>
+    <t>2022NS000816</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA COM COMPLEMENTAÇÃO DO AUXILIO MORADIA DA SENHORA DEPUTADA TIA ERON, CART. 56/577, DE ACORDO COM O ATO DA MESA 43/2009, COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR - CEAP - Processo EDOC n.949.295/2021.</t>
+  </si>
+  <si>
+    <t>1.443,86</t>
+  </si>
+  <si>
+    <t>2022NS000817</t>
+  </si>
+  <si>
+    <t>DANFE 188398 - FORNECIMENTO DE GÁS LIQUEFEITO DE PETRÓLEO (GLP) A GRANEL PARA O SISTEMA DE GÁS DOS BLOCOS DE APARTAMENTOS FUNCIONAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD, CONF. CONTRATO. RET. DE 1,24 PC CONF. ART. 19, ÷ 2 DA IN/SRF 1234/2012. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 959671/2021.</t>
+  </si>
+  <si>
+    <t>12.479,96</t>
+  </si>
+  <si>
+    <t>2022NS000819</t>
+  </si>
+  <si>
+    <t>DANFE 1376 - FORNECIMENTO DE 2 MÓDULOS DE FONTE PARA MANUTENÇÃO DE EQUIPAMENTOS DE GRAVAÇÃO DECK XDCAM UTILIZADOS PELA TV CÂMARA, A PEDIDO DA COTEC/CD. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 981107/2021.</t>
+  </si>
+  <si>
+    <t>09.196.543/0001-09 - META PLURAL COM SERV EQUIP ÁUDIO VÍDEO INFORMÁTICA LTDA.</t>
+  </si>
+  <si>
+    <t>14.930,00</t>
+  </si>
+  <si>
+    <t>2022NS000821</t>
+  </si>
+  <si>
+    <t>DANFE 1694 - SERVIÇOS CONTINUADOS DE RECEPCIONISTAS NAS DEPENDÊNCIAS DA CÂMARA DOS DEPUTADOS E, EVENTUALMENTE, EM OUTROS LOCAIS DO DISTRITO FEDERAL - LIBERAÇÃO PARCIAL DE VALOR GLOSADO NA 2021NS063402, CONFORME SOLICITADO PELA SECLE, DOC 14 - PERÍODO: 01/07/2020 A 30/06/2021 -  PERMANECE GLOSADO O VALOR DE R$ 402,05(COBRANÇA INDEVIDA) - PROC EDOC: 948800/2021</t>
+  </si>
+  <si>
+    <t>6.195,60</t>
+  </si>
+  <si>
+    <t>2022NS000824</t>
+  </si>
+  <si>
+    <t>BOLETO 800661 - VALOR PARA ATENDER DESPESA COM TAXA ORDINÁRIA DE CONDOMÍNIO, INCIDENTE SOBRE O APARTAMENTO FUNCIONAL Nº 301 DO BLOCO I DA SQN 106, A PEDIDO DA COHAB/CD - PERÍODO: 01/2022 - PROC E-DOC: 210282/2022.</t>
+  </si>
+  <si>
+    <t>1.300,00</t>
+  </si>
+  <si>
+    <t>2022NS000826</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2022NS000586 DEVIDO ANECESSIDADE DE INCLUSAO DE DOCUMENTOS AO PROCESSO 934855/2021.</t>
+  </si>
+  <si>
+    <t>-4.995,78</t>
+  </si>
+  <si>
+    <t>-272.452,39</t>
+  </si>
+  <si>
+    <t>2022NS000829</t>
+  </si>
+  <si>
+    <t>NF 4874056, 4874057 E 4874058 - FORNEC. DE ENERGIA ELÉTRICA AO IMÓVEIS DA CD PERTENCENTES AO GRUPO ENERGÉTICO B (SALA 1104, 1105,1106 e 1107 DO PALÁCIO DO COMÉRCIO) - RET. RFB 5,85PC S/ R$ 1.870,10 (ENERGIA ELÉTRICA) - CIP ISENTA DE RETENÇÕES R$ 122,84 - PERÍODO: 9/11 A 10/12/2021 (MÊS FAT. 12/2021) - PROC EDOC: 204826/2022</t>
+  </si>
+  <si>
+    <t>07.522.669/0001-92 - NEOENERGIA DISTRIBUIÇÃO BRASÍLIA S.A</t>
+  </si>
+  <si>
+    <t>1.870,10</t>
+  </si>
+  <si>
+    <t>122,84</t>
+  </si>
+  <si>
+    <t>2022NS000831</t>
+  </si>
+  <si>
+    <t>NFSE 197549 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS NOVAS E DE PRIMEIRO USO, EM 32 ELEVADORES DA MARCA THYSSENKRUPP, LOCALIZADOS NOS BLOCOS RESIDENCIAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERIODO: NOVEMBRO/2021 - PROC EDOC 208509/2022.</t>
+  </si>
+  <si>
+    <t>5.312,49</t>
+  </si>
+  <si>
+    <t>2022NS000832</t>
+  </si>
+  <si>
+    <t>NFSE 4634 E 4633- PREST SERV INTERMEDIAÇÃO DE PAGT POR MEIO ELETRÔNICO DE CAPTURA, ROTEAMENTO, TRANSMISSÃO E PROCESSAMENTO DE TRANSAÇÕES FINANCEIRAS NOS RECEBIMENTOS POR CARTÃO CRÉDITO E DÉBITO, COM FORN DE TERMINAIS MÓVEIS DE CAPTURA DE TRANSAÇÕES, A PEDIDO CEDI/CD. RET. 9,45PC IN 1234/2012 RFB. SERV PRESTADO EM OUTRO MUNICÍPIO, PERÍODO 12/2021, TRANSFERIR P/FRCD, RECOMPOR RECEITA JÁ DEDUZIDA COM DESCONTO DAS TAXAS ADMINISTRATIVAS - PROC EDOC 240358/2020.</t>
+  </si>
+  <si>
+    <t>106,77</t>
+  </si>
+  <si>
+    <t>2022NS000834</t>
+  </si>
+  <si>
+    <t>DANFE 10686 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CÂMARA DOS DEPUTADOS, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS E PRESTAÇÃO DE SERVIÇOS - RETENÇAO 5,85PC CONF. IN 1234/2012 - PROC EDOC: 949486/2021</t>
+  </si>
+  <si>
+    <t>4.703,00</t>
+  </si>
+  <si>
+    <t>2022NS000835</t>
+  </si>
+  <si>
+    <t>DANFPS 57219 - SERVIÇOS CONTINUADOS NAS ÁREAS DE DIGITALIZAÇÃO DE DOCUMENTOS, PRESERVAÇÃO DIGITAL, CONSERVAÇÃO E RESTAURAÇÃO DE BENS CULTURAIS, MONTAGEM DE EXPOSIÇÕES E EVENTOS E MOVIMENTAÇÃO DE ACERVO MUSEOLÓGICO A PEDIDO DO CEDI/CD - RETENÇÃO RFB 9,45PC CONF IN 1234/12, INSS 3,5PC E ISS 5PC - PERÍODO: NOVEMBRO/2021 - PROC EDOC: 935980/2021</t>
+  </si>
+  <si>
+    <t>42.696,41</t>
+  </si>
+  <si>
+    <t>117.415,13</t>
+  </si>
+  <si>
+    <t>2022NS000836</t>
+  </si>
+  <si>
+    <t>DANFE 10870 - PRESTAÇÃO DE SERVIÇOS CONTINUADOS POR ALOCAÇÃO DE POSTOS DE TRABALHO NA ÁREA DE MANUTENÇÃO, EXECUÇÃO DE SERVIÇOS GERAIS E OUTRAS INTERVENÇÕES CIVIS NOS EDIFÍCIOS E NAS ÁREAS DA CÂMARA DOS DEPUTADOS, INCLUINDO, SOB DEMANDA, FORNECIMENTO DE MATERIAIS E PRESTAÇÃO DE SERVIÇOS -  RETENÇAO 5,85PC CONF. IN 1234/2012 - PROC EDOC: 205422/2022</t>
+  </si>
+  <si>
+    <t>39.367,14</t>
+  </si>
+  <si>
+    <t>2022NS000837</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2022NS000100 EM RAZÃO DO NUMERO DO PROCESSO EDOC ESTAR INCORRETO NO HISTORICO</t>
+  </si>
+  <si>
+    <t>-1.300,00</t>
+  </si>
+  <si>
+    <t>2022NS000838</t>
+  </si>
+  <si>
+    <t>BOLETO 800661 - VALOR PARA ATENDER DESPESA COM TAXA ORDINÁRIA DE CONDOMÍNIO, INCIDENTE SOBRE O APARTAMENTO FUNCIONAL Nº 301 DO BLOCO I DA SQN 106, A PEDIDO DA COHAB/CD - PERÍODO: 01/2022 - PROC E-DOC: 210289/2022.</t>
+  </si>
+  <si>
+    <t>2022NS000859</t>
+  </si>
+  <si>
+    <t>DANFE 357 - FORNECIMENTO DE PRODUTOS ALIMENTÍCIOS (CHÁ). EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 987535/2021.</t>
+  </si>
+  <si>
+    <t>05.144.033/0001-29 - FRP ALIMENTOS EIRELI-</t>
+  </si>
+  <si>
+    <t>2022NS000866</t>
+  </si>
+  <si>
+    <t>DANFE 355 - FORNECIMENTO DE PRODUTOS ALIMENTÍCIOS (CHÁ). EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. SITE RFB. PROCESSO 987477/2021.</t>
+  </si>
+  <si>
+    <t>2022RO000149</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO PARA RETIFICAÇÃO DE VALOR.</t>
+  </si>
+  <si>
+    <t>-96.000,00</t>
+  </si>
+  <si>
+    <t>2022NS000888</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO TOTAL DA 2022NS000815, DA EMPRESA 7 FACILITIES SERVICOS DE ENGENHARIA, EMITIDA EM 10/01/22, PARA ACERTO DE VALORES EM DADOS BASICOS. PROC. EDOC. 925868/2021</t>
+  </si>
+  <si>
+    <t>-127.629,45</t>
+  </si>
+  <si>
+    <t>-6.020,66</t>
+  </si>
+  <si>
+    <t>-6.708,62</t>
+  </si>
+  <si>
+    <t>2022NS000895</t>
+  </si>
+  <si>
+    <t>2022NS000899</t>
+  </si>
+  <si>
+    <t>DANFE 17412 - FORNECIMENTO DE MATERIAL LABORATORIAL. RET. DE 5,85PC, C/ BASE NA IN-RFB 1234/2012. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 971121/2021.</t>
+  </si>
+  <si>
+    <t>1.825,00</t>
+  </si>
+  <si>
+    <t>2022NS000900</t>
+  </si>
+  <si>
+    <t>FATURA 4621357149 - PRESTAÇÃO DE SERVIÇOS DE TELEFONIA A PARTIR DE TERMINAIS MÓVEIS, NAS  MODALIDADES SMP E STFC, NA FORMA DE PLANO CORPORATIVO, ENVOLVENDO SERVIÇOS  DE  ATENDIMENTO AO USUÁRIO, A PEDIDO DO  DETEC/CD - RET. RFB 9,45PC CONF IN 1234/12  - PERÍODO: 19/11 a 18/12/2021 - PROC EDOC: 207539/2022.</t>
+  </si>
+  <si>
+    <t>02.421.421/0001-11 - INTELIG TELECOMUNICAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>4.202,60</t>
+  </si>
+  <si>
+    <t>2022NS000904</t>
+  </si>
+  <si>
+    <t>DANFE 1037 - FORNECIMENTO DE MATERIAL FARMACOLÓGICO. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 965483/2021.</t>
+  </si>
+  <si>
+    <t>07.238.104/0001-88 - W. A. COMÉRCIO E ATACADO DE PRODUTOS FARMACEUTICOS LTDA-</t>
+  </si>
+  <si>
+    <t>6.650,00</t>
+  </si>
+  <si>
+    <t>2022NS000905</t>
+  </si>
+  <si>
+    <t>nf 3607 AQUISICAO DE CABO HDMI X MICRO DE 2M E 3 M APEDIDO DITEC/CD. EMPRESA OPTANTE SIMPLES. PROCESSO EDOC. 974363/2021</t>
+  </si>
+  <si>
+    <t>03.896.072/0001-57 - S. D. B. INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>923,04</t>
+  </si>
+  <si>
+    <t>2022NS000906</t>
+  </si>
+  <si>
+    <t>DANFE 17269 - FORNECIMENTO DE MATERIAL LABORATORIAL. RET. DE 5,85PC, C/ BASE NA IN-RFB 1234/2012. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 954255/2021.</t>
+  </si>
+  <si>
+    <t>2022NS001031</t>
+  </si>
+  <si>
+    <t>DANFE 393 - FORNECIMENTO DE MATERIAL HOSPITALAR. EMPRESA OPTANTE PELO SIMPLES NACIONAL. DANFE AUTÊNTICO CONF. O SITE DA RFB. PROC. 988591/2021.</t>
+  </si>
+  <si>
+    <t>39.707.683/0001-57 - GTMED DISTRIBUIDORA DE MATERIAIS E EQUIPAMENTOS HOSPITALARES E ODONTOLÓGICOS LTDA-</t>
+  </si>
+  <si>
+    <t>8.320,00</t>
+  </si>
+  <si>
+    <t>2022NS001037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FATURA 376454485 - SERVIÇO DE ACESSO IP PERMANENTE, DEDICADO E EXCLUSIVO ENTRE A REDE DE DADOS DA CÂMARA DOS DEPUTADOS E A INTERNET, MEDIANTE IMPLANTAÇÃO DE ENLACE DE COMUNICAÇÃO DE DADOS, A SER INSTALADO NO CETEC NORTE, A PEDIDO DO DITEC/CD - PERÍODO: 12/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 - PROC EDOC: 209419/2022                                                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.622.116/0001-13 - ALGAR MULTIMÍDIA S/A                                        </t>
+  </si>
+  <si>
+    <t>13.339,99</t>
+  </si>
+  <si>
+    <t>2022NS001038</t>
+  </si>
+  <si>
+    <t>estorno totalda 2022np000035 para incluir bloqueio e retificar numero nf n historico</t>
+  </si>
+  <si>
+    <t>-2.620,84</t>
+  </si>
+  <si>
+    <t>2022NS001039</t>
+  </si>
+  <si>
+    <t>NFSE 198856 - PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA GENÉRICA, COM FORNECIMENTO DE PEÇAS NOVAS E DE PRIMEIRO USO, EM 32 ELEVADORES DA MARCA THYSSENKRUPP, LOCALIZADOS NOS BLOCOS RESIDENCIAIS DA CÂMARA DOS DEPUTADOS, A PEDIDO DA COHAB/CD - BLOQUEIO DE R$ 2.691,65 PORTARIA 131/2021 PROC EDOC 598647/2021 - RETENÇÃO RFB 9,45PC CONF IN 1234/2012 E ISS 5PC - PERIODO: DEZEMBRO/2021 - PROC EDOC 205492/2022.</t>
+  </si>
+  <si>
+    <t>2022NS001040</t>
+  </si>
+  <si>
+    <t>OFÍCIO 0008/2022/GESAD -  CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL, OBJETIVANDO A MÚTUA COOPERAÇÃO PARA O APRIMORAMENTO DOS RESPECTIVOS PLANOS DE SAÚDE E O COMPARTILHAMENTO DA REDE CREDENCIADA DO SAÚDE-CAIXA PELOS BENEFICIÁRIOS DA CÂMARA DOS DEPUTADOS. PERÍODO: 12/2021. O VALOR DE R$12.535.574,95, SERÁ PAGO À CONTA DOS RECUROS PRÓPRIOS DO PRÓ-SAÚDE, CONF. AUTORIZAÇÃO DG DOC 05 - PROC. EDOC. 209986/2022</t>
+  </si>
+  <si>
+    <t>00.360.305/0001-04 - CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>100.000,00</t>
+  </si>
+  <si>
+    <t>2022NS001041</t>
+  </si>
+  <si>
+    <t>FOPAG-JAN/2022-ESTAGIÁRIOS. FREQUENCIA JAN/2022. EDOC: 211908/2022.</t>
+  </si>
+  <si>
+    <t>1.232,00</t>
+  </si>
+  <si>
+    <t>1.254,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -403,68 +8245,17068 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E1001"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" t="s">
+        <v>123</v>
+      </c>
+      <c r="D39" t="s">
+        <v>124</v>
+      </c>
+      <c r="E39" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" t="s">
+        <v>127</v>
+      </c>
+      <c r="D40" t="s">
+        <v>128</v>
+      </c>
+      <c r="E40" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" t="s">
+        <v>136</v>
+      </c>
+      <c r="E42" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>142</v>
+      </c>
+      <c r="B44" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>146</v>
+      </c>
+      <c r="B45" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" t="s">
+        <v>147</v>
+      </c>
+      <c r="D45" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>150</v>
+      </c>
+      <c r="B46" t="s">
+        <v>107</v>
+      </c>
+      <c r="C46" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" t="s">
+        <v>147</v>
+      </c>
+      <c r="D47" t="s">
+        <v>148</v>
+      </c>
+      <c r="E47" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>154</v>
+      </c>
+      <c r="B48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" t="s">
+        <v>159</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" t="s">
+        <v>163</v>
+      </c>
+      <c r="D50" t="s">
+        <v>164</v>
+      </c>
+      <c r="E50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>166</v>
+      </c>
+      <c r="B51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" t="s">
+        <v>167</v>
+      </c>
+      <c r="D51" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>169</v>
+      </c>
+      <c r="B52" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" t="s">
+        <v>170</v>
+      </c>
+      <c r="D52" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" t="s">
+        <v>174</v>
+      </c>
+      <c r="D53" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
+        <v>107</v>
+      </c>
+      <c r="C54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D54" t="s">
+        <v>175</v>
+      </c>
+      <c r="E54" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
+        <v>107</v>
+      </c>
+      <c r="C55" t="s">
+        <v>180</v>
+      </c>
+      <c r="D55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B56" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" t="s">
+        <v>184</v>
+      </c>
+      <c r="D56" t="s">
+        <v>185</v>
+      </c>
+      <c r="E56" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" t="s">
+        <v>107</v>
+      </c>
+      <c r="C57" t="s">
+        <v>184</v>
+      </c>
+      <c r="D57" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>190</v>
+      </c>
+      <c r="B58" t="s">
+        <v>107</v>
+      </c>
+      <c r="C58" t="s">
+        <v>184</v>
+      </c>
+      <c r="D58" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>193</v>
+      </c>
+      <c r="B59" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" t="s">
+        <v>184</v>
+      </c>
+      <c r="D59" t="s">
+        <v>194</v>
+      </c>
+      <c r="E59" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" t="s">
+        <v>184</v>
+      </c>
+      <c r="D60" t="s">
+        <v>196</v>
+      </c>
+      <c r="E60" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>198</v>
+      </c>
+      <c r="B61" t="s">
+        <v>107</v>
+      </c>
+      <c r="C61" t="s">
+        <v>184</v>
+      </c>
+      <c r="D61" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" t="s">
+        <v>184</v>
+      </c>
+      <c r="D62" t="s">
+        <v>202</v>
+      </c>
+      <c r="E62" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>204</v>
+      </c>
+      <c r="B63" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" t="s">
+        <v>205</v>
+      </c>
+      <c r="E63" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" t="s">
+        <v>107</v>
+      </c>
+      <c r="C64" t="s">
+        <v>184</v>
+      </c>
+      <c r="D64" t="s">
+        <v>208</v>
+      </c>
+      <c r="E64" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C65" t="s">
+        <v>184</v>
+      </c>
+      <c r="D65" t="s">
+        <v>211</v>
+      </c>
+      <c r="E65" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>213</v>
+      </c>
+      <c r="B66" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" t="s">
+        <v>184</v>
+      </c>
+      <c r="D66" t="s">
+        <v>214</v>
+      </c>
+      <c r="E66" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>216</v>
+      </c>
+      <c r="B67" t="s">
+        <v>107</v>
+      </c>
+      <c r="C67" t="s">
+        <v>184</v>
+      </c>
+      <c r="D67" t="s">
+        <v>217</v>
+      </c>
+      <c r="E67" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>218</v>
+      </c>
+      <c r="B68" t="s">
+        <v>107</v>
+      </c>
+      <c r="C68" t="s">
+        <v>184</v>
+      </c>
+      <c r="D68" t="s">
+        <v>219</v>
+      </c>
+      <c r="E68" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>221</v>
+      </c>
+      <c r="B69" t="s">
+        <v>107</v>
+      </c>
+      <c r="C69" t="s">
+        <v>222</v>
+      </c>
+      <c r="D69" t="s">
+        <v>223</v>
+      </c>
+      <c r="E69" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>225</v>
+      </c>
+      <c r="B70" t="s">
+        <v>107</v>
+      </c>
+      <c r="C70" t="s">
+        <v>226</v>
+      </c>
+      <c r="D70" t="s">
+        <v>223</v>
+      </c>
+      <c r="E70" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>228</v>
+      </c>
+      <c r="B71" t="s">
+        <v>107</v>
+      </c>
+      <c r="C71" t="s">
+        <v>184</v>
+      </c>
+      <c r="D71" t="s">
+        <v>229</v>
+      </c>
+      <c r="E71" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>231</v>
+      </c>
+      <c r="B72" t="s">
+        <v>107</v>
+      </c>
+      <c r="C72" t="s">
+        <v>184</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>234</v>
+      </c>
+      <c r="B73" t="s">
+        <v>107</v>
+      </c>
+      <c r="C73" t="s">
+        <v>184</v>
+      </c>
+      <c r="D73" t="s">
+        <v>235</v>
+      </c>
+      <c r="E73" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>237</v>
+      </c>
+      <c r="B74" t="s">
+        <v>107</v>
+      </c>
+      <c r="C74" t="s">
+        <v>184</v>
+      </c>
+      <c r="D74" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>240</v>
+      </c>
+      <c r="B75" t="s">
+        <v>107</v>
+      </c>
+      <c r="C75" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" t="s">
+        <v>241</v>
+      </c>
+      <c r="E75" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C76" t="s">
+        <v>184</v>
+      </c>
+      <c r="D76" t="s">
+        <v>244</v>
+      </c>
+      <c r="E76" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" t="s">
+        <v>246</v>
+      </c>
+      <c r="E77" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>248</v>
+      </c>
+      <c r="B78" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" t="s">
+        <v>184</v>
+      </c>
+      <c r="D78" t="s">
+        <v>249</v>
+      </c>
+      <c r="E78" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>251</v>
+      </c>
+      <c r="B79" t="s">
+        <v>107</v>
+      </c>
+      <c r="C79" t="s">
+        <v>184</v>
+      </c>
+      <c r="D79" t="s">
+        <v>252</v>
+      </c>
+      <c r="E79" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>254</v>
+      </c>
+      <c r="B80" t="s">
+        <v>107</v>
+      </c>
+      <c r="C80" t="s">
+        <v>184</v>
+      </c>
+      <c r="D80" t="s">
+        <v>255</v>
+      </c>
+      <c r="E80" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>257</v>
+      </c>
+      <c r="B81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C81" t="s">
+        <v>184</v>
+      </c>
+      <c r="D81" t="s">
+        <v>258</v>
+      </c>
+      <c r="E81" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" t="s">
+        <v>107</v>
+      </c>
+      <c r="C82" t="s">
+        <v>184</v>
+      </c>
+      <c r="D82" t="s">
+        <v>261</v>
+      </c>
+      <c r="E82" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" t="s">
+        <v>184</v>
+      </c>
+      <c r="D83" t="s">
+        <v>264</v>
+      </c>
+      <c r="E83" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>265</v>
+      </c>
+      <c r="B84" t="s">
+        <v>107</v>
+      </c>
+      <c r="C84" t="s">
+        <v>184</v>
+      </c>
+      <c r="D84" t="s">
+        <v>266</v>
+      </c>
+      <c r="E84" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" t="s">
+        <v>107</v>
+      </c>
+      <c r="C85" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" t="s">
+        <v>268</v>
+      </c>
+      <c r="E85" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>270</v>
+      </c>
+      <c r="B86" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D86" t="s">
+        <v>271</v>
+      </c>
+      <c r="E86" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>273</v>
+      </c>
+      <c r="B87" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>184</v>
+      </c>
+      <c r="D87" t="s">
+        <v>274</v>
+      </c>
+      <c r="E87" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>276</v>
+      </c>
+      <c r="B88" t="s">
+        <v>107</v>
+      </c>
+      <c r="C88" t="s">
+        <v>184</v>
+      </c>
+      <c r="D88" t="s">
+        <v>277</v>
+      </c>
+      <c r="E88" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>279</v>
+      </c>
+      <c r="B89" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" t="s">
+        <v>184</v>
+      </c>
+      <c r="D89" t="s">
+        <v>280</v>
+      </c>
+      <c r="E89" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>282</v>
+      </c>
+      <c r="B90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C90" t="s">
+        <v>184</v>
+      </c>
+      <c r="D90" t="s">
+        <v>283</v>
+      </c>
+      <c r="E90" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>284</v>
+      </c>
+      <c r="B91" t="s">
+        <v>107</v>
+      </c>
+      <c r="C91" t="s">
+        <v>184</v>
+      </c>
+      <c r="D91" t="s">
+        <v>285</v>
+      </c>
+      <c r="E91" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>287</v>
+      </c>
+      <c r="B92" t="s">
+        <v>107</v>
+      </c>
+      <c r="C92" t="s">
+        <v>184</v>
+      </c>
+      <c r="D92" t="s">
+        <v>288</v>
+      </c>
+      <c r="E92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>289</v>
+      </c>
+      <c r="B93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93" t="s">
+        <v>184</v>
+      </c>
+      <c r="D93" t="s">
+        <v>290</v>
+      </c>
+      <c r="E93" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>292</v>
+      </c>
+      <c r="B94" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94" t="s">
+        <v>184</v>
+      </c>
+      <c r="D94" t="s">
+        <v>293</v>
+      </c>
+      <c r="E94" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>295</v>
+      </c>
+      <c r="B95" t="s">
+        <v>107</v>
+      </c>
+      <c r="C95" t="s">
+        <v>184</v>
+      </c>
+      <c r="D95" t="s">
+        <v>296</v>
+      </c>
+      <c r="E95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>298</v>
+      </c>
+      <c r="B96" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" t="s">
+        <v>184</v>
+      </c>
+      <c r="D96" t="s">
+        <v>299</v>
+      </c>
+      <c r="E96" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>301</v>
+      </c>
+      <c r="B97" t="s">
+        <v>107</v>
+      </c>
+      <c r="C97" t="s">
+        <v>184</v>
+      </c>
+      <c r="D97" t="s">
+        <v>302</v>
+      </c>
+      <c r="E97" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>304</v>
+      </c>
+      <c r="B98" t="s">
+        <v>107</v>
+      </c>
+      <c r="C98" t="s">
+        <v>184</v>
+      </c>
+      <c r="D98" t="s">
+        <v>305</v>
+      </c>
+      <c r="E98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>307</v>
+      </c>
+      <c r="B99" t="s">
+        <v>107</v>
+      </c>
+      <c r="C99" t="s">
+        <v>184</v>
+      </c>
+      <c r="D99" t="s">
+        <v>308</v>
+      </c>
+      <c r="E99" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" t="s">
+        <v>107</v>
+      </c>
+      <c r="C100" t="s">
+        <v>184</v>
+      </c>
+      <c r="D100" t="s">
+        <v>310</v>
+      </c>
+      <c r="E100" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>311</v>
+      </c>
+      <c r="B101" t="s">
+        <v>107</v>
+      </c>
+      <c r="C101" t="s">
+        <v>184</v>
+      </c>
+      <c r="D101" t="s">
+        <v>312</v>
+      </c>
+      <c r="E101" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>314</v>
+      </c>
+      <c r="B102" t="s">
+        <v>107</v>
+      </c>
+      <c r="C102" t="s">
+        <v>184</v>
+      </c>
+      <c r="D102" t="s">
+        <v>315</v>
+      </c>
+      <c r="E102" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" t="s">
+        <v>107</v>
+      </c>
+      <c r="C103" t="s">
+        <v>184</v>
+      </c>
+      <c r="D103" t="s">
+        <v>318</v>
+      </c>
+      <c r="E103" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B104" t="s">
+        <v>107</v>
+      </c>
+      <c r="C104" t="s">
+        <v>184</v>
+      </c>
+      <c r="D104" t="s">
+        <v>321</v>
+      </c>
+      <c r="E104" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>323</v>
+      </c>
+      <c r="B105" t="s">
+        <v>107</v>
+      </c>
+      <c r="C105" t="s">
+        <v>184</v>
+      </c>
+      <c r="D105" t="s">
+        <v>324</v>
+      </c>
+      <c r="E105" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>326</v>
+      </c>
+      <c r="B106" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" t="s">
+        <v>184</v>
+      </c>
+      <c r="D106" t="s">
+        <v>327</v>
+      </c>
+      <c r="E106" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>329</v>
+      </c>
+      <c r="B107" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" t="s">
+        <v>184</v>
+      </c>
+      <c r="D107" t="s">
+        <v>330</v>
+      </c>
+      <c r="E107" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>332</v>
+      </c>
+      <c r="B108" t="s">
+        <v>107</v>
+      </c>
+      <c r="C108" t="s">
+        <v>184</v>
+      </c>
+      <c r="D108" t="s">
+        <v>333</v>
+      </c>
+      <c r="E108" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>332</v>
+      </c>
+      <c r="B109" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" t="s">
+        <v>184</v>
+      </c>
+      <c r="D109" t="s">
+        <v>333</v>
+      </c>
+      <c r="E109" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>336</v>
+      </c>
+      <c r="B110" t="s">
+        <v>107</v>
+      </c>
+      <c r="C110" t="s">
+        <v>184</v>
+      </c>
+      <c r="D110" t="s">
+        <v>337</v>
+      </c>
+      <c r="E110" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" t="s">
+        <v>184</v>
+      </c>
+      <c r="D111" t="s">
+        <v>340</v>
+      </c>
+      <c r="E111" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>342</v>
+      </c>
+      <c r="B112" t="s">
+        <v>107</v>
+      </c>
+      <c r="C112" t="s">
+        <v>184</v>
+      </c>
+      <c r="D112" t="s">
+        <v>343</v>
+      </c>
+      <c r="E112" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>344</v>
+      </c>
+      <c r="B113" t="s">
+        <v>107</v>
+      </c>
+      <c r="C113" t="s">
+        <v>184</v>
+      </c>
+      <c r="D113" t="s">
+        <v>345</v>
+      </c>
+      <c r="E113" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>347</v>
+      </c>
+      <c r="B114" t="s">
+        <v>107</v>
+      </c>
+      <c r="C114" t="s">
+        <v>184</v>
+      </c>
+      <c r="D114" t="s">
+        <v>348</v>
+      </c>
+      <c r="E114" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>350</v>
+      </c>
+      <c r="B115" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" t="s">
+        <v>184</v>
+      </c>
+      <c r="D115" t="s">
+        <v>351</v>
+      </c>
+      <c r="E115" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>352</v>
+      </c>
+      <c r="B116" t="s">
+        <v>107</v>
+      </c>
+      <c r="C116" t="s">
+        <v>184</v>
+      </c>
+      <c r="D116" t="s">
+        <v>353</v>
+      </c>
+      <c r="E116" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>354</v>
+      </c>
+      <c r="B117" t="s">
+        <v>107</v>
+      </c>
+      <c r="C117" t="s">
+        <v>184</v>
+      </c>
+      <c r="D117" t="s">
+        <v>355</v>
+      </c>
+      <c r="E117" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" t="s">
+        <v>107</v>
+      </c>
+      <c r="C118" t="s">
+        <v>184</v>
+      </c>
+      <c r="D118" t="s">
+        <v>357</v>
+      </c>
+      <c r="E118" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" t="s">
+        <v>107</v>
+      </c>
+      <c r="C119" t="s">
+        <v>184</v>
+      </c>
+      <c r="D119" t="s">
+        <v>360</v>
+      </c>
+      <c r="E119" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>361</v>
+      </c>
+      <c r="B120" t="s">
+        <v>107</v>
+      </c>
+      <c r="C120" t="s">
+        <v>184</v>
+      </c>
+      <c r="D120" t="s">
+        <v>362</v>
+      </c>
+      <c r="E120" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" t="s">
+        <v>107</v>
+      </c>
+      <c r="C121" t="s">
+        <v>184</v>
+      </c>
+      <c r="D121" t="s">
+        <v>365</v>
+      </c>
+      <c r="E121" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>366</v>
+      </c>
+      <c r="B122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C122" t="s">
+        <v>184</v>
+      </c>
+      <c r="D122" t="s">
+        <v>367</v>
+      </c>
+      <c r="E122" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>368</v>
+      </c>
+      <c r="B123" t="s">
+        <v>107</v>
+      </c>
+      <c r="C123" t="s">
+        <v>184</v>
+      </c>
+      <c r="D123" t="s">
+        <v>369</v>
+      </c>
+      <c r="E123" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>370</v>
+      </c>
+      <c r="B124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C124" t="s">
+        <v>184</v>
+      </c>
+      <c r="D124" t="s">
+        <v>371</v>
+      </c>
+      <c r="E124" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>372</v>
+      </c>
+      <c r="B125" t="s">
+        <v>107</v>
+      </c>
+      <c r="C125" t="s">
+        <v>184</v>
+      </c>
+      <c r="D125" t="s">
+        <v>373</v>
+      </c>
+      <c r="E125" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>374</v>
+      </c>
+      <c r="B126" t="s">
+        <v>107</v>
+      </c>
+      <c r="C126" t="s">
+        <v>184</v>
+      </c>
+      <c r="D126" t="s">
+        <v>375</v>
+      </c>
+      <c r="E126" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>376</v>
+      </c>
+      <c r="B127" t="s">
+        <v>107</v>
+      </c>
+      <c r="C127" t="s">
+        <v>184</v>
+      </c>
+      <c r="D127" t="s">
+        <v>377</v>
+      </c>
+      <c r="E127" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" t="s">
+        <v>107</v>
+      </c>
+      <c r="C128" t="s">
+        <v>184</v>
+      </c>
+      <c r="D128" t="s">
+        <v>380</v>
+      </c>
+      <c r="E128" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>381</v>
+      </c>
+      <c r="B129" t="s">
+        <v>107</v>
+      </c>
+      <c r="C129" t="s">
+        <v>184</v>
+      </c>
+      <c r="D129" t="s">
+        <v>382</v>
+      </c>
+      <c r="E129" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>384</v>
+      </c>
+      <c r="B130" t="s">
+        <v>107</v>
+      </c>
+      <c r="C130" t="s">
+        <v>184</v>
+      </c>
+      <c r="D130" t="s">
+        <v>385</v>
+      </c>
+      <c r="E130" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>387</v>
+      </c>
+      <c r="B131" t="s">
+        <v>107</v>
+      </c>
+      <c r="C131" t="s">
+        <v>184</v>
+      </c>
+      <c r="D131" t="s">
+        <v>388</v>
+      </c>
+      <c r="E131" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>390</v>
+      </c>
+      <c r="B132" t="s">
+        <v>107</v>
+      </c>
+      <c r="C132" t="s">
+        <v>184</v>
+      </c>
+      <c r="D132" t="s">
+        <v>391</v>
+      </c>
+      <c r="E132" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>392</v>
+      </c>
+      <c r="B133" t="s">
+        <v>107</v>
+      </c>
+      <c r="C133" t="s">
+        <v>184</v>
+      </c>
+      <c r="D133" t="s">
+        <v>393</v>
+      </c>
+      <c r="E133" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>395</v>
+      </c>
+      <c r="B134" t="s">
+        <v>107</v>
+      </c>
+      <c r="C134" t="s">
+        <v>184</v>
+      </c>
+      <c r="D134" t="s">
+        <v>396</v>
+      </c>
+      <c r="E134" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>398</v>
+      </c>
+      <c r="B135" t="s">
+        <v>107</v>
+      </c>
+      <c r="C135" t="s">
+        <v>184</v>
+      </c>
+      <c r="D135" t="s">
+        <v>399</v>
+      </c>
+      <c r="E135" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>400</v>
+      </c>
+      <c r="B136" t="s">
+        <v>107</v>
+      </c>
+      <c r="C136" t="s">
+        <v>184</v>
+      </c>
+      <c r="D136" t="s">
+        <v>401</v>
+      </c>
+      <c r="E136" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>402</v>
+      </c>
+      <c r="B137" t="s">
+        <v>107</v>
+      </c>
+      <c r="C137" t="s">
+        <v>184</v>
+      </c>
+      <c r="D137" t="s">
+        <v>403</v>
+      </c>
+      <c r="E137" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>404</v>
+      </c>
+      <c r="B138" t="s">
+        <v>107</v>
+      </c>
+      <c r="C138" t="s">
+        <v>184</v>
+      </c>
+      <c r="D138" t="s">
+        <v>405</v>
+      </c>
+      <c r="E138" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" t="s">
+        <v>107</v>
+      </c>
+      <c r="C139" t="s">
+        <v>184</v>
+      </c>
+      <c r="D139" t="s">
+        <v>407</v>
+      </c>
+      <c r="E139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>408</v>
+      </c>
+      <c r="B140" t="s">
+        <v>107</v>
+      </c>
+      <c r="C140" t="s">
+        <v>184</v>
+      </c>
+      <c r="D140" t="s">
+        <v>409</v>
+      </c>
+      <c r="E140" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>410</v>
+      </c>
+      <c r="B141" t="s">
+        <v>107</v>
+      </c>
+      <c r="C141" t="s">
+        <v>184</v>
+      </c>
+      <c r="D141" t="s">
+        <v>411</v>
+      </c>
+      <c r="E141" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>412</v>
+      </c>
+      <c r="B142" t="s">
+        <v>107</v>
+      </c>
+      <c r="C142" t="s">
+        <v>184</v>
+      </c>
+      <c r="D142" t="s">
+        <v>413</v>
+      </c>
+      <c r="E142" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>414</v>
+      </c>
+      <c r="B143" t="s">
+        <v>107</v>
+      </c>
+      <c r="C143" t="s">
+        <v>184</v>
+      </c>
+      <c r="D143" t="s">
+        <v>415</v>
+      </c>
+      <c r="E143" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>417</v>
+      </c>
+      <c r="B144" t="s">
+        <v>107</v>
+      </c>
+      <c r="C144" t="s">
+        <v>184</v>
+      </c>
+      <c r="D144" t="s">
+        <v>418</v>
+      </c>
+      <c r="E144" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>419</v>
+      </c>
+      <c r="B145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C145" t="s">
+        <v>184</v>
+      </c>
+      <c r="D145" t="s">
+        <v>420</v>
+      </c>
+      <c r="E145" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>422</v>
+      </c>
+      <c r="B146" t="s">
+        <v>107</v>
+      </c>
+      <c r="C146" t="s">
+        <v>184</v>
+      </c>
+      <c r="D146" t="s">
+        <v>423</v>
+      </c>
+      <c r="E146" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>425</v>
+      </c>
+      <c r="B147" t="s">
+        <v>107</v>
+      </c>
+      <c r="C147" t="s">
+        <v>184</v>
+      </c>
+      <c r="D147" t="s">
+        <v>426</v>
+      </c>
+      <c r="E147" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>427</v>
+      </c>
+      <c r="B148" t="s">
+        <v>107</v>
+      </c>
+      <c r="C148" t="s">
+        <v>184</v>
+      </c>
+      <c r="D148" t="s">
+        <v>428</v>
+      </c>
+      <c r="E148" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>429</v>
+      </c>
+      <c r="B149" t="s">
+        <v>107</v>
+      </c>
+      <c r="C149" t="s">
+        <v>184</v>
+      </c>
+      <c r="D149" t="s">
+        <v>430</v>
+      </c>
+      <c r="E149" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>431</v>
+      </c>
+      <c r="B150" t="s">
+        <v>107</v>
+      </c>
+      <c r="C150" t="s">
+        <v>184</v>
+      </c>
+      <c r="D150" t="s">
+        <v>432</v>
+      </c>
+      <c r="E150" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>433</v>
+      </c>
+      <c r="B151" t="s">
+        <v>107</v>
+      </c>
+      <c r="C151" t="s">
+        <v>184</v>
+      </c>
+      <c r="D151" t="s">
+        <v>434</v>
+      </c>
+      <c r="E151" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>436</v>
+      </c>
+      <c r="B152" t="s">
+        <v>107</v>
+      </c>
+      <c r="C152" t="s">
+        <v>184</v>
+      </c>
+      <c r="D152" t="s">
+        <v>437</v>
+      </c>
+      <c r="E152" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>438</v>
+      </c>
+      <c r="B153" t="s">
+        <v>107</v>
+      </c>
+      <c r="C153" t="s">
+        <v>184</v>
+      </c>
+      <c r="D153" t="s">
+        <v>439</v>
+      </c>
+      <c r="E153" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>440</v>
+      </c>
+      <c r="B154" t="s">
+        <v>107</v>
+      </c>
+      <c r="C154" t="s">
+        <v>184</v>
+      </c>
+      <c r="D154" t="s">
+        <v>441</v>
+      </c>
+      <c r="E154" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>443</v>
+      </c>
+      <c r="B155" t="s">
+        <v>107</v>
+      </c>
+      <c r="C155" t="s">
+        <v>184</v>
+      </c>
+      <c r="D155" t="s">
+        <v>444</v>
+      </c>
+      <c r="E155" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>446</v>
+      </c>
+      <c r="B156" t="s">
+        <v>107</v>
+      </c>
+      <c r="C156" t="s">
+        <v>184</v>
+      </c>
+      <c r="D156" t="s">
+        <v>447</v>
+      </c>
+      <c r="E156" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>449</v>
+      </c>
+      <c r="B157" t="s">
+        <v>107</v>
+      </c>
+      <c r="C157" t="s">
+        <v>184</v>
+      </c>
+      <c r="D157" t="s">
+        <v>450</v>
+      </c>
+      <c r="E157" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>452</v>
+      </c>
+      <c r="B158" t="s">
+        <v>107</v>
+      </c>
+      <c r="C158" t="s">
+        <v>184</v>
+      </c>
+      <c r="D158" t="s">
+        <v>453</v>
+      </c>
+      <c r="E158" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>455</v>
+      </c>
+      <c r="B159" t="s">
+        <v>107</v>
+      </c>
+      <c r="C159" t="s">
+        <v>184</v>
+      </c>
+      <c r="D159" t="s">
+        <v>456</v>
+      </c>
+      <c r="E159" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>457</v>
+      </c>
+      <c r="B160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C160" t="s">
+        <v>184</v>
+      </c>
+      <c r="D160" t="s">
+        <v>458</v>
+      </c>
+      <c r="E160" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>460</v>
+      </c>
+      <c r="B161" t="s">
+        <v>107</v>
+      </c>
+      <c r="C161" t="s">
+        <v>184</v>
+      </c>
+      <c r="D161" t="s">
+        <v>461</v>
+      </c>
+      <c r="E161" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>463</v>
+      </c>
+      <c r="B162" t="s">
+        <v>107</v>
+      </c>
+      <c r="C162" t="s">
+        <v>184</v>
+      </c>
+      <c r="D162" t="s">
+        <v>464</v>
+      </c>
+      <c r="E162" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>466</v>
+      </c>
+      <c r="B163" t="s">
+        <v>107</v>
+      </c>
+      <c r="C163" t="s">
+        <v>184</v>
+      </c>
+      <c r="D163" t="s">
+        <v>467</v>
+      </c>
+      <c r="E163" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>469</v>
+      </c>
+      <c r="B164" t="s">
+        <v>107</v>
+      </c>
+      <c r="C164" t="s">
+        <v>184</v>
+      </c>
+      <c r="D164" t="s">
+        <v>470</v>
+      </c>
+      <c r="E164" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>471</v>
+      </c>
+      <c r="B165" t="s">
+        <v>107</v>
+      </c>
+      <c r="C165" t="s">
+        <v>184</v>
+      </c>
+      <c r="D165" t="s">
+        <v>472</v>
+      </c>
+      <c r="E165" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>473</v>
+      </c>
+      <c r="B166" t="s">
+        <v>107</v>
+      </c>
+      <c r="C166" t="s">
+        <v>184</v>
+      </c>
+      <c r="D166" t="s">
+        <v>474</v>
+      </c>
+      <c r="E166" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>476</v>
+      </c>
+      <c r="B167" t="s">
+        <v>107</v>
+      </c>
+      <c r="C167" t="s">
+        <v>184</v>
+      </c>
+      <c r="D167" t="s">
+        <v>477</v>
+      </c>
+      <c r="E167" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>478</v>
+      </c>
+      <c r="B168" t="s">
+        <v>107</v>
+      </c>
+      <c r="C168" t="s">
+        <v>184</v>
+      </c>
+      <c r="D168" t="s">
+        <v>479</v>
+      </c>
+      <c r="E168" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>480</v>
+      </c>
+      <c r="B169" t="s">
+        <v>107</v>
+      </c>
+      <c r="C169" t="s">
+        <v>184</v>
+      </c>
+      <c r="D169" t="s">
+        <v>481</v>
+      </c>
+      <c r="E169" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>482</v>
+      </c>
+      <c r="B170" t="s">
+        <v>107</v>
+      </c>
+      <c r="C170" t="s">
+        <v>184</v>
+      </c>
+      <c r="D170" t="s">
+        <v>483</v>
+      </c>
+      <c r="E170" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>485</v>
+      </c>
+      <c r="B171" t="s">
+        <v>107</v>
+      </c>
+      <c r="C171" t="s">
+        <v>184</v>
+      </c>
+      <c r="D171" t="s">
+        <v>486</v>
+      </c>
+      <c r="E171" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>487</v>
+      </c>
+      <c r="B172" t="s">
+        <v>488</v>
+      </c>
+      <c r="C172" t="s">
+        <v>119</v>
+      </c>
+      <c r="D172" t="s">
+        <v>489</v>
+      </c>
+      <c r="E172" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>490</v>
+      </c>
+      <c r="B173" t="s">
+        <v>488</v>
+      </c>
+      <c r="C173" t="s">
+        <v>119</v>
+      </c>
+      <c r="D173" t="s">
+        <v>489</v>
+      </c>
+      <c r="E173" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>491</v>
+      </c>
+      <c r="B174" t="s">
+        <v>488</v>
+      </c>
+      <c r="C174" t="s">
+        <v>492</v>
+      </c>
+      <c r="D174" t="s">
+        <v>493</v>
+      </c>
+      <c r="E174" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>495</v>
+      </c>
+      <c r="B175" t="s">
+        <v>488</v>
+      </c>
+      <c r="C175" t="s">
+        <v>496</v>
+      </c>
+      <c r="D175" t="s">
+        <v>497</v>
+      </c>
+      <c r="E175" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>499</v>
+      </c>
+      <c r="B176" t="s">
+        <v>488</v>
+      </c>
+      <c r="C176" t="s">
+        <v>492</v>
+      </c>
+      <c r="D176" t="s">
+        <v>500</v>
+      </c>
+      <c r="E176" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>502</v>
+      </c>
+      <c r="B177" t="s">
+        <v>488</v>
+      </c>
+      <c r="C177" t="s">
+        <v>496</v>
+      </c>
+      <c r="D177" t="s">
+        <v>503</v>
+      </c>
+      <c r="E177" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>505</v>
+      </c>
+      <c r="B178" t="s">
+        <v>488</v>
+      </c>
+      <c r="C178" t="s">
+        <v>492</v>
+      </c>
+      <c r="D178" t="s">
+        <v>500</v>
+      </c>
+      <c r="E178" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>506</v>
+      </c>
+      <c r="B179" t="s">
+        <v>488</v>
+      </c>
+      <c r="C179" t="s">
+        <v>492</v>
+      </c>
+      <c r="D179" t="s">
+        <v>507</v>
+      </c>
+      <c r="E179" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>509</v>
+      </c>
+      <c r="B180" t="s">
+        <v>488</v>
+      </c>
+      <c r="C180" t="s">
+        <v>147</v>
+      </c>
+      <c r="D180" t="s">
+        <v>148</v>
+      </c>
+      <c r="E180" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>511</v>
+      </c>
+      <c r="B181" t="s">
+        <v>488</v>
+      </c>
+      <c r="C181" t="s">
+        <v>496</v>
+      </c>
+      <c r="D181" t="s">
+        <v>512</v>
+      </c>
+      <c r="E181" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>514</v>
+      </c>
+      <c r="B182" t="s">
+        <v>488</v>
+      </c>
+      <c r="C182" t="s">
+        <v>496</v>
+      </c>
+      <c r="D182" t="s">
+        <v>515</v>
+      </c>
+      <c r="E182" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>517</v>
+      </c>
+      <c r="B183" t="s">
+        <v>488</v>
+      </c>
+      <c r="C183" t="s">
+        <v>147</v>
+      </c>
+      <c r="D183" t="s">
+        <v>518</v>
+      </c>
+      <c r="E183" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>520</v>
+      </c>
+      <c r="B184" t="s">
+        <v>488</v>
+      </c>
+      <c r="C184" t="s">
+        <v>147</v>
+      </c>
+      <c r="D184" t="s">
+        <v>518</v>
+      </c>
+      <c r="E184" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>522</v>
+      </c>
+      <c r="B185" t="s">
+        <v>488</v>
+      </c>
+      <c r="C185" t="s">
+        <v>147</v>
+      </c>
+      <c r="D185" t="s">
+        <v>518</v>
+      </c>
+      <c r="E185" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>488</v>
+      </c>
+      <c r="C186" t="s">
+        <v>524</v>
+      </c>
+      <c r="D186" t="s">
+        <v>525</v>
+      </c>
+      <c r="E186" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>10</v>
+      </c>
+      <c r="B187" t="s">
+        <v>488</v>
+      </c>
+      <c r="C187" t="s">
+        <v>527</v>
+      </c>
+      <c r="D187" t="s">
+        <v>528</v>
+      </c>
+      <c r="E187" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>13</v>
+      </c>
+      <c r="B188" t="s">
+        <v>488</v>
+      </c>
+      <c r="C188" t="s">
+        <v>530</v>
+      </c>
+      <c r="D188" t="s">
+        <v>531</v>
+      </c>
+      <c r="E188" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>16</v>
+      </c>
+      <c r="B189" t="s">
+        <v>488</v>
+      </c>
+      <c r="C189" t="s">
+        <v>533</v>
+      </c>
+      <c r="D189" t="s">
+        <v>534</v>
+      </c>
+      <c r="E189" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>19</v>
+      </c>
+      <c r="B190" t="s">
+        <v>488</v>
+      </c>
+      <c r="C190" t="s">
+        <v>536</v>
+      </c>
+      <c r="D190" t="s">
+        <v>537</v>
+      </c>
+      <c r="E190" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>22</v>
+      </c>
+      <c r="B191" t="s">
+        <v>488</v>
+      </c>
+      <c r="C191" t="s">
+        <v>539</v>
+      </c>
+      <c r="D191" t="s">
+        <v>537</v>
+      </c>
+      <c r="E191" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>541</v>
+      </c>
+      <c r="B192" t="s">
+        <v>488</v>
+      </c>
+      <c r="C192" t="s">
+        <v>542</v>
+      </c>
+      <c r="D192" t="s">
+        <v>543</v>
+      </c>
+      <c r="E192" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>541</v>
+      </c>
+      <c r="B193" t="s">
+        <v>488</v>
+      </c>
+      <c r="C193" t="s">
+        <v>542</v>
+      </c>
+      <c r="D193" t="s">
+        <v>545</v>
+      </c>
+      <c r="E193" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>541</v>
+      </c>
+      <c r="B194" t="s">
+        <v>488</v>
+      </c>
+      <c r="C194" t="s">
+        <v>542</v>
+      </c>
+      <c r="D194" t="s">
+        <v>545</v>
+      </c>
+      <c r="E194" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>541</v>
+      </c>
+      <c r="B195" t="s">
+        <v>488</v>
+      </c>
+      <c r="C195" t="s">
+        <v>542</v>
+      </c>
+      <c r="D195" t="s">
+        <v>548</v>
+      </c>
+      <c r="E195" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>541</v>
+      </c>
+      <c r="B196" t="s">
+        <v>488</v>
+      </c>
+      <c r="C196" t="s">
+        <v>542</v>
+      </c>
+      <c r="D196" t="s">
+        <v>549</v>
+      </c>
+      <c r="E196" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>541</v>
+      </c>
+      <c r="B197" t="s">
+        <v>488</v>
+      </c>
+      <c r="C197" t="s">
+        <v>542</v>
+      </c>
+      <c r="D197" t="s">
+        <v>551</v>
+      </c>
+      <c r="E197" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>541</v>
+      </c>
+      <c r="B198" t="s">
+        <v>488</v>
+      </c>
+      <c r="C198" t="s">
+        <v>542</v>
+      </c>
+      <c r="D198" t="s">
+        <v>551</v>
+      </c>
+      <c r="E198" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>541</v>
+      </c>
+      <c r="B199" t="s">
+        <v>488</v>
+      </c>
+      <c r="C199" t="s">
+        <v>542</v>
+      </c>
+      <c r="D199" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>541</v>
+      </c>
+      <c r="B200" t="s">
+        <v>488</v>
+      </c>
+      <c r="C200" t="s">
+        <v>542</v>
+      </c>
+      <c r="D200" t="s">
+        <v>553</v>
+      </c>
+      <c r="E200" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>541</v>
+      </c>
+      <c r="B201" t="s">
+        <v>488</v>
+      </c>
+      <c r="C201" t="s">
+        <v>542</v>
+      </c>
+      <c r="D201" t="s">
+        <v>556</v>
+      </c>
+      <c r="E201" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>558</v>
+      </c>
+      <c r="B202" t="s">
+        <v>488</v>
+      </c>
+      <c r="C202" t="s">
+        <v>559</v>
+      </c>
+      <c r="D202" t="s">
+        <v>500</v>
+      </c>
+      <c r="E202" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>561</v>
+      </c>
+      <c r="B203" t="s">
+        <v>562</v>
+      </c>
+      <c r="C203" t="s">
+        <v>563</v>
+      </c>
+      <c r="D203" t="s">
+        <v>564</v>
+      </c>
+      <c r="E203" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>566</v>
+      </c>
+      <c r="B204" t="s">
+        <v>562</v>
+      </c>
+      <c r="C204" t="s">
+        <v>567</v>
+      </c>
+      <c r="D204" t="s">
+        <v>564</v>
+      </c>
+      <c r="E204" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>569</v>
+      </c>
+      <c r="B205" t="s">
+        <v>562</v>
+      </c>
+      <c r="C205" t="s">
+        <v>570</v>
+      </c>
+      <c r="D205" t="s">
+        <v>571</v>
+      </c>
+      <c r="E205" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>573</v>
+      </c>
+      <c r="B206" t="s">
+        <v>562</v>
+      </c>
+      <c r="C206" t="s">
+        <v>574</v>
+      </c>
+      <c r="D206" t="s">
+        <v>575</v>
+      </c>
+      <c r="E206" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>577</v>
+      </c>
+      <c r="B207" t="s">
+        <v>562</v>
+      </c>
+      <c r="C207" t="s">
+        <v>578</v>
+      </c>
+      <c r="D207" t="s">
+        <v>579</v>
+      </c>
+      <c r="E207" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>581</v>
+      </c>
+      <c r="B208" t="s">
+        <v>562</v>
+      </c>
+      <c r="C208" t="s">
+        <v>582</v>
+      </c>
+      <c r="D208" t="s">
+        <v>583</v>
+      </c>
+      <c r="E208" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>585</v>
+      </c>
+      <c r="B209" t="s">
+        <v>562</v>
+      </c>
+      <c r="C209" t="s">
+        <v>586</v>
+      </c>
+      <c r="D209" t="s">
+        <v>583</v>
+      </c>
+      <c r="E209" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>588</v>
+      </c>
+      <c r="B210" t="s">
+        <v>562</v>
+      </c>
+      <c r="C210" t="s">
+        <v>147</v>
+      </c>
+      <c r="D210" t="s">
+        <v>589</v>
+      </c>
+      <c r="E210" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>590</v>
+      </c>
+      <c r="B211" t="s">
+        <v>562</v>
+      </c>
+      <c r="C211" t="s">
+        <v>147</v>
+      </c>
+      <c r="D211" t="s">
+        <v>589</v>
+      </c>
+      <c r="E211" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>591</v>
+      </c>
+      <c r="B212" t="s">
+        <v>562</v>
+      </c>
+      <c r="C212" t="s">
+        <v>592</v>
+      </c>
+      <c r="D212" t="s">
+        <v>593</v>
+      </c>
+      <c r="E212" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>25</v>
+      </c>
+      <c r="B213" t="s">
+        <v>562</v>
+      </c>
+      <c r="C213" t="s">
+        <v>595</v>
+      </c>
+      <c r="D213" t="s">
+        <v>528</v>
+      </c>
+      <c r="E213" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>28</v>
+      </c>
+      <c r="B214" t="s">
+        <v>562</v>
+      </c>
+      <c r="C214" t="s">
+        <v>596</v>
+      </c>
+      <c r="D214" t="s">
+        <v>597</v>
+      </c>
+      <c r="E214" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>31</v>
+      </c>
+      <c r="B215" t="s">
+        <v>562</v>
+      </c>
+      <c r="C215" t="s">
+        <v>599</v>
+      </c>
+      <c r="D215" t="s">
+        <v>600</v>
+      </c>
+      <c r="E215" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>34</v>
+      </c>
+      <c r="B216" t="s">
+        <v>562</v>
+      </c>
+      <c r="C216" t="s">
+        <v>602</v>
+      </c>
+      <c r="D216" t="s">
+        <v>603</v>
+      </c>
+      <c r="E216" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>37</v>
+      </c>
+      <c r="B217" t="s">
+        <v>562</v>
+      </c>
+      <c r="C217" t="s">
+        <v>605</v>
+      </c>
+      <c r="D217" t="s">
+        <v>537</v>
+      </c>
+      <c r="E217" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>40</v>
+      </c>
+      <c r="B218" t="s">
+        <v>562</v>
+      </c>
+      <c r="C218" t="s">
+        <v>607</v>
+      </c>
+      <c r="D218" t="s">
+        <v>608</v>
+      </c>
+      <c r="E218" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>43</v>
+      </c>
+      <c r="B219" t="s">
+        <v>562</v>
+      </c>
+      <c r="C219" t="s">
+        <v>609</v>
+      </c>
+      <c r="D219" t="s">
+        <v>610</v>
+      </c>
+      <c r="E219" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>46</v>
+      </c>
+      <c r="B220" t="s">
+        <v>562</v>
+      </c>
+      <c r="C220" t="s">
+        <v>612</v>
+      </c>
+      <c r="D220" t="s">
+        <v>613</v>
+      </c>
+      <c r="E220" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>49</v>
+      </c>
+      <c r="B221" t="s">
+        <v>562</v>
+      </c>
+      <c r="C221" t="s">
+        <v>615</v>
+      </c>
+      <c r="D221" t="s">
+        <v>616</v>
+      </c>
+      <c r="E221" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>52</v>
+      </c>
+      <c r="B222" t="s">
+        <v>562</v>
+      </c>
+      <c r="C222" t="s">
+        <v>618</v>
+      </c>
+      <c r="D222" t="s">
+        <v>619</v>
+      </c>
+      <c r="E222" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>55</v>
+      </c>
+      <c r="B223" t="s">
+        <v>562</v>
+      </c>
+      <c r="C223" t="s">
+        <v>621</v>
+      </c>
+      <c r="D223" t="s">
+        <v>622</v>
+      </c>
+      <c r="E223" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>58</v>
+      </c>
+      <c r="B224" t="s">
+        <v>562</v>
+      </c>
+      <c r="C224" t="s">
+        <v>624</v>
+      </c>
+      <c r="D224" t="s">
+        <v>625</v>
+      </c>
+      <c r="E224" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>61</v>
+      </c>
+      <c r="B225" t="s">
+        <v>562</v>
+      </c>
+      <c r="C225" t="s">
+        <v>627</v>
+      </c>
+      <c r="D225" t="s">
+        <v>628</v>
+      </c>
+      <c r="E225" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>630</v>
+      </c>
+      <c r="B226" t="s">
+        <v>562</v>
+      </c>
+      <c r="C226" t="s">
+        <v>631</v>
+      </c>
+      <c r="D226" t="s">
+        <v>261</v>
+      </c>
+      <c r="E226" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>633</v>
+      </c>
+      <c r="B227" t="s">
+        <v>562</v>
+      </c>
+      <c r="C227" t="s">
+        <v>634</v>
+      </c>
+      <c r="D227" t="s">
+        <v>635</v>
+      </c>
+      <c r="E227" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>637</v>
+      </c>
+      <c r="B228" t="s">
+        <v>562</v>
+      </c>
+      <c r="C228" t="s">
+        <v>638</v>
+      </c>
+      <c r="D228" t="s">
+        <v>639</v>
+      </c>
+      <c r="E228" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>641</v>
+      </c>
+      <c r="B229" t="s">
+        <v>562</v>
+      </c>
+      <c r="C229" t="s">
+        <v>642</v>
+      </c>
+      <c r="D229" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>644</v>
+      </c>
+      <c r="B230" t="s">
+        <v>562</v>
+      </c>
+      <c r="C230" t="s">
+        <v>642</v>
+      </c>
+      <c r="D230" t="s">
+        <v>645</v>
+      </c>
+      <c r="E230" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>647</v>
+      </c>
+      <c r="B231" t="s">
+        <v>562</v>
+      </c>
+      <c r="C231" t="s">
+        <v>648</v>
+      </c>
+      <c r="D231" t="s">
+        <v>649</v>
+      </c>
+      <c r="E231" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>651</v>
+      </c>
+      <c r="B232" t="s">
+        <v>562</v>
+      </c>
+      <c r="C232" t="s">
+        <v>642</v>
+      </c>
+      <c r="D232" t="s">
+        <v>652</v>
+      </c>
+      <c r="E232" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>654</v>
+      </c>
+      <c r="B233" t="s">
+        <v>562</v>
+      </c>
+      <c r="C233" t="s">
+        <v>655</v>
+      </c>
+      <c r="D233" t="s">
+        <v>656</v>
+      </c>
+      <c r="E233" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>658</v>
+      </c>
+      <c r="B234" t="s">
+        <v>562</v>
+      </c>
+      <c r="C234" t="s">
+        <v>659</v>
+      </c>
+      <c r="D234" t="s">
+        <v>660</v>
+      </c>
+      <c r="E234" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>662</v>
+      </c>
+      <c r="B235" t="s">
+        <v>562</v>
+      </c>
+      <c r="C235" t="s">
+        <v>642</v>
+      </c>
+      <c r="D235" t="s">
+        <v>663</v>
+      </c>
+      <c r="E235" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>665</v>
+      </c>
+      <c r="B236" t="s">
+        <v>562</v>
+      </c>
+      <c r="C236" t="s">
+        <v>642</v>
+      </c>
+      <c r="D236" t="s">
+        <v>666</v>
+      </c>
+      <c r="E236" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>668</v>
+      </c>
+      <c r="B237" t="s">
+        <v>562</v>
+      </c>
+      <c r="C237" t="s">
+        <v>642</v>
+      </c>
+      <c r="D237" t="s">
+        <v>669</v>
+      </c>
+      <c r="E237" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>671</v>
+      </c>
+      <c r="B238" t="s">
+        <v>562</v>
+      </c>
+      <c r="C238" t="s">
+        <v>642</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>673</v>
+      </c>
+      <c r="B239" t="s">
+        <v>562</v>
+      </c>
+      <c r="C239" t="s">
+        <v>642</v>
+      </c>
+      <c r="D239" t="s">
+        <v>674</v>
+      </c>
+      <c r="E239" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>676</v>
+      </c>
+      <c r="B240" t="s">
+        <v>562</v>
+      </c>
+      <c r="C240" t="s">
+        <v>642</v>
+      </c>
+      <c r="D240" t="s">
+        <v>677</v>
+      </c>
+      <c r="E240" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>679</v>
+      </c>
+      <c r="B241" t="s">
+        <v>562</v>
+      </c>
+      <c r="C241" t="s">
+        <v>642</v>
+      </c>
+      <c r="D241" t="s">
+        <v>680</v>
+      </c>
+      <c r="E241" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>682</v>
+      </c>
+      <c r="B242" t="s">
+        <v>562</v>
+      </c>
+      <c r="C242" t="s">
+        <v>642</v>
+      </c>
+      <c r="D242" t="s">
+        <v>683</v>
+      </c>
+      <c r="E242" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>685</v>
+      </c>
+      <c r="B243" t="s">
+        <v>562</v>
+      </c>
+      <c r="C243" t="s">
+        <v>642</v>
+      </c>
+      <c r="D243" t="s">
+        <v>686</v>
+      </c>
+      <c r="E243" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>688</v>
+      </c>
+      <c r="B244" t="s">
+        <v>562</v>
+      </c>
+      <c r="C244" t="s">
+        <v>642</v>
+      </c>
+      <c r="D244" t="s">
+        <v>689</v>
+      </c>
+      <c r="E244" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>691</v>
+      </c>
+      <c r="B245" t="s">
+        <v>562</v>
+      </c>
+      <c r="C245" t="s">
+        <v>642</v>
+      </c>
+      <c r="D245" t="s">
+        <v>692</v>
+      </c>
+      <c r="E245" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>694</v>
+      </c>
+      <c r="B246" t="s">
+        <v>562</v>
+      </c>
+      <c r="C246" t="s">
+        <v>642</v>
+      </c>
+      <c r="D246" t="s">
+        <v>695</v>
+      </c>
+      <c r="E246" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>697</v>
+      </c>
+      <c r="B247" t="s">
+        <v>562</v>
+      </c>
+      <c r="C247" t="s">
+        <v>642</v>
+      </c>
+      <c r="D247" t="s">
+        <v>698</v>
+      </c>
+      <c r="E247" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>700</v>
+      </c>
+      <c r="B248" t="s">
+        <v>562</v>
+      </c>
+      <c r="C248" t="s">
+        <v>642</v>
+      </c>
+      <c r="D248" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>701</v>
+      </c>
+      <c r="B249" t="s">
+        <v>562</v>
+      </c>
+      <c r="C249" t="s">
+        <v>642</v>
+      </c>
+      <c r="D249" t="s">
+        <v>702</v>
+      </c>
+      <c r="E249" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>704</v>
+      </c>
+      <c r="B250" t="s">
+        <v>562</v>
+      </c>
+      <c r="C250" t="s">
+        <v>642</v>
+      </c>
+      <c r="D250" t="s">
+        <v>705</v>
+      </c>
+      <c r="E250" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>707</v>
+      </c>
+      <c r="B251" t="s">
+        <v>562</v>
+      </c>
+      <c r="C251" t="s">
+        <v>642</v>
+      </c>
+      <c r="D251" t="s">
+        <v>708</v>
+      </c>
+      <c r="E251" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>710</v>
+      </c>
+      <c r="B252" t="s">
+        <v>562</v>
+      </c>
+      <c r="C252" t="s">
+        <v>642</v>
+      </c>
+      <c r="D252" t="s">
+        <v>711</v>
+      </c>
+      <c r="E252" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>713</v>
+      </c>
+      <c r="B253" t="s">
+        <v>562</v>
+      </c>
+      <c r="C253" t="s">
+        <v>642</v>
+      </c>
+      <c r="D253" t="s">
+        <v>714</v>
+      </c>
+      <c r="E253" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>716</v>
+      </c>
+      <c r="B254" t="s">
+        <v>562</v>
+      </c>
+      <c r="C254" t="s">
+        <v>642</v>
+      </c>
+      <c r="D254" t="s">
+        <v>717</v>
+      </c>
+      <c r="E254" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>719</v>
+      </c>
+      <c r="B255" t="s">
+        <v>562</v>
+      </c>
+      <c r="C255" t="s">
+        <v>642</v>
+      </c>
+      <c r="D255" t="s">
+        <v>720</v>
+      </c>
+      <c r="E255" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>722</v>
+      </c>
+      <c r="B256" t="s">
+        <v>562</v>
+      </c>
+      <c r="C256" t="s">
+        <v>642</v>
+      </c>
+      <c r="D256" t="s">
+        <v>723</v>
+      </c>
+      <c r="E256" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>725</v>
+      </c>
+      <c r="B257" t="s">
+        <v>562</v>
+      </c>
+      <c r="C257" t="s">
+        <v>642</v>
+      </c>
+      <c r="D257" t="s">
+        <v>726</v>
+      </c>
+      <c r="E257" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>728</v>
+      </c>
+      <c r="B258" t="s">
+        <v>562</v>
+      </c>
+      <c r="C258" t="s">
+        <v>642</v>
+      </c>
+      <c r="D258" t="s">
+        <v>729</v>
+      </c>
+      <c r="E258" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>731</v>
+      </c>
+      <c r="B259" t="s">
+        <v>562</v>
+      </c>
+      <c r="C259" t="s">
+        <v>642</v>
+      </c>
+      <c r="D259" t="s">
+        <v>732</v>
+      </c>
+      <c r="E259" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>734</v>
+      </c>
+      <c r="B260" t="s">
+        <v>562</v>
+      </c>
+      <c r="C260" t="s">
+        <v>642</v>
+      </c>
+      <c r="D260" t="s">
+        <v>735</v>
+      </c>
+      <c r="E260" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>737</v>
+      </c>
+      <c r="B261" t="s">
+        <v>562</v>
+      </c>
+      <c r="C261" t="s">
+        <v>642</v>
+      </c>
+      <c r="D261" t="s">
+        <v>738</v>
+      </c>
+      <c r="E261" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>740</v>
+      </c>
+      <c r="B262" t="s">
+        <v>562</v>
+      </c>
+      <c r="C262" t="s">
+        <v>642</v>
+      </c>
+      <c r="D262" t="s">
+        <v>741</v>
+      </c>
+      <c r="E262" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>743</v>
+      </c>
+      <c r="B263" t="s">
+        <v>562</v>
+      </c>
+      <c r="C263" t="s">
+        <v>642</v>
+      </c>
+      <c r="D263" t="s">
+        <v>744</v>
+      </c>
+      <c r="E263" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>745</v>
+      </c>
+      <c r="B264" t="s">
+        <v>562</v>
+      </c>
+      <c r="C264" t="s">
+        <v>642</v>
+      </c>
+      <c r="D264" t="s">
+        <v>746</v>
+      </c>
+      <c r="E264" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>748</v>
+      </c>
+      <c r="B265" t="s">
+        <v>562</v>
+      </c>
+      <c r="C265" t="s">
+        <v>642</v>
+      </c>
+      <c r="D265" t="s">
+        <v>749</v>
+      </c>
+      <c r="E265" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>751</v>
+      </c>
+      <c r="B266" t="s">
+        <v>562</v>
+      </c>
+      <c r="C266" t="s">
+        <v>642</v>
+      </c>
+      <c r="D266" t="s">
+        <v>752</v>
+      </c>
+      <c r="E266" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>754</v>
+      </c>
+      <c r="B267" t="s">
+        <v>562</v>
+      </c>
+      <c r="C267" t="s">
+        <v>642</v>
+      </c>
+      <c r="D267" t="s">
+        <v>755</v>
+      </c>
+      <c r="E267" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>757</v>
+      </c>
+      <c r="B268" t="s">
+        <v>562</v>
+      </c>
+      <c r="C268" t="s">
+        <v>642</v>
+      </c>
+      <c r="D268" t="s">
+        <v>758</v>
+      </c>
+      <c r="E268" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>760</v>
+      </c>
+      <c r="B269" t="s">
+        <v>562</v>
+      </c>
+      <c r="C269" t="s">
+        <v>642</v>
+      </c>
+      <c r="D269" t="s">
+        <v>761</v>
+      </c>
+      <c r="E269" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>763</v>
+      </c>
+      <c r="B270" t="s">
+        <v>562</v>
+      </c>
+      <c r="C270" t="s">
+        <v>642</v>
+      </c>
+      <c r="D270" t="s">
+        <v>764</v>
+      </c>
+      <c r="E270" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>766</v>
+      </c>
+      <c r="B271" t="s">
+        <v>562</v>
+      </c>
+      <c r="C271" t="s">
+        <v>642</v>
+      </c>
+      <c r="D271" t="s">
+        <v>767</v>
+      </c>
+      <c r="E271" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>768</v>
+      </c>
+      <c r="B272" t="s">
+        <v>562</v>
+      </c>
+      <c r="C272" t="s">
+        <v>642</v>
+      </c>
+      <c r="D272" t="s">
+        <v>769</v>
+      </c>
+      <c r="E272" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>771</v>
+      </c>
+      <c r="B273" t="s">
+        <v>562</v>
+      </c>
+      <c r="C273" t="s">
+        <v>642</v>
+      </c>
+      <c r="D273" t="s">
+        <v>772</v>
+      </c>
+      <c r="E273" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>774</v>
+      </c>
+      <c r="B274" t="s">
+        <v>562</v>
+      </c>
+      <c r="C274" t="s">
+        <v>642</v>
+      </c>
+      <c r="D274" t="s">
+        <v>775</v>
+      </c>
+      <c r="E274" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>777</v>
+      </c>
+      <c r="B275" t="s">
+        <v>562</v>
+      </c>
+      <c r="C275" t="s">
+        <v>642</v>
+      </c>
+      <c r="D275" t="s">
+        <v>778</v>
+      </c>
+      <c r="E275" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>780</v>
+      </c>
+      <c r="B276" t="s">
+        <v>562</v>
+      </c>
+      <c r="C276" t="s">
+        <v>642</v>
+      </c>
+      <c r="D276" t="s">
+        <v>781</v>
+      </c>
+      <c r="E276" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>783</v>
+      </c>
+      <c r="B277" t="s">
+        <v>562</v>
+      </c>
+      <c r="C277" t="s">
+        <v>642</v>
+      </c>
+      <c r="D277" t="s">
+        <v>784</v>
+      </c>
+      <c r="E277" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>786</v>
+      </c>
+      <c r="B278" t="s">
+        <v>562</v>
+      </c>
+      <c r="C278" t="s">
+        <v>642</v>
+      </c>
+      <c r="D278" t="s">
+        <v>787</v>
+      </c>
+      <c r="E278" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>788</v>
+      </c>
+      <c r="B279" t="s">
+        <v>562</v>
+      </c>
+      <c r="C279" t="s">
+        <v>642</v>
+      </c>
+      <c r="D279" t="s">
+        <v>789</v>
+      </c>
+      <c r="E279" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>791</v>
+      </c>
+      <c r="B280" t="s">
+        <v>562</v>
+      </c>
+      <c r="C280" t="s">
+        <v>642</v>
+      </c>
+      <c r="D280" t="s">
+        <v>792</v>
+      </c>
+      <c r="E280" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>794</v>
+      </c>
+      <c r="B281" t="s">
+        <v>562</v>
+      </c>
+      <c r="C281" t="s">
+        <v>642</v>
+      </c>
+      <c r="D281" t="s">
+        <v>795</v>
+      </c>
+      <c r="E281" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>797</v>
+      </c>
+      <c r="B282" t="s">
+        <v>562</v>
+      </c>
+      <c r="C282" t="s">
+        <v>642</v>
+      </c>
+      <c r="D282" t="s">
+        <v>23</v>
+      </c>
+      <c r="E282" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>799</v>
+      </c>
+      <c r="B283" t="s">
+        <v>562</v>
+      </c>
+      <c r="C283" t="s">
+        <v>642</v>
+      </c>
+      <c r="D283" t="s">
+        <v>800</v>
+      </c>
+      <c r="E283" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>802</v>
+      </c>
+      <c r="B284" t="s">
+        <v>562</v>
+      </c>
+      <c r="C284" t="s">
+        <v>642</v>
+      </c>
+      <c r="D284" t="s">
+        <v>803</v>
+      </c>
+      <c r="E284" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>805</v>
+      </c>
+      <c r="B285" t="s">
+        <v>562</v>
+      </c>
+      <c r="C285" t="s">
+        <v>642</v>
+      </c>
+      <c r="D285" t="s">
+        <v>806</v>
+      </c>
+      <c r="E285" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>808</v>
+      </c>
+      <c r="B286" t="s">
+        <v>562</v>
+      </c>
+      <c r="C286" t="s">
+        <v>642</v>
+      </c>
+      <c r="D286" t="s">
+        <v>35</v>
+      </c>
+      <c r="E286" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>810</v>
+      </c>
+      <c r="B287" t="s">
+        <v>562</v>
+      </c>
+      <c r="C287" t="s">
+        <v>642</v>
+      </c>
+      <c r="D287" t="s">
+        <v>26</v>
+      </c>
+      <c r="E287" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>812</v>
+      </c>
+      <c r="B288" t="s">
+        <v>562</v>
+      </c>
+      <c r="C288" t="s">
+        <v>642</v>
+      </c>
+      <c r="D288" t="s">
+        <v>813</v>
+      </c>
+      <c r="E288" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>815</v>
+      </c>
+      <c r="B289" t="s">
+        <v>562</v>
+      </c>
+      <c r="C289" t="s">
+        <v>642</v>
+      </c>
+      <c r="D289" t="s">
+        <v>29</v>
+      </c>
+      <c r="E289" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>817</v>
+      </c>
+      <c r="B290" t="s">
+        <v>562</v>
+      </c>
+      <c r="C290" t="s">
+        <v>642</v>
+      </c>
+      <c r="D290" t="s">
+        <v>818</v>
+      </c>
+      <c r="E290" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>820</v>
+      </c>
+      <c r="B291" t="s">
+        <v>562</v>
+      </c>
+      <c r="C291" t="s">
+        <v>642</v>
+      </c>
+      <c r="D291" t="s">
+        <v>821</v>
+      </c>
+      <c r="E291" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>823</v>
+      </c>
+      <c r="B292" t="s">
+        <v>562</v>
+      </c>
+      <c r="C292" t="s">
+        <v>642</v>
+      </c>
+      <c r="D292" t="s">
+        <v>824</v>
+      </c>
+      <c r="E292" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>826</v>
+      </c>
+      <c r="B293" t="s">
+        <v>562</v>
+      </c>
+      <c r="C293" t="s">
+        <v>642</v>
+      </c>
+      <c r="D293" t="s">
+        <v>827</v>
+      </c>
+      <c r="E293" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>829</v>
+      </c>
+      <c r="B294" t="s">
+        <v>562</v>
+      </c>
+      <c r="C294" t="s">
+        <v>642</v>
+      </c>
+      <c r="D294" t="s">
+        <v>830</v>
+      </c>
+      <c r="E294" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>832</v>
+      </c>
+      <c r="B295" t="s">
+        <v>562</v>
+      </c>
+      <c r="C295" t="s">
+        <v>642</v>
+      </c>
+      <c r="D295" t="s">
+        <v>833</v>
+      </c>
+      <c r="E295" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>835</v>
+      </c>
+      <c r="B296" t="s">
+        <v>562</v>
+      </c>
+      <c r="C296" t="s">
+        <v>642</v>
+      </c>
+      <c r="D296" t="s">
+        <v>836</v>
+      </c>
+      <c r="E296" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>838</v>
+      </c>
+      <c r="B297" t="s">
+        <v>562</v>
+      </c>
+      <c r="C297" t="s">
+        <v>642</v>
+      </c>
+      <c r="D297" t="s">
+        <v>839</v>
+      </c>
+      <c r="E297" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>841</v>
+      </c>
+      <c r="B298" t="s">
+        <v>562</v>
+      </c>
+      <c r="C298" t="s">
+        <v>642</v>
+      </c>
+      <c r="D298" t="s">
+        <v>842</v>
+      </c>
+      <c r="E298" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>844</v>
+      </c>
+      <c r="B299" t="s">
+        <v>562</v>
+      </c>
+      <c r="C299" t="s">
+        <v>642</v>
+      </c>
+      <c r="D299" t="s">
+        <v>845</v>
+      </c>
+      <c r="E299" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>847</v>
+      </c>
+      <c r="B300" t="s">
+        <v>562</v>
+      </c>
+      <c r="C300" t="s">
+        <v>642</v>
+      </c>
+      <c r="D300" t="s">
+        <v>848</v>
+      </c>
+      <c r="E300" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>850</v>
+      </c>
+      <c r="B301" t="s">
+        <v>562</v>
+      </c>
+      <c r="C301" t="s">
+        <v>642</v>
+      </c>
+      <c r="D301" t="s">
+        <v>851</v>
+      </c>
+      <c r="E301" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>853</v>
+      </c>
+      <c r="B302" t="s">
+        <v>562</v>
+      </c>
+      <c r="C302" t="s">
+        <v>642</v>
+      </c>
+      <c r="D302" t="s">
+        <v>854</v>
+      </c>
+      <c r="E302" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>856</v>
+      </c>
+      <c r="B303" t="s">
+        <v>562</v>
+      </c>
+      <c r="C303" t="s">
+        <v>642</v>
+      </c>
+      <c r="D303" t="s">
+        <v>857</v>
+      </c>
+      <c r="E303" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>859</v>
+      </c>
+      <c r="B304" t="s">
+        <v>562</v>
+      </c>
+      <c r="C304" t="s">
+        <v>642</v>
+      </c>
+      <c r="D304" t="s">
+        <v>860</v>
+      </c>
+      <c r="E304" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>862</v>
+      </c>
+      <c r="B305" t="s">
+        <v>562</v>
+      </c>
+      <c r="C305" t="s">
+        <v>642</v>
+      </c>
+      <c r="D305" t="s">
+        <v>863</v>
+      </c>
+      <c r="E305" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>865</v>
+      </c>
+      <c r="B306" t="s">
+        <v>562</v>
+      </c>
+      <c r="C306" t="s">
+        <v>642</v>
+      </c>
+      <c r="D306" t="s">
+        <v>866</v>
+      </c>
+      <c r="E306" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>867</v>
+      </c>
+      <c r="B307" t="s">
+        <v>562</v>
+      </c>
+      <c r="C307" t="s">
+        <v>642</v>
+      </c>
+      <c r="D307" t="s">
+        <v>868</v>
+      </c>
+      <c r="E307" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>870</v>
+      </c>
+      <c r="B308" t="s">
+        <v>562</v>
+      </c>
+      <c r="C308" t="s">
+        <v>642</v>
+      </c>
+      <c r="D308" t="s">
+        <v>871</v>
+      </c>
+      <c r="E308" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>873</v>
+      </c>
+      <c r="B309" t="s">
+        <v>562</v>
+      </c>
+      <c r="C309" t="s">
+        <v>642</v>
+      </c>
+      <c r="D309" t="s">
+        <v>874</v>
+      </c>
+      <c r="E309" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>876</v>
+      </c>
+      <c r="B310" t="s">
+        <v>562</v>
+      </c>
+      <c r="C310" t="s">
+        <v>642</v>
+      </c>
+      <c r="D310" t="s">
+        <v>877</v>
+      </c>
+      <c r="E310" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>879</v>
+      </c>
+      <c r="B311" t="s">
+        <v>562</v>
+      </c>
+      <c r="C311" t="s">
+        <v>642</v>
+      </c>
+      <c r="D311" t="s">
+        <v>880</v>
+      </c>
+      <c r="E311" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>882</v>
+      </c>
+      <c r="B312" t="s">
+        <v>562</v>
+      </c>
+      <c r="C312" t="s">
+        <v>642</v>
+      </c>
+      <c r="D312" t="s">
+        <v>883</v>
+      </c>
+      <c r="E312" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>885</v>
+      </c>
+      <c r="B313" t="s">
+        <v>562</v>
+      </c>
+      <c r="C313" t="s">
+        <v>642</v>
+      </c>
+      <c r="D313" t="s">
+        <v>41</v>
+      </c>
+      <c r="E313" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>887</v>
+      </c>
+      <c r="B314" t="s">
+        <v>562</v>
+      </c>
+      <c r="C314" t="s">
+        <v>642</v>
+      </c>
+      <c r="D314" t="s">
+        <v>888</v>
+      </c>
+      <c r="E314" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>890</v>
+      </c>
+      <c r="B315" t="s">
+        <v>562</v>
+      </c>
+      <c r="C315" t="s">
+        <v>642</v>
+      </c>
+      <c r="D315" t="s">
+        <v>891</v>
+      </c>
+      <c r="E315" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>893</v>
+      </c>
+      <c r="B316" t="s">
+        <v>562</v>
+      </c>
+      <c r="C316" t="s">
+        <v>642</v>
+      </c>
+      <c r="D316" t="s">
+        <v>894</v>
+      </c>
+      <c r="E316" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>896</v>
+      </c>
+      <c r="B317" t="s">
+        <v>562</v>
+      </c>
+      <c r="C317" t="s">
+        <v>642</v>
+      </c>
+      <c r="D317" t="s">
+        <v>897</v>
+      </c>
+      <c r="E317" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>899</v>
+      </c>
+      <c r="B318" t="s">
+        <v>562</v>
+      </c>
+      <c r="C318" t="s">
+        <v>642</v>
+      </c>
+      <c r="D318" t="s">
+        <v>900</v>
+      </c>
+      <c r="E318" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>902</v>
+      </c>
+      <c r="B319" t="s">
+        <v>562</v>
+      </c>
+      <c r="C319" t="s">
+        <v>642</v>
+      </c>
+      <c r="D319" t="s">
+        <v>903</v>
+      </c>
+      <c r="E319" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>905</v>
+      </c>
+      <c r="B320" t="s">
+        <v>562</v>
+      </c>
+      <c r="C320" t="s">
+        <v>642</v>
+      </c>
+      <c r="D320" t="s">
+        <v>906</v>
+      </c>
+      <c r="E320" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>908</v>
+      </c>
+      <c r="B321" t="s">
+        <v>562</v>
+      </c>
+      <c r="C321" t="s">
+        <v>642</v>
+      </c>
+      <c r="D321" t="s">
+        <v>909</v>
+      </c>
+      <c r="E321" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>911</v>
+      </c>
+      <c r="B322" t="s">
+        <v>562</v>
+      </c>
+      <c r="C322" t="s">
+        <v>642</v>
+      </c>
+      <c r="D322" t="s">
+        <v>912</v>
+      </c>
+      <c r="E322" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>913</v>
+      </c>
+      <c r="B323" t="s">
+        <v>562</v>
+      </c>
+      <c r="C323" t="s">
+        <v>642</v>
+      </c>
+      <c r="D323" t="s">
+        <v>914</v>
+      </c>
+      <c r="E323" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>916</v>
+      </c>
+      <c r="B324" t="s">
+        <v>562</v>
+      </c>
+      <c r="C324" t="s">
+        <v>642</v>
+      </c>
+      <c r="D324" t="s">
+        <v>917</v>
+      </c>
+      <c r="E324" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>919</v>
+      </c>
+      <c r="B325" t="s">
+        <v>562</v>
+      </c>
+      <c r="C325" t="s">
+        <v>642</v>
+      </c>
+      <c r="D325" t="s">
+        <v>920</v>
+      </c>
+      <c r="E325" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>922</v>
+      </c>
+      <c r="B326" t="s">
+        <v>562</v>
+      </c>
+      <c r="C326" t="s">
+        <v>642</v>
+      </c>
+      <c r="D326" t="s">
+        <v>923</v>
+      </c>
+      <c r="E326" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>925</v>
+      </c>
+      <c r="B327" t="s">
+        <v>562</v>
+      </c>
+      <c r="C327" t="s">
+        <v>642</v>
+      </c>
+      <c r="D327" t="s">
+        <v>926</v>
+      </c>
+      <c r="E327" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>928</v>
+      </c>
+      <c r="B328" t="s">
+        <v>562</v>
+      </c>
+      <c r="C328" t="s">
+        <v>642</v>
+      </c>
+      <c r="D328" t="s">
+        <v>929</v>
+      </c>
+      <c r="E328" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>931</v>
+      </c>
+      <c r="B329" t="s">
+        <v>562</v>
+      </c>
+      <c r="C329" t="s">
+        <v>642</v>
+      </c>
+      <c r="D329" t="s">
+        <v>932</v>
+      </c>
+      <c r="E329" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>934</v>
+      </c>
+      <c r="B330" t="s">
+        <v>562</v>
+      </c>
+      <c r="C330" t="s">
+        <v>642</v>
+      </c>
+      <c r="D330" t="s">
+        <v>935</v>
+      </c>
+      <c r="E330" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>937</v>
+      </c>
+      <c r="B331" t="s">
+        <v>562</v>
+      </c>
+      <c r="C331" t="s">
+        <v>642</v>
+      </c>
+      <c r="D331" t="s">
+        <v>938</v>
+      </c>
+      <c r="E331" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>940</v>
+      </c>
+      <c r="B332" t="s">
+        <v>562</v>
+      </c>
+      <c r="C332" t="s">
+        <v>642</v>
+      </c>
+      <c r="D332" t="s">
+        <v>941</v>
+      </c>
+      <c r="E332" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>943</v>
+      </c>
+      <c r="B333" t="s">
+        <v>562</v>
+      </c>
+      <c r="C333" t="s">
+        <v>642</v>
+      </c>
+      <c r="D333" t="s">
+        <v>944</v>
+      </c>
+      <c r="E333" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>946</v>
+      </c>
+      <c r="B334" t="s">
+        <v>562</v>
+      </c>
+      <c r="C334" t="s">
+        <v>642</v>
+      </c>
+      <c r="D334" t="s">
+        <v>50</v>
+      </c>
+      <c r="E334" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>948</v>
+      </c>
+      <c r="B335" t="s">
+        <v>562</v>
+      </c>
+      <c r="C335" t="s">
+        <v>642</v>
+      </c>
+      <c r="D335" t="s">
+        <v>949</v>
+      </c>
+      <c r="E335" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>951</v>
+      </c>
+      <c r="B336" t="s">
+        <v>562</v>
+      </c>
+      <c r="C336" t="s">
+        <v>642</v>
+      </c>
+      <c r="D336" t="s">
+        <v>952</v>
+      </c>
+      <c r="E336" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>954</v>
+      </c>
+      <c r="B337" t="s">
+        <v>562</v>
+      </c>
+      <c r="C337" t="s">
+        <v>642</v>
+      </c>
+      <c r="D337" t="s">
+        <v>955</v>
+      </c>
+      <c r="E337" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>957</v>
+      </c>
+      <c r="B338" t="s">
+        <v>562</v>
+      </c>
+      <c r="C338" t="s">
+        <v>642</v>
+      </c>
+      <c r="D338" t="s">
+        <v>958</v>
+      </c>
+      <c r="E338" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>960</v>
+      </c>
+      <c r="B339" t="s">
+        <v>562</v>
+      </c>
+      <c r="C339" t="s">
+        <v>642</v>
+      </c>
+      <c r="D339" t="s">
+        <v>961</v>
+      </c>
+      <c r="E339" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>963</v>
+      </c>
+      <c r="B340" t="s">
+        <v>562</v>
+      </c>
+      <c r="C340" t="s">
+        <v>642</v>
+      </c>
+      <c r="D340" t="s">
+        <v>964</v>
+      </c>
+      <c r="E340" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>966</v>
+      </c>
+      <c r="B341" t="s">
+        <v>562</v>
+      </c>
+      <c r="C341" t="s">
+        <v>642</v>
+      </c>
+      <c r="D341" t="s">
+        <v>967</v>
+      </c>
+      <c r="E341" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>969</v>
+      </c>
+      <c r="B342" t="s">
+        <v>562</v>
+      </c>
+      <c r="C342" t="s">
+        <v>642</v>
+      </c>
+      <c r="D342" t="s">
+        <v>970</v>
+      </c>
+      <c r="E342" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>972</v>
+      </c>
+      <c r="B343" t="s">
+        <v>562</v>
+      </c>
+      <c r="C343" t="s">
+        <v>642</v>
+      </c>
+      <c r="D343" t="s">
+        <v>973</v>
+      </c>
+      <c r="E343" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>975</v>
+      </c>
+      <c r="B344" t="s">
+        <v>562</v>
+      </c>
+      <c r="C344" t="s">
+        <v>642</v>
+      </c>
+      <c r="D344" t="s">
+        <v>976</v>
+      </c>
+      <c r="E344" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>977</v>
+      </c>
+      <c r="B345" t="s">
+        <v>562</v>
+      </c>
+      <c r="C345" t="s">
+        <v>642</v>
+      </c>
+      <c r="D345" t="s">
+        <v>978</v>
+      </c>
+      <c r="E345" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>980</v>
+      </c>
+      <c r="B346" t="s">
+        <v>562</v>
+      </c>
+      <c r="C346" t="s">
+        <v>642</v>
+      </c>
+      <c r="D346" t="s">
+        <v>981</v>
+      </c>
+      <c r="E346" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>983</v>
+      </c>
+      <c r="B347" t="s">
+        <v>562</v>
+      </c>
+      <c r="C347" t="s">
+        <v>642</v>
+      </c>
+      <c r="D347" t="s">
+        <v>984</v>
+      </c>
+      <c r="E347" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>986</v>
+      </c>
+      <c r="B348" t="s">
+        <v>562</v>
+      </c>
+      <c r="C348" t="s">
+        <v>642</v>
+      </c>
+      <c r="D348" t="s">
+        <v>987</v>
+      </c>
+      <c r="E348" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>989</v>
+      </c>
+      <c r="B349" t="s">
+        <v>562</v>
+      </c>
+      <c r="C349" t="s">
+        <v>642</v>
+      </c>
+      <c r="D349" t="s">
+        <v>990</v>
+      </c>
+      <c r="E349" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>992</v>
+      </c>
+      <c r="B350" t="s">
+        <v>562</v>
+      </c>
+      <c r="C350" t="s">
+        <v>642</v>
+      </c>
+      <c r="D350" t="s">
+        <v>993</v>
+      </c>
+      <c r="E350" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>995</v>
+      </c>
+      <c r="B351" t="s">
+        <v>562</v>
+      </c>
+      <c r="C351" t="s">
+        <v>642</v>
+      </c>
+      <c r="D351" t="s">
+        <v>53</v>
+      </c>
+      <c r="E351" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>997</v>
+      </c>
+      <c r="B352" t="s">
+        <v>562</v>
+      </c>
+      <c r="C352" t="s">
+        <v>642</v>
+      </c>
+      <c r="D352" t="s">
+        <v>973</v>
+      </c>
+      <c r="E352" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>999</v>
+      </c>
+      <c r="B353" t="s">
+        <v>562</v>
+      </c>
+      <c r="C353" t="s">
+        <v>642</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B354" t="s">
+        <v>562</v>
+      </c>
+      <c r="C354" t="s">
+        <v>642</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B355" t="s">
+        <v>562</v>
+      </c>
+      <c r="C355" t="s">
+        <v>642</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B356" t="s">
+        <v>562</v>
+      </c>
+      <c r="C356" t="s">
+        <v>642</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B357" t="s">
+        <v>562</v>
+      </c>
+      <c r="C357" t="s">
+        <v>642</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B358" t="s">
+        <v>562</v>
+      </c>
+      <c r="C358" t="s">
+        <v>642</v>
+      </c>
+      <c r="D358" t="s">
+        <v>62</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B359" t="s">
+        <v>562</v>
+      </c>
+      <c r="C359" t="s">
+        <v>642</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B360" t="s">
+        <v>562</v>
+      </c>
+      <c r="C360" t="s">
+        <v>642</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B361" t="s">
+        <v>562</v>
+      </c>
+      <c r="C361" t="s">
+        <v>642</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B362" t="s">
+        <v>562</v>
+      </c>
+      <c r="C362" t="s">
+        <v>642</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B363" t="s">
+        <v>562</v>
+      </c>
+      <c r="C363" t="s">
+        <v>642</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B364" t="s">
+        <v>562</v>
+      </c>
+      <c r="C364" t="s">
+        <v>642</v>
+      </c>
+      <c r="D364" t="s">
+        <v>56</v>
+      </c>
+      <c r="E364" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B365" t="s">
+        <v>562</v>
+      </c>
+      <c r="C365" t="s">
+        <v>642</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B366" t="s">
+        <v>562</v>
+      </c>
+      <c r="C366" t="s">
+        <v>642</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B367" t="s">
+        <v>562</v>
+      </c>
+      <c r="C367" t="s">
+        <v>642</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B368" t="s">
+        <v>562</v>
+      </c>
+      <c r="C368" t="s">
+        <v>642</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B369" t="s">
+        <v>562</v>
+      </c>
+      <c r="C369" t="s">
+        <v>642</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E369" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B370" t="s">
+        <v>562</v>
+      </c>
+      <c r="C370" t="s">
+        <v>642</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B371" t="s">
+        <v>562</v>
+      </c>
+      <c r="C371" t="s">
+        <v>642</v>
+      </c>
+      <c r="D371" t="s">
+        <v>68</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B372" t="s">
+        <v>562</v>
+      </c>
+      <c r="C372" t="s">
+        <v>642</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B373" t="s">
+        <v>562</v>
+      </c>
+      <c r="C373" t="s">
+        <v>642</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B374" t="s">
+        <v>562</v>
+      </c>
+      <c r="C374" t="s">
+        <v>642</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E374" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B375" t="s">
+        <v>562</v>
+      </c>
+      <c r="C375" t="s">
+        <v>642</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E375" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B376" t="s">
+        <v>562</v>
+      </c>
+      <c r="C376" t="s">
+        <v>642</v>
+      </c>
+      <c r="D376" t="s">
+        <v>65</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B377" t="s">
+        <v>562</v>
+      </c>
+      <c r="C377" t="s">
+        <v>642</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E377" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B378" t="s">
+        <v>562</v>
+      </c>
+      <c r="C378" t="s">
+        <v>642</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B379" t="s">
+        <v>562</v>
+      </c>
+      <c r="C379" t="s">
+        <v>642</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B380" t="s">
+        <v>562</v>
+      </c>
+      <c r="C380" t="s">
+        <v>642</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B381" t="s">
+        <v>562</v>
+      </c>
+      <c r="C381" t="s">
+        <v>642</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E381" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B382" t="s">
+        <v>562</v>
+      </c>
+      <c r="C382" t="s">
+        <v>642</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B383" t="s">
+        <v>562</v>
+      </c>
+      <c r="C383" t="s">
+        <v>642</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B384" t="s">
+        <v>562</v>
+      </c>
+      <c r="C384" t="s">
+        <v>642</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B385" t="s">
+        <v>562</v>
+      </c>
+      <c r="C385" t="s">
+        <v>642</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B386" t="s">
+        <v>562</v>
+      </c>
+      <c r="C386" t="s">
+        <v>642</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B387" t="s">
+        <v>562</v>
+      </c>
+      <c r="C387" t="s">
+        <v>642</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B388" t="s">
+        <v>562</v>
+      </c>
+      <c r="C388" t="s">
+        <v>642</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B389" t="s">
+        <v>562</v>
+      </c>
+      <c r="C389" t="s">
+        <v>642</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B390" t="s">
+        <v>562</v>
+      </c>
+      <c r="C390" t="s">
+        <v>642</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B391" t="s">
+        <v>562</v>
+      </c>
+      <c r="C391" t="s">
+        <v>642</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B392" t="s">
+        <v>562</v>
+      </c>
+      <c r="C392" t="s">
+        <v>642</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B393" t="s">
+        <v>562</v>
+      </c>
+      <c r="C393" t="s">
+        <v>642</v>
+      </c>
+      <c r="D393" t="s">
+        <v>71</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B394" t="s">
+        <v>562</v>
+      </c>
+      <c r="C394" t="s">
+        <v>642</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B395" t="s">
+        <v>562</v>
+      </c>
+      <c r="C395" t="s">
+        <v>642</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B396" t="s">
+        <v>562</v>
+      </c>
+      <c r="C396" t="s">
+        <v>642</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B397" t="s">
+        <v>562</v>
+      </c>
+      <c r="C397" t="s">
+        <v>642</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B398" t="s">
+        <v>562</v>
+      </c>
+      <c r="C398" t="s">
+        <v>642</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E398" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B399" t="s">
+        <v>562</v>
+      </c>
+      <c r="C399" t="s">
+        <v>642</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B400" t="s">
+        <v>562</v>
+      </c>
+      <c r="C400" t="s">
+        <v>642</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B401" t="s">
+        <v>562</v>
+      </c>
+      <c r="C401" t="s">
+        <v>642</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B402" t="s">
+        <v>562</v>
+      </c>
+      <c r="C402" t="s">
+        <v>642</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B403" t="s">
+        <v>562</v>
+      </c>
+      <c r="C403" t="s">
+        <v>642</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B404" t="s">
+        <v>562</v>
+      </c>
+      <c r="C404" t="s">
+        <v>642</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B405" t="s">
+        <v>562</v>
+      </c>
+      <c r="C405" t="s">
+        <v>642</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B406" t="s">
+        <v>562</v>
+      </c>
+      <c r="C406" t="s">
+        <v>642</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B407" t="s">
+        <v>562</v>
+      </c>
+      <c r="C407" t="s">
+        <v>642</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B408" t="s">
+        <v>562</v>
+      </c>
+      <c r="C408" t="s">
+        <v>642</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B409" t="s">
+        <v>562</v>
+      </c>
+      <c r="C409" t="s">
+        <v>642</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B410" t="s">
+        <v>562</v>
+      </c>
+      <c r="C410" t="s">
+        <v>642</v>
+      </c>
+      <c r="D410" t="s">
+        <v>74</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B411" t="s">
+        <v>562</v>
+      </c>
+      <c r="C411" t="s">
+        <v>642</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B412" t="s">
+        <v>562</v>
+      </c>
+      <c r="C412" t="s">
+        <v>642</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B413" t="s">
+        <v>562</v>
+      </c>
+      <c r="C413" t="s">
+        <v>642</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B414" t="s">
+        <v>562</v>
+      </c>
+      <c r="C414" t="s">
+        <v>642</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E414" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B415" t="s">
+        <v>562</v>
+      </c>
+      <c r="C415" t="s">
+        <v>642</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B416" t="s">
+        <v>562</v>
+      </c>
+      <c r="C416" t="s">
+        <v>642</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B417" t="s">
+        <v>562</v>
+      </c>
+      <c r="C417" t="s">
+        <v>642</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B418" t="s">
+        <v>562</v>
+      </c>
+      <c r="C418" t="s">
+        <v>642</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B419" t="s">
+        <v>562</v>
+      </c>
+      <c r="C419" t="s">
+        <v>642</v>
+      </c>
+      <c r="D419" t="s">
+        <v>80</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B420" t="s">
+        <v>562</v>
+      </c>
+      <c r="C420" t="s">
+        <v>642</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B421" t="s">
+        <v>562</v>
+      </c>
+      <c r="C421" t="s">
+        <v>642</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E421" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B422" t="s">
+        <v>562</v>
+      </c>
+      <c r="C422" t="s">
+        <v>642</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B423" t="s">
+        <v>562</v>
+      </c>
+      <c r="C423" t="s">
+        <v>642</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E423" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B424" t="s">
+        <v>562</v>
+      </c>
+      <c r="C424" t="s">
+        <v>642</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B425" t="s">
+        <v>562</v>
+      </c>
+      <c r="C425" t="s">
+        <v>642</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B426" t="s">
+        <v>562</v>
+      </c>
+      <c r="C426" t="s">
+        <v>642</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B427" t="s">
+        <v>562</v>
+      </c>
+      <c r="C427" t="s">
+        <v>642</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B428" t="s">
+        <v>562</v>
+      </c>
+      <c r="C428" t="s">
+        <v>642</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B429" t="s">
+        <v>562</v>
+      </c>
+      <c r="C429" t="s">
+        <v>642</v>
+      </c>
+      <c r="D429" t="s">
+        <v>89</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B430" t="s">
+        <v>562</v>
+      </c>
+      <c r="C430" t="s">
+        <v>642</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B431" t="s">
+        <v>562</v>
+      </c>
+      <c r="C431" t="s">
+        <v>642</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B432" t="s">
+        <v>562</v>
+      </c>
+      <c r="C432" t="s">
+        <v>642</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B433" t="s">
+        <v>562</v>
+      </c>
+      <c r="C433" t="s">
+        <v>642</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B434" t="s">
+        <v>562</v>
+      </c>
+      <c r="C434" t="s">
+        <v>642</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B435" t="s">
+        <v>562</v>
+      </c>
+      <c r="C435" t="s">
+        <v>642</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B436" t="s">
+        <v>562</v>
+      </c>
+      <c r="C436" t="s">
+        <v>642</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B437" t="s">
+        <v>562</v>
+      </c>
+      <c r="C437" t="s">
+        <v>642</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B438" t="s">
+        <v>562</v>
+      </c>
+      <c r="C438" t="s">
+        <v>642</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B439" t="s">
+        <v>562</v>
+      </c>
+      <c r="C439" t="s">
+        <v>642</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B440" t="s">
+        <v>562</v>
+      </c>
+      <c r="C440" t="s">
+        <v>642</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B441" t="s">
+        <v>562</v>
+      </c>
+      <c r="C441" t="s">
+        <v>642</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B442" t="s">
+        <v>562</v>
+      </c>
+      <c r="C442" t="s">
+        <v>642</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B443" t="s">
+        <v>562</v>
+      </c>
+      <c r="C443" t="s">
+        <v>642</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B444" t="s">
+        <v>562</v>
+      </c>
+      <c r="C444" t="s">
+        <v>642</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B445" t="s">
+        <v>562</v>
+      </c>
+      <c r="C445" t="s">
+        <v>642</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B446" t="s">
+        <v>562</v>
+      </c>
+      <c r="C446" t="s">
+        <v>642</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B447" t="s">
+        <v>562</v>
+      </c>
+      <c r="C447" t="s">
+        <v>642</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B448" t="s">
+        <v>562</v>
+      </c>
+      <c r="C448" t="s">
+        <v>642</v>
+      </c>
+      <c r="D448" t="s">
+        <v>95</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B449" t="s">
+        <v>562</v>
+      </c>
+      <c r="C449" t="s">
+        <v>642</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B450" t="s">
+        <v>562</v>
+      </c>
+      <c r="C450" t="s">
+        <v>642</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B451" t="s">
+        <v>562</v>
+      </c>
+      <c r="C451" t="s">
+        <v>642</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B452" t="s">
+        <v>562</v>
+      </c>
+      <c r="C452" t="s">
+        <v>642</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B453" t="s">
+        <v>562</v>
+      </c>
+      <c r="C453" t="s">
+        <v>642</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B454" t="s">
+        <v>562</v>
+      </c>
+      <c r="C454" t="s">
+        <v>642</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B455" t="s">
+        <v>562</v>
+      </c>
+      <c r="C455" t="s">
+        <v>642</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B456" t="s">
+        <v>562</v>
+      </c>
+      <c r="C456" t="s">
+        <v>642</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B457" t="s">
+        <v>562</v>
+      </c>
+      <c r="C457" t="s">
+        <v>642</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B458" t="s">
+        <v>562</v>
+      </c>
+      <c r="C458" t="s">
+        <v>642</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E458" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B459" t="s">
+        <v>562</v>
+      </c>
+      <c r="C459" t="s">
+        <v>642</v>
+      </c>
+      <c r="D459" t="s">
+        <v>98</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B460" t="s">
+        <v>562</v>
+      </c>
+      <c r="C460" t="s">
+        <v>642</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B461" t="s">
+        <v>562</v>
+      </c>
+      <c r="C461" t="s">
+        <v>642</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B462" t="s">
+        <v>562</v>
+      </c>
+      <c r="C462" t="s">
+        <v>642</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B463" t="s">
+        <v>562</v>
+      </c>
+      <c r="C463" t="s">
+        <v>642</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B464" t="s">
+        <v>562</v>
+      </c>
+      <c r="C464" t="s">
+        <v>642</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B465" t="s">
+        <v>562</v>
+      </c>
+      <c r="C465" t="s">
+        <v>642</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B466" t="s">
+        <v>562</v>
+      </c>
+      <c r="C466" t="s">
+        <v>642</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B467" t="s">
+        <v>562</v>
+      </c>
+      <c r="C467" t="s">
+        <v>642</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B468" t="s">
+        <v>562</v>
+      </c>
+      <c r="C468" t="s">
+        <v>642</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B469" t="s">
+        <v>562</v>
+      </c>
+      <c r="C469" t="s">
+        <v>642</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B470" t="s">
+        <v>562</v>
+      </c>
+      <c r="C470" t="s">
+        <v>642</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B471" t="s">
+        <v>562</v>
+      </c>
+      <c r="C471" t="s">
+        <v>642</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B472" t="s">
+        <v>562</v>
+      </c>
+      <c r="C472" t="s">
+        <v>642</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B473" t="s">
+        <v>562</v>
+      </c>
+      <c r="C473" t="s">
+        <v>642</v>
+      </c>
+      <c r="D473" t="s">
+        <v>101</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B474" t="s">
+        <v>562</v>
+      </c>
+      <c r="C474" t="s">
+        <v>642</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E474" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B475" t="s">
+        <v>562</v>
+      </c>
+      <c r="C475" t="s">
+        <v>642</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B476" t="s">
+        <v>562</v>
+      </c>
+      <c r="C476" t="s">
+        <v>642</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B477" t="s">
+        <v>562</v>
+      </c>
+      <c r="C477" t="s">
+        <v>642</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B478" t="s">
+        <v>562</v>
+      </c>
+      <c r="C478" t="s">
+        <v>642</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B479" t="s">
+        <v>562</v>
+      </c>
+      <c r="C479" t="s">
+        <v>642</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B480" t="s">
+        <v>562</v>
+      </c>
+      <c r="C480" t="s">
+        <v>642</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B481" t="s">
+        <v>562</v>
+      </c>
+      <c r="C481" t="s">
+        <v>642</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B482" t="s">
+        <v>562</v>
+      </c>
+      <c r="C482" t="s">
+        <v>642</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B483" t="s">
+        <v>562</v>
+      </c>
+      <c r="C483" t="s">
+        <v>642</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E483" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B484" t="s">
+        <v>562</v>
+      </c>
+      <c r="C484" t="s">
+        <v>642</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E484" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B485" t="s">
+        <v>562</v>
+      </c>
+      <c r="C485" t="s">
+        <v>642</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B486" t="s">
+        <v>562</v>
+      </c>
+      <c r="C486" t="s">
+        <v>642</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B487" t="s">
+        <v>562</v>
+      </c>
+      <c r="C487" t="s">
+        <v>642</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B488" t="s">
+        <v>562</v>
+      </c>
+      <c r="C488" t="s">
+        <v>642</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B489" t="s">
+        <v>562</v>
+      </c>
+      <c r="C489" t="s">
+        <v>642</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B490" t="s">
+        <v>562</v>
+      </c>
+      <c r="C490" t="s">
+        <v>184</v>
+      </c>
+      <c r="D490" t="s">
+        <v>261</v>
+      </c>
+      <c r="E490" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B491" t="s">
+        <v>562</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D491" t="s">
+        <v>148</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B492" t="s">
+        <v>562</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D492" t="s">
+        <v>148</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D505" t="s">
+        <v>583</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D519" t="s">
+        <v>98</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E521" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D523" t="s">
+        <v>104</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D532" t="s">
+        <v>652</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D533" t="s">
+        <v>666</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D534" t="s">
+        <v>669</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D535" t="s">
+        <v>695</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D536" t="s">
+        <v>674</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D537" t="s">
+        <v>698</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D538" t="s">
+        <v>689</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D539" t="s">
+        <v>744</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D541" t="s">
+        <v>761</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D543" t="s">
+        <v>775</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D544" t="s">
+        <v>789</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D545" t="s">
+        <v>792</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D546" t="s">
+        <v>23</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D548" t="s">
+        <v>848</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D549" t="s">
+        <v>860</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D550" t="s">
+        <v>836</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D551" t="s">
+        <v>854</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D552" t="s">
+        <v>894</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D553" t="s">
+        <v>888</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D554" t="s">
+        <v>41</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D556" t="s">
+        <v>912</v>
+      </c>
+      <c r="E556" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D557" t="s">
+        <v>917</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D558" t="s">
+        <v>914</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D559" t="s">
+        <v>920</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D560" t="s">
+        <v>929</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D561" t="s">
+        <v>941</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D563" t="s">
+        <v>961</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D564" t="s">
+        <v>932</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D565" t="s">
+        <v>958</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D566" t="s">
+        <v>944</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D569" t="s">
+        <v>50</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D571" t="s">
+        <v>973</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D572" t="s">
+        <v>984</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D573" t="s">
+        <v>56</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D575" t="s">
+        <v>62</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D579" t="s">
+        <v>68</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E587" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D596" t="s">
+        <v>74</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E597" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E602" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D603" t="s">
+        <v>80</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E610" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E645" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E650" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D652" t="s">
+        <v>120</v>
+      </c>
+      <c r="E652" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D653" t="s">
+        <v>113</v>
+      </c>
+      <c r="E653" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="654" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D654" t="s">
+        <v>113</v>
+      </c>
+      <c r="E654" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D660" t="s">
+        <v>518</v>
+      </c>
+      <c r="E660" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D661" t="s">
+        <v>518</v>
+      </c>
+      <c r="E661" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D662" t="s">
+        <v>518</v>
+      </c>
+      <c r="E662" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D664" t="s">
+        <v>518</v>
+      </c>
+      <c r="E664" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D665" t="s">
+        <v>518</v>
+      </c>
+      <c r="E665" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D666" t="s">
+        <v>518</v>
+      </c>
+      <c r="E666" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D669" t="s">
+        <v>518</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D670" t="s">
+        <v>518</v>
+      </c>
+      <c r="E670" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D672" t="s">
+        <v>518</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D673" t="s">
+        <v>518</v>
+      </c>
+      <c r="E673" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D674" t="s">
+        <v>518</v>
+      </c>
+      <c r="E674" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="678" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="679" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D679" t="s">
+        <v>518</v>
+      </c>
+      <c r="E679" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D680" t="s">
+        <v>518</v>
+      </c>
+      <c r="E680" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D681" t="s">
+        <v>518</v>
+      </c>
+      <c r="E681" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="682" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D682" t="s">
+        <v>518</v>
+      </c>
+      <c r="E682" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="683" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D683" t="s">
+        <v>518</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="684" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D684" t="s">
+        <v>518</v>
+      </c>
+      <c r="E684" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="685" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="686" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="687" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D687" t="s">
+        <v>518</v>
+      </c>
+      <c r="E687" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D688" t="s">
+        <v>518</v>
+      </c>
+      <c r="E688" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D689" t="s">
+        <v>518</v>
+      </c>
+      <c r="E689" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="690" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E690" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="691" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D691" t="s">
+        <v>518</v>
+      </c>
+      <c r="E691" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D692" t="s">
+        <v>518</v>
+      </c>
+      <c r="E692" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D693" t="s">
+        <v>518</v>
+      </c>
+      <c r="E693" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="694" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D694" t="s">
+        <v>518</v>
+      </c>
+      <c r="E694" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="695" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D695" t="s">
+        <v>518</v>
+      </c>
+      <c r="E695" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D696" t="s">
+        <v>518</v>
+      </c>
+      <c r="E696" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D697" t="s">
+        <v>160</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D699" t="s">
+        <v>518</v>
+      </c>
+      <c r="E699" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D700" t="s">
+        <v>518</v>
+      </c>
+      <c r="E700" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="701" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D701" t="s">
+        <v>518</v>
+      </c>
+      <c r="E701" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="702" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E702" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="703" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="704" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="705" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D705" t="s">
+        <v>639</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="706" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="708" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="709" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="712" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="717" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E724" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="726" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="727" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="728" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="729" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="730" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="731" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="732" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E734" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D747" t="s">
+        <v>549</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D749" t="s">
+        <v>549</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D751" t="s">
+        <v>551</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D754" t="s">
+        <v>543</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D755" t="s">
+        <v>543</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D756" t="s">
+        <v>556</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="757" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D757" t="s">
+        <v>556</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D758" t="s">
+        <v>553</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D759" t="s">
+        <v>553</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D760" t="s">
+        <v>545</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="761" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D761" t="s">
+        <v>548</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D762" t="s">
+        <v>500</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D763" t="s">
+        <v>548</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D764" t="s">
+        <v>571</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D766" t="s">
+        <v>571</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E767" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E768" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D769" t="s">
+        <v>571</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="771" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="772" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D772" t="s">
+        <v>958</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="773" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D773" t="s">
+        <v>944</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E774" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="775" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D775" t="s">
+        <v>949</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E776" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="777" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D777" t="s">
+        <v>981</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="778" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D778" t="s">
+        <v>973</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="779" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D779" t="s">
+        <v>976</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="780" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D782" t="s">
+        <v>59</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D783" t="s">
+        <v>62</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E784" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="785" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="786" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E786" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="787" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="791" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="792" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="795" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E795" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="796" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="797" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="798" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="800" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="801" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="802" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D802" t="s">
+        <v>71</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="803" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="804" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D804" t="s">
+        <v>74</v>
+      </c>
+      <c r="E804" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="806" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D806" t="s">
+        <v>120</v>
+      </c>
+      <c r="E806" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="807" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="808" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D808" t="s">
+        <v>652</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D809" t="s">
+        <v>11</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="810" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D810" t="s">
+        <v>666</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="811" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D811" t="s">
+        <v>695</v>
+      </c>
+      <c r="E811" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="812" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D812" t="s">
+        <v>698</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="813" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D813" t="s">
+        <v>692</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="814" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="815" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D815" t="s">
+        <v>686</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="816" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D816" t="s">
+        <v>689</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="818" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="819" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="820" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D820" t="s">
+        <v>705</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="821" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D821" t="s">
+        <v>755</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D822" t="s">
+        <v>744</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="823" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D823" t="s">
+        <v>749</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="824" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D825" t="s">
+        <v>758</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="826" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="827" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D827" t="s">
+        <v>761</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="828" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D828" t="s">
+        <v>769</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="829" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D829" t="s">
+        <v>764</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="831" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D831" t="s">
+        <v>767</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D832" t="s">
+        <v>778</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D833" t="s">
+        <v>792</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="834" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D834" t="s">
+        <v>23</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="835" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D835" t="s">
+        <v>795</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D836" t="s">
+        <v>824</v>
+      </c>
+      <c r="E836" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="837" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E837" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="838" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="839" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D839" t="s">
+        <v>821</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="840" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D842" t="s">
+        <v>803</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D843" t="s">
+        <v>839</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="844" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="845" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D845" t="s">
+        <v>857</v>
+      </c>
+      <c r="E845" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="846" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D846" t="s">
+        <v>863</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="847" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="848" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D848" t="s">
+        <v>848</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="849" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="850" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D850" t="s">
+        <v>860</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D851" t="s">
+        <v>845</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="852" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D852" t="s">
+        <v>868</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="853" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D853" t="s">
+        <v>836</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="854" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D854" t="s">
+        <v>877</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="855" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D855" t="s">
+        <v>883</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="856" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D856" t="s">
+        <v>894</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D857" t="s">
+        <v>888</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="858" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="859" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D859" t="s">
+        <v>891</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D860" t="s">
+        <v>41</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="861" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="862" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D862" t="s">
+        <v>44</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="863" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="864" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D864" t="s">
+        <v>912</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="865" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D865" t="s">
+        <v>917</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="866" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D866" t="s">
+        <v>47</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="867" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E867" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="868" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D868" t="s">
+        <v>914</v>
+      </c>
+      <c r="E868" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="869" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="870" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D870" t="s">
+        <v>909</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="871" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D871" t="s">
+        <v>941</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="872" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="873" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="874" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E874" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="875" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="876" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="877" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="878" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D878" t="s">
+        <v>80</v>
+      </c>
+      <c r="E878" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="879" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="880" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="881" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="882" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D882" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="883" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="884" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="885" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E885" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="886" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="887" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="889" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E889" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D890" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E890" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="891" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="892" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="893" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D893" t="s">
+        <v>95</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="895" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D895" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="896" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E896" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="897" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D897" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E897" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E898" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="899" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="900" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="901" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D901" t="s">
+        <v>98</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="902" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="903" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="904" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E904" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="905" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="906" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D906" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="907" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E907" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="908" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D908" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="909" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="910" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D910" t="s">
+        <v>101</v>
+      </c>
+      <c r="E910" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="911" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D911" t="s">
+        <v>104</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="912" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D912" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="913" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="914" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D914" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="915" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="916" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D916" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="917" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D917" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="918" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D918" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="919" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D919" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="920" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D920" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="921" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E921" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="922" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="923" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="924" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C924" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D924" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="925" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D925" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="926" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C926" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D926" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="927" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D927" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="928" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C928" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E928" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="929" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D929" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E929" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="930" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D930" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="931" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C931" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D931" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="932" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="933" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E933" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="934" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="935" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E935" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="936" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E936" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="937" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D937" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="938" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E938" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="939" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D939" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="940" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D940" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="941" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D941" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="942" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D942" t="s">
+        <v>109</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="943" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D943" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="944" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D944" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="945" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D945" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="946" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D946" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="947" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D947" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="948" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="949" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D949" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="950" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D950" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="951" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D951" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="952" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D952" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="953" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D953" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="954" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D954" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E954" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E955" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D956" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D957" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="958" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D958" t="s">
+        <v>497</v>
+      </c>
+      <c r="E958" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="959" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D959" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="960" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D960" t="s">
+        <v>497</v>
+      </c>
+      <c r="E960" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="961" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D961" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D962" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D963" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D964" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="965" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D965" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="966" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="967" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D967" t="s">
+        <v>171</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="968" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D968" t="s">
+        <v>493</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="969" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D969" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="970" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D970" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="971" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D971" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="972" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D972" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="973" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D973" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="974" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="975" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D975" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="976" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D976" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="977" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D977" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="978" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D978" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="979" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D979" t="s">
+        <v>493</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="980" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D980" t="s">
+        <v>493</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="981" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D981" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E981" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="982" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D982" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E982" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="983" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D983" t="s">
+        <v>571</v>
+      </c>
+      <c r="E983" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="984" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D984" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="985" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D985" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="986" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D986" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E986" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="987" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D987" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E987" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="988" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D988" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E988" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="989" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D989" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E989" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="990" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D990" t="s">
+        <v>175</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="991" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D991" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E991" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="992" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D992" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E992" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="993" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D993" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="994" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D994" t="s">
+        <v>175</v>
+      </c>
+      <c r="E994" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="995" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D995" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E995" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="996" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D996" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E996" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="997" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D997" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E997" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="998" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D998" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E998" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="999" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D999" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E999" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>545</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>553</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>2605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">