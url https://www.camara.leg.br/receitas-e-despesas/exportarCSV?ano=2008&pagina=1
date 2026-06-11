--- v0 (2026-06-11)
+++ v1 (2026-06-11)
@@ -991,80 +991,410 @@
   <si>
     <t>08.725.357/0001-49 - EDITORA CONCEITO EDITORIAL LTDA ME</t>
   </si>
   <si>
     <t>11.453,82</t>
   </si>
   <si>
     <t>2008NE000018</t>
   </si>
   <si>
     <t>22 - CONTRATO PELO PERÍODO DE 12 MESES.</t>
   </si>
   <si>
     <t>43.261,85</t>
   </si>
   <si>
     <t>2008NE000019</t>
   </si>
   <si>
     <t>5.598,59</t>
   </si>
   <si>
     <t>2008NE000021</t>
   </si>
   <si>
+    <t>2008NS000073</t>
+  </si>
+  <si>
+    <t>NFS 260 - SERVICO DE  VIGILANCIA  DESARMADA NAS AREAS EXTERNAS DA CD. RETENCAOSRF 9,45 PC, S/ R$ 61.597,18 11PC E 5PC S/ NFS R$ 61.823,94. GLOSA R$226,76  (0,50# FGTS). REL. 03/08. SD. REF. 13º SALARIO.</t>
+  </si>
+  <si>
+    <t>03.601.036/0001-19 - IPANEMA SEGURANÇA LTDA</t>
+  </si>
+  <si>
+    <t>61.597,18</t>
+  </si>
+  <si>
+    <t>2008NS000074</t>
+  </si>
+  <si>
+    <t>NFFPS 132757 - SERVICO DE DOSIMETRIA P/20 MONITORES TIPO C...                 RETENCAO SRF 5,85PC   PARCELA 06    REL.101/08     PERIODO: OUTUBRO</t>
+  </si>
+  <si>
+    <t>50.429.810/0001-36 - SAPRA SERV. ASSES. E PROT. RADIOLÓGICA LTDA</t>
+  </si>
+  <si>
+    <t>180,50</t>
+  </si>
+  <si>
+    <t>2008NS000075</t>
+  </si>
+  <si>
+    <t>FATURAS 925/926-SERVICO DE UTILIZACAO AREA UNICA E EXCLUSIVA P/ATENDIMENTO  DEPARLAMENTARES, POR MEIO DE SALA DE RECEPCAO. RET. SRF 9,45# S/5.560,00 ( PARTEFIXA), PARTE VARIAVEL ISENTA (124,53).  RELACAO 101/08.  PER.DEZ/2007.</t>
+  </si>
+  <si>
+    <t>00.352.294/0001-10 - EMPRESA BRASILEIRA DE INFRAESTRUTURA AEROPORTUARIA</t>
+  </si>
+  <si>
+    <t>5.684,53</t>
+  </si>
+  <si>
+    <t>2008NS000076</t>
+  </si>
+  <si>
+    <t>NFS 146 - SERVICO DE PERICIA ODONTOLOGICA AOS ASSISTIDOS DO PRO-SAUDE/CD E AOSUSUARIOS DO DEMED/CD. RET. SRF 9,45 P.CENTO, ISS 5 P.CENTO. REL. 101/08</t>
+  </si>
+  <si>
+    <t>04.075.812/0001-57 - CISAB CLÍNICA ODONTOLÓGICA S/C LTDA</t>
+  </si>
+  <si>
+    <t>1.559,80</t>
+  </si>
+  <si>
+    <t>2008NS000077</t>
+  </si>
+  <si>
+    <t>NFFS 81044 - MANUT. PREVENT/CORRETIVA E ASSISTENCIA TECNICA  COM  FORNECIMENTODE  PECAS  EM ELEVADORES  INSTALADOS  ED.PRINCIPAL E  ANEXOS E EM ESCADAS  RO-LANTES - RET SRF 5,85 P.CENTO E ISS 5 P.CENTO. PER: DEZ/07. REL. 101/08.</t>
+  </si>
+  <si>
+    <t>00.028.986/0001-08 - ELEVADORES ATLAS S/A</t>
+  </si>
+  <si>
+    <t>8.693,66</t>
+  </si>
+  <si>
+    <t>2008NS000078</t>
+  </si>
+  <si>
+    <t>NF 882.   FORNECIMENTO/APLICACAO DE SINTECO .. SQN 202-K-603.OPTANTE SIMPLES NACIONAL .. REL. 03/08 SD.</t>
+  </si>
+  <si>
+    <t>02.457.490/0001-85 - DISTRIBUIDORA MURALHA COM. CONSTR. CIVIL SERV. GERAIS E REFO</t>
+  </si>
+  <si>
+    <t>2.784,42</t>
+  </si>
+  <si>
+    <t>2008NS000079</t>
+  </si>
+  <si>
+    <t>NFS 1497. APOIO NA ORGANIZACAO DE EVENTOS: "IV CONGRESSO NACIONAL DE GESTAO DO CONHECIMENTO NO SETOR PUBLICO". RET SRF 9,45 P.CENTO E ISS 5 P.CENTO. REL.   03/08 SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>72.638.372/0001-59 - EXEMPLUS COMUNICAÇÃO E MARKETING</t>
+  </si>
+  <si>
+    <t>676,04</t>
+  </si>
+  <si>
+    <t>2008NS000080</t>
+  </si>
+  <si>
+    <t>NF 562/563.  FORNEC.E INSTALACAO DE CORTINAS  E  OUTROS. EMPRESA OPTANTE DO   SIMPLES NACIONAL.  RELACAO 03/08 .. SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>2.089,88</t>
+  </si>
+  <si>
+    <t>2008NS000081</t>
+  </si>
+  <si>
+    <t>NFS 261 -SERVICO DE ABERTURA,TROCA SEGREDO, SUBSTITUICAO E  MODELAGEM DE CHAVEEMPRESA OPTANTE PELO SIMPLES NACIONAL. RETENCAO ISS 5PC.                      RELACAO 185/2007 - SISTEMA DEMAP</t>
+  </si>
+  <si>
+    <t>07.857.355/0001-40 - ALY CHAVEIROS LTDA - ME</t>
+  </si>
+  <si>
+    <t>2.380,50</t>
+  </si>
+  <si>
+    <t>2008NS000082</t>
+  </si>
+  <si>
+    <t>NFS 50299 A 50306.  LOCACAO DE  CONTAINERS P/RECOLHIMENTO ENTULHOS DE OBRAS  EREFORMAS DE PREDIOS E APARTAMENTOS/CD. OPTANTE SIMPLES NACIONAL. RET ISS 5  P.CENTO. RELACAO 03/2008 - SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>37.084.209/0001-90 - SÓ ENTULHOS LTDA - ME</t>
+  </si>
+  <si>
+    <t>2.625,00</t>
+  </si>
+  <si>
+    <t>2008NS000083</t>
+  </si>
+  <si>
+    <t>NF 164613 (COPIA) LIBERACAO TOTAL DE VALOR BLOQ. NA 2007NS012377 TENDO EM VIS-TA O RELEVAMENTO DA MULTA. REL. 03/08-SIST SIGMAS  PROCESSO 153472/2006</t>
+  </si>
+  <si>
+    <t>38.075.958/0001-14 - AUGUSTO LUIZ COELHO JÚNIOR</t>
+  </si>
+  <si>
+    <t>240,09</t>
+  </si>
+  <si>
+    <t>2008NS000084</t>
+  </si>
+  <si>
+    <t>NF 5832 - FORNECIMENTO DE GARRAFOES AGUA DE 20 LITROS RETORNAVEIS, SEM GAS. EMPRESA OPTANTE PELO SIMPLES NACIONAL - RELACAO 003 DE 2007 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>03.160.007/0001-69 - CALEVI MINERADORA E COMÉRCIO LTDA-</t>
+  </si>
+  <si>
+    <t>184,44</t>
+  </si>
+  <si>
+    <t>2008NS000085</t>
+  </si>
+  <si>
+    <t>NF 97/1 - FORNECIMENTO BOBINAS DE BOPP PARA MAQUINA TERMOLAMINADORA, MARCA POLLYBRL, AA PEDIDO DA COORDENACAO SERVICOS GRAFICOS/CD - EMPRESA OPTANTE DO  SIMPLES NACIONAL - RELACAO 003 DE 2007 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>05.643.767/0001-52 - CARLOS AUGUSTO F. DOS SANTOS - EPP</t>
+  </si>
+  <si>
+    <t>5.580,00</t>
+  </si>
+  <si>
+    <t>2008NS000086</t>
+  </si>
+  <si>
+    <t>NF 57293/57540/57445 - FORNECIMENTO DE OXIGENIO GASOSO MEDICINAL CILINDRO.    RETENCAO SRF 5,85 PC - RELACAO 185 DE 2007 - SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>00.331.788/0001-19 - AIR LIQUIDE BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>532,80</t>
+  </si>
+  <si>
+    <t>2008NS000087</t>
+  </si>
+  <si>
+    <t>NFF 7721 - FORNECIMENTO E INSTALACAO DE CARPETE DE MADEIRA, A PEDIDO DA COHAB.RETENCAO SRF 5,85 PC. RELACAO 185 DE 2007 - SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>37.235.827/0001-94 - SEBBA INDÚSTRIA E COMÉRCIO DE MÓVEIS LTDA</t>
+  </si>
+  <si>
+    <t>8.176,50</t>
+  </si>
+  <si>
+    <t>2008NS000088</t>
+  </si>
+  <si>
+    <t>NFF 2061 - ASSINATURA ANUAL DO PORTAL"BRASIL ENERGIA ON LINE" A PEDIDO DO     CEDI/CD. RET. SRF 5,85 PC. REL. 03/08</t>
+  </si>
+  <si>
+    <t>27.958.859/0001-64 - EDITORA BRASIL ENERGIA LTDA</t>
+  </si>
+  <si>
+    <t>1.770,00</t>
+  </si>
+  <si>
+    <t>2008NS000089</t>
+  </si>
+  <si>
+    <t>NFF 045326 - FORNECIMENTO DE EXEMPLARES DO DIARIO DA JUSTICA SECOES 1, 2 E 3 ESUPLEMENTOS, A PEDIDO DA COORD. DE COMUNICAçOES. ISENTO DE IMPOSTOS. RELACAO  185 DE 2007 - SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>110245/00001 - FUNIN</t>
+  </si>
+  <si>
+    <t>1.621,20</t>
+  </si>
+  <si>
+    <t>2008NS000090</t>
+  </si>
+  <si>
+    <t>NF 1613 .. FORNECIMENTO DE COLCHETE LATONADO.A PEDIDO DA COORDENACAO DE       ALMOXARIFADOS/CD. EMPRESA OPTANTE SIMPLES NACIONAL. REL.03/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>03.616.315/0001-56 - EXPEDGRAF - GRÁFICA E PAPELARIA LTDA</t>
+  </si>
+  <si>
+    <t>1.193,60</t>
+  </si>
+  <si>
+    <t>2008NS000091</t>
+  </si>
+  <si>
+    <t>NFF 65953 - FORNECIMENTO LUMINARIAS, MARCA LUMICENTER E OUTROS AA PEDIDO    DODETEC/CD - RETENCAO SRF 5,85 PC - RELACAO 003 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>78.331.899/0001-12 - LUMICENTER INDUSTRIA E COMERCIO DE LUMINARIAS LTDA</t>
+  </si>
+  <si>
+    <t>241.621,00</t>
+  </si>
+  <si>
+    <t>2008NS000092</t>
+  </si>
+  <si>
+    <t>NFF 174046 - FORNECIMENTO DE UM MODULO PROGARD,PARA SISTEMA DE PURIFICACAO DE AGUA.INSTALADO NO DEMED/CD. RET. SRF 5,85 PC. REL. 03/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>46.387.973/0001-26 - MILLIPORE INDÚSTRIA E COMÉRCIO LTDA</t>
+  </si>
+  <si>
+    <t>1.292,00</t>
+  </si>
+  <si>
+    <t>2008NS000093</t>
+  </si>
+  <si>
+    <t>NFF 55214/215/837 - FORNECIMENTO CARTUCHOS TONER PARA IMPRESSORA LASER  RICOH,AA PEDIDO DA COORDENACAO SERVICOS GRAFICOS/CD - RETENCAO SRF 5,85 PC -    BLO-QUEIO 1.123,02 (MULTA) - PROCESSO 112.234/07 - RELACAO 03/08 - SIST.SIGMAS</t>
+  </si>
+  <si>
+    <t>144.359,07</t>
+  </si>
+  <si>
+    <t>2008NS000094</t>
+  </si>
+  <si>
+    <t>NF 1415 - ASSINATURA DE PERIODICOS A PEDIDO DO CEDI/CD.                       EMPRESA OPTANTE SIMPLES NACIONAL. REL. 03/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>64.902.067/0001-02 - NACIONAL DE DIREITO LIVRARIA EDITORA LTDA</t>
+  </si>
+  <si>
+    <t>1.744,00</t>
+  </si>
+  <si>
+    <t>2008NS000095</t>
+  </si>
+  <si>
+    <t>NF 872 - FORNECIMENTO/APLICACAO  DE SINTECO, NA SQS 111, BLOCO G,  APARTAMENTO604 - EMPRESA OPTANTE DO SIMPLES NACIONAL -RELACAO 04 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>4.185,00</t>
+  </si>
+  <si>
+    <t>2008NS000096</t>
+  </si>
+  <si>
+    <t>NFS 7462 - PARTICIPACAO DA SERVIDORA  LUCIANA  REGINA  CARVALHO LEITE NO CURSOORDEM JURIDICA E MINISTERIO PUBLICO - SEM FINS LUCRATIVOS- IMUNIDADE ISS CONF.PARECER ASSJUR/GAB/SEFP NR 73/98(DODF) - RELACAO 105 DE 2008 - PER.DEZEMBRO/07</t>
+  </si>
+  <si>
+    <t>26.989.137/0001-04 - FUNDAÇÃO ESCOLA SUPERIOR DO MINISTÉRIO PÚBLICO DO DISTRITO F</t>
+  </si>
+  <si>
+    <t>616,00</t>
+  </si>
+  <si>
+    <t>2008NS000097</t>
+  </si>
+  <si>
+    <t>NFS 140 - SERVICO REMOCAO TACOS NA SQS 111 - BLOCO G - AP.604 - EMPRESA OPTAN-TE DO SIMPLES NACIONAL. RETENCAO ISS 5 PC - RELACAO 003 DE 2008 - SIST.SIGMAS.</t>
+  </si>
+  <si>
+    <t>91,28</t>
+  </si>
+  <si>
+    <t>2008NS000098</t>
+  </si>
+  <si>
+    <t>NFS. 151 SERVICO DE PERICIA ODONTOLOGICA AOS ASSISTIDOS DO PRO-SAUDE/CD E AOS USUARIOS DO DEMED/CD RET. SRF 9,45PC, ISS 5PC. REL 103/08</t>
+  </si>
+  <si>
+    <t>1.191,12</t>
+  </si>
+  <si>
+    <t>2008NS000099</t>
+  </si>
+  <si>
+    <t>NF 10509 - FORNECIMENTO MATERIAL EXPEDIENTE (TONER PARA FAX BROTHER E OUTRO) APEDIDO DA COORDENACAO RELACOES PUBLICAS/CD - EMPRESA OPTANTE PELO SIMPLES   NACIONAL - RELACAO 004 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>72.633.753/0001-45 - ANTÔNIO OLIVEIRA DOS SANTOS PAPELARIA EPP</t>
+  </si>
+  <si>
+    <t>817,60</t>
+  </si>
+  <si>
+    <t>2008NS000100</t>
+  </si>
+  <si>
+    <t>NFF 31722 -FORNECIMENTO DE MATERIAL DESTINADO A REFORMA DO SISTEMA DE INCENDIO(TUBO DE COBRE E OUTROS). RETENCAO SRF 5,85PC- RELACAO 04/2008 SISTEMA SIGMAS.</t>
+  </si>
+  <si>
+    <t>01.739.265/0001-79 - ESTRUTURA CENTER COMÉRCIO DE MATERIAL DE CONSTRUÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>63.829,00</t>
+  </si>
+  <si>
+    <t>2008NE000013</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO.</t>
+  </si>
+  <si>
+    <t>-4.000,00</t>
+  </si>
+  <si>
+    <t>2008NE000020</t>
+  </si>
+  <si>
+    <t>-2.828,80</t>
+  </si>
+  <si>
     <t>2008OB900045</t>
   </si>
   <si>
     <t>NFS 7958- FORNEC.MAO-DE-OBRA P/EXEC.SERVICO COPA...HORAS EXTRAS.GLOSA RS46,27 (ATE EMIS. NE).RET SRF 9,45 S/ R$ 39,25 E ISS 5PC,11PC S/TOTAL NFS.           REL 02/2008. EXECUTADA NO DIA 16.10.07.</t>
   </si>
   <si>
     <t>21,88</t>
   </si>
   <si>
     <t>2008OB900046</t>
   </si>
   <si>
     <t>NFS 7974/7975. EXECUCAO SERVICOS RECEPCIONISTA. RET. SRF 9,45 P.CENTO, INSS 11P.CENTO E ISS 5 P.CENTO. VALOR REFERENTE A DECIMO TERCEIRO/2007. REL. 02/08</t>
   </si>
   <si>
     <t>18.331,46</t>
   </si>
   <si>
     <t>65.940,42</t>
   </si>
   <si>
     <t>2008OB900047</t>
   </si>
   <si>
-    <t>NFS 260 - SERVICO DE  VIGILANCIA  DESARMADA NAS AREAS EXTERNAS DA CD. RETENCAOSRF 9,45 PC, S/ R$ 61.597,18 11PC E 5PC S/ NFS R$ 61.823,94. GLOSA R$226,76  (0,50# FGTS). REL. 03/08. SD. REF. 13º SALARIO.</t>
-[...4 lines deleted...]
-  <si>
     <t>45.884,43</t>
   </si>
   <si>
     <t>2008OB900048</t>
   </si>
   <si>
     <t>NFS 7957/59/60/61-SERV. MAO-DE-OBRA P/EXEC.SERVICO COPA/RES.OFICIAL.          (HORAS-EXTRAS)  RET SRF 9,45PC, INSS 11PC E ISS 5PC                           PERIODO: 20/10/07 E 26/10 A 25/11/2007.  RELACAO  02/2008.</t>
   </si>
   <si>
     <t>14.826,43</t>
   </si>
   <si>
     <t>2008OB900049</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2315.</t>
   </si>
   <si>
     <t>77.733,95</t>
   </si>
   <si>
     <t>2008OB900050</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2318.</t>
@@ -1168,65 +1498,50 @@
   <si>
     <t>2008OB900063</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 3344079/07 - PROCESSO Nº 31.451/07COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
   </si>
   <si>
     <t>680.538,70</t>
   </si>
   <si>
     <t>2008OB900064</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 3344077/07 - PROCESSO Nº 31.457/07COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
   </si>
   <si>
     <t>416.919,22</t>
   </si>
   <si>
     <t>2008OB900065</t>
   </si>
   <si>
     <t>1.994,13</t>
   </si>
   <si>
-    <t>2008NE000013</t>
-[...13 lines deleted...]
-  <si>
     <t>2008NS000055</t>
   </si>
   <si>
     <t>2008NS000056</t>
   </si>
   <si>
     <t>2008NS000057</t>
   </si>
   <si>
     <t>2008NS000058</t>
   </si>
   <si>
     <t>NFS 7958- FORNEC.MAO-DE-OBRA P/EXEC.SERVICO COPA...HORAS EXTRAS.GLOSA RS46,27 (ATE EMIS. NE).RET SRF 9,45#,INSS 11#  E ISS 5# S/TOTAL NFS.                  REL 02/2008. EXECUTADA NO DIA 16.10.07.</t>
   </si>
   <si>
     <t>39,25</t>
   </si>
   <si>
     <t>2008NS000059</t>
   </si>
   <si>
     <t>47.100,30</t>
   </si>
   <si>
     <t>2008NS000060</t>
@@ -1249,401 +1564,86 @@
   <si>
     <t>2008NS000062</t>
   </si>
   <si>
     <t>ESTORNO TOTAL DA 2008NS000050, PARA A INCLUSAO DE RETENCAO DO ISS</t>
   </si>
   <si>
     <t>-4.847,20</t>
   </si>
   <si>
     <t>2008NS000063</t>
   </si>
   <si>
     <t>2008NS000064</t>
   </si>
   <si>
     <t>371.451,80</t>
   </si>
   <si>
     <t>2008NS000065</t>
   </si>
   <si>
     <t>NFS 260 - SERVICO DE  VIGILANCIA  DESARMADA NAS AREAS EXTERNAS DA CD. RETENCAOSRF 9,45 PC, INSS 11 PC E ISS 5 PC S/TOTAL NFS R$ 61.823,94. GLOSA R$226,76  (0,50# FGTS). REL. 03/08. SD. REF. 13º SALARIO.</t>
   </si>
   <si>
-    <t>61.597,18</t>
-[...1 lines deleted...]
-  <si>
     <t>2008NS000066</t>
   </si>
   <si>
     <t>6.720,11</t>
   </si>
   <si>
     <t>2008NS000067</t>
   </si>
   <si>
     <t>2008NS000068</t>
   </si>
   <si>
     <t>2008NS000069</t>
   </si>
   <si>
     <t>2008NS000070</t>
   </si>
   <si>
     <t>ACERTO DE VALOR</t>
   </si>
   <si>
     <t>-39,25</t>
   </si>
   <si>
     <t>2008NS000071</t>
   </si>
   <si>
     <t>2008NS000072</t>
   </si>
   <si>
     <t>PARA ACERTO DE VALOR</t>
   </si>
   <si>
     <t>-61.597,18</t>
   </si>
   <si>
-    <t>2008NS000073</t>
-[...310 lines deleted...]
-  <si>
     <t>2008NE000023</t>
   </si>
   <si>
     <t>08/01/2008</t>
   </si>
   <si>
     <t>2008NE000024</t>
   </si>
   <si>
     <t>03.449.508/0001-60 - MARIA NAZARÉ CARVALHO ME</t>
   </si>
   <si>
     <t>397,50</t>
   </si>
   <si>
     <t>2008NE000025</t>
   </si>
   <si>
     <t>33.521.709/0001-91 - HIDRALUZ MATERIAIS ELETRICOS LTDA.</t>
   </si>
   <si>
     <t>493,40</t>
   </si>
   <si>
     <t>2008NE000026</t>
@@ -1738,50 +1738,512 @@
   <si>
     <t>2008NE000037</t>
   </si>
   <si>
     <t>1.200.000,00</t>
   </si>
   <si>
     <t>2008NE000038</t>
   </si>
   <si>
     <t>26 - ATO DA MESA N¨ 80/01.                                                    A EMPRESA ESTARÁ SUJEITA ÀS PENALIDADES CONSTANTES DO ANEXO À NOTA DE EMPENHO.</t>
   </si>
   <si>
     <t>35,00</t>
   </si>
   <si>
     <t>2008NE000039</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2004/002.0 E ADITIVOS, VIG. DE 05.01.04 A 04.01.09.</t>
   </si>
   <si>
     <t>700.000,00</t>
   </si>
   <si>
+    <t>2008NS000101</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ESTAGIÁRIOS REF. DEZ/07 - UNB, UNIPLAC, IESB, UNIDF E UNIEURO.   - DDP 004-01/2008 -</t>
+  </si>
+  <si>
+    <t>00.422.333/0001-09 - CENTRO DE EDUCAÇÃO SUPERIOR DE BRASÍLIA - CESB</t>
+  </si>
+  <si>
+    <t>12.008,00</t>
+  </si>
+  <si>
+    <t>PF0110180 - ESTAGIARIOS - UNB</t>
+  </si>
+  <si>
+    <t>54.074,00</t>
+  </si>
+  <si>
+    <t>PF0110183 - ESTAGIÁRIOS - EURO</t>
+  </si>
+  <si>
+    <t>8.360,00</t>
+  </si>
+  <si>
+    <t>PF0110178 - ESTAGIARIO/UNIPLAC</t>
+  </si>
+  <si>
+    <t>3.800,00</t>
+  </si>
+  <si>
+    <t>PF0110184 - ESTAGIÁRIOS AEUDF</t>
+  </si>
+  <si>
+    <t>5.586,00</t>
+  </si>
+  <si>
+    <t>2008NS000102</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ESTAGIÁRIOS REF. DEZ/07 - FACITEC, UCB E UNICEUB -               DDP 004-01/2008</t>
+  </si>
+  <si>
+    <t>PF0110179 - ESTAGIARIOS/CATOLIC</t>
+  </si>
+  <si>
+    <t>15.228,50</t>
+  </si>
+  <si>
+    <t>PF0110177 - ESTAGIARIOS/UNICEUB</t>
+  </si>
+  <si>
+    <t>19.190,00</t>
+  </si>
+  <si>
+    <t>03.316.456/0001-53 - INSTITUTO DE ENSINO SUPERIOR SOCIAL E TECNOLÓGICO - IESST</t>
+  </si>
+  <si>
+    <t>760,00</t>
+  </si>
+  <si>
+    <t>2008NS000103</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ESTAGIÁRIOS REF. DEZ/2007 -  UNB, IESB, UNIDF E UNIEURO.         - DDP 004-01/2008 - PAGAMENTO CEF FORA DA FITA - 2008LC000001.</t>
+  </si>
+  <si>
+    <t>2.926,00</t>
+  </si>
+  <si>
+    <t>2.280,00</t>
+  </si>
+  <si>
+    <t>1.900,00</t>
+  </si>
+  <si>
+    <t>2008NS000104</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ESTAGIÁRIOS REF. DEZ/2007 -  FACITEC, UCB  E UNICEUB.            - DDP 004-01/2008 - PAGAMENTO CEF FORA DA FITA - 2008LC000001.</t>
+  </si>
+  <si>
+    <t>5.149,00</t>
+  </si>
+  <si>
+    <t>1.710,00</t>
+  </si>
+  <si>
+    <t>5.120,50</t>
+  </si>
+  <si>
+    <t>2008NS000105</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2008NP000018 PARA INCLUIR RETENCAO.</t>
+  </si>
+  <si>
+    <t>-1.770,00</t>
+  </si>
+  <si>
+    <t>2008NS000106</t>
+  </si>
+  <si>
+    <t>NFF 2061 - ASSINATURA ANUAL DO PORTAL"BRASIL ENERGIA ON LINE" A PEDIDO DOCEDI/CD. RET. SRF 5,85 PC. REL. 03/08 -SISTEMA SIGMAS - PERIODO 15/01/08 A 15/01/09</t>
+  </si>
+  <si>
+    <t>2008NS000107</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 7450/07 NF.Nº 013913/07 - PROCESSO Nº 000401/08           COTA GOL(IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>04.020.028/0001-41 - GOL TRANSPORTES AÉREOS S/A</t>
+  </si>
+  <si>
+    <t>592.167,29</t>
+  </si>
+  <si>
+    <t>2008NS000108</t>
+  </si>
+  <si>
+    <t>VLR P/ATENDER DESPESAS BANCARIAS JUNTO AO BANCO DO BRASIL C/EMISSAO DE ORDEM  DE PAGAMENTO AO EXTERIOR REF. PERIODICOS .. RET. SRF 7,05PC S/TELEX+DESPESA+  COMISSAO E ISS 5PC S/COMISSAO (106,05) .. PROCESSO 146.152/07</t>
+  </si>
+  <si>
+    <t>00.000.000/3105-49 - BANCO DO BRASIL S.A. / AGÊNCIA 3604-8 - PARLAMENTO BSB</t>
+  </si>
+  <si>
+    <t>402,99</t>
+  </si>
+  <si>
+    <t>2008NS000109</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 7431/07 - NF.Nº 013910/07 - PROCESSO Nº 000038/08         COTA GOL(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>1.139.805,70</t>
+  </si>
+  <si>
+    <t>2008NS000110</t>
+  </si>
+  <si>
+    <t>FACT. DCP06009(EX0008672 - E88.00),INVOICE 1253507(EX0008958 - E 56.41) E     FACT.F2007640790(EX0007951- E 929.00)ASSINATURA/PERIODICOS ESTRANGEIROS.      PROC.146.152/07.</t>
+  </si>
+  <si>
+    <t>EX0008958 - WALTER DE GRUYTER</t>
+  </si>
+  <si>
+    <t>146,10</t>
+  </si>
+  <si>
+    <t>EX0008672 - CNRS EDITIONS</t>
+  </si>
+  <si>
+    <t>230,30</t>
+  </si>
+  <si>
+    <t>EX0007951 - DALLOZ</t>
+  </si>
+  <si>
+    <t>2.406,11</t>
+  </si>
+  <si>
+    <t>2008NS000111</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA 5031271/07 - PROC. 29808/07                                  VARIG (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>07.575.651/0001-59 - GOL LINHAS AÉREAS S.A.</t>
+  </si>
+  <si>
+    <t>32.349,13</t>
+  </si>
+  <si>
+    <t>2008NS000112</t>
+  </si>
+  <si>
+    <t>ALTERAÇÃO DO HISTÓRICO DA 2007NS000111.</t>
+  </si>
+  <si>
+    <t>-32.349,13</t>
+  </si>
+  <si>
+    <t>2008NS000113</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA 5031271/07 - PROC. 29808/07. DESCONTO DE R$9.781,46, AUTORI- ZADO PELO PROCESSO 124.585/07 (DEP. MAURO PASSOS - DEVOLUÇÃO DE MCO - 2005/6).VARIG (IN 480/04 E ALTERAÇÕES SRF).</t>
+  </si>
+  <si>
+    <t>2008NS000114</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº G 6607/07 - PROCESSO Nº 31.448/07                         COTA TOTAL(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>32.068.363/0001-55 - TOTAL LINHAS AÉREAS S.A.</t>
+  </si>
+  <si>
+    <t>66.217,35</t>
+  </si>
+  <si>
+    <t>2008NS000115</t>
+  </si>
+  <si>
+    <t>NFS. 1078 LOCACAO DE CADEIRAS PARA REALIZACAO DA ABERTURA SOLENE DO I SIMPOSIODA AMAZONIA E DESENVOLVIMENTO NACIONAL,NO DIA 20/11/2007.EMPRESA OPTANTE PELO SIMPLES NACIONAL. RELACAO 106/08 MEMO.</t>
+  </si>
+  <si>
+    <t>03.370.903/0001-52 - CASABLANCA SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>1.050,00</t>
+  </si>
+  <si>
+    <t>2008NS000116</t>
+  </si>
+  <si>
+    <t>TRANSFERENCIA AO FUNDO ROTATIVO/CD, REF. A MULTA APLICADA A EMPRESA           LENOVO TECNOLOGIA LTDA, 2007NS010971/011716. PROCESSO 124889/07               PORTARIA 167/07.</t>
+  </si>
+  <si>
+    <t>07.275.920/0001-61 - LENOVO TECNOLOGIA (BRASIL) LTDA</t>
+  </si>
+  <si>
+    <t>34.891,49</t>
+  </si>
+  <si>
+    <t>2008NS000117</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 0007/07 - PROCESSO Nº 31.509/07                           COTA WEBJET(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>05.730.375/0001-20 - WEBJET LINHAS AÉREAS S/A.</t>
+  </si>
+  <si>
+    <t>3.637,11</t>
+  </si>
+  <si>
+    <t>2008NS000119</t>
+  </si>
+  <si>
+    <t>AUTO INFRACAO W025155675- INFRACAO COMETIDA PELO MOTORISTA DA EMPRESA ADSERVISDENILSON F. RODRIGUES, PRONTUARIO 12739, CONTRA VEICULO DA CD PLACA JFO 0439. PROCESSO 031372/2007</t>
+  </si>
+  <si>
+    <t>00.070.532/0001-03 - DER</t>
+  </si>
+  <si>
+    <t>68,10</t>
+  </si>
+  <si>
+    <t>2008NS000120</t>
+  </si>
+  <si>
+    <t>NFF 10518/519/10604. FORNECIMENTO 2660 RESMAS PAPEL OFF-SET BRANCO, MARCA CHAMBRIL. RETENCAO 5,85 P.CENTO. REL. 05/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>26.976.381/0001-32 - MULTPAPER DISTRIBUIDORA DE PAPEIS LTDA</t>
+  </si>
+  <si>
+    <t>240.000,00</t>
+  </si>
+  <si>
+    <t>2008NS000121</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 5311271/07 - PROCESSO Nº 22/2008. DESCONTO DE R$ 1.000,00 REF. MCO Nº 1 042 27013918705 - PROCESSO Nº 432/2008.                         COTA VARIG (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>152.002,75</t>
+  </si>
+  <si>
+    <t>2008NS000122</t>
+  </si>
+  <si>
+    <t>NF 16123/16124. FORNECIMENTO DE LANCHES E REFEICOES.                          EMPRESA OPTANTE SIMPLES NACIONAL - RELACAO 103/2008.</t>
+  </si>
+  <si>
+    <t>03.841.738/0001-70 - HIBISCO SELF SERVICE LTDA EPP</t>
+  </si>
+  <si>
+    <t>4.416,32</t>
+  </si>
+  <si>
+    <t>2008NS000123</t>
+  </si>
+  <si>
+    <t>FATURA 1013/1014- PRESTACAO DE SERVICO DE HOSPEDAGEM PARA ESTUDANTE PARTICIPANTE DOS PROGRAMAS ESTAGIO-VISITA, DE CURTA DURACAO, PATROCINADOS PELA CD.-ISEN-TO DE IMPOSTOS -  RELACAO 103/2008 -  PERIODO 18 A 23/11 E 25/11 A 01/12/2007.</t>
+  </si>
+  <si>
+    <t>114702/11401 - ENAP/MARE</t>
+  </si>
+  <si>
+    <t>13.320,00</t>
+  </si>
+  <si>
+    <t>2008NS000125</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 48/07 - PROCESSO Nº 000020/08                             COTA OCEANAIR(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>02.575.829/0001-48 - OCEAN AIR LINHAS AÉREAS LTDA</t>
+  </si>
+  <si>
+    <t>27.649,83</t>
+  </si>
+  <si>
+    <t>2008NS000126</t>
+  </si>
+  <si>
+    <t>NN  06/09004287687-P - REFERENTE DIR. AUTORAIS INCIDENTES SOBRE A  PROGRAMACAODA RADIO CAMARA - GLOSA R$ 176,63(COB. INDEVIDA) - ISENTO DE RETENCOES.  RELA-CAO 103 DE 2008 - PERIODO DEZEMBRO DE 2007</t>
+  </si>
+  <si>
+    <t>00.474.973/0001-62 - ESCRITÓRIO CENTAL DE ARRECADAÇÃO E DISTRIBUIÇÃO</t>
+  </si>
+  <si>
+    <t>4.449,24</t>
+  </si>
+  <si>
+    <t>2008NS000127</t>
+  </si>
+  <si>
+    <t>5,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$95,66 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 3687.</t>
+  </si>
+  <si>
+    <t>-95,66</t>
+  </si>
+  <si>
+    <t>2.085,00</t>
+  </si>
+  <si>
+    <t>2008NS000128</t>
+  </si>
+  <si>
+    <t>NN 06/09004287693-4 - REFERENTE DIREITOS AUTORAIS INCIDENTES SOBRE A PROGRAMA-CAO DA RADIO CAMARA/TV CAMARA... ISENTO RETENCOES - RELACAO 103 DE 2008. PERIODO DEZEMBRO DE 2007</t>
+  </si>
+  <si>
+    <t>3.660,01</t>
+  </si>
+  <si>
+    <t>2008NS000129</t>
+  </si>
+  <si>
+    <t>5,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$95,66 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 4220.</t>
+  </si>
+  <si>
+    <t>2008NS000130</t>
+  </si>
+  <si>
+    <t>NFF. 16788/16809/16764 FORNC. AGUA MINERAL 1.500ML. 5,85PC REL. 04/08 SISTEMA DEMAP.</t>
+  </si>
+  <si>
+    <t>02.991.389/0001-00 - SAUDE INDUSTRIA E COMÉRCIO DE ÁGUA MINERAL LTDA</t>
+  </si>
+  <si>
+    <t>16.807,50</t>
+  </si>
+  <si>
+    <t>2008NS000131</t>
+  </si>
+  <si>
+    <t>4,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$68,33 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 5547.</t>
+  </si>
+  <si>
+    <t>1.735,00</t>
+  </si>
+  <si>
+    <t>-68,33</t>
+  </si>
+  <si>
+    <t>2008NS000132</t>
+  </si>
+  <si>
+    <t>NFS 22059/22060 -SERV.ASSISTENCIA E ATENDIMENTO MEDICO-HOSPITALAR A DEPUTADOS,SERVIDORES E DEPENDENTES. ISENTO DE IMPOSTOS .. RELACAO 103 DE 2008</t>
+  </si>
+  <si>
+    <t>50.644.053/0001-13 - FUNDAÇÃO E. J. ZERBINI</t>
+  </si>
+  <si>
+    <t>2.298,42</t>
+  </si>
+  <si>
+    <t>2008NS000133</t>
+  </si>
+  <si>
+    <t>NFS.0080 -PRODUCAO DE CLIPAGEM ELETRONICA DIARIA DE CONTEUDO JORNALISTICO A CD RETENCAO SRF. 9,45 PC RELACAO . 04/08 SISTEMA DEMAP- PERIODO DEZEMBRO/07</t>
+  </si>
+  <si>
+    <t>00.635.197/0001-35 - LDC LINHA DIRETA COMUNICAÇÃO S/S</t>
+  </si>
+  <si>
+    <t>5.050,00</t>
+  </si>
+  <si>
+    <t>2008NS000134</t>
+  </si>
+  <si>
+    <t>PARA ACERTO DE SALDO</t>
+  </si>
+  <si>
+    <t>-1.621,20</t>
+  </si>
+  <si>
+    <t>2008NS000135</t>
+  </si>
+  <si>
+    <t>NF 7791 - FORNECIMENTO CABO COAXIAL P/TRANSMISSAO SINAIS VIDEO AA PEDIDO SECOMEMPRESA OPTANE PELO SIMPLES NACIONAL - RELACAO 005 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>00.736.363/0001-90 - ELETRÔNICA AUDITEL LTDA EPP#</t>
+  </si>
+  <si>
+    <t>1.155,00</t>
+  </si>
+  <si>
+    <t>2008NS000136</t>
+  </si>
+  <si>
+    <t>NF 296 - FORNECIMENTO PORTA-COPOS ACO INOXIDAVEL, MARCA VIEL, AA PEDIDO CONSULTORIA ORCAMENTO FISCALIZACAO FINANCEIRA/CD - EMPRESA OPTANTE PELO SIMPLES  NA-CIONAL - RELACAO 005 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>40.794.901/0001-17 - FELIX ANTONIO UMBELINO GOMES - EPP</t>
+  </si>
+  <si>
+    <t>212,16</t>
+  </si>
+  <si>
+    <t>2008NS000137</t>
+  </si>
+  <si>
+    <t>NF 40904 - FORNECIMENTO ASPIRADOR DE PO MARCA ELETROLUX, AA PEDIDO COORDENACAOSERVICOS GRAFICOS/CD - RETENCAO SRF 5,85 PC - RELACAO 005/2008 -SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>01.558.665/0001-88 - ITACARAMBI FERRAMENTAS LTDA</t>
+  </si>
+  <si>
+    <t>299,50</t>
+  </si>
+  <si>
+    <t>2008NS000138</t>
+  </si>
+  <si>
+    <t>NF 401 FORNECIMENTO DE MATERIAL PARA INDIVIDUALIZACAO DE AR CONDICIONADO EM CABINES DE SOM (CONJUNTO DE DAMPER E OUTROS).  EMPRESA OPTANTE SIMPLES NACIONAL.RELACAO 05/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>05.464.688/0001-84 - POLO CENTRO COMERCIAL LTDA - EPP</t>
+  </si>
+  <si>
+    <t>35.344,56</t>
+  </si>
+  <si>
+    <t>2008NE000022</t>
+  </si>
+  <si>
+    <t>-5.598,59</t>
+  </si>
+  <si>
+    <t>2008NE000036</t>
+  </si>
+  <si>
+    <t>-500.000,00</t>
+  </si>
+  <si>
     <t>2008OB900066</t>
   </si>
   <si>
     <t>NFFPS 132757 - SERVICO DE DOSIMETRIA P/20 MONITORES TIPO C...RETENCAO SRF 5,85PC   PARCELA 06    REL.101/08     PERIODO: OUTUBRO/07</t>
   </si>
   <si>
     <t>169,95</t>
   </si>
   <si>
     <t>2008OB900067</t>
   </si>
   <si>
     <t>7.750,41</t>
   </si>
   <si>
     <t>2008OB900068</t>
   </si>
   <si>
     <t>5.159,11</t>
   </si>
   <si>
     <t>2008OB900069</t>
   </si>
   <si>
     <t>1.334,41</t>
@@ -1807,122 +2269,95 @@
   <si>
     <t>7.698,18</t>
   </si>
   <si>
     <t>2008OB900073</t>
   </si>
   <si>
     <t>VLR P/ATENDER DESPESAS BANCARIAS JUNTO AO BANCO DO BRASIL C/EMISSAO DE ORDEMDE PAGAMENTO AO EXTERIOR REF. PERIODICOS .. RET. SRF 7,05PC S/TELEX+DESPESA+COMISSAO E ISS 5PC S/COMISSAO (106,05) .. PROCESSO 146.152/07</t>
   </si>
   <si>
     <t>00.000.000/0001-91 - BANCO DO BRASIL S.A. / AGÊNCIA 3604-8 - PARLAMENTO BSB</t>
   </si>
   <si>
     <t>369,30</t>
   </si>
   <si>
     <t>2008OB900074</t>
   </si>
   <si>
     <t>FACT.DCP06009(EX0008672-E88.92),INVOICE 1253507(EX0008958 - E 56.41) EFACT.F2007640790 E F2007645488(EX0007951- E 929.00)ASSINATURA/PERIODICOSESTRANGEIROS. PROC.146.152/07.</t>
   </si>
   <si>
     <t>00.000.000/0001-91 - DALLOZ</t>
   </si>
   <si>
-    <t>2.406,11</t>
-[...1 lines deleted...]
-  <si>
     <t>00.000.000/0001-91 - CNRS EDITIONS</t>
   </si>
   <si>
-    <t>230,30</t>
-[...1 lines deleted...]
-  <si>
     <t>00.000.000/0001-91 - WALTER DE GRUYTER</t>
   </si>
   <si>
-    <t>146,10</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900075</t>
   </si>
   <si>
-    <t>AUTO INFRACAO W025155675- INFRACAO COMETIDA PELO MOTORISTA DA EMPRESA ADSERVISDENILSON F. RODRIGUES, PRONTUARIO 12739, CONTRA VEICULO DA CD PLACA JFO 0439. PROCESSO 031372/2007</t>
-[...1 lines deleted...]
-  <si>
     <t>00.000.000/0001-91 - DER</t>
   </si>
   <si>
-    <t>68,10</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900076</t>
   </si>
   <si>
-    <t>5,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$95,66 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 3687.</t>
-[...1 lines deleted...]
-  <si>
     <t>120.334.561-53 - CAMARA DEPUTADOS</t>
   </si>
   <si>
     <t>1.989,34</t>
   </si>
   <si>
     <t>2008OB900077</t>
   </si>
   <si>
-    <t>5,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$95,66 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 4220.</t>
-[...1 lines deleted...]
-  <si>
     <t>248.336.141-20 - CAMARA DEPUTADOS</t>
   </si>
   <si>
     <t>2008OB900078</t>
   </si>
   <si>
-    <t>4,5 DIARIAS NO VALOR UNITARIO DE R$350,00,MAIS R$160,00 ADICIONAL DE EMBARQUE/DESEMBARQUE, DEDUZIDO R$68,33 AUXILIO ALIMENTACAO. VIAGEM A SAO PAULO, NO PERIODO DE 03 A 08/01/07. PONTO 5547.</t>
-[...1 lines deleted...]
-  <si>
     <t>425.198.882-53 - CAMARA DEPUTADOS</t>
   </si>
   <si>
     <t>1.666,67</t>
   </si>
   <si>
     <t>2008OB900079</t>
   </si>
   <si>
     <t>NF 1415 - ASSINATURA DE PERIODICOS A PEDIDO DO CEDI/CD.EMPRESA OPTANTE SIMPLES NACIONAL. REL. 03/08 SIGMAS</t>
   </si>
   <si>
     <t>2008OB900080</t>
   </si>
   <si>
-    <t>NFF 2061 - ASSINATURA ANUAL DO PORTAL"BRASIL ENERGIA ON LINE" A PEDIDO DOCEDI/CD. RET. SRF 5,85 PC. REL. 03/08 -SISTEMA SIGMAS - PERIODO 15/01/08 A 15/01/09</t>
-[...1 lines deleted...]
-  <si>
     <t>1.666,46</t>
   </si>
   <si>
     <t>2008OB900081</t>
   </si>
   <si>
     <t>2008OB900082</t>
   </si>
   <si>
     <t>2008OB900083</t>
   </si>
   <si>
     <t>NFS 040 - SERVICO REMOCAO TACOS NA SQS 111 - BLOCO G - AP.604 - EMPRESA OPTAN-TE DO SIMPLES NACIONAL. RETENCAO ISS 5 PC - RELACAO 004 DE 2008 - SIST.SIGMAS.</t>
   </si>
   <si>
     <t>86,72</t>
   </si>
   <si>
     <t>2008OB900084</t>
   </si>
   <si>
     <t>2008OB900085</t>
   </si>
   <si>
     <t>227.486,18</t>
@@ -1954,524 +2389,89 @@
   <si>
     <t>2.493,75</t>
   </si>
   <si>
     <t>2008OB900091</t>
   </si>
   <si>
     <t>NF 562/563.  FORNEC.E INSTALACAO DE CORTINAS  E  OUTROS. EMPRESA OPTANTE DOSIMPLES NACIONAL.  RELACAO 03/08 .. SISTEMA SIGMAS</t>
   </si>
   <si>
     <t>2008OB900092</t>
   </si>
   <si>
     <t>NFS 1497. APOIO NA ORGANIZACAO DE EVENTOS: "IV CONGRESSO NACIONAL DE GESTAO DO CONHECIMENTO NO SETOR PUBLICO". RET SRF 9,45 P.CENTO E ISS 5 P.CENTO. REL.03/08 SISTEMA SIGMAS</t>
   </si>
   <si>
     <t>578,36</t>
   </si>
   <si>
     <t>2008OB900093</t>
   </si>
   <si>
     <t>2008OB900094</t>
   </si>
   <si>
-    <t>NFS. 1078 LOCACAO DE CADEIRAS PARA REALIZACAO DA ABERTURA SOLENE DO I SIMPOSIODA AMAZONIA E DESENVOLVIMENTO NACIONAL,NO DIA 20/11/2007.EMPRESA OPTANTE PELO SIMPLES NACIONAL. RELACAO 106/08 MEMO.</t>
-[...7 lines deleted...]
-  <si>
     <t>2008OB900095</t>
   </si>
   <si>
     <t>1.019,01</t>
   </si>
   <si>
     <t>2008OB900097</t>
   </si>
   <si>
     <t>60.095,01</t>
   </si>
   <si>
     <t>2008OB900098</t>
   </si>
   <si>
     <t>NFF 55214/215/837 - FORNECIMENTO CARTUCHOS TONER PARA IMPRESSORA LASER  RICOH,AA PEDIDO DA COORD. SERVICOS GRAFICOS/CD.     RET. SRF 5,85% S/TOTAL, BLOQUEIOR$ 1.123,02(MULTA NA NFF 55837) - PROCESSO 112.234/07 REL. 03/08 - SIST.SIGMAS</t>
   </si>
   <si>
     <t>134.791,05</t>
   </si>
   <si>
     <t>2008OB900099</t>
   </si>
   <si>
     <t>1.216,42</t>
   </si>
   <si>
     <t>2008OB900103</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA 5031271/07 - PROC. 29808/07. DESCONTO DE R$9.781,46, AUTORI- ZADO PELO PROCESSO 124.585/07 (DEP. MAURO PASSOS - DEVOLUÇÃO DE MCO - 2005/6).VARIG (IN 480/04 E ALTERAÇÕES SRF).</t>
-[...4 lines deleted...]
-  <si>
     <t>20.287,06</t>
   </si>
   <si>
     <t>2008OB900104</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 5311271/07 - PROCESSO Nº 22/2008. DESCONTO DE R$ 1.000,00 REF. MCO Nº 1 042 27013918705 - PROCESSO Nº 432/2008.                         COTA VARIG (IN 480/04 E ALTERAÇÕES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>140.286,56</t>
   </si>
   <si>
-    <t>2008NE000022</t>
-[...415 lines deleted...]
-  <si>
     <t>2008NE000041</t>
   </si>
   <si>
     <t>09/01/2008</t>
   </si>
   <si>
     <t>19 - ATO DA MESA N¨ 42/2000 (ART. 5¨). DECISÃO N¨ 610/99 - PLENÁRIO DO TCU.</t>
   </si>
   <si>
     <t>180.000,00</t>
   </si>
   <si>
     <t>2008NE000042</t>
   </si>
   <si>
     <t>40.000,00</t>
   </si>
   <si>
     <t>2008NE000043</t>
   </si>
   <si>
     <t>19 - TRANSPORTE AÉREO. DECISÃO N. 610/99 - PLENÁRIO DO TCU.</t>
   </si>
   <si>
     <t>2.800.000,00</t>
@@ -2539,416 +2539,416 @@
   <si>
     <t>45.985.371/0001-08 - 3M DO BRASIL</t>
   </si>
   <si>
     <t>4.856,49</t>
   </si>
   <si>
     <t>2008NE000054</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº 2003/090.0 E ADITIVOS, VIGÊNCIA 25.01.07 A 24.01.08.</t>
   </si>
   <si>
     <t>104.411,90</t>
   </si>
   <si>
     <t>2008NE000055</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº 2003/090.0 E ADITIVOS, VIGÊNCIA 25.01.07 A 24.01.08.         SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>9.999,98</t>
   </si>
   <si>
+    <t>2008NS000139</t>
+  </si>
+  <si>
+    <t>REEMBEOLSO DE DESPESAS TELEFôNICAS AOS SENHORES DEPUSTADOS, NOS TERMOS DO ATO DA MESA Nº 72/2005 - ADT 1819.</t>
+  </si>
+  <si>
+    <t>30.554,05</t>
+  </si>
+  <si>
+    <t>2008NS000140</t>
+  </si>
+  <si>
+    <t>NFS 701 A 717 E 733 - SERVICO DE REPARO E MANUTENCAO, COM FORNECIMENTO DE MA  TERIAIS EM IMOVEIS FUNCIONAIS - RET SRF 5,85PC, INSS 11PC S.R$ 17.251,06 (MAO-DE-OBRA) E ISS 1PC - RELACAO 185/2007 SISTEMA DEMAP</t>
+  </si>
+  <si>
+    <t>30.502,13</t>
+  </si>
+  <si>
+    <t>2008NS000141</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS TELEFONICAS AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DAMESA Nº72/2005 - ADT 1819</t>
+  </si>
+  <si>
+    <t>1.679,77</t>
+  </si>
+  <si>
+    <t>2008NS000142</t>
+  </si>
+  <si>
+    <t>NF 8832/8833-FORNECIMENTO JORNAIS E REVISTAS-ISENTO DE IMPOSTOS.              RELACAO 05 DE 2008. SIGMAS.</t>
+  </si>
+  <si>
+    <t>23.472,85</t>
+  </si>
+  <si>
+    <t>2008NS000143</t>
+  </si>
+  <si>
+    <t>NF 530/531/532 -  FORNECIMENTO E INSTALALACAO DE BOX EM VIDRO TEMPERADO..     ...NOS APARTAMENTOS FUNCIONAIS - EMPRESA OPTANTE DO SIMPLES NACIONAL          RELACAO 185/2007 SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>1.305,20</t>
+  </si>
+  <si>
+    <t>2008NS000144</t>
+  </si>
+  <si>
+    <t>NFS 1384/1385. SERVICOS DE EVENTOS ("SIMPOSIO AMAZONIA E DESENVOLVIMENTO").   RET. SRF 9,45 P.CENTO E ISS 5 P.CENTO. REL. 04/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>1.008,58</t>
+  </si>
+  <si>
+    <t>2008NS000145</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2319.</t>
+  </si>
+  <si>
+    <t>59.168,93</t>
+  </si>
+  <si>
+    <t>2008NS000146</t>
+  </si>
+  <si>
+    <t>17.726,56</t>
+  </si>
+  <si>
+    <t>2008NS000147</t>
+  </si>
+  <si>
+    <t>NF 503/519/520/551/5/6 - FORNECIMENTO E INSTALCAO DE PERSIANAS E OUTROS.EMPRE-SA OPTANTE PELO SIMPLES NACIONAL. BOQUEIO R$71,00 (MULTA. NF 503/19/20).      REL. 04/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>15.285,57</t>
+  </si>
+  <si>
+    <t>2008NS000148</t>
+  </si>
+  <si>
+    <t>NFS 676 A 684/739 A 750 E 771. SERV. DE REPARO E MANUTENCAO, COM FORNEC. MATE-RIAIS EM IMOVEIS FUNC. RET.SRF 5,85 PC INSS 11 PC S/R$13.608,74.(MAO-DE-OBRA) E ISS 1 PC S/ TOTAL NF. REL. 05/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>27.217,48</t>
+  </si>
+  <si>
+    <t>2008NS000149</t>
+  </si>
+  <si>
+    <t>NFS 838 - SERVICO DESENVOLVIMENTO PESSOAL/PROF. DO MENOR. ISENTO DE  IMPOSTOS.ISS ATO DECLARATORIO 465/03-BLOQUEIO R$ 1.049,86(1PC SAT)-PROCESSO 127.539/03.GLOSA R$ 527,75(0,50% FGTS).REL.02/2008 - REFERENTE AO 13º SALARIO</t>
+  </si>
+  <si>
+    <t>130.182,70</t>
+  </si>
+  <si>
+    <t>2008NS000150</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA COM PASSAGEM AéREA AO SENHOR DEPUTADO                    VIRGILIO GUIMARãES, PROCESSO NúMERO 100.132/08</t>
+  </si>
+  <si>
+    <t>310,42</t>
+  </si>
+  <si>
+    <t>2008NS000151</t>
+  </si>
+  <si>
+    <t>NF 595/598/777/781/816 - FORNECIMENTO DE MUDAS E ADUBOS A CD.BLOQUEIO DE      R$ 1.532,28(MULTA) NF 598. GLSA R$ 13,50 NF 816. EMPRESA OPT.SIMPLES NACIONAL REL. 03/08 SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>06.998.221/0001-87 - CAP PAISAGISMO URBANISMO E COMERCIO LTDA &amp;</t>
+  </si>
+  <si>
+    <t>16.814,80</t>
+  </si>
+  <si>
+    <t>2008NS000152</t>
+  </si>
+  <si>
+    <t>NFS. 7955 FORNEC. DE HORAS EXTRAS DO MES DE NOV/07 SRF 9,45PC S/R$ 1.502,35 , 5PC ISS E 11PC INSS S/ VALOR DA NF. GLOSA DE R$ 56,40 REL. 7/08 SIGMAS.</t>
+  </si>
+  <si>
+    <t>1.502,35</t>
+  </si>
+  <si>
+    <t>2008NS000153</t>
+  </si>
+  <si>
+    <t>NFF 42567. SERVICO DE PUBLICACAO DE MATERIAS DE INTERESSE DA CD NO DOU.ISEN-  TO DE IMPOSTOS.  RELACAO 103/08.  PERIODO: NOVEMBRO/07.</t>
+  </si>
+  <si>
+    <t>4.757,28</t>
+  </si>
+  <si>
+    <t>2008NS000154</t>
+  </si>
+  <si>
+    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDORA SILMARA DE A.GONÇALVES P/ATENDER DES-PESAS C/AQUISIÇÃO DE MATERIAIS DE CONSUMO E SERVIÇOS DIVERSOS, CONFORME AUTORIZAÇÃO DO D.A. EM 07/01/2008 - PROCESSO Nº 100.154/08 DEPARTAMENTO MÉDICO/DEMED</t>
+  </si>
+  <si>
+    <t>2008NS000155</t>
+  </si>
+  <si>
+    <t>NFS 301/2 - FORNEC.MAO DE OBRA DEST.EXECUCAO SERVICOS SECRET.COMUNIC. SOCIAL -RET. SRF 9,45PC S/VALOR APROP.(GLOSAS 8.369,08 NF 301 E 898,24 NF 302-VER VER-SO NOTAS),ISS 5PC E INSS 11PC S/VT. REL. 003/2008. REF. 12/12 13ºSAL. E OUTROS</t>
+  </si>
+  <si>
+    <t>07.270.503/0001-26 - SOMA EMPRESA DE SERVIÇOS GERAIS LTDA</t>
+  </si>
+  <si>
+    <t>44.475,48</t>
+  </si>
+  <si>
+    <t>4.832,77</t>
+  </si>
+  <si>
+    <t>2008NS000156</t>
+  </si>
+  <si>
+    <t>DEVOLVER NOTAS CONFORME PEDIDO FATIMA</t>
+  </si>
+  <si>
+    <t>-44.475,48</t>
+  </si>
+  <si>
+    <t>-4.832,77</t>
+  </si>
+  <si>
+    <t>2008NS000157</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2008NS000153</t>
+  </si>
+  <si>
+    <t>-4.757,28</t>
+  </si>
+  <si>
+    <t>2008NS000158</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2008NS000123</t>
+  </si>
+  <si>
+    <t>-13.320,00</t>
+  </si>
+  <si>
+    <t>2008NS000159</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO PARA ALTERAÇÃO DA VINCULAÇÃO DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>-3.500,00</t>
+  </si>
+  <si>
+    <t>-500,00</t>
+  </si>
+  <si>
+    <t>2008NS000160</t>
+  </si>
+  <si>
+    <t>2008NE000040</t>
+  </si>
+  <si>
+    <t>2008NE000050</t>
+  </si>
+  <si>
+    <t>-35,00</t>
+  </si>
+  <si>
     <t>2008OB900105</t>
   </si>
   <si>
     <t>25.700,53</t>
   </si>
   <si>
     <t>2008OB900106</t>
   </si>
   <si>
     <t>550.419,50</t>
   </si>
   <si>
     <t>2008OB900107</t>
   </si>
   <si>
     <t>1.059.449,41</t>
   </si>
   <si>
     <t>2008OB900108</t>
   </si>
   <si>
     <t>3.380,70</t>
   </si>
   <si>
     <t>2008OB900109</t>
   </si>
   <si>
-    <t>NFS 838 - SERVICO DESENVOLVIMENTO PESSOAL/PROF. DO MENOR. ISENTO DE  IMPOSTOS.ISS ATO DECLARATORIO 465/03-BLOQUEIO R$ 1.049,86(1PC SAT)-PROCESSO 127.539/03.GLOSA R$ 527,75(0,50% FGTS).REL.02/2008 - REFERENTE AO 13º SALARIO</t>
-[...1 lines deleted...]
-  <si>
     <t>129.132,84</t>
   </si>
   <si>
     <t>2008OB900110</t>
   </si>
   <si>
-    <t>NF 595/598/777/781/816 - FORNECIMENTO DE MUDAS E ADUBOS A CD.BLOQUEIO DE      R$ 1.532,28(MULTA) NF 598. GLSA R$ 13,50 NF 816. EMPRESA OPT.SIMPLES NACIONAL REL. 03/08 SISTEMA SIGMAS</t>
-[...4 lines deleted...]
-  <si>
     <t>15.282,52</t>
   </si>
   <si>
     <t>2008OB900111</t>
   </si>
   <si>
     <t>15.824,27</t>
   </si>
   <si>
     <t>2008OB900112</t>
   </si>
   <si>
     <t>4.572,78</t>
   </si>
   <si>
     <t>2008OB900113</t>
   </si>
   <si>
     <t>2008OB900114</t>
   </si>
   <si>
     <t>225.960,00</t>
   </si>
   <si>
     <t>2008OB900115</t>
   </si>
   <si>
-    <t>NF 8832/8833-FORNECIMENTO JORNAIS E REVISTAS-ISENTO DE IMPOSTOS.              RELACAO 05 DE 2008. SIGMAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900116</t>
   </si>
   <si>
     <t>NF 503/519/520/551/5/6 - FORNECIMENTO E INSTALCAO DE PERSIANAS E OUTROS.EMPRE-SA OPTANTE PELO SIMPLES NACIONAL. BOQUEIO R$71,00 (MULTA. NF 503/19/20).REL. 05/08. SIGMAS.</t>
   </si>
   <si>
     <t>15.214,57</t>
   </si>
   <si>
     <t>2008OB900117</t>
   </si>
   <si>
     <t>2008OB900118</t>
   </si>
   <si>
     <t>281,98</t>
   </si>
   <si>
     <t>2008OB900119</t>
   </si>
   <si>
     <t>NFS 676 A 684/739 A 750 E 771. SERV. DE REPARO E MANUTENCAO, COM FORNEC. MATE-RIAIS EM IMOVEIS FUNC. RET.SRF 5,85 PC INSS 11 PC S/R$13.608,74.(MAO-DE-OBRA)E ISS 1 PC S/ TOTAL NF. REL. 05/08. SIGMAS.</t>
   </si>
   <si>
     <t>23.856,13</t>
   </si>
   <si>
     <t>2008OB900120</t>
   </si>
   <si>
     <t>NFS 701 A 717 E 733 - SERVICO DE REPARO E MANUTENCAO, COM FORNECIMENTO DE MATERIAIS EM IMOVEIS FUNCIONAIS - RET SRF 5,85PC, INSS 11PC S.R$ 15.251,06 (MAO-DE-OBRA) E ISS 1PC - RELACAO 185/2007 SISTEMA DEMAP</t>
   </si>
   <si>
     <t>26.735,13</t>
   </si>
   <si>
     <t>2008OB900121</t>
   </si>
   <si>
     <t>NFS 1384/1385. SERVICOS DE EVENTOS ("SIMPOSIO AMAZONIA E DESENVOLVIMENTO").RET. SRF 9,45 P.CENTO E ISS 5 P.CENTO. REL. 04/08 SIGMAS</t>
   </si>
   <si>
     <t>862,85</t>
   </si>
   <si>
     <t>2008OB900122</t>
   </si>
   <si>
-    <t>NF 530/531/532 -  FORNECIMENTO E INSTALALACAO DE BOX EM VIDRO TEMPERADO..     ...NOS APARTAMENTOS FUNCIONAIS - EMPRESA OPTANTE DO SIMPLES NACIONAL          RELACAO 185/2007 SISTEMA SIGMAS</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900123</t>
   </si>
   <si>
     <t>2008OB900124</t>
   </si>
   <si>
     <t>2008OB900125</t>
   </si>
   <si>
     <t>2008OB900126</t>
   </si>
   <si>
     <t>2008OB900127</t>
   </si>
   <si>
     <t>2008OB900129</t>
   </si>
   <si>
     <t>61.549,03</t>
   </si>
   <si>
     <t>2008OB900130</t>
   </si>
   <si>
-    <t>REEMBEOLSO DE DESPESAS TELEFôNICAS AOS SENHORES DEPUSTADOS, NOS TERMOS DO ATO DA MESA Nº 72/2005 - ADT 1819.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900131</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESAS TELEFONICAS AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DAMESA Nº72/2005 - ADT 1819</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900132</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2319.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900133</t>
   </si>
   <si>
-    <t>17.726,56</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900134</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA COM PASSAGEM AéREA AO SENHOR DEPUTADO                    VIRGILIO GUIMARãES, PROCESSO NúMERO 100.132/08</t>
-[...1 lines deleted...]
-  <si>
     <t>199.665.476-49 - ADAO PRETO E OUTROS</t>
   </si>
   <si>
-    <t>310,42</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900136</t>
   </si>
   <si>
     <t>NFS. 7955 FORNEC. DE HORAS EXTRAS DO MES DE NOV/07 SRF 9,45PC S/R$ 1.502,35 ,5PC ISS E 11PC INSS S/ VALOR DA NF. GLOSA DE R$ 56,40 REL. 7/08 SIGMAS.</t>
   </si>
   <si>
     <t>1.110,99</t>
   </si>
   <si>
-    <t>2008NE000040</t>
-[...160 lines deleted...]
-  <si>
     <t>2008NE000056</t>
   </si>
   <si>
     <t>10/01/2008</t>
   </si>
   <si>
     <t>17 - CONTRATO N¨ 2003/076.0 E ADITIVOS, VIGÊNCIA DE 18.11.07 A 17.03.08.</t>
   </si>
   <si>
     <t>333.580,66</t>
   </si>
   <si>
     <t>2008NE000057</t>
   </si>
   <si>
     <t>17 - CONTRATO N¨ 2003/076.0 E ADITIVOS, VIGÊNCIA DE 18.11.07 A 17.03.08.      SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>128.333,34</t>
   </si>
   <si>
     <t>2008NE000058</t>
   </si>
   <si>
     <t>00.059.857/0001-87 - CENTRO DE ENSINO UNIFICADO DE BRASÍLIA CEUB</t>
@@ -3136,227 +3136,227 @@
   <si>
     <t>2008NE000091</t>
   </si>
   <si>
     <t>2008NE000093</t>
   </si>
   <si>
     <t>2008NE000094</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2006/129.0 E ADITIVOS, VIG. DE 31.07.07 A 30.07.08</t>
   </si>
   <si>
     <t>187.678,84</t>
   </si>
   <si>
     <t>2008NE000095</t>
   </si>
   <si>
     <t>08 - CONTRATO N¨ 2005/142.0 E ADITIVOS, VIG. DE 10.10.05 A 09.10.10</t>
   </si>
   <si>
     <t>34.862,40</t>
   </si>
   <si>
+    <t>2008NS000161</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2314.</t>
+  </si>
+  <si>
+    <t>91.466,84</t>
+  </si>
+  <si>
+    <t>2008NS000162</t>
+  </si>
+  <si>
+    <t>24.723,00</t>
+  </si>
+  <si>
+    <t>2008NS000163</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2322.</t>
+  </si>
+  <si>
+    <t>177.215,37</t>
+  </si>
+  <si>
+    <t>2008NS000164</t>
+  </si>
+  <si>
+    <t>55.033,04</t>
+  </si>
+  <si>
+    <t>2008NS000165</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2317.</t>
+  </si>
+  <si>
+    <t>29.762,18</t>
+  </si>
+  <si>
+    <t>2008NS000166</t>
+  </si>
+  <si>
+    <t>16.692,85</t>
+  </si>
+  <si>
+    <t>2008NS000167</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DO DOCUMENTO EM RAZAO DA AUSENCIA DA FTE DE RECURSO              E CATEGORIA DO GASTO.</t>
+  </si>
+  <si>
+    <t>2008NS000168</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2320.</t>
+  </si>
+  <si>
+    <t>95.142,79</t>
+  </si>
+  <si>
+    <t>2008NS000169</t>
+  </si>
+  <si>
+    <t>NFS 685 A 695/734 A 738 E 772 - SERV. DE REPARO E MANUTENCAO, COM FORNEC. DE -MATERIAIS IMOV. FUNC. RETEN. SRF 5,85 PC, INSS 11 PC S/R$12.375,60(MAO-DE-OBRAE ISS 1 PC  S/ TT NFS . REL. 06/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>24.751,20</t>
+  </si>
+  <si>
+    <t>2008NS000170</t>
+  </si>
+  <si>
+    <t>49.202,43</t>
+  </si>
+  <si>
+    <t>2008NS000171</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2323.</t>
+  </si>
+  <si>
+    <t>135.876,20</t>
+  </si>
+  <si>
+    <t>2008NS000172</t>
+  </si>
+  <si>
+    <t>43.129,91</t>
+  </si>
+  <si>
+    <t>2008NE000059</t>
+  </si>
+  <si>
+    <t>-11.040,00</t>
+  </si>
+  <si>
+    <t>2008NE000061</t>
+  </si>
+  <si>
+    <t>2008NE000068</t>
+  </si>
+  <si>
+    <t>-143.946,26</t>
+  </si>
+  <si>
+    <t>2008NE000070</t>
+  </si>
+  <si>
+    <t>-44.251,99</t>
+  </si>
+  <si>
+    <t>2008NE000084</t>
+  </si>
+  <si>
+    <t>-85,13</t>
+  </si>
+  <si>
+    <t>2008NE000085</t>
+  </si>
+  <si>
+    <t>-191,54</t>
+  </si>
+  <si>
+    <t>2008NE000086</t>
+  </si>
+  <si>
+    <t>2008NE000090</t>
+  </si>
+  <si>
+    <t>-266,40</t>
+  </si>
+  <si>
+    <t>2008NE000092</t>
+  </si>
+  <si>
+    <t>-1.404,09</t>
+  </si>
+  <si>
     <t>2008OB900137</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2314.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900138</t>
   </si>
   <si>
-    <t>24.723,00</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900139</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2322.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900140</t>
   </si>
   <si>
-    <t>55.033,04</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900141</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2320.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900142</t>
   </si>
   <si>
-    <t>49.202,43</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900143</t>
   </si>
   <si>
-    <t>NFS 685 A 695/734 A 738 E 772 - SERV. DE REPARO E MANUTENCAO, COM FORNEC. DE -MATERIAIS IMOV. FUNC. RETEN. SRF 5,85 PC, INSS 11 PC S/R$12.375,60(MAO-DE-OBRAE ISS 1 PC  S/ TT NFS . REL. 06/08. SIGMAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>21.694,44</t>
   </si>
   <si>
     <t>2008OB900144</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2317.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900145</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62,DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2323.</t>
   </si>
   <si>
-    <t>135.876,20</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900146</t>
   </si>
   <si>
-    <t>16.692,85</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900147</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2323.</t>
-[...94 lines deleted...]
-  <si>
     <t>2008NE000096</t>
   </si>
   <si>
     <t>11/01/2008</t>
   </si>
   <si>
     <t>119.704.131-15 - EDITORA N D J LTDA</t>
   </si>
   <si>
     <t>3.000,00</t>
   </si>
   <si>
     <t>2008NE000097</t>
   </si>
   <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>2008NE000098</t>
   </si>
   <si>
     <t>08 - CARTA CONTRATO N¨ 2005/054.0 E ADITIVOS VIG. 18.04.07 A 17.04.09.</t>
   </si>
   <si>
     <t>3.726,96</t>
@@ -3553,50 +3553,641 @@
   <si>
     <t>22 - CONTRATO Nº 2004/070.0 E ADITIVOS, VIGÊNCIA 01.04.04 A 31.03.09</t>
   </si>
   <si>
     <t>131.507,82</t>
   </si>
   <si>
     <t>2008NE000127</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2007/159.0 E ADITIVOS, VIG. DE 07.09.07 A 04.03.08 (180 DIAS)</t>
   </si>
   <si>
     <t>861.943,33</t>
   </si>
   <si>
     <t>2008NE000128</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2007/159.0 E ADITIVOS, VIG. DE 07.09.07 A 04.03.08 (180 DIAS)SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>6.500,08</t>
   </si>
   <si>
+    <t>2008NS000173</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 010103942/07 - PROCESSO Nº 31.323/07                      TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>00.013.698/0001-80 - TRIPS PASSAGENS E TURISMO LTDA</t>
+  </si>
+  <si>
+    <t>314,62</t>
+  </si>
+  <si>
+    <t>2008NS000174</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 010104030/07-PROCESSO Nº 31.357/07. DESCONTO DE R$ 355,45 REF. FATURA DE CRÉDITO Nº 010104214/07-PROCESSO Nº 475/08(GC Nº 431 E 449/07).TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>740,56</t>
+  </si>
+  <si>
+    <t>2008NS000175</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 3348396/07 - PROCESSO Nº 000845/08                        COTA TAM( IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>1.049.726,49</t>
+  </si>
+  <si>
+    <t>2008NS000177</t>
+  </si>
+  <si>
+    <t>BOLETO 9912100117 - SERVICOS OFERTADOS PELA ECT ( SEDEX ).                    RET. SRF 9,45%         REL. 003/08</t>
+  </si>
+  <si>
+    <t>2.225,30</t>
+  </si>
+  <si>
+    <t>3.255,60</t>
+  </si>
+  <si>
+    <t>2008NS000178</t>
+  </si>
+  <si>
+    <t>FAT.07/11/01509779-4- SERVICO LOCACAO EQUIP. UP LINK DESTINADO A   TRANSMISSAODE SINAL ANALOGICO, VIDEO AUDIO ASSOCIADOS  P/TV CD.  RET. IN/SRF 9,45PC.     REL. 03/2008 PERIODO: 26/10/07 A 25/11/07.</t>
+  </si>
+  <si>
+    <t>24.965,28</t>
+  </si>
+  <si>
+    <t>2008NS000179</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº62,  DE 2001-VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2321.</t>
+  </si>
+  <si>
+    <t>29.836,33</t>
+  </si>
+  <si>
+    <t>2008NS000180</t>
+  </si>
+  <si>
+    <t>NFS 7839- FORN. M.O. COPA ...LIBERACAO PARCIAL DA GLOSA EFET. NA 2007NS011983,VLR. R$10.173,55. CONT. GL. R$39,25 (AGD. AUT.EMS.NE). RET. 9,45# S/TOTAL (RL.640/07). REL. 03/08.</t>
+  </si>
+  <si>
+    <t>10.173,55</t>
+  </si>
+  <si>
+    <t>2008NS000181</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2321.</t>
+  </si>
+  <si>
+    <t>38.108,40</t>
+  </si>
+  <si>
+    <t>2008NS000182</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2324.</t>
+  </si>
+  <si>
+    <t>53.615,41</t>
+  </si>
+  <si>
+    <t>2008NS000183</t>
+  </si>
+  <si>
+    <t>2008NS000184</t>
+  </si>
+  <si>
+    <t>9.363,39</t>
+  </si>
+  <si>
+    <t>2008NS000185</t>
+  </si>
+  <si>
+    <t>2008NS000186</t>
+  </si>
+  <si>
+    <t>PAGAMENTO A SERVIDORES CONFORME DDP 008/009-01/2008 - GRUPO 1                 PSSS R$ 29.583,64                                                             PENSAO ALIMENTICIA R$ 17.360,69</t>
+  </si>
+  <si>
+    <t>311.827,52</t>
+  </si>
+  <si>
+    <t>2008NS000187</t>
+  </si>
+  <si>
+    <t>NFS 300 - FORNECIMENTO MAO DE OBRA DEST.EXECUCAO SERVICOS NA SECOM/CD.        RET. SRF 9,45% E ISS 5% S/TOTAL. OBS: GANHO EVENTUAL (ABONO)                  REL. 003/2008</t>
+  </si>
+  <si>
+    <t>7.890,56</t>
+  </si>
+  <si>
+    <t>2008NS000188</t>
+  </si>
+  <si>
+    <t>NF 504 - FORNECIMENTO/INSTALACAO DE FORRO P/CORTINA. EMPRESA OPTANTE DO SIM   PLES NACIONAL - RELACAO 04 DE 2007 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>1.020,37</t>
+  </si>
+  <si>
+    <t>2008NS000189</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2008NO000075 PARA INCLUIR BLOQUEIO</t>
+  </si>
+  <si>
+    <t>-1.020,37</t>
+  </si>
+  <si>
+    <t>2008NS000190</t>
+  </si>
+  <si>
+    <t>NF 504 - FORNECIMENTO/INSTALACAO DE FORRO P/CORTINA. BLOQUEIO R$ 33,67(MULTA) EMPRESA OPTANTE SIMPLES NACIONAL - RELACAO 04 DE 2007 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>2008NS000191</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2325.</t>
+  </si>
+  <si>
+    <t>143.695,74</t>
+  </si>
+  <si>
+    <t>2008NS000192</t>
+  </si>
+  <si>
+    <t>36.292,33</t>
+  </si>
+  <si>
+    <t>2008NS000193</t>
+  </si>
+  <si>
+    <t>NFF 467237/9/41 . FORN. PECAS/COMP. DE REPOSICAO,P/EQUIP. DE AUDIO/VIDEO, MAR-CA SONY, DA TV CÂMARA... - RET.SRF 5,85PC . BLOQUEIO DO VLR.R$267,94 (MULTA). REL. 06/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>43.447.044/0001-77 - SONY COMÉRCIO E INDÚSTRIA LTDA.</t>
+  </si>
+  <si>
+    <t>2.679,40</t>
+  </si>
+  <si>
+    <t>2008NS000194</t>
+  </si>
+  <si>
+    <t>NFF 1694 A 1696 - FORNEC.DE MATERIAL PARA O DEMED/CD(BETAMETASONA   E OUTROS) EMPRESA OPTANTE PELO SIMPLES NACIONAL.                                        RELACAO 08/2008 SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>05.678.734/0001-48 - GYN-MÉDICA LTDA - ME</t>
+  </si>
+  <si>
+    <t>9.580,04</t>
+  </si>
+  <si>
+    <t>2008NS000195</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 3348394/07-PROCESSO Nº 000844/08(DESC.REEMB.MCO.OF.Nº43/08VALOR R$350,00)(DESC.REEMB.MCO.Nº44/08, VALOR R$ 1.940,88)                    COTA TAM(IN 480/04 E ALTERAÇÔES)</t>
+  </si>
+  <si>
+    <t>1.316.857,81</t>
+  </si>
+  <si>
+    <t>2008NS000196</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2326.</t>
+  </si>
+  <si>
+    <t>84.623,92</t>
+  </si>
+  <si>
+    <t>2008NS000198</t>
+  </si>
+  <si>
+    <t>7.887,21</t>
+  </si>
+  <si>
+    <t>2008NS000199</t>
+  </si>
+  <si>
+    <t>NFSF 067.. FORNECIMENTO/INSTALACAO DE ESQUADRIAS, VENEZIANAS E VIDROS.RET. SRF 5,85# ISS 1# .. GLOSA R$2.549,99 (MEMO SO Nº 245/07 - ITEM 1.11).            REL. 06/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>00.692.228/0001-90 - MULTICON ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>75.638,16</t>
+  </si>
+  <si>
+    <t>2008NS000200</t>
+  </si>
+  <si>
+    <t>NFS 1531 - MONITORAMENTO DE NOTICIAS POR MEIO ELETRONICO...                   EMPR. OPT. SIMPLES NACIONAL .   REL. 06/08-SIGMAS.                            PERIODO: DEZEMBRO/2007.</t>
+  </si>
+  <si>
+    <t>02.760.660/0002-87 - LINK TV CLIPPING ELETRÔNICO LTDA</t>
+  </si>
+  <si>
+    <t>2008NS000201</t>
+  </si>
+  <si>
+    <t>NF 2473. FORNECIMENTO DE 32 PECAS DE BROCAS DE DIAMETRO 9/32", MARCA SICOLI.  EMPRESA OPTANTE PELO SIMPLES NACIONAL. REL. 06/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>37.118.817/0001-79 - SIGGRAF MATERIAIS E SERVIÇOS LTDA EPP</t>
+  </si>
+  <si>
+    <t>1.081,60</t>
+  </si>
+  <si>
+    <t>2008NS000202</t>
+  </si>
+  <si>
+    <t>2008NS000203</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO PARA ACERTO DE VALOR.</t>
+  </si>
+  <si>
+    <t>-311.827,52</t>
+  </si>
+  <si>
+    <t>2008NS000204</t>
+  </si>
+  <si>
+    <t>NFS 024- SERVICO MANUTENCAO PREVENTIVA CORRETIVA IMPRESSORA AGFA, MODELO  DRYSTAR 3000, S/FORNECIMENTO MATERIAL, AA PEDIDO DEMED/CD - EMPRESA OPTANTE DO SIMPLES NACIONAL - RETENCAO ISS 5 PC - RELACAO 06/08 - SIGMAS.</t>
+  </si>
+  <si>
+    <t>06.145.273/0001-00 - TECHINIK Manutenção de Impressoras Ltda</t>
+  </si>
+  <si>
+    <t>505,00</t>
+  </si>
+  <si>
+    <t>2008NS000205</t>
+  </si>
+  <si>
+    <t>PAGAMENTO A SERVIDORES CONFORME DDP 008/009-01/2008 - GRUPO 1  - 2008LC000002 PSSS R$ 29.583,64                                                             PENSAO ALIMENTICIA R$ 17.360,69</t>
+  </si>
+  <si>
+    <t>2008NS000206</t>
+  </si>
+  <si>
+    <t>INCLUSAO DO RECOLHIMENTO DO ISS 1# S/TOTAL NF</t>
+  </si>
+  <si>
+    <t>-75.638,16</t>
+  </si>
+  <si>
+    <t>2008NS000207</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO ACERTO DE VALOR</t>
+  </si>
+  <si>
+    <t>2008NS000208</t>
+  </si>
+  <si>
+    <t>2008NS000209</t>
+  </si>
+  <si>
+    <t>2008NS000210</t>
+  </si>
+  <si>
+    <t>NFF 3139/3140 - ASSINATURAS "CLIPPING" MIDIA IMPRESSA DEST.DIVERSOS SETORES DACASA - RETENCAO SRF 9,45 PC - GLOSAS R$ 142,50 NF 3139 E R$ 199,50 NF 3140,   COBRADOS INDEVIDAMENTE.REL.06/08 SITEMA SIGMAS..PERIODO 11/10/07 A 10/12/07</t>
+  </si>
+  <si>
+    <t>110052/11152 - RADIOBRAS</t>
+  </si>
+  <si>
+    <t>117.648,00</t>
+  </si>
+  <si>
+    <t>2008NS000211</t>
+  </si>
+  <si>
+    <t>CORRECAO DO RECOLHIMENTO DO ISS.</t>
+  </si>
+  <si>
+    <t>2008NS000212</t>
+  </si>
+  <si>
+    <t>NFSF 067.. FORNECIMENTO/INSTALACAO DE ESQUADRIAS, VENEZIANAS E VIDROS.RET. SRF 5,85# ISS 1# S/TT R$78.188,15. GLOSA R$2.549,99 (MEMO SO N 245/07-ITEM 1.11)REL. 06/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>2008NS000213</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO A PEDIDO SECOL/CCOMP/DEMAP</t>
+  </si>
+  <si>
+    <t>-10.173,55</t>
+  </si>
+  <si>
+    <t>2008NS000214</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA N 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1820.</t>
+  </si>
+  <si>
+    <t>24.359,30</t>
+  </si>
+  <si>
+    <t>2008NS000215</t>
+  </si>
+  <si>
+    <t>NF 22 - FORNECIMENTO TRES LEITORES CODIGO BARRAS, MARCA METROLOGIC, DESTINADOSAA COORDENACAO BIBLIOTECA/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RELACAO008 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>08.519.994/0001-69 - MR TECNOLOGIA COMERCIO E SERVIÇOS LTDA ME</t>
+  </si>
+  <si>
+    <t>2.634,00</t>
+  </si>
+  <si>
+    <t>2008NS000216</t>
+  </si>
+  <si>
+    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDORA SILMARA DE A.GONALVES P/ATENDER DES-PESAS C/AQUISIO DE MATERIAIS DE CONSUMO E SERVIOS DIVERSOS, CONFORME AUTORIZAO DO D.A. EM 07/01/2008 - PROCESSO N 100.154/08 DEPARTAMENTO MDICO/DEMED</t>
+  </si>
+  <si>
+    <t>2008NS000217</t>
+  </si>
+  <si>
+    <t>NFS. 506/517. SERVICO DEPERICIA ODONTOLOGICA AOS BENEFICIARIOS DO PRO-SAUDE.  RET. SRF. 9,45PC E ISS 5PC. RELACAO 107/08</t>
+  </si>
+  <si>
+    <t>02.005.849/0001-83 - CLEAN DENT CLINICA ODONTOLOGICA LTDA</t>
+  </si>
+  <si>
+    <t>1.700,96</t>
+  </si>
+  <si>
+    <t>2008NS000218</t>
+  </si>
+  <si>
+    <t>NFF 768/1.  SERVICO DE MANUTENCAO  PREVENTIVA/CORRETIVA NOS  ELEVADORES DA CD,C/FORNECIMENTO DE PECAS.GLOSA DE R$ 0,05 AJUSTE DE EMPENHO. RET.5,85% SRF E   ISS 5% SOBRE TOTAL..RELACAO 09/2008 SIST. SIGMAS. PERIODO: DEZEMBRO/2007</t>
+  </si>
+  <si>
+    <t>05.926.726/0001-73 - MODULO CONSULTORIA E GERENCIA PREDIAL LTDA-</t>
+  </si>
+  <si>
+    <t>2.079,95</t>
+  </si>
+  <si>
+    <t>2008NS000219</t>
+  </si>
+  <si>
+    <t>4.595,76</t>
+  </si>
+  <si>
+    <t>2008NS000220</t>
+  </si>
+  <si>
+    <t>NF 10122 - FORNECIMENTO DE MATERIAL BIBLIOGRAFICO (ACAO POPULAR CONSTITUCIONALDOUTRINA E PROCESSO E OUTROS) A PEDIDO DO CEDI/CD.        RETENCAO SRF 2,2 PC.RELACAO 08/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>61.254.454/0046-85 - LIVRARIA E PAPELARIA SARAIVA S/A</t>
+  </si>
+  <si>
+    <t>3.644,00</t>
+  </si>
+  <si>
+    <t>2008NS000221</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000219 PARA RETIFICAAO DO N DO EMPENHO.</t>
+  </si>
+  <si>
+    <t>-4.595,76</t>
+  </si>
+  <si>
+    <t>2008NS000222</t>
+  </si>
+  <si>
+    <t>1.701,60</t>
+  </si>
+  <si>
+    <t>2008NS000223</t>
+  </si>
+  <si>
+    <t>NF 8838/8839/8840/8841 - FORNECIMENTO JORNAIS E REVISTAS - ISENTO DE IMPOSTOS.RELACAO 008 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>17.257,57</t>
+  </si>
+  <si>
+    <t>2008NS000224</t>
+  </si>
+  <si>
+    <t>-1.700,96</t>
+  </si>
+  <si>
+    <t>2008NS000225</t>
+  </si>
+  <si>
+    <t>2008NS000226</t>
+  </si>
+  <si>
+    <t>NFES 18979 -PRESTACAO DE SERVICOS DE SUPORTE E MANUTENCAO DE 7 SERVIDORES RISCRETENCAO SRF 9,45PC S/VLR.APROPR. E ISS 5 PC S/TOTAL - GLOSA 0,98 COBRANCA IN-DEVIDA - RELACAO 008 DE 2008 - SISTEMA SIGMAS - PERIODO DEZEMBRO DE 2007</t>
+  </si>
+  <si>
+    <t>65.497.745/0001-53 - SUN MICROSYSTEMS DO BRASIL (ADQUIRIDA PELA ORACLE)</t>
+  </si>
+  <si>
+    <t>20.563,08</t>
+  </si>
+  <si>
+    <t>2008NS000227</t>
+  </si>
+  <si>
+    <t>NFFS 1626 - SERVICO DE MANUT.PREVENTIVA/CORRETIVA EM IMPRESSORA XANTE FILM MA-KER 4.  RET. SRF 9,45% E ISS 5%.  RELACAO 08/2008 SIGMAS. PERIODO 23 DE NOVEM-BRO A 22 DE DEZEMBRO DE 2007.</t>
+  </si>
+  <si>
+    <t>00.658.293/0001-07 - DG10 DATA GLOBAL TECNOLOGIA E INFORMAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>635,00</t>
+  </si>
+  <si>
+    <t>2008NS000228</t>
+  </si>
+  <si>
+    <t>NFF 9631 - SERVICO DE GARANTIA DE FUNCIONAMENTO E SUPORTE TECNICO AO BACKBONE DA REDE CORPORATIVA CD. RET. SRF 9,45PC INSS 11PC E ISS 5PC. REL. 107/08 PER. 01/12/07 A 12/12/07.</t>
+  </si>
+  <si>
+    <t>56.795.362/0001-70 - DAMOVO DO BRASIL S/A</t>
+  </si>
+  <si>
+    <t>20.400,00</t>
+  </si>
+  <si>
+    <t>2008NS000229</t>
+  </si>
+  <si>
+    <t>NF 2312 - FORNECIMENTO DE ARGAMASSA MULTIPLO USO, A PEDIDO DA CAENG/CD.       EMPRESA OPTANTE PELO SIMPLES NACIONAL.         RELACAO 08/2008 SIGAMAS.</t>
+  </si>
+  <si>
+    <t>6.944,00</t>
+  </si>
+  <si>
+    <t>2008NS000230</t>
+  </si>
+  <si>
+    <t>NF 5204 -  FORNECIMENTO DE 200 PEAS DE APOIO PARA BRAO,APLICAAO EM CADEIRASDANIFICADAS. A PEDIDO DA COORDENAAO DE ALMOXARIFADOS/CD.RET. SRF 5,85%       RELAAO 09/08 SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>21.306.287/0001-52 - TECNO2000  INDÚSTRIA E COMÉRCIO  LTDA</t>
+  </si>
+  <si>
+    <t>1.700,00</t>
+  </si>
+  <si>
+    <t>2008NS000231</t>
+  </si>
+  <si>
+    <t>NFS. 793 SERVICO LEGENDAGEM OCULTA - CLOSED CAPTION ON LINE. RET. SRF 9,45PC  RELACAO 107/08 PERIODO 01 A 09/12/07.</t>
+  </si>
+  <si>
+    <t>61.939.120/0001-43 - STENO DO BRASIL IMP. EXP. COM. E ASSESSORIA LTDA.</t>
+  </si>
+  <si>
+    <t>1.954,94</t>
+  </si>
+  <si>
+    <t>2008NS000232</t>
+  </si>
+  <si>
+    <t>NFF 619.265 - FORNECIMENTO DE MATERIAL GRAFICO(20 CAIXAS DE CHAPA POSITIVA E  OUTROS). A PEDIDO DO DEAPA/CD.RET. SRF 5,85%. RELACAO 09/2008 SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>33.255.787/0001-91 - IBF INDUSTRIA BRASILEIRA DE FILMES S/A</t>
+  </si>
+  <si>
+    <t>30.540,00</t>
+  </si>
+  <si>
+    <t>2008NS000233</t>
+  </si>
+  <si>
+    <t>NFSC.52040 SERV. DE TV POR ASSINATURA EM 608 PTS ( 01 PRINCIPAL E 607 ADIC.)  RET. SRF 9,45PC. PERIODO DE DEZ/07.</t>
+  </si>
+  <si>
+    <t>26.499.392/0001-79 - NET BRASILIA LTDA.</t>
+  </si>
+  <si>
+    <t>10.846,72</t>
+  </si>
+  <si>
+    <t>2008NS000234</t>
+  </si>
+  <si>
+    <t>-10.846,72</t>
+  </si>
+  <si>
+    <t>2008NS000235</t>
+  </si>
+  <si>
+    <t>NFS 75 - FORNECIMENTO E INSTALACAO SISTEMA AR CONDICIONADO E VENTILACAO MECANICA..., AA PEDIDO DO DETEC/CD - RETENCAO SRF 5,85 PC - RELACAO 008 DE 2008- SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>05.086.960/0001-30 - VDR TECNOLOGIA COMERCIO E SERVIÇOS ELETRICOS</t>
+  </si>
+  <si>
+    <t>21.978,56</t>
+  </si>
+  <si>
+    <t>2008NS000236</t>
+  </si>
+  <si>
+    <t>NFSC.52040/52039 SERV. DE TV POR ASS. EM 608 PTS ( 01 PRINCIPAL E 607 ADIC.)  RET. SRF 9,45PC. PERIODO DE DEZ/07.</t>
+  </si>
+  <si>
+    <t>2008NS000237</t>
+  </si>
+  <si>
+    <t>NFS 55738 SERV.DE MANUTECAO PREVENTIVA EM AUTOCLAVES BAUMER HIVAC LOCALIZADOS NO CME./CD RET. SRF 9,45PC E ISS 5PC REL. 107/08. PERIODO DE 23/09 A 22/10/07.</t>
+  </si>
+  <si>
+    <t>00.625.186/0001-74 - BRASMÉDICA HOSPITALAR E ORTOPÉDICA LTDA</t>
+  </si>
+  <si>
+    <t>2008NS000238</t>
+  </si>
+  <si>
+    <t>ALTERAR CLASSIFICACAO 2</t>
+  </si>
+  <si>
+    <t>-21.978,56</t>
+  </si>
+  <si>
+    <t>2008NS000239</t>
+  </si>
+  <si>
+    <t>NF. 176 - FORNECIMENTO DE LANCHES, COQUETEIS E REFEICOES DESTINADOS AO PARLA- MENTA GILMAR MACHADO REALIZADO EM 28/11/07. EMPRESA OPTANTE DO SIMPLES NACIO- NAL- RELACAO 107/08</t>
+  </si>
+  <si>
+    <t>04.963.148/0001-82 - VIVIANI AMARAL BUANI - ME</t>
+  </si>
+  <si>
+    <t>247,50</t>
+  </si>
+  <si>
+    <t>2008NS000240</t>
+  </si>
+  <si>
+    <t>2008NE000102</t>
+  </si>
+  <si>
+    <t>2008NE000106</t>
+  </si>
+  <si>
+    <t>2008NE000107</t>
+  </si>
+  <si>
+    <t>2008NE000123</t>
+  </si>
+  <si>
+    <t>ANULAO.</t>
+  </si>
+  <si>
+    <t>-768,24</t>
+  </si>
+  <si>
     <t>NFE 009-PART. MONICA A. MONTENEGRO E ANA RAQUEL M. FERREIRA NA 59ª REUN. ANUALDA (SBPC) E NO MINICURSO 07:DIVULG. CIENTIF. EM BELEM-PA,ENTRE OS DIAS 08.07 E13.07.07.RET 9,45 IN 480/04-SRF E 5,00 ISS/BELEM. PROC. 119.935/07. REL.102/08</t>
   </si>
   <si>
     <t>52.643.251/0001-98 - Sociedade Brasileira para o Progresso da Ciência</t>
   </si>
   <si>
     <t>230,99</t>
   </si>
   <si>
     <t>NFE 5227 - PART. CRISTIANO FERRI SOARES DE FARIA NA 9. CONFERENCIA SOBRE PORTAIS CORPORATIVOS, EM SAO PAULO-SP, DE 16.10 A 17.10.2007.                      RET. 9,45 IN 480/04-SRF E 2,00 ISS/SP. PROCESSO 138.954/2007.     REL. 108/08.</t>
   </si>
   <si>
     <t>02.785.556/0001-66 - INFORMA CONGRESSOS</t>
   </si>
   <si>
     <t>2.917,73</t>
   </si>
   <si>
     <t>NF 292 - PARTIC MARCO AURELIO TAVARES E MARCIA XAVIER BANDEIRA NO EVENTO-PIXELSHOW, EM SAO PAULO-SP, DIAS 29 E 30.09.2007. RET 9,45 IN 480/04-SRF E 5,00 ISS/SP. PROCESSOS 137.390/2007 E 137.413/2007                        REL. 102/08.</t>
   </si>
   <si>
     <t>07.219.049/0001-89 - ZUPI DESIGN E EDITORA LTDA - ME</t>
   </si>
   <si>
     <t>196,24</t>
@@ -3643,836 +4234,245 @@
   <si>
     <t>NFS 111 - PART. SERVIDOR RAUL A VILELA ARMANDO NO CURSO DE POS GRAD LATO SENSUEM DIREITO ADM E GESTAO PUB, EM BRASILIA-DF, A PARTIR DE 03.07.07. ISENTO TRIBANEXO III-IN 480/04 E 2,00 ISS/GDF, 6ª PARCELA, PROC. 107.183/07. REL. 102/08.</t>
   </si>
   <si>
     <t>564,48</t>
   </si>
   <si>
     <t>RESSARCIMENTO DE DESPESAS MEDICO-HOSPITALARES A SRA. DEP FATIMA PELAES, CONF.ATO DA MESA N. 24/83, AUTORIZADO PELO SR. DIRETOR-GERAL EM 04.01.08AD REFERENDUM DA MESA                                 PROC. 142.893/07</t>
   </si>
   <si>
     <t>070.198.582-87 - ADAO PRETO E OUTROS</t>
   </si>
   <si>
     <t>1.342,38</t>
   </si>
   <si>
     <t>RESSARCIMENTO DE DESPESAS MEDICO-HOSPITALARES A SRA. DEP FATIMA PELAES, CONF.ATO DA MESA N. 24/83, AUTORIZADO PELO SR. DIRETOR-GERAL EM 04.01.08AD REFERENDUM DA MESA                                 PROC. 144.084/07</t>
   </si>
   <si>
     <t>2.200,00</t>
   </si>
   <si>
     <t>2008OB900148</t>
   </si>
   <si>
-    <t>FAT.07/11/01509779-4- SERVICO LOCACAO EQUIP. UP LINK DESTINADO A   TRANSMISSAODE SINAL ANALOGICO, VIDEO AUDIO ASSOCIADOS  P/TV CD.  RET. IN/SRF 9,45PC.     REL. 03/2008 PERIODO: 26/10/07 A 25/11/07.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.606,07</t>
   </si>
   <si>
     <t>2008OB900149</t>
   </si>
   <si>
-    <t>BOLETO 9912100117 - SERVICOS OFERTADOS PELA ECT ( SEDEX ).                    RET. SRF 9,45%         REL. 003/08</t>
-[...4 lines deleted...]
-  <si>
     <t>2.737,65</t>
   </si>
   <si>
     <t>2008OB900150</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 3348396/07 - PROCESSO Nº 000845/08                        COTA TAM( IN 480/04 E ALTERAÇÕES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>975.720,78</t>
   </si>
   <si>
     <t>2008OB900151</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 010103942/07 - PROCESSO Nº 31.323/07                      TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
-[...4 lines deleted...]
-  <si>
     <t>292,45</t>
   </si>
   <si>
     <t>2008OB900152</t>
   </si>
   <si>
-    <t>NF 504 - FORNECIMENTO/INSTALACAO DE FORRO P/CORTINA. BLOQUEIO R$ 33,67(MULTA) EMPRESA OPTANTE SIMPLES NACIONAL - RELACAO 04 DE 2007 - SISTEMA SIGMAS</t>
-[...1 lines deleted...]
-  <si>
     <t>986,70</t>
   </si>
   <si>
     <t>2008OB900153</t>
   </si>
   <si>
-    <t>NFS 300 - FORNECIMENTO MAO DE OBRA DEST.EXECUCAO SERVICOS NA SECOM/CD.        RET. SRF 9,45% E ISS 5% S/TOTAL. OBS: GANHO EVENTUAL (ABONO)                  REL. 003/2008</t>
-[...1 lines deleted...]
-  <si>
     <t>6.750,39</t>
   </si>
   <si>
     <t>2008OB900154</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1820.</t>
   </si>
   <si>
-    <t>4.595,76</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900155</t>
   </si>
   <si>
     <t>2008OB900156</t>
   </si>
   <si>
-    <t>24.359,30</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900158</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2326.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900159</t>
   </si>
   <si>
-    <t>84.623,92</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900160</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2325.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900161</t>
   </si>
   <si>
-    <t>143.695,74</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900162</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2324.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900163</t>
   </si>
   <si>
-    <t>53.615,41</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900164</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2321.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900165</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº62,  DE 2001-VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2321.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900166</t>
   </si>
   <si>
-    <t>NFS 024- SERVICO MANUTENCAO PREVENTIVA CORRETIVA IMPRESSORA AGFA, MODELO  DRYSTAR 3000, S/FORNECIMENTO MATERIAL, AA PEDIDO DEMED/CD - EMPRESA OPTANTE DO SIMPLES NACIONAL - RETENCAO ISS 5 PC - RELACAO 06/08 - SIGMAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>479,75</t>
   </si>
   <si>
     <t>2008OB900167</t>
   </si>
   <si>
-    <t>NF 2473. FORNECIMENTO DE 32 PECAS DE BROCAS DE DIAMETRO 9/32", MARCA SICOLI.  EMPRESA OPTANTE PELO SIMPLES NACIONAL. REL. 06/08. SIGMAS.</t>
-[...7 lines deleted...]
-  <si>
     <t>2008OB900168</t>
   </si>
   <si>
     <t>NFF 1694 A 1696 - FORNEC.DE MATERIAL PARA O DEMED/CD(BETAMETASONA   E OUTROS)EMPRESA OPTANTE PELO SIMPLES NACIONAL.RELACAO 06/2008 SISTEMA SIGMAS</t>
   </si>
   <si>
-    <t>05.678.734/0001-48 - GYN-MÉDICA LTDA - ME</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900169</t>
   </si>
   <si>
     <t>NF 5204 -  FORNECIMENTO DE 200 PEçAS DE APOIO PARA BRAçO,APLICAçAO EM CADEIRASDANIFICADAS. A PEDIDO DA COORDENAçAO DE ALMOXARIFADOS/CD.RET. SRF 5,85%       RELAçAO 09/08 SISTEMA SIGMAS</t>
   </si>
   <si>
-    <t>21.306.287/0001-52 - TECNO2000  INDÚSTRIA E COMÉRCIO  LTDA</t>
-[...1 lines deleted...]
-  <si>
     <t>1.600,55</t>
   </si>
   <si>
     <t>2008OB900170</t>
   </si>
   <si>
-    <t>NFF 768/1.  SERVICO DE MANUTENCAO  PREVENTIVA/CORRETIVA NOS  ELEVADORES DA CD,C/FORNECIMENTO DE PECAS.GLOSA DE R$ 0,05 AJUSTE DE EMPENHO. RET.5,85% SRF E   ISS 5% SOBRE TOTAL..RELACAO 09/2008 SIST. SIGMAS. PERIODO: DEZEMBRO/2007</t>
-[...4 lines deleted...]
-  <si>
     <t>1.854,28</t>
   </si>
   <si>
     <t>2008OB900171</t>
   </si>
   <si>
     <t>NFF 467237/9/41 FORN. PECAS/COMP. DE REPOSICAO,P/EQUIP. DE AUDIO/VIDEO, MAR-CA SONY, DA TV CÂMARA...RET.SRF 5,85%  BLOQUEIO VLR.R$267,94(MULTA NF 467237),PROCESSO: 100534/2006                     REL. 06/2008-SIGMAS</t>
   </si>
   <si>
-    <t>43.447.044/0001-77 - SONY COMÉRCIO E INDÚSTRIA LTDA.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.254,72</t>
   </si>
   <si>
     <t>2008OB900172</t>
   </si>
   <si>
     <t>NFSF 067.. FORNECIMENTO/INSTALACAO DE ESQUADRIAS, VENEZIANAS E VIDROS.RET. SRF 5,85# ISS 1# S/TT R$78.188,15. GLOSA R$2.549,99 (MEMO SO Nº 245/07-ITEM 1.11)REL. 06/08. SIGMAS.</t>
   </si>
   <si>
-    <t>00.692.228/0001-90 - MULTICON ENGENHARIA LTDA</t>
-[...1 lines deleted...]
-  <si>
     <t>70.431,45</t>
   </si>
   <si>
     <t>2008OB900173</t>
   </si>
   <si>
-    <t>NFS 1531 - MONITORAMENTO DE NOTICIAS POR MEIO ELETRONICO...                   EMPR. OPT. SIMPLES NACIONAL .   REL. 06/08-SIGMAS.                            PERIODO: DEZEMBRO/2007.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900174</t>
   </si>
   <si>
     <t>NFF 619.265 - FORNECIMENTO DE MATERIAL GRAFICO(20 CAIXAS DE CHAPA POSITIVA EOUTROS). A PEDIDO DO DEAPA/CD.RET. SRF 5,85%. RELACAO 09/2008 SISTEMA SIGMAS</t>
   </si>
   <si>
-    <t>33.255.787/0001-91 - IBF INDUSTRIA BRASILEIRA DE FILMES S/A</t>
-[...1 lines deleted...]
-  <si>
     <t>28.753,41</t>
   </si>
   <si>
     <t>2008OB900175</t>
   </si>
   <si>
-    <t>NFS. 506/517. SERVICO DEPERICIA ODONTOLOGICA AOS BENEFICIARIOS DO PRO-SAUDE.  RET. SRF. 9,45PC E ISS 5PC. RELACAO 107/08</t>
-[...4 lines deleted...]
-  <si>
     <t>1.455,72</t>
   </si>
   <si>
     <t>2008OB900176</t>
   </si>
   <si>
-    <t>NF. 176 - FORNECIMENTO DE LANCHES, COQUETEIS E REFEICOES DESTINADOS AO PARLA- MENTA GILMAR MACHADO REALIZADO EM 28/11/07. EMPRESA OPTANTE DO SIMPLES NACIO- NAL- RELACAO 107/08</t>
-[...7 lines deleted...]
-  <si>
     <t>2008OB900177</t>
   </si>
   <si>
-    <t>NFS. 793 SERVICO LEGENDAGEM OCULTA - CLOSED CAPTION ON LINE. RET. SRF 9,45PC  RELACAO 107/08 PERIODO 01 A 09/12/07.</t>
-[...4 lines deleted...]
-  <si>
     <t>1.770,20</t>
   </si>
   <si>
     <t>2008OB900178</t>
   </si>
   <si>
-    <t>NFF 9631 - SERVICO DE GARANTIA DE FUNCIONAMENTO E SUPORTE TECNICO AO BACKBONE DA REDE CORPORATIVA CD. RET. SRF 9,45PC INSS 11PC E ISS 5PC. REL. 107/08 PER. 01/12/07 A 12/12/07.</t>
-[...4 lines deleted...]
-  <si>
     <t>15.208,20</t>
   </si>
   <si>
     <t>2008OB900179</t>
   </si>
   <si>
-    <t>NFS 55738 SERV.DE MANUTECAO PREVENTIVA EM AUTOCLAVES BAUMER HIVAC LOCALIZADOS NO CME./CD RET. SRF 9,45PC E ISS 5PC REL. 107/08. PERIODO DE 23/09 A 22/10/07.</t>
-[...4 lines deleted...]
-  <si>
     <t>2.566,50</t>
   </si>
   <si>
     <t>2008OB900180</t>
   </si>
   <si>
-    <t>NFFS 1626 - SERVICO DE MANUT.PREVENTIVA/CORRETIVA EM IMPRESSORA XANTE FILM MA-KER 4.  RET. SRF 9,45% E ISS 5%.  RELACAO 08/2008 SIGMAS. PERIODO 23 DE NOVEM-BRO A 22 DE DEZEMBRO DE 2007.</t>
-[...4 lines deleted...]
-  <si>
     <t>543,25</t>
   </si>
   <si>
     <t>2008OB900181</t>
   </si>
   <si>
-    <t>NF 10122 - FORNECIMENTO DE MATERIAL BIBLIOGRAFICO (ACAO POPULAR CONSTITUCIONALDOUTRINA E PROCESSO E OUTROS) A PEDIDO DO CEDI/CD.        RETENCAO SRF 2,2 PC.RELACAO 08/2008 SIGMAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>3.563,84</t>
   </si>
   <si>
     <t>2008OB900182</t>
   </si>
   <si>
-    <t>NF 2312 - FORNECIMENTO DE ARGAMASSA MULTIPLO USO, A PEDIDO DA CAENG/CD.       EMPRESA OPTANTE PELO SIMPLES NACIONAL.         RELACAO 08/2008 SIGAMAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900183</t>
   </si>
   <si>
-    <t>NF 8838/8839/8840/8841 - FORNECIMENTO JORNAIS E REVISTAS - ISENTO DE IMPOSTOS.RELACAO 008 DE 2008 - SISTEMA SIGMAS</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900184</t>
   </si>
   <si>
-    <t>NFES 18979 -PRESTACAO DE SERVICOS DE SUPORTE E MANUTENCAO DE 7 SERVIDORES RISCRETENCAO SRF 9,45PC S/VLR.APROPR. E ISS 5 PC S/TOTAL - GLOSA 0,98 COBRANCA IN-DEVIDA - RELACAO 008 DE 2008 - SISTEMA SIGMAS - PERIODO DEZEMBRO DE 2007</t>
-[...4 lines deleted...]
-  <si>
     <t>17.591,67</t>
   </si>
   <si>
     <t>2008OB900185</t>
   </si>
   <si>
-    <t>NFS 75 - FORNECIMENTO E INSTALACAO SISTEMA AR CONDICIONADO E VENTILACAO MECANICA..., AA PEDIDO DO DETEC/CD - RETENCAO SRF 5,85 PC - RELACAO 008 DE 2008- SISTEMA SIGMAS</t>
-[...4 lines deleted...]
-  <si>
     <t>20.692,82</t>
   </si>
   <si>
     <t>2008OB900186</t>
   </si>
   <si>
     <t>NFSC.52040/52039 SERV. DE TV POR ASS. EM 608 PTS ( 01 PRINCIPAL E 607 ADIC.)RET. SRF 9,45PC.      RELACAO 107/2008       PERIODO: DEZEMBRO/07</t>
   </si>
   <si>
-    <t>26.499.392/0001-79 - NET BRASILIA LTDA.</t>
-[...1 lines deleted...]
-  <si>
     <t>9.821,71</t>
   </si>
   <si>
-    <t>2008NE000102</t>
-[...403 lines deleted...]
-  <si>
     <t>2008NE000129</t>
   </si>
   <si>
     <t>14/01/2008</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº2007/142.0, VIGÊNCIA DE 27.08.07 A 26.08.08</t>
   </si>
   <si>
     <t>57.958,33</t>
   </si>
   <si>
     <t>2008NE000130</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº 2004/171.0 E ADITIVOS, VIGÊNCIA 10.09.04 A 09.09.09</t>
   </si>
   <si>
     <t>120.555,58</t>
   </si>
   <si>
     <t>2008NE000133</t>
   </si>
   <si>
     <t>08 - CONTRATO N. 2007/217.0, VIGÊNCIA DE 17.12.07 A 16.12.08.</t>
@@ -4639,533 +4639,533 @@
   <si>
     <t>2008NE000151</t>
   </si>
   <si>
     <t>19 - RESSARCIMENTO</t>
   </si>
   <si>
     <t>455.691.933-91 - LUCIANA MACEDO</t>
   </si>
   <si>
     <t>44.535,89</t>
   </si>
   <si>
     <t>2008NE000152</t>
   </si>
   <si>
     <t>13 - CONTRATO N. 2007/098.0, VIG. DE 08.08.07 A 07.08.08.</t>
   </si>
   <si>
     <t>37.107.117/0001-89 - BIOTÉCNICA COMÉRCIO E ASSISTÊNCIA DE EQUIPAMENTOS HOSPIT LTD</t>
   </si>
   <si>
     <t>336,00</t>
   </si>
   <si>
+    <t>2008NS000241</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA N 6616/07 - PROCESSO N 000934/07                           COTA TOTAL(IN 480/04 E ALTERAES SRF)</t>
+  </si>
+  <si>
+    <t>62.922,42</t>
+  </si>
+  <si>
+    <t>2008NS000242</t>
+  </si>
+  <si>
+    <t>NFS 850 FORNECIMENTO  MAO-DE-OBRA DEST. A SERVICOS GRAFICOS.RET. SRF 9,45% S/ VRL APR.,, INSS 11% E ISS 5% S/TOTAL. GLOSA R$ 702,76(VA E VT NAO REPASSADO). OBS: MULTA R$38,39 + JUROS R$9,60(ATRASO INSS)  REL.09/08  REF. HORAS EXTRAS</t>
+  </si>
+  <si>
+    <t>36.770.857/0001-38 - BRASFORT ADMINISTRAÇÃO E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>8.022,88</t>
+  </si>
+  <si>
+    <t>2008NS000243</t>
+  </si>
+  <si>
+    <t>NFS 7992- FORNECIMENTO DE MAO-DE-OBRA EXECUCAO DE SERVICOS DE DIAGRAMACAO JUN-TO AO JORNAL DA CD. 13 SALARIO. RET. SRF 9,45%, ISS 5% E INSS 11%. REL. 04/08MULTA (R$185,66) E JUROS (R$46,42) ATRASO INSS.</t>
+  </si>
+  <si>
+    <t>42.195,74</t>
+  </si>
+  <si>
+    <t>2008NS000244</t>
+  </si>
+  <si>
+    <t>NFFS 21180.  LOCACAO DE COPIADORA/IMPRESSORA DIGITAL P&amp;B. RETENCAO SRF 9,45 PCRELACAO 04/08.  PERIODO: NOVEMBRO/07.</t>
+  </si>
+  <si>
+    <t>33.597.659/0001-26 - GESTETNER DO BRASIL SA - SISTEMAS REPROGRÁFICOS</t>
+  </si>
+  <si>
+    <t>29.434,93</t>
+  </si>
+  <si>
+    <t>2008NS000245</t>
+  </si>
+  <si>
+    <t>NFS 301. SERVICO DE EXECUCAO DE ABERTURA NO FORRO BLACK-OUT P/APARELHO DE AR  CONDICIONADO A PEDIDO COHAB/CD. EMPRESA OPTANTE SIMPLES NACIONAL. RET.ISS 5PC RELACAO 10/08. SIGMAS.</t>
+  </si>
+  <si>
+    <t>3,30</t>
+  </si>
+  <si>
+    <t>2008NS000246</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA N 3348392/07-PROCESSO N 000902/08(GLOSA AUTORIZADA PELO OF.TAM-CD 001/08, VALOR R$180,00,REF.MCO N9572705570903)                        COTA TAM(IN 480/04 E ALTERAES SRF)</t>
+  </si>
+  <si>
+    <t>1.035.650,67</t>
+  </si>
+  <si>
+    <t>2008NS000247</t>
+  </si>
+  <si>
+    <t>NFS 307-FORNEC.MAO DE OBRA DEST.A EXECUCAO DE SERVICOS NA SECOM/CD.           RET SRF 9,45%, INSS 11% EISS 5% S/TOTAL                                       REL.005/2008       PAGTO REF. 13 SALARIO 2007</t>
+  </si>
+  <si>
+    <t>4.753,82</t>
+  </si>
+  <si>
+    <t>39.030,70</t>
+  </si>
+  <si>
+    <t>2008NS000248</t>
+  </si>
+  <si>
+    <t>NFES 078- PRESTACAO DE SERVICOS DE MANUTENCAO, SUPORTE TECNICO DE SOFTWARE  AAPEDIDO DO CENIN/CD - RETENCAO SRF 9,45 PC E ISS 5 PC - REL. 10/08- SIGMAS.</t>
+  </si>
+  <si>
+    <t>02.808.705/0001-65 - COMPUGRAF TELECOM LTDA#</t>
+  </si>
+  <si>
+    <t>2.302,83</t>
+  </si>
+  <si>
+    <t>2008NS000249</t>
+  </si>
+  <si>
+    <t>NF 3042 - FORNECIMENTO KITS LABORATORIAIS (ALPHALYSE,FR. C/ 1 LT, ABX, E OUT.)RETENCAO SRF 5,85 POR CENTO - RELACAO 10/2008 - SIGMAS.</t>
+  </si>
+  <si>
+    <t>3.588,00</t>
+  </si>
+  <si>
+    <t>2008NS000250</t>
+  </si>
+  <si>
+    <t>NFFS 203- PRESTAC. SERV. SUPORTE TECNICO E MANUT.CORRET.SISTEMAS ARMAZENAMENTODADOS CORPORATIVOS DA CD C/FORNECIMENTO NOVAS VERSOES SOFTWARE, PATCHES E  RE-LEASES...   RETENCAO SRF 9,45PC - RELACAO 10/2008. SIGMAS. PER. DEZ/07.</t>
+  </si>
+  <si>
+    <t>58.652.678/0001-39 - COLUMBIA STORAGE INTEGRAÇÃO DE SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>78.000,00</t>
+  </si>
+  <si>
+    <t>2008NS000251</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA N 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1821.</t>
+  </si>
+  <si>
+    <t>16.674,00</t>
+  </si>
+  <si>
+    <t>2008NS000252</t>
+  </si>
+  <si>
+    <t>NFF 171.   FORNEC., MEDIANTE LOCACAO, SIST. IMPR. LASER...C/FORNEC.SUPRIMENTOSRETENCAO SRF 5,85 P.CENTO. RELACAO 10/08.  REF. DEZEMBRO/2007.</t>
+  </si>
+  <si>
+    <t>37.165.529/0001-75 - PANACOPY COMÉRCIO DE EQUIPAMENTOS REPROGRÁFICOS LTDA</t>
+  </si>
+  <si>
+    <t>6.400,00</t>
+  </si>
+  <si>
+    <t>2008NS000253</t>
+  </si>
+  <si>
+    <t>2.289,09</t>
+  </si>
+  <si>
+    <t>2008NS000254</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA N 62, DE 2001 - VERBA INDENIZATRIA DO EXERCCIO PARLAMENTAR - ARD 2328.</t>
+  </si>
+  <si>
+    <t>45.150,27</t>
+  </si>
+  <si>
+    <t>2008NS000255</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA N62,  DE 2001-VERBA INDENIZATRIA DO EXERCCIO PARLAMENTAR - ARD 2328.</t>
+  </si>
+  <si>
+    <t>24.313,95</t>
+  </si>
+  <si>
+    <t>2008NS000256</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA N 62, DE 2001 - VERBA INDENIZATRIA DO EXERCCIO PARLAMENTAR - ARD 2327.</t>
+  </si>
+  <si>
+    <t>83.525,07</t>
+  </si>
+  <si>
+    <t>2008NS000257</t>
+  </si>
+  <si>
+    <t>60.712,08</t>
+  </si>
+  <si>
+    <t>2008NS000258</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 010103953/07-PROCESSO Nº 31.324/07.DESCONTO DE R$ 1.333,38REF. FATURA DE CRÉDITO Nº 010104473/07-PROCESSO Nº 1.150/08 (G.C. 340/07)     TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>2.705,10</t>
+  </si>
+  <si>
+    <t>2008NS000260</t>
+  </si>
+  <si>
+    <t>TRANSFERêNCIA AO FUNDO ROTATIVO REFERENTE A MULTA APLICADA à EMPRESA          APOIO RADIO TECNICO ELETRONICO LTDA. - PROCESSO 137.716/2006 - VALOR BLOQ.    NA NS010014. PORTARIA Nº 169/07.</t>
+  </si>
+  <si>
+    <t>02.942.440/0001-93 - APOIO RÁDIO TÉCNICO ELETRÔNICO LTDA</t>
+  </si>
+  <si>
+    <t>19.380,00</t>
+  </si>
+  <si>
+    <t>2008NS000261</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000255 PARA ACERTO DO DOMICILIO BANCARIO.</t>
+  </si>
+  <si>
+    <t>-24.313,95</t>
+  </si>
+  <si>
+    <t>2008NS000262</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000254 PARA ACERTO DO DOMICíLIO BANCáRIO.</t>
+  </si>
+  <si>
+    <t>-45.150,27</t>
+  </si>
+  <si>
+    <t>2008NS000263</t>
+  </si>
+  <si>
+    <t>TRANSFERêNCIA AO FUNDO ROTATIVO REFERENTE A MULTA APLICADA à EMPRESA          GAP COMERCIO LTDA. - PROCESSO 132.081/2005 - VALOR BLOQ. 07NS008411,          E 07NS007688. PORTARIA Nº 168/07.</t>
+  </si>
+  <si>
+    <t>992,38</t>
+  </si>
+  <si>
+    <t>2008NS000264</t>
+  </si>
+  <si>
+    <t>2008NS000265</t>
+  </si>
+  <si>
+    <t>TRANSFERêNCIA AO FUNDO ROTATIVO REFERENTE A MULTA APLICADA à EMPRESA          GAP COMERCIO LTDA. - PROCESSO 132.081/2005 - VALOR BLOQ. 07NS007681.          PORTARIA Nº 168/07.</t>
+  </si>
+  <si>
+    <t>14,71</t>
+  </si>
+  <si>
+    <t>2008NS000266</t>
+  </si>
+  <si>
+    <t>BORDERO FL. 134 (ORGAO 502.9902) - FORNECIMENTO DE ENERGIA ELETRICA PARA A SQS111 BLOCO G E OUTROS - RETENCAO SRF 5,85 PC - RELACAO 006 DE 2008 - PERIODO DEZEMBRO DE 2007 - OBS. PGTO PARTE FATURA.</t>
+  </si>
+  <si>
+    <t>18.450,00</t>
+  </si>
+  <si>
+    <t>2008NS000267</t>
+  </si>
+  <si>
+    <t>NFFEES 018220686 A 018220688/018414039 A 018414041 - FORNECIMENTO ENERGIA ELE-TRICA AO ED. PALACIO DO COMERCIO E SIA- RETENCAO SRF 5,85PC- PERIODO: 12/2007.CODIGO DO ORGAO 502.9901 - RELACAO 6/2008.</t>
+  </si>
+  <si>
+    <t>3.231,58</t>
+  </si>
+  <si>
+    <t>2008NS000268</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62,DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2328.</t>
+  </si>
+  <si>
+    <t>2008NS000269</t>
+  </si>
+  <si>
+    <t>BORDERO FL. 134 - ILUMINACAO PUBLICA REFERENTE FORNECIMENTO ENERGIA AOS   IMO-VEIS FUNCIONAIS (SQS 111 E OUTROS)- ISENTO RETENCOES - CODIGO ORGAO:  502.9902(ID 471.493-8 E OUTROS) - RELACAO 006 DE 2008 - PERIODO DEZEMBRO DE 2007</t>
+  </si>
+  <si>
+    <t>2.939,15</t>
+  </si>
+  <si>
+    <t>2008NS000270</t>
+  </si>
+  <si>
+    <t>BORDERO FL. 135 A 145 (ORGAO 502.9903): FORNECIMENTO ENERGIA ELETRICA...SQS   111 BLOCO G E OUTROS - RETENCAO SRF 5,85 PC -  RELACAO 006/2008.              PERIODO DEZEMBRO DE 2007 - OBS. PGTO PARTE FATURA.</t>
+  </si>
+  <si>
+    <t>39.012,47</t>
+  </si>
+  <si>
+    <t>2008NS000271</t>
+  </si>
+  <si>
+    <t>NFFEES 018220686 A 018220688/018414039 A 018414041 (PARTE)-CONTRIBUICAO DE ILUMINACAO PUBLICA REF. FORNEC. ENERGIA AO ED. PALACIO COMERCIO E SIA - ISENTO DERETENCOES - CODIGO ORGAO 502.9901 - PERIODO: 12/2007 - REL 6/2008.</t>
+  </si>
+  <si>
+    <t>434,20</t>
+  </si>
+  <si>
+    <t>2008NS000272</t>
+  </si>
+  <si>
+    <t>BORD. FLS.135 A 145 - COD.ORGAO 502.9903 -ILUMINACAO PUBLICA REFERENTE FORNEC.ENERGIA ELETRICA IMOVEIS FUNCIONAIS (SQS 111 E OUTROS). ISENTO DE RETENCOES.  REL. 6/2008. PERIODO DEZEMBRO/2007. OBS: PAGTO. FINAL FATURA VIDE 2008NS000270</t>
+  </si>
+  <si>
+    <t>3.753,65</t>
+  </si>
+  <si>
+    <t>2008NS000273</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000268 PARA ACERTO DO EMPENHO.</t>
+  </si>
+  <si>
+    <t>2008NS000274</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2328.</t>
+  </si>
+  <si>
+    <t>2008NS000275</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO PARA ACERTO DA CLASSIFICACAO 2.</t>
+  </si>
+  <si>
+    <t>-434,20</t>
+  </si>
+  <si>
+    <t>2008NS000276</t>
+  </si>
+  <si>
+    <t>2008NS000277</t>
+  </si>
+  <si>
+    <t>TRANSFERENCIA AO FUNDO ROTATIVO REFERENTE A MULTA APLICADA A EMPRESA          APOIO RADIO TECNICO ELETRONICO LTDA. - PROCESSO 152.457/06. VALOR             BLOQUEADO NA 2007NS011457. PORTARIA Nº 170/07.</t>
+  </si>
+  <si>
+    <t>20.800,00</t>
+  </si>
+  <si>
+    <t>2008NS000278</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE FATURA NúMERO 7555/07, NOTA FISCAL NúMERO 013920,                PROCESSO NúMERO 001174/08, COTA GOL (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>966.503,79</t>
+  </si>
+  <si>
+    <t>2008NS000279</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 7453/07 NOTA FISCAL NúMERO 013917, PROCESSO NúMERO    001176/08, COTA GOL (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>726.956,59</t>
+  </si>
+  <si>
+    <t>2008NS000280</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 0009/08 PROCESSO NúMERO 001158/08                     COTA WEBJET (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>15.122,04</t>
+  </si>
+  <si>
+    <t>2008NE000131</t>
+  </si>
+  <si>
+    <t>-618,24</t>
+  </si>
+  <si>
+    <t>2008NE000132</t>
+  </si>
+  <si>
     <t>2008OB900188</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 3348394/07-PROCESSO Nº 000844/08(DESC.REEMB.MCO.OF.Nº43/08VALOR R$350,00)(DESC.REEMB.MCO.Nº44/08, VALOR R$ 1.940,88)COTA TAM(IN 480/04 E ALTERAÇÔES)</t>
   </si>
   <si>
     <t>1.221.728,46</t>
   </si>
   <si>
     <t>2008OB900189</t>
   </si>
   <si>
-    <t>NFES 078- PRESTACAO DE SERVICOS DE MANUTENCAO, SUPORTE TECNICO DE SOFTWARE  AAPEDIDO DO CENIN/CD - RETENCAO SRF 9,45 PC E ISS 5 PC - REL. 10/08- SIGMAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>1.970,08</t>
   </si>
   <si>
     <t>2008OB900190</t>
   </si>
   <si>
-    <t>NF 3042 - FORNECIMENTO KITS LABORATORIAIS (ALPHALYSE,FR. C/ 1 LT, ABX, E OUT.)RETENCAO SRF 5,85 POR CENTO - RELACAO 10/2008 - SIGMAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.378,11</t>
   </si>
   <si>
     <t>2008OB900191</t>
   </si>
   <si>
-    <t>NFF 171.   FORNEC., MEDIANTE LOCACAO, SIST. IMPR. LASER...C/FORNEC.SUPRIMENTOSRETENCAO SRF 5,85 P.CENTO. RELACAO 10/08.  REF. DEZEMBRO/2007.</t>
-[...4 lines deleted...]
-  <si>
     <t>6.025,60</t>
   </si>
   <si>
     <t>2008OB900192</t>
   </si>
   <si>
-    <t>NFFS 21180.  LOCACAO DE COPIADORA/IMPRESSORA DIGITAL P&amp;B. RETENCAO SRF 9,45 PCRELACAO 04/08.  PERIODO: NOVEMBRO/07.</t>
-[...4 lines deleted...]
-  <si>
     <t>26.653,33</t>
   </si>
   <si>
     <t>2008OB900193</t>
   </si>
   <si>
     <t>NFS 307-FORNEC.MAO DE OBRA DEST.A EXECUCAO DE SERVICOS NA SECOM/CD.           RET SRF 9,45%, INSS 11% EISS 5% S/TOTAL                                       REL.005/2008       PAGTO REF. 13º SALARIO 2007</t>
   </si>
   <si>
-    <t>4.753,82</t>
-[...1 lines deleted...]
-  <si>
     <t>27.887,56</t>
   </si>
   <si>
     <t>2008OB900194</t>
   </si>
   <si>
-    <t>NFS 850 FORNECIMENTO  MAO-DE-OBRA DEST. A SERVICOS GRAFICOS.RET. SRF 9,45% S/ VRL APR.,, INSS 11% E ISS 5% S/TOTAL. GLOSA R$ 702,76(VA E VT NAO REPASSADO). OBS: MULTA R$38,39 + JUROS R$9,60(ATRASO INSS)  REL.09/08  REF. HORAS EXTRAS</t>
-[...4 lines deleted...]
-  <si>
     <t>5.820,63</t>
   </si>
   <si>
     <t>2008OB900195</t>
   </si>
   <si>
-    <t>NFS 301. SERVICO DE EXECUCAO DE ABERTURA NO FORRO BLACK-OUT P/APARELHO DE AR  CONDICIONADO A PEDIDO COHAB/CD. EMPRESA OPTANTE SIMPLES NACIONAL. RET.ISS 5PC RELACAO 10/08. SIGMAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>3,14</t>
   </si>
   <si>
     <t>2008OB900196</t>
   </si>
   <si>
-    <t>NFFS 203- PRESTAC. SERV. SUPORTE TECNICO E MANUT.CORRET.SISTEMAS ARMAZENAMENTODADOS CORPORATIVOS DA CD C/FORNECIMENTO NOVAS VERSOES SOFTWARE, PATCHES E  RE-LEASES...   RETENCAO SRF 9,45PC - RELACAO 10/2008. SIGMAS. PER. DEZ/07.</t>
-[...4 lines deleted...]
-  <si>
     <t>70.629,00</t>
   </si>
   <si>
     <t>2008OB900197</t>
   </si>
   <si>
     <t>NFS 7992- FORNECIMENTO DE MAO-DE-OBRA EXECUCAO DE SERVICOS DE DIAGRAMACAO JUN-TO AO JORNAL DA CD. 13º SALARIO. RET. SRF 9,45%, ISS 5% E INSS 11%. REL. 04/08MULTA (R$185,66) E JUROS (R$46,42) ATRASO INSS.</t>
   </si>
   <si>
     <t>31.224,86</t>
   </si>
   <si>
     <t>2008OB900199</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1821.</t>
   </si>
   <si>
-    <t>16.674,00</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900200</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2327.</t>
   </si>
   <si>
-    <t>83.525,07</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900201</t>
   </si>
   <si>
-    <t>2.289,09</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900202</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62,DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2327.</t>
   </si>
   <si>
-    <t>60.712,08</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900203</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 6616/07 - PROCESSO Nº 000934/07                           COTA TOTAL(IN 480/04 E ALTERAÇÕES SRF)</t>
   </si>
   <si>
     <t>58.486,39</t>
   </si>
   <si>
     <t>2008OB900204</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 010104030/07-PROCESSO Nº 31.357/07. DESCONTO DE R$ 355,45REF. FATURA DE CRÉDITO Nº 010104214/07-PROCESSO Nº 475/08(GC Nº 431 E 449/07).TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
   </si>
   <si>
     <t>332,91</t>
   </si>
   <si>
     <t>2008OB900205</t>
   </si>
   <si>
     <t>PAGAMENTO FATURA Nº 3348392/07-PROCESSO Nº 000902/08(GLOSA AUTORIZADA PELO OF.TAM-CD 001/08, VALOR R$180,00,REF.MCO Nº9572705570903)                        COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
   </si>
   <si>
     <t>962.637,31</t>
   </si>
   <si>
     <t>2008OB900206</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 010103953/07-PROCESSO Nº 31.324/07.DESCONTO DE R$ 1.333,38REF. FATURA DE CRÉDITO Nº 010104473/07-PROCESSO Nº 1.150/08 (G.C. 340/07)     TRIPS (IN 480/04 E ALTERAÇÕES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>1.181,03</t>
   </si>
   <si>
     <t>2008OB900207</t>
   </si>
   <si>
-    <t>24.313,95</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900208</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2328.</t>
-[...295 lines deleted...]
-  <si>
     <t>2008NE000153</t>
   </si>
   <si>
     <t>15/01/2008</t>
   </si>
   <si>
     <t>22 - DESPESA DE EXERCÍCIOS ANTERIORES.                                        PROC. 030.951/2007</t>
   </si>
   <si>
     <t>46,27</t>
   </si>
   <si>
     <t>2008NE000154</t>
   </si>
   <si>
     <t>22 - ATO DA MESA Nº 80/01.                                                    A EMPRESA ESTARÁ SUJEITA ÀS PENALIDADES CONSTANTES DO ANEXO À NOTA DE EMPENHO.</t>
   </si>
   <si>
     <t>04.742.770/0001-60 - PLANALTO SIGN E SERIGRAFIA LTDA</t>
   </si>
   <si>
     <t>2008NE000155</t>
   </si>
   <si>
     <t>18 - CONTRATO N. 2007/108.0, VIGÊNCIA DE 02.06.07 A 01.06.08.</t>
@@ -5509,50 +5509,230 @@
   <si>
     <t>2008NE000191</t>
   </si>
   <si>
     <t>18 - CONTRATO  2007/057.0, VIGÊNCIA 27.04.07 A 26.04.08.</t>
   </si>
   <si>
     <t>32.923.310/0001-74 - MICROLOG INFORMATICA E TECNOLOGIA LTDA</t>
   </si>
   <si>
     <t>1.911,00</t>
   </si>
   <si>
     <t>CURSO DE POS GRADUACAO                                                        A EMPRESA ESTARA SUJEITA AS PENALIDADES PREVISTAS</t>
   </si>
   <si>
     <t>5.184,00</t>
   </si>
   <si>
     <t>CURSO DE MESTRADO                                                             A EMPRESA ESTARA SUJEITA AS PENALIDADES PREVISTAS</t>
   </si>
   <si>
     <t>12.000,00</t>
   </si>
   <si>
+    <t>2008NS000281</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1822.</t>
+  </si>
+  <si>
+    <t>12.740,35</t>
+  </si>
+  <si>
+    <t>2008NS000282</t>
+  </si>
+  <si>
+    <t>3.267,80</t>
+  </si>
+  <si>
+    <t>2008NS000283</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2329.</t>
+  </si>
+  <si>
+    <t>69.260,86</t>
+  </si>
+  <si>
+    <t>2008NS000284</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2330.</t>
+  </si>
+  <si>
+    <t>13.586,93</t>
+  </si>
+  <si>
+    <t>2008NS000285</t>
+  </si>
+  <si>
+    <t>94.859,75</t>
+  </si>
+  <si>
+    <t>2008NS000286</t>
+  </si>
+  <si>
+    <t>55.290,63</t>
+  </si>
+  <si>
+    <t>2008NS000287</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000284,208RB000056, PARA ACERTO DE HISTORICO</t>
+  </si>
+  <si>
+    <t>-13.586,93</t>
+  </si>
+  <si>
+    <t>2008NS000288</t>
+  </si>
+  <si>
+    <t>2008NS000289</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000285,2008RB000057, PARA ACERTO DA DATA DE VALI             DADE.</t>
+  </si>
+  <si>
+    <t>-94.859,75</t>
+  </si>
+  <si>
+    <t>2008NS000290</t>
+  </si>
+  <si>
+    <t>2008NS000291</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS COM TRANSPORTES AÉREOS AOS SENHORES DEPUTADOS           PROCESSOS NºS 100.489 E 100.538/08</t>
+  </si>
+  <si>
+    <t>8.513,01</t>
+  </si>
+  <si>
+    <t>2008NS000292</t>
+  </si>
+  <si>
+    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDOR GENIVAL JOSE CASSEMIRO P/ATENDER DESPESAS C/AQUISICAO MATERIAIS DE CONSUMO/SERVICOS DIVERSOS CFE.AUTORIZACAO DO D.A.EM 10/01/2008 - PROC.000.907/08 - COORDENACAO DE COMPRAS - DEMAP</t>
+  </si>
+  <si>
+    <t>2008NS000293</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 5070181/08 - PROCESSO NUMERO 001245/08                COTA VARIG (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>6.542,67</t>
+  </si>
+  <si>
+    <t>2008NS000294</t>
+  </si>
+  <si>
+    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDOR PEDRO GOMES M. NETO,  P/ATENDER DESPE-SAS C/AQUISICAO MATERIAIS DE CONSUMO/SERVICOS DIVERSOS CFE.AUTORIZACAO DO D.A.EM 10/01/2008 - PROC.100.168/08 - COORDENACAO DE HABITACAO - COHAB</t>
+  </si>
+  <si>
+    <t>2008NS000295</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1823.</t>
+  </si>
+  <si>
+    <t>6.144,56</t>
+  </si>
+  <si>
+    <t>2008NS000296</t>
+  </si>
+  <si>
+    <t>999,61</t>
+  </si>
+  <si>
+    <t>2008NS000297</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS COM CONCESSÃO DE PASSAGEM AÉREA , PARA VIABILIZAR PARTI-CIPAÇÃO NA COMISSÃO GERAL P/ DEBATER O ESTATUTO DA IGUALDADE RACIAL, REALIZADOEM 26/11/2007 - PROC. Nº 146.877/07.</t>
+  </si>
+  <si>
+    <t>2008NS000298</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS COM TRANSPORTES AÉREOS AOS SENHORES DEPUTADOS           PROCESSOS NºS 100.527 E 100.540/08</t>
+  </si>
+  <si>
+    <t>17.534,84</t>
+  </si>
+  <si>
+    <t>2008NS000299</t>
+  </si>
+  <si>
+    <t>2008NS000300</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 5140181/08 - PROCESSO NúMERO 001248/08                COTA VáRIG (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>24.638,95</t>
+  </si>
+  <si>
+    <t>2008NS000301</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS COM CONCESSÃO DE PASSAGEM AÉREA , PARA VIABILIZAR PARTI-CIPAÇÃO EM PLENARIO PARA DEBATER O ESTATUTO DA IGUALDADE RACIAL, REALIZADO    EM 26/11/2007 - PROC. Nº 146.877/07.</t>
+  </si>
+  <si>
+    <t>028.171.728-17 - HEDIO JUNIOR</t>
+  </si>
+  <si>
+    <t>713,24</t>
+  </si>
+  <si>
+    <t>2008NS000302</t>
+  </si>
+  <si>
+    <t>378.265.908-25 - JOSE MILITAO</t>
+  </si>
+  <si>
+    <t>783,04</t>
+  </si>
+  <si>
+    <t>2008NS000303</t>
+  </si>
+  <si>
+    <t>708.646.168-72 - ROQUE FERREIRA</t>
+  </si>
+  <si>
+    <t>2008NE000162</t>
+  </si>
+  <si>
+    <t>-200,00</t>
+  </si>
+  <si>
+    <t>2008NE000185</t>
+  </si>
+  <si>
+    <t>14.424,25</t>
+  </si>
+  <si>
     <t>NFS 109 - PART. JOSE HUMBERTO DE ALMEIRA NO 11º CURSO DE PRESERVACAO DE ACER- VOS BIBLIOGRAFICOS E DOCUMENTAIS, RIO DE JANEIRO/RJ, DE 15 A 24.10.07.        ISENTO TRIB FEDERAIS               PROCESSO 137.207/2007.     REL. 102/08.</t>
   </si>
   <si>
     <t>05.214.413/0001-92 - FUND. MIGUEL C. DE AP. A PESQ. E A LEIT. DA BIBL. NACIONAL</t>
   </si>
   <si>
     <t>300,00</t>
   </si>
   <si>
     <t>NFS 687 PART. ALISSON RODRIGO DE MELO NO SEMINARIO GESTAO DE CONTEUDO DE      PORTAIS COM ZOPE/PLONE, EM BSB/DF, DE 06 A 07.12.07.       RET. TRIB. FED 9,45IN.480/04-SRF E 2,00 ISS/GDF. PROCESSO 141.547/07.                 REL. 110/08</t>
   </si>
   <si>
     <t>03.662.199/0001-01 - Bachiana Polis Produções Ltda.</t>
   </si>
   <si>
     <t>1.766,58</t>
   </si>
   <si>
     <t>2008OB900210</t>
   </si>
   <si>
     <t>974133/91000 - NEOENERGIA DISTRIBUIÇÃO BRASÍLIA S.A</t>
   </si>
   <si>
     <t>17.370,68</t>
@@ -5560,281 +5740,101 @@
   <si>
     <t>2008OB900211</t>
   </si>
   <si>
     <t>2008OB900212</t>
   </si>
   <si>
     <t>3.042,54</t>
   </si>
   <si>
     <t>2008OB900213</t>
   </si>
   <si>
     <t>2008OB900214</t>
   </si>
   <si>
     <t>36.730,25</t>
   </si>
   <si>
     <t>2008OB900215</t>
   </si>
   <si>
     <t>2008OB900216</t>
   </si>
   <si>
-    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDOR PEDRO GOMES M. NETO,  P/ATENDER DESPE-SAS C/AQUISICAO MATERIAIS DE CONSUMO/SERVICOS DIVERSOS CFE.AUTORIZACAO DO D.A.EM 10/01/2008 - PROC.100.168/08 - COORDENACAO DE HABITACAO - COHAB</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900217</t>
   </si>
   <si>
-    <t>CONCESSAO SUPRIMENTO DE FUNDOS SERVIDOR GENIVAL JOSE CASSEMIRO P/ATENDER DESPESAS C/AQUISICAO MATERIAIS DE CONSUMO/SERVICOS DIVERSOS CFE.AUTORIZACAO DO D.A.EM 10/01/2008 - PROC.000.907/08 - COORDENACAO DE COMPRAS - DEMAP</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900218</t>
   </si>
   <si>
     <t>2008OB900219</t>
   </si>
   <si>
     <t>898.365,28</t>
   </si>
   <si>
     <t>2008OB900220</t>
   </si>
   <si>
     <t>675.706,16</t>
   </si>
   <si>
     <t>2008OB900221</t>
   </si>
   <si>
     <t>14.055,95</t>
   </si>
   <si>
     <t>2008OB900222</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1823.</t>
-[...1 lines deleted...]
-  <si>
     <t>825.025.018-49 - ADAO PRETO E OUTROS</t>
   </si>
   <si>
-    <t>999,61</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900223</t>
   </si>
   <si>
-    <t>6.144,56</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900224</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2330.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900225</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2329.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900226</t>
   </si>
   <si>
-    <t>55.290,63</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900227</t>
   </si>
   <si>
-    <t>69.260,86</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900228</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1822.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900229</t>
   </si>
   <si>
-    <t>12.740,35</t>
-[...139 lines deleted...]
-  <si>
     <t>2008NE000192</t>
   </si>
   <si>
     <t>16/01/2008</t>
   </si>
   <si>
     <t>08 - CONTRATO N¨ 2006/222.0 E ADITIVOS, VIG. DE 29.12.07 A 28.12.08</t>
   </si>
   <si>
     <t>385.541,77</t>
   </si>
   <si>
     <t>2008NE000193</t>
   </si>
   <si>
     <t>08 - CONTRATO N¨ 2006/222.0 E ADITIVOS, VIG. DE 29.12.07 A 28.12.08           SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>1.988,88</t>
   </si>
   <si>
     <t>2008NE000194</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº 2003/001.0 E ADITIVOS, VIGÊNCIA 20.01.07 A 19.01.08.</t>
@@ -6196,563 +6196,563 @@
   <si>
     <t>2008NE000239</t>
   </si>
   <si>
     <t>13 - CONTRATO N¨ 2007/052.0 - VIGÊNCIA DE 03.04.07 A 02.11.08.</t>
   </si>
   <si>
     <t>00.740.696/0001-92 - PMH - PRODUTOS MEDICOS HOSPITALARES LTDA</t>
   </si>
   <si>
     <t>12.470,11</t>
   </si>
   <si>
     <t>2008NE000240</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2006/202.0 E ADITIVOS - VIGÊNCIA DE 18.12.07 A 17.12.08.</t>
   </si>
   <si>
     <t>00.578.211/0001-06 - POLIGRAMA URBANIZAÇÃO E OBRAS LTDA &amp;</t>
   </si>
   <si>
     <t>131.019,84</t>
   </si>
   <si>
+    <t>2008NS000304</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA COM TRANSPORTE AÉREO AO SENHOR DEPUTADO JÚLIO CESAR      PROCESSO Nº 100.637/08</t>
+  </si>
+  <si>
+    <t>3.700,00</t>
+  </si>
+  <si>
+    <t>2008NS000305</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 01/08 - PROCESSO Nº 000.597/08                            COTA OCEANAIR(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>15.950,20</t>
+  </si>
+  <si>
+    <t>2008NS000306</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 3354150/08 - PROCESSO Nº 001.274/08                       COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>11.785,59</t>
+  </si>
+  <si>
+    <t>2008NS000307</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1824.</t>
+  </si>
+  <si>
+    <t>15.184,12</t>
+  </si>
+  <si>
+    <t>2008NS000308</t>
+  </si>
+  <si>
+    <t>NFFS 94652 - SERVICO DISTRIBUICAO "JORNAL CAMARA" ENCARTADO DENTRO DO CLIPPINGMIDIA IMPRESSA - RETENCAO SRF 9,45 PC E ISS 5 PC SOBRE TOTAL DA NF  -  RELACAO11/2008 - PERIODO 30/11 A 29/12/2007. SIGMAS.</t>
+  </si>
+  <si>
+    <t>6.534,32</t>
+  </si>
+  <si>
+    <t>2008NS000309</t>
+  </si>
+  <si>
+    <t>NF 8834/8835/8837. FORNECIMENTO JORNAIS E REVISTAS-ISENTO DE IMPOSTOS. RELACAO11/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>5.492,65</t>
+  </si>
+  <si>
+    <t>2008NS000310</t>
+  </si>
+  <si>
+    <t>NFS 260.  PRESTACAO DE SERVICO DE MANUT.PREV.E CORRETIVA COM FORNEC.DE PEçAS  RET.SRF 5,85 PC E ISS 5 PC. REL. 11/08 SIGMAS. PERIODO 26/11 A 25/12/07.</t>
+  </si>
+  <si>
+    <t>678,50</t>
+  </si>
+  <si>
+    <t>2008NS000311</t>
+  </si>
+  <si>
+    <t>NFS 794-MANUTENCAO PREVENTIVA/CORRETIVA DOS SISTEMAS DETECCAO, ALARME, COMBATEA INCENDIO DOS PREDIOS CD. RET SRF 5,85 P.CENTO, INSS 11 P.CENTO S/MAO-DE-OBRAR$ 11.457,81 E ISS 5 P.CENTO. PERIODO: DEZEMBRO/07. REL. 11/08 SIGMAS</t>
+  </si>
+  <si>
+    <t>2008NS000312</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2331.</t>
+  </si>
+  <si>
+    <t>99.616,25</t>
+  </si>
+  <si>
+    <t>2008NS000313</t>
+  </si>
+  <si>
+    <t>10.057,73</t>
+  </si>
+  <si>
+    <t>2008NS000314</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2332.</t>
+  </si>
+  <si>
+    <t>215.450,93</t>
+  </si>
+  <si>
+    <t>2008NS000315</t>
+  </si>
+  <si>
+    <t>33.637,59</t>
+  </si>
+  <si>
+    <t>2008NS000316</t>
+  </si>
+  <si>
+    <t>NFFS 12392- MANUTENCAO E SUPORTE TÉCNICO P/SOFTWARES INTERLIS, QUE EXECUTAM  AINTERFACE ENTRE EQUIPAMENTOS AUTOMACAO LABORATORIO ANALISESCLINICAS DO DEMED. RETENCAO SRF. 9,45 PC - REL. 11 DE 2008 - SIST.SIGMAS - PER. 09/11 A 08/12/07.</t>
+  </si>
+  <si>
+    <t>67.190.660/0001-53 - SHIFT CONSULTORIA E SISTEMAS LTDA.</t>
+  </si>
+  <si>
+    <t>1.620,00</t>
+  </si>
+  <si>
+    <t>2008NS000317</t>
+  </si>
+  <si>
+    <t>NF 350350 - FORNECIMENTO BULE P/CAFE ACO INOXIDAVEL, MARCA BRINOX E OUTRO. RE-TENCAO SRF 5,85 PC - RELACAO 11 DE 2008 - SISTEMA DEMAP</t>
+  </si>
+  <si>
+    <t>00.442.798/0001-21 - COPALIMPA PRODUTOS DE LIMPEZA E UTILIADES LTDA</t>
+  </si>
+  <si>
+    <t>99,00</t>
+  </si>
+  <si>
+    <t>2008NS000318</t>
+  </si>
+  <si>
+    <t>NF 330 - FORNECIMENTO FITA DUPLA FACE, MARCA 3M/4008, AA PEDIDO DA COORDENACAODE AUDIOVISUAL/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RELACAO 11 DE 2008SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>06.198.811/0001-25 - ATIVA BSB INFORMÁTICA, ELETRÔNICA E PAPELARIA LTDA-EPP</t>
+  </si>
+  <si>
+    <t>4.098,00</t>
+  </si>
+  <si>
+    <t>2008NS000319</t>
+  </si>
+  <si>
+    <t>NFF 3375 - FORNECIMENTO MONITOR FORMA DE ONDA, MARCA LEADER, AA PEDIDO DA  SE-COM/CD - RETENCAO SRF 5,85 PC - RELACAO 11 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>60.906.369/0001-90 - T&amp;M INSTRUMENTS REPRESENTAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>52.000,00</t>
+  </si>
+  <si>
+    <t>2008NS000320</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NúMERO 0008/08 - PROCESSO NúMERO 000571/08                   COTA WEBJET, (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>1.198,48</t>
+  </si>
+  <si>
+    <t>2008NS000321</t>
+  </si>
+  <si>
+    <t>NF 6246 - FORNECIMENTO DOIS CONSOLES AUDIO MINIMO, MARCA BEHRINGER XENYX E OU-TROS AA PEDIDO COORD.AUDIOV. - RETENCAO SRF 5,85 PC. RELACAO 11 DE 2008- SIST.MA SIGMAS</t>
+  </si>
+  <si>
+    <t>01.973.719/0001-71 - UM INSTRUMENTOS E EQUIPAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>3.268,00</t>
+  </si>
+  <si>
+    <t>2008NS000322</t>
+  </si>
+  <si>
+    <t>NF 11632 - ASSINATURA REVISTA LATINO-AMERICANA DE ESTUDOS CONSTITUCIONAIS(NUMEROS 4 DE 2004, 5 DE 2006, 6 DE 2005 E 7 DE 2006) DESTINADA COORD. BIBLIOTECA. RET SRF 5,85PC - RELACAO 11/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>38.738.027/0001-59 - EDITORA DEL REY LTDA</t>
+  </si>
+  <si>
+    <t>383,00</t>
+  </si>
+  <si>
+    <t>2008NS000323</t>
+  </si>
+  <si>
+    <t>NFF 24774 - SERVICO ASSISTENCIA TECNICA E MANUTENCAO DOS EQUIPAMENTOS DO POSTODE LUBRIFICACAO DA COORDENACAO DE TRANSPORTES/CD. RETENCAO ISS 5 PC -  EMPRESAOPTANTE SIMPLES NACIONAL - REL. 11/2008 - SIST.SIGMAS - PERIODO DEZEMBRO/2007.</t>
+  </si>
+  <si>
+    <t>26.481.317/0001-80 - VAINE ASSISTÊNCIA TÉCNICA EM COMPRESSORES LTDA</t>
+  </si>
+  <si>
+    <t>2008NS000324</t>
+  </si>
+  <si>
+    <t>NFS 7770- SERV. EXTRACAO E TRANSMISSAO DIARIA DE DADOS DO SIAFI GERENCIAL. RE-TENCAO SRF 9,45 P.CENTO E ISS 5 P.CENTO.  RELACAO 11 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>806030/17205 - SERPRO.REG. BSB.</t>
+  </si>
+  <si>
+    <t>2.533,33</t>
+  </si>
+  <si>
+    <t>12.666,67</t>
+  </si>
+  <si>
+    <t>2008NS000325</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000293 PARA CORREÇÃO DE VALORES E HISTÓRICO.</t>
+  </si>
+  <si>
+    <t>-6.542,67</t>
+  </si>
+  <si>
+    <t>2008NS000326</t>
+  </si>
+  <si>
+    <t>NF 369 - FORNECIMENTO DE SWITCHER PORTATIL COM TELA LCD E ENTRADA DE VIDEO SDIA PEDIDO DA TV CAMARA. EMPRESA OPTANTE SIMPLES NACIONAL. BLOQUEIO R$ 4.868,80 MULTA PROCESSO 137716/06. RELACAO 11/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>06.538.085/0001-42 - R. I. FOSSATTI COMERCIAL ME</t>
+  </si>
+  <si>
+    <t>48.688,00</t>
+  </si>
+  <si>
+    <t>2008NS000327</t>
+  </si>
+  <si>
+    <t>AI Q002097367 - INFRACAO DE TRANSITO COMETIDA PELO MOTORISTA JOSE PORFIRIO DOSSANTOS, PRONTUARIO 12724, FUNCIONARIO DA EMPRESA ADSERVIS: PLACA JFP-7573.    PROCESSO 000950/2008.</t>
+  </si>
+  <si>
+    <t>153,23</t>
+  </si>
+  <si>
+    <t>2008NS000328</t>
+  </si>
+  <si>
+    <t>NFS 114 - PRESTACAO SERVICO CONSERTO CONSOLE AUDIO, MARCA YAMAHA, AA PEDIDO DACOORDENACAO DE AUDIOVISUAL/CD - EMPRESA OPTANTE PELO SIMPLES NACIONAL - RETEN-CAO ISS 5 PC - RELACAO 11 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>01.017.748/0002-40 - MUSITRON</t>
+  </si>
+  <si>
+    <t>3.862,00</t>
+  </si>
+  <si>
+    <t>2008NS000329</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA 5070181/08 - PROCESSO 1245/08. DESCONTO R$197,26, REF. MCO   DE DEZEMBRO/07 Nº 042 2701345999 5 (DEP. PAULO TEIXEIRA)- OF.42/2008/COGEP.   COTA VARIG (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>2008NS000330</t>
+  </si>
+  <si>
+    <t>NF 268 - FORNECIMENTO E INSTALACAO DE PISOS E ACESSORIOS, MARCA POLIFACE, EM  GABIENTES PARLAMENTARES, A PEDIDO DO DETEC/CD. EMPRESA OPTANTE SIMPLES NACIO- NAL. RELACAO 11/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>05.888.734/0001-72 - DF PISOS E ACABAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>1.569,50</t>
+  </si>
+  <si>
+    <t>2008NS000331</t>
+  </si>
+  <si>
+    <t>NF 271 - FORNECIMENTO E INSTALACAO DE PISOS E ACESSORIOS, MARCA POLIFACE, EM  GABIENTES PARLAMENTARES, A PEDIDO DO DETEC/CD. EMPRESA OPTANTE SIMPLES NACIO- NAL. RELACAO 11/2008 SIGMAS. OBS. PAGAMENTO DE PARTE DO EMPENHO.</t>
+  </si>
+  <si>
+    <t>30.798,34</t>
+  </si>
+  <si>
+    <t>2008NS000332</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NE000329 PARA CORREçãO DE CNPJ.</t>
+  </si>
+  <si>
+    <t>2008NS000333</t>
+  </si>
+  <si>
+    <t>NF 156 (COPIA) LIBERACAO PARCIAL  VRL BLOQUEADO NA 2007NS008618, TENDO EM VIS-TA BLOQUEIO INDEVIDO - PROCESSO 106351/04 - RELACAO 11/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>02.709.921/0001-53 - ENGECOL PROJETOS E EDIFICAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>40,00</t>
+  </si>
+  <si>
+    <t>2008NS000334</t>
+  </si>
+  <si>
+    <t>ESTORNO DA 2008NS000300 PARA CORREçãO DE CNPJ.</t>
+  </si>
+  <si>
+    <t>-24.638,95</t>
+  </si>
+  <si>
+    <t>2008NS000335</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NUMERO 3354148/08 - PROCESSO NúMERO 001275/08                COTA TAM (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>216.975,89</t>
+  </si>
+  <si>
+    <t>2008NS000336</t>
+  </si>
+  <si>
+    <t>DIVERSAS ALTERACOES</t>
+  </si>
+  <si>
+    <t>-12.666,67</t>
+  </si>
+  <si>
+    <t>-2.533,33</t>
+  </si>
+  <si>
+    <t>2008NS000337</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA 5070181/08 - PROCESSO 1245/08. DESCONTO R$197,26, REF. MCO   DE DEZEMBRO/07 Nº 042 2701345999 5 (DEP. PAULO TEIXEIRA)- OF.45/2008/COGEP.   COTA VARIG (IN 480/04 E ALTERAçõES SRF)</t>
+  </si>
+  <si>
+    <t>2008NS000338</t>
+  </si>
+  <si>
+    <t>2008NS000339</t>
+  </si>
+  <si>
+    <t>CANCELAMENTO DA 2008NS000310 PARA COMPLETAR INFORMACOES NO ATESTO</t>
+  </si>
+  <si>
+    <t>-678,50</t>
+  </si>
+  <si>
+    <t>2008NS000340</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NÚMERO 5140181/08 - PROCESSO NÚMERO 001248/08                COTA VÁRIG (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>2008NS000342</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NÚMERO 3354149/08 - PROCESSO NÚMERO 001276/08                COTA TAM (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>185.422,38</t>
+  </si>
+  <si>
+    <t>2008NS000343</t>
+  </si>
+  <si>
+    <t>NN 5101239 - TAXA EXTRAORDINARIA INCIDENTE SOBRE O APARTAMENTO 307, BLOCO R DASQS 405 - PROCESSO 122736/2007. PERIODO JANEIRO DE 2008</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>2008NS000344</t>
+  </si>
+  <si>
+    <t>FC 103778307081- TAXA EXTRAORDINARIA SOBRE O APARTAMENTO 308 DO BLOCO G DA SQN308.  PROCESSO 124576/2007 - PERIODO JANEIRO DE 2008</t>
+  </si>
+  <si>
+    <t>170,00</t>
+  </si>
+  <si>
+    <t>2008NS000345</t>
+  </si>
+  <si>
+    <t>2008NS000346</t>
+  </si>
+  <si>
+    <t>NN 5101238 - TAXA ORDINARIA INCIDENTE SOBRE O APARTAMENTO 307, DO BLOCO R DA  SQS 405 - REFERENTE JANEIRO/2008 - PROCESSO 134975/2006.</t>
+  </si>
+  <si>
+    <t>280,00</t>
+  </si>
+  <si>
+    <t>2008NS000347</t>
+  </si>
+  <si>
+    <t>NFS 968/969- SERV. EM PORTÕES AUTOMATICOS DA GARAGENS DOS BLOCOS DE APARTAMEN-TOS FUNCIONAIS, COM FORNECIMENTO DE PECAS- OPTANTE SIMPLES NACIONAL - ISS 5PC.PERIODO: DEZEMBRO/07 - RELACAO 11/2008 SISTEMA SIGMAS.</t>
+  </si>
+  <si>
+    <t>03.496.338/0001-74 - REALMAK SERVIÇOS E COMÉRCIO LTDA - EPP</t>
+  </si>
+  <si>
+    <t>1.083,95</t>
+  </si>
+  <si>
+    <t>2008NS000348</t>
+  </si>
+  <si>
+    <t>NN 12367890000000560-0 : TAXA  EXTRAORDINARIA  INCIDENTE  SOBRE  O APARTAMENTO202, BLOCO B, SQS 316 - JANEIRO/2008 - PROCESSO 100441/2006.</t>
+  </si>
+  <si>
+    <t>2008NE000213</t>
+  </si>
+  <si>
+    <t>-400.000,00</t>
+  </si>
+  <si>
+    <t>2008NE000218</t>
+  </si>
+  <si>
+    <t>ANULAÇÃO</t>
+  </si>
+  <si>
+    <t>2008NE000226</t>
+  </si>
+  <si>
+    <t>-158,75</t>
+  </si>
+  <si>
     <t>2008OB900013</t>
   </si>
   <si>
     <t>RECIBO S/N -PART. JOSE THEODORO M. MENCK, LUCIANA B PACHECO E AMANDINHO T N JUNIOR NO XXVII CONGRESSO BRAS. DIREITO CONSTITUCIONAL, EM SAO PAULO/SP, DE 24 A26.05.07   RET 9,45 TRIB FED IN 480/04-SRF  PROC. 112.728/07      REL. 104/08.</t>
   </si>
   <si>
     <t>51.211.993/0001-81 - IBDC</t>
   </si>
   <si>
     <t>1.086,60</t>
   </si>
   <si>
     <t>NFF 3796 -  AQUISICAO DE RIBBONS COLORIDO PARA IMPRESSORA FARGO DTC 525, ROLO.EMPRESA OPTANTE PELO SIMPLES. BLOQUEIO MULTA R$1.800,00. PROCESSO 102.278/2007REL. 110/08</t>
   </si>
   <si>
     <t>01.036.934/0001-46 - LINK &amp; CARD SERVIÇOS E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>16.200,00</t>
   </si>
   <si>
     <t>2008OB900230</t>
   </si>
   <si>
-    <t>AI Q002097367 - INFRACAO DE TRANSITO COMETIDA PELO MOTORISTA JOSE PORFIRIO DOSSANTOS, PRONTUARIO 12724, FUNCIONARIO DA EMPRESA ADSERVIS: PLACA JFP-7573.    PROCESSO 000950/2008.</t>
-[...1 lines deleted...]
-  <si>
     <t>00.000.000/0001-91 - DEPARTAMENTO DE TRÂNSITO DO DF</t>
   </si>
   <si>
-    <t>153,23</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900231</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA 5070181/08 - PROCESSO 1245/08. DESCONTO R$197,26, REF. MCO   DE DEZEMBRO/07 Nº 042 2701345999 5 (DEP. PAULO TEIXEIRA)- OF.45/2008/COGEP.   COTA VARIG (IN 480/04 E ALTERAçõES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>5.884,16</t>
   </si>
   <si>
     <t>2008OB900232</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2332.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900233</t>
   </si>
   <si>
-    <t>215.450,93</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900234</t>
   </si>
   <si>
     <t>2008OB900235</t>
   </si>
   <si>
     <t>2008OB900236</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62,DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2331.</t>
   </si>
   <si>
-    <t>10.057,73</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900237</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2331.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900238</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 72  DE 2005 - COTA POSTAL TELEFONICA - ADT 1824.</t>
-[...4 lines deleted...]
-  <si>
     <t>2008OB900239</t>
   </si>
   <si>
     <t>2008OB900240</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 3354150/08 - PROCESSO Nº 001.274/08                       COTA TAM(IN 480/04 E ALTERAÇÕES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.954,71</t>
   </si>
   <si>
     <t>2008OB900241</t>
   </si>
   <si>
     <t>2008OB900242</t>
   </si>
   <si>
-    <t>PAGAMENTO FATURA Nº 01/08 - PROCESSO Nº 000.597/08                            COTA OCEANAIR(IN 480/04 E ALTERAÇÕES SRF)</t>
-[...1 lines deleted...]
-  <si>
     <t>14.825,72</t>
   </si>
   <si>
     <t>2008OB900243</t>
   </si>
   <si>
-    <t>REEMBOLSO DE DESPESA COM TRANSPORTE AÉREO AO SENHOR DEPUTADO JÚLIO CESAR      PROCESSO Nº 100.637/08</t>
-[...1 lines deleted...]
-  <si>
     <t>011.021.253-34 - ADAO PRETO E OUTROS</t>
   </si>
   <si>
-    <t>3.700,00</t>
-[...1 lines deleted...]
-  <si>
     <t>2008OB900244</t>
   </si>
   <si>
     <t>2008OB900245</t>
   </si>
   <si>
     <t>REEMBOLSO DE DESPESAS COM CONCESSÃO DE PASSAGEM AÉREA , PARA VIABILIZAR PARTI-CIPAÇÃO EM PLENARIO PARA DEBATER O ESTATUTO DA IGUALDADE RACIAL, REALIZADOEM 26/11/2007 - PROC. Nº 146.877/07.</t>
   </si>
   <si>
     <t>2008OB900246</t>
   </si>
   <si>
-    <t>2008NE000213</t>
-[...373 lines deleted...]
-  <si>
     <t>2008NE000241</t>
   </si>
   <si>
     <t>17/01/2008</t>
   </si>
   <si>
     <t>22 - CONTRATO N¨ 2007/142.0, VIGÊNCIA DE 27.08.07 A 26.08.08.</t>
   </si>
   <si>
     <t>2.207,30</t>
   </si>
   <si>
     <t>2008NE000242</t>
   </si>
   <si>
     <t>14 - CONTRATO N¨ 2003/140.0 E ADITIVOS, VIG. DE 02.12.07 A 01.12.08.</t>
   </si>
   <si>
     <t>100.320,00</t>
   </si>
   <si>
     <t>2008NE000243</t>
   </si>
   <si>
     <t>24 - CONTRATO N¨ 2007/074.0, VIGÊNCIA DE 03.10.07 A 02.10.08.</t>
@@ -6940,450 +6940,450 @@
   <si>
     <t>2008NE000263</t>
   </si>
   <si>
     <t>1.587,82</t>
   </si>
   <si>
     <t>2008NE000264</t>
   </si>
   <si>
     <t>13 - CONTRATO N¨ 2007/164.0 - VIGÊNCIA DE 16.10.07 A 15.10.08.</t>
   </si>
   <si>
     <t>17.100,00</t>
   </si>
   <si>
     <t>2008NE000265</t>
   </si>
   <si>
     <t>08 - CONTRATO Nº 2006/080.0 E ADITIVOS, VIG. DE 27.09.07 A 26.03.08</t>
   </si>
   <si>
     <t>42.288,26</t>
   </si>
   <si>
+    <t>2008NS000349</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AO SENHOR DEP. SILVIO TORRES, NOS TERMOS DO ATO DA MESA  Nº 62 DE 2001 - VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR - ARD 2333.      CONFORME PROCESSO Nº 101.997/07</t>
+  </si>
+  <si>
+    <t>4.100,19</t>
+  </si>
+  <si>
+    <t>2008NS000350</t>
+  </si>
+  <si>
+    <t>AI JO02266062.  INFRACAO DE TRANSITO COMETIDA PELO MOTORISTA CARLOS SILVANIO  PEREIRA DIAS.PRONTUARIO 24299, FUNCIONARIO DA EMPRESA ADSERVIS. PLACA JFO-8283PROCESSO 000949/2008.</t>
+  </si>
+  <si>
+    <t>2008NS000351</t>
+  </si>
+  <si>
+    <t>AI JO02268418.  INFRACAO DE TRANSITO COMETIDA PELO MOTORISTA WESLEY DOS REIS  VAZ, PRONTUARIO 12643, FUNCIONARIO DA EMPRESA ADSERVIS. PLACA JFO-0389        PROCESSO 000951/2008.</t>
+  </si>
+  <si>
+    <t>2008NS000352</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AO SENHOR DEP. SILVIO TORRES, NOS TERMOS DO ATO DA MESA  Nº 62 DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2334       CONFORME PROCESSO Nº 101.997/07</t>
+  </si>
+  <si>
+    <t>774,45</t>
+  </si>
+  <si>
+    <t>2008NS000353</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA Nº 02/08 - PROCESSO Nº 001.285/08                            COTA OCEANAIR(IN 480/04 E ALTERAÇÕESA SRF)</t>
+  </si>
+  <si>
+    <t>27.519,15</t>
+  </si>
+  <si>
+    <t>2008NS000354</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2335.</t>
+  </si>
+  <si>
+    <t>82.647,14</t>
+  </si>
+  <si>
+    <t>2008NS000355</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62,DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2335.</t>
+  </si>
+  <si>
+    <t>9.038,17</t>
+  </si>
+  <si>
+    <t>2008NS000356</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESA AOS SENHORES DEPUTADOS, NOS TERMOS DO ATO DA MESA Nº 62, DE 2001 - VERBA INDENIZATóRIA DO EXERCíCIO PARLAMENTAR - ARD 2336.</t>
+  </si>
+  <si>
+    <t>143.005,83</t>
+  </si>
+  <si>
+    <t>2008NS000357</t>
+  </si>
+  <si>
+    <t>21.332,96</t>
+  </si>
+  <si>
+    <t>2008NS000358</t>
+  </si>
+  <si>
+    <t>NF 10528 - FORNECIMENTO 24 PACOTES CARTOLINA AMARELO OURO, MARCA SUZANO, DESTINADAS SUPRIMENTO ESTOQUE ALMOXARIFADO MATERIAL CONSUMO I/CD - EMPRESA  OPTANTEPELO SIMPLES NACIONAL - RELACAO 13 DE 2008 - SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>780,00</t>
+  </si>
+  <si>
+    <t>2008NS000359</t>
+  </si>
+  <si>
+    <t>NFS 8049 - LOCACAO MAO-DE-OBRA SERV. DE INFORMATICA. RETENCAO SRF 9,45 PC,INSS11 PC E ISS 5 PC - RELACAO 13 DE 2008 - SISTEMA SIGMAS - PERIODO DEZEMBRO   DE2008</t>
+  </si>
+  <si>
+    <t>1.101.415,05</t>
+  </si>
+  <si>
+    <t>2008NS000360</t>
+  </si>
+  <si>
+    <t>NF 523 - FORNECIMENTO/INSTALACAO DE PERSIANAS E  OUTROS. EMPRESA OPTANTE  PELOSIMPLES NACIONAL.  RELACAO 13 DE 2008 - SISTEMA DEMAP</t>
+  </si>
+  <si>
+    <t>3.075,29</t>
+  </si>
+  <si>
+    <t>2008NS000361</t>
+  </si>
+  <si>
+    <t>NFF 1525  -  FORNECIMENTO  DE  FRAGMENTADORA DE PAPEIS CONFORME SOLICITACAO DOCENIN - OPTANTE SIMPLES NACIONAL- RELACAO 13/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>06.038.098/0001-52 - RIOTRON COMERCIO DE MAQUINAS LTDA</t>
+  </si>
+  <si>
+    <t>3.580,00</t>
+  </si>
+  <si>
+    <t>2008NS000362</t>
+  </si>
+  <si>
+    <t>NFS 794 - SERVICOS DE LEGENDAGEM OCULTA (CLOSED CAPTION) PARA ATENDER A PROGRAMACAO VEICULADA PELA TV CAMARA - RET SRF 9,45PC - PERIODO: 10 A 31/12/2007.   RELACAO 13/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>13.734,00</t>
+  </si>
+  <si>
+    <t>2008NS000363</t>
+  </si>
+  <si>
+    <t>NFF 467237(COPIA) - LIBERACAO TOTAL  DE  VALOR BLOQUEADO NA 2008NS000193 TENDOEM VISTA BLOQUEIO INDEVIDO - IMPOSTO RETIDO NA CITADA NS.                     RELACAO 13/2008 SIGMAS.</t>
+  </si>
+  <si>
+    <t>267,94</t>
+  </si>
+  <si>
+    <t>2008NS000364</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2008NS000338</t>
+  </si>
+  <si>
+    <t>2008NS000365</t>
+  </si>
+  <si>
+    <t>NFS 259 - PRESTACAO DE SERVICO DE MANUT.PREV. E CORRETIVA COM FORNEC.DE PEçAS EM EQUIPAMENTOS DE LABORATORIO. RET.SRF 5,85 PC E ISS 5 PC. REL. 11/08 SIGMAS.PERIODO: 26/10 A 25/11/2007.</t>
+  </si>
+  <si>
+    <t>2008NS000366</t>
+  </si>
+  <si>
+    <t>NFS 7770. SERV. EXTRACAO E TRANSMISSAO DIARIA DE DADOS DO SIAFI GERENCIAL.    RET.SRF 9,45% E ISS 5%          REL. 011/08-SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>2008NS000367</t>
+  </si>
+  <si>
+    <t>NF 577. FORNECIMENTO DE 1 ENVELOPADORA DE MESA, MARCA DOCFINISH, MODELO E-20K,A PEDIDO DE CENIN/CD. EMPRESA OPTANTE PELO SIMPLES NACIONAL. RELACAO 13/2008- SIGMAS.</t>
+  </si>
+  <si>
+    <t>01.620.996/0001-09 - MULTH-TEC ASSISTÊNCIA E COMÉRCIO DE MÁQUINAS LTDA</t>
+  </si>
+  <si>
+    <t>21.800,00</t>
+  </si>
+  <si>
+    <t>2008NS000368</t>
+  </si>
+  <si>
+    <t>ESTORNO TOTAL DA 2008NS000366</t>
+  </si>
+  <si>
+    <t>2008NS000369</t>
+  </si>
+  <si>
+    <t>NFS 7770(PARTE) SERV. EXTRACAO/TRANSMISSAO DIARIA DE DADOS DO SIAFI GERENCIAL.RET.SRF 9,45% E ISS 5%          REL. 011/08-SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>2008NS000370</t>
+  </si>
+  <si>
+    <t>NFS 7770(PARTE) SERV. EXTRACAO/TRANSMISSAO DIARIA DE DADOS DO SIAFI GERENCIAL.IMPOSTOS RETIDOS NA 2008NS000369            REL. 011/08-SISTEMA SIGMAS</t>
+  </si>
+  <si>
+    <t>2008NS000371</t>
+  </si>
+  <si>
+    <t>NF 32326 - LOCACAO COPIADORAS MARCA CANON, MODELO IR-33201 - RETENCAO SRF 9,45POR CENTO - RELACAO 006 DE 2008 - PERIODO DEZEMBRO DE 2007.</t>
+  </si>
+  <si>
+    <t>37.992.054/0001-90 - CONSEL COMÉRCIO E SERVIÇOS TÉCNICOS LTDA</t>
+  </si>
+  <si>
+    <t>8.900,54</t>
+  </si>
+  <si>
+    <t>2008NS000372</t>
+  </si>
+  <si>
+    <t>NFS 8046/8064 -MAO-DE-OBRA DESTINADA EXECUCAO SERVICO TV CAMARA (DEZ/07) E REAJUSTE SALARIAL A  PARTIR DE 01/10/07 REFERENTE 13 SALARIO/07 (PERIODO 10/08/07A 31/12/07) - RET SRF 9,45PC, INSS 11PC E ISS 5PC - RELACAO 6/2008.</t>
+  </si>
+  <si>
+    <t>739.570,64</t>
+  </si>
+  <si>
+    <t>2008NS000373</t>
+  </si>
+  <si>
+    <t>REEMBOLSO DE DESPESAS COM TRANSPORTES AÉREOS AOS SENHORES DEPUTADOS           PROCESSOS NºS 100.723 E 100.727/08</t>
+  </si>
+  <si>
+    <t>15.402,01</t>
+  </si>
+  <si>
+    <t>2008NS000374</t>
+  </si>
+  <si>
+    <t>NFS 7958 -COPIA - FORNECIMENTO MAO-DE-OBRA P/EXEC.SERVICO COPA...HORAS EXTRAS.LIBERACAO VALOR GLOSADO NA 2008NS000058 DA RELACAO 02/2008 - RELACAO  06/2008.OBS: IMPOSTOS RETIDOS NA REFERIDA NS</t>
+  </si>
+  <si>
+    <t>2008NS000375</t>
+  </si>
+  <si>
+    <t>INCLUIR RETENCAO</t>
+  </si>
+  <si>
+    <t>-46,27</t>
+  </si>
+  <si>
+    <t>2008NS000376</t>
+  </si>
+  <si>
+    <t>NFS 7958 -COPIA - FORNECIMENTO MAO-DE-OBRA P/EXEC.SERVICO COPA...HORAS EXTRAS.LIBERACAO VALOR GLOSADO NA 2008NS000058 DA RELACAO 02/2008 - RETENCAO SRF 9,45P.CENTO S/VALOR APROPR. INSS E ISS RETIDOS NA CITADA NS. RELACAO 06 DE 2008.</t>
+  </si>
+  <si>
+    <t>2008NS000378</t>
+  </si>
+  <si>
+    <t>3,5 DIARIAS, VALOR UNITARIO R$250,00 (TOTAL R$875,00), ADIC. EMBARQUE/DESEMBARQUE (R$160,00), DEDUZIDO AUXILIO-ALIMENTAçãO (R$95,66). PROCESSO 100.386/2008.VIAGEM AO RIO DE JANEIRO-RJ, PERIODO DE 22 A 25 DE JANEIRO 2008.</t>
+  </si>
+  <si>
+    <t>1.035,00</t>
+  </si>
+  <si>
+    <t>2008OB900251</t>
+  </si>
+  <si>
+    <t>360,60</t>
+  </si>
+  <si>
+    <t>2008OB900252</t>
+  </si>
+  <si>
+    <t>2008OB900253</t>
+  </si>
+  <si>
+    <t>2008OB900254</t>
+  </si>
+  <si>
+    <t>43.819,20</t>
+  </si>
+  <si>
+    <t>2008OB900255</t>
+  </si>
+  <si>
+    <t>1.466,91</t>
+  </si>
+  <si>
+    <t>2008OB900256</t>
+  </si>
+  <si>
+    <t>93,21</t>
+  </si>
+  <si>
+    <t>2008OB900257</t>
+  </si>
+  <si>
+    <t>950,00</t>
+  </si>
+  <si>
+    <t>2008OB900258</t>
+  </si>
+  <si>
+    <t>NF 6246 - FORNECIMENTO DE  CONSOLES AUDIO MINIMO, MARCA BEHRINGER XENYX E OU-TROS AA PEDIDO COORD.AUDIOV. - RETENCAO SRF 5,85 PC. RELACAO 11 DE 2008- SIST.MA SIGMAS</t>
+  </si>
+  <si>
+    <t>3.076,83</t>
+  </si>
+  <si>
+    <t>2008OB900259</t>
+  </si>
+  <si>
+    <t>48.958,00</t>
+  </si>
+  <si>
+    <t>2008OB900260</t>
+  </si>
+  <si>
+    <t>2008OB900261</t>
+  </si>
+  <si>
+    <t>2008OB900262</t>
+  </si>
+  <si>
+    <t>2008OB900263</t>
+  </si>
+  <si>
+    <t>2008OB900264</t>
+  </si>
+  <si>
+    <t>2008OB900265</t>
+  </si>
+  <si>
+    <t>2008OB900266</t>
+  </si>
+  <si>
+    <t>1.114,00</t>
+  </si>
+  <si>
+    <t>2008OB900267</t>
+  </si>
+  <si>
+    <t>25.579,06</t>
+  </si>
+  <si>
+    <t>2008OB900268</t>
+  </si>
+  <si>
+    <t>172.350,11</t>
+  </si>
+  <si>
+    <t>2008OB900269</t>
+  </si>
+  <si>
+    <t>201.679,10</t>
+  </si>
+  <si>
+    <t>2008OB900270</t>
+  </si>
+  <si>
+    <t>033.361.238-87 - ADAO PRETO E OUTROS</t>
+  </si>
+  <si>
+    <t>2008OB900271</t>
+  </si>
+  <si>
+    <t>2008OB900272</t>
+  </si>
+  <si>
+    <t>2008OB900273</t>
+  </si>
+  <si>
+    <t>AI JO02268428.  INFRACAO DE TRANSITO COMETIDA PELO MOTORISTA WESLEY DOS REISVAZ, PRONTUARIO 12643, FUNCIONARIO DA EMPRESA ADSERVIS. PLACA JFO-0389PROCESSO 000951/2008.</t>
+  </si>
+  <si>
+    <t>2008OB900274</t>
+  </si>
+  <si>
+    <t>564.066.141-00 - CAMARA DEPUTADOS</t>
+  </si>
+  <si>
+    <t>939,34</t>
+  </si>
+  <si>
+    <t>2008OB900275</t>
+  </si>
+  <si>
+    <t>2008OB900276</t>
+  </si>
+  <si>
+    <t>2008OB900277</t>
+  </si>
+  <si>
+    <t>2008OB900278</t>
+  </si>
+  <si>
+    <t>PAGAMENTO FATURA NÚMERO 5140181/08 - PROCESSO NÚMERO 001248/08COTA VÁRIG (IN 480/04 E ALTERAÇÕES SRF)</t>
+  </si>
+  <si>
+    <t>22.901,92</t>
+  </si>
+  <si>
+    <t>2008OB900279</t>
+  </si>
+  <si>
+    <t>2008NE000260</t>
+  </si>
+  <si>
+    <t>-6.727,84</t>
+  </si>
+  <si>
     <t>2008OB900247</t>
   </si>
   <si>
     <t>604,89</t>
   </si>
   <si>
     <t>2008OB900248</t>
   </si>
   <si>
     <t>1.029,76</t>
   </si>
   <si>
     <t>2008OB900249</t>
   </si>
   <si>
     <t>2008OB900250</t>
-  </si>
-[...382 lines deleted...]
-    <t>1.035,00</t>
   </si>
   <si>
     <t>2008NE000266</t>
   </si>
   <si>
     <t>18/01/2008</t>
   </si>
   <si>
     <t>516,00</t>
   </si>
   <si>
     <t>2008NE000267</t>
   </si>
   <si>
     <t>22 - CONTRATO Nº 2005/196.0 E ADITIVO - VIGÊNCIA DE 09.11.07 A 08.11.08.</t>
   </si>
   <si>
     <t>26.415.117/0001-20 - ROCHA BRESSAN ENGENHARIA INDUSTRIA E COMERCIO LTDA</t>
   </si>
   <si>
     <t>54.413,15</t>
   </si>
   <si>
     <t>2008NE000268</t>
   </si>
@@ -10201,1241 +10201,1241 @@
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" t="s">
         <v>152</v>
       </c>
       <c r="D137" t="s">
         <v>311</v>
       </c>
       <c r="E137" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>327</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
-        <v>126</v>
+        <v>329</v>
       </c>
       <c r="E138" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D139" t="s">
-        <v>126</v>
+        <v>333</v>
       </c>
       <c r="E139" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D140" t="s">
-        <v>126</v>
+        <v>337</v>
       </c>
       <c r="E140" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D141" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E141" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B142" t="s">
         <v>307</v>
       </c>
       <c r="C142" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D142" t="s">
-        <v>126</v>
+        <v>345</v>
       </c>
       <c r="E142" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B143" t="s">
         <v>307</v>
       </c>
       <c r="C143" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D143" t="s">
-        <v>70</v>
+        <v>349</v>
       </c>
       <c r="E143" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="B144" t="s">
         <v>307</v>
       </c>
       <c r="C144" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D144" t="s">
-        <v>70</v>
+        <v>353</v>
       </c>
       <c r="E144" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B145" t="s">
         <v>307</v>
       </c>
       <c r="C145" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D145" t="s">
-        <v>126</v>
+        <v>242</v>
       </c>
       <c r="E145" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="B146" t="s">
         <v>307</v>
       </c>
       <c r="C146" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="D146" t="s">
-        <v>70</v>
+        <v>360</v>
       </c>
       <c r="E146" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B147" t="s">
         <v>307</v>
       </c>
       <c r="C147" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="D147" t="s">
-        <v>67</v>
+        <v>364</v>
       </c>
       <c r="E147" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="B148" t="s">
         <v>307</v>
       </c>
       <c r="C148" t="s">
-        <v>345</v>
+        <v>367</v>
       </c>
       <c r="D148" t="s">
-        <v>67</v>
+        <v>368</v>
       </c>
       <c r="E148" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="B149" t="s">
         <v>307</v>
       </c>
       <c r="C149" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="D149" t="s">
-        <v>219</v>
+        <v>372</v>
       </c>
       <c r="E149" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
         <v>307</v>
       </c>
       <c r="C150" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D150" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="E150" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="B151" t="s">
         <v>307</v>
       </c>
       <c r="C151" t="s">
-        <v>257</v>
+        <v>379</v>
       </c>
       <c r="D151" t="s">
-        <v>231</v>
+        <v>380</v>
       </c>
       <c r="E151" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="D152" t="s">
-        <v>231</v>
+        <v>384</v>
       </c>
       <c r="E152" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="B153" t="s">
         <v>307</v>
       </c>
       <c r="C153" t="s">
-        <v>263</v>
+        <v>387</v>
       </c>
       <c r="D153" t="s">
-        <v>231</v>
+        <v>388</v>
       </c>
       <c r="E153" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="B154" t="s">
         <v>307</v>
       </c>
       <c r="C154" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="D154" t="s">
-        <v>293</v>
+        <v>392</v>
       </c>
       <c r="E154" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="B155" t="s">
         <v>307</v>
       </c>
       <c r="C155" t="s">
-        <v>289</v>
+        <v>395</v>
       </c>
       <c r="D155" t="s">
-        <v>242</v>
+        <v>396</v>
       </c>
       <c r="E155" t="s">
-        <v>290</v>
+        <v>397</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="B156" t="s">
         <v>307</v>
       </c>
       <c r="C156" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="D156" t="s">
-        <v>231</v>
+        <v>400</v>
       </c>
       <c r="E156" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="B157" t="s">
         <v>307</v>
       </c>
       <c r="C157" t="s">
-        <v>379</v>
+        <v>403</v>
       </c>
       <c r="D157" t="s">
-        <v>231</v>
+        <v>404</v>
       </c>
       <c r="E157" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="B158" t="s">
         <v>307</v>
       </c>
       <c r="C158" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="D158" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="E158" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="B159" t="s">
         <v>307</v>
       </c>
       <c r="C159" t="s">
-        <v>303</v>
+        <v>410</v>
       </c>
       <c r="D159" t="s">
-        <v>304</v>
+        <v>411</v>
       </c>
       <c r="E159" t="s">
-        <v>385</v>
+        <v>412</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
       <c r="B160" t="s">
         <v>307</v>
       </c>
       <c r="C160" t="s">
-        <v>387</v>
+        <v>414</v>
       </c>
       <c r="D160" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="E160" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
       <c r="B161" t="s">
         <v>307</v>
       </c>
       <c r="C161" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
       <c r="D161" t="s">
-        <v>311</v>
+        <v>418</v>
       </c>
       <c r="E161" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="B162" t="s">
         <v>307</v>
       </c>
       <c r="C162" t="s">
-        <v>342</v>
+        <v>421</v>
       </c>
       <c r="D162" t="s">
-        <v>99</v>
+        <v>349</v>
       </c>
       <c r="E162" t="s">
-        <v>343</v>
+        <v>422</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>392</v>
+        <v>423</v>
       </c>
       <c r="B163" t="s">
         <v>307</v>
       </c>
       <c r="C163" t="s">
-        <v>342</v>
+        <v>424</v>
       </c>
       <c r="D163" t="s">
-        <v>99</v>
+        <v>341</v>
       </c>
       <c r="E163" t="s">
-        <v>354</v>
+        <v>425</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>393</v>
+        <v>426</v>
       </c>
       <c r="B164" t="s">
         <v>307</v>
       </c>
       <c r="C164" t="s">
-        <v>351</v>
+        <v>427</v>
       </c>
       <c r="D164" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="E164" t="s">
-        <v>352</v>
+        <v>429</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="B165" t="s">
         <v>307</v>
       </c>
       <c r="C165" t="s">
-        <v>395</v>
+        <v>431</v>
       </c>
       <c r="D165" t="s">
-        <v>126</v>
+        <v>432</v>
       </c>
       <c r="E165" t="s">
-        <v>396</v>
+        <v>433</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>397</v>
+        <v>434</v>
       </c>
       <c r="B166" t="s">
         <v>307</v>
       </c>
       <c r="C166" t="s">
-        <v>331</v>
+        <v>435</v>
       </c>
       <c r="D166" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="E166" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>397</v>
+        <v>437</v>
       </c>
       <c r="B167" t="s">
         <v>307</v>
       </c>
       <c r="C167" t="s">
-        <v>331</v>
+        <v>435</v>
       </c>
       <c r="D167" t="s">
-        <v>126</v>
+        <v>311</v>
       </c>
       <c r="E167" t="s">
-        <v>333</v>
+        <v>438</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>399</v>
+        <v>439</v>
       </c>
       <c r="B168" t="s">
         <v>307</v>
       </c>
       <c r="C168" t="s">
-        <v>339</v>
+        <v>440</v>
       </c>
       <c r="D168" t="s">
         <v>126</v>
       </c>
       <c r="E168" t="s">
-        <v>400</v>
+        <v>441</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>401</v>
+        <v>442</v>
       </c>
       <c r="B169" t="s">
         <v>307</v>
       </c>
       <c r="C169" t="s">
-        <v>402</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>403</v>
+        <v>126</v>
       </c>
       <c r="E169" t="s">
-        <v>404</v>
+        <v>444</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="B170" t="s">
         <v>307</v>
       </c>
       <c r="C170" t="s">
-        <v>406</v>
+        <v>443</v>
       </c>
       <c r="D170" t="s">
-        <v>293</v>
+        <v>126</v>
       </c>
       <c r="E170" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="B171" t="s">
         <v>307</v>
       </c>
       <c r="C171" t="s">
-        <v>372</v>
+        <v>328</v>
       </c>
       <c r="D171" t="s">
-        <v>293</v>
+        <v>329</v>
       </c>
       <c r="E171" t="s">
-        <v>294</v>
+        <v>447</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>409</v>
+        <v>448</v>
       </c>
       <c r="B172" t="s">
         <v>307</v>
       </c>
       <c r="C172" t="s">
-        <v>348</v>
+        <v>449</v>
       </c>
       <c r="D172" t="s">
         <v>126</v>
       </c>
       <c r="E172" t="s">
-        <v>410</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>411</v>
+        <v>451</v>
       </c>
       <c r="B173" t="s">
         <v>307</v>
       </c>
       <c r="C173" t="s">
-        <v>412</v>
+        <v>452</v>
       </c>
       <c r="D173" t="s">
-        <v>336</v>
+        <v>70</v>
       </c>
       <c r="E173" t="s">
-        <v>413</v>
+        <v>453</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>414</v>
+        <v>454</v>
       </c>
       <c r="B174" t="s">
         <v>307</v>
       </c>
       <c r="C174" t="s">
-        <v>358</v>
+        <v>455</v>
       </c>
       <c r="D174" t="s">
-        <v>219</v>
+        <v>70</v>
       </c>
       <c r="E174" t="s">
-        <v>415</v>
+        <v>456</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>416</v>
+        <v>457</v>
       </c>
       <c r="B175" t="s">
         <v>307</v>
       </c>
       <c r="C175" t="s">
-        <v>345</v>
+        <v>458</v>
       </c>
       <c r="D175" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E175" t="s">
-        <v>346</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>417</v>
+        <v>460</v>
       </c>
       <c r="B176" t="s">
         <v>307</v>
       </c>
       <c r="C176" t="s">
-        <v>345</v>
+        <v>461</v>
       </c>
       <c r="D176" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E176" t="s">
-        <v>356</v>
+        <v>462</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>418</v>
+        <v>463</v>
       </c>
       <c r="B177" t="s">
         <v>307</v>
       </c>
       <c r="C177" t="s">
-        <v>361</v>
+        <v>452</v>
       </c>
       <c r="D177" t="s">
-        <v>362</v>
+        <v>67</v>
       </c>
       <c r="E177" t="s">
-        <v>363</v>
+        <v>464</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>419</v>
+        <v>465</v>
       </c>
       <c r="B178" t="s">
         <v>307</v>
       </c>
       <c r="C178" t="s">
-        <v>420</v>
+        <v>455</v>
       </c>
       <c r="D178" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="E178" t="s">
-        <v>421</v>
+        <v>466</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>422</v>
+        <v>467</v>
       </c>
       <c r="B179" t="s">
         <v>307</v>
       </c>
       <c r="C179" t="s">
-        <v>328</v>
+        <v>468</v>
       </c>
       <c r="D179" t="s">
-        <v>126</v>
+        <v>219</v>
       </c>
       <c r="E179" t="s">
-        <v>396</v>
+        <v>469</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>423</v>
+        <v>470</v>
       </c>
       <c r="B180" t="s">
         <v>307</v>
       </c>
       <c r="C180" t="s">
-        <v>424</v>
+        <v>471</v>
       </c>
       <c r="D180" t="s">
-        <v>336</v>
+        <v>472</v>
       </c>
       <c r="E180" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="B181" t="s">
         <v>307</v>
       </c>
       <c r="C181" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="D181" t="s">
-        <v>336</v>
+        <v>231</v>
       </c>
       <c r="E181" t="s">
-        <v>413</v>
+        <v>475</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>427</v>
+        <v>476</v>
       </c>
       <c r="B182" t="s">
         <v>307</v>
       </c>
       <c r="C182" t="s">
-        <v>428</v>
+        <v>477</v>
       </c>
       <c r="D182" t="s">
-        <v>429</v>
+        <v>231</v>
       </c>
       <c r="E182" t="s">
-        <v>430</v>
+        <v>478</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>431</v>
+        <v>479</v>
       </c>
       <c r="B183" t="s">
         <v>307</v>
       </c>
       <c r="C183" t="s">
-        <v>432</v>
+        <v>263</v>
       </c>
       <c r="D183" t="s">
-        <v>433</v>
+        <v>231</v>
       </c>
       <c r="E183" t="s">
-        <v>434</v>
+        <v>480</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>435</v>
+        <v>481</v>
       </c>
       <c r="B184" t="s">
         <v>307</v>
       </c>
       <c r="C184" t="s">
-        <v>436</v>
+        <v>482</v>
       </c>
       <c r="D184" t="s">
-        <v>437</v>
+        <v>293</v>
       </c>
       <c r="E184" t="s">
-        <v>438</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>439</v>
+        <v>484</v>
       </c>
       <c r="B185" t="s">
         <v>307</v>
       </c>
       <c r="C185" t="s">
-        <v>440</v>
+        <v>289</v>
       </c>
       <c r="D185" t="s">
-        <v>441</v>
+        <v>242</v>
       </c>
       <c r="E185" t="s">
-        <v>442</v>
+        <v>290</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>443</v>
+        <v>485</v>
       </c>
       <c r="B186" t="s">
         <v>307</v>
       </c>
       <c r="C186" t="s">
-        <v>444</v>
+        <v>486</v>
       </c>
       <c r="D186" t="s">
-        <v>445</v>
+        <v>231</v>
       </c>
       <c r="E186" t="s">
-        <v>446</v>
+        <v>487</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>447</v>
+        <v>488</v>
       </c>
       <c r="B187" t="s">
         <v>307</v>
       </c>
       <c r="C187" t="s">
-        <v>448</v>
+        <v>489</v>
       </c>
       <c r="D187" t="s">
-        <v>449</v>
+        <v>231</v>
       </c>
       <c r="E187" t="s">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="B188" t="s">
         <v>307</v>
       </c>
       <c r="C188" t="s">
-        <v>452</v>
+        <v>492</v>
       </c>
       <c r="D188" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="E188" t="s">
-        <v>453</v>
+        <v>493</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>454</v>
+        <v>494</v>
       </c>
       <c r="B189" t="s">
         <v>307</v>
       </c>
       <c r="C189" t="s">
-        <v>455</v>
+        <v>303</v>
       </c>
       <c r="D189" t="s">
-        <v>456</v>
+        <v>304</v>
       </c>
       <c r="E189" t="s">
-        <v>457</v>
+        <v>495</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="B190" t="s">
         <v>307</v>
       </c>
       <c r="C190" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="D190" t="s">
-        <v>460</v>
+        <v>99</v>
       </c>
       <c r="E190" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>462</v>
+        <v>497</v>
       </c>
       <c r="B191" t="s">
         <v>307</v>
       </c>
       <c r="C191" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="D191" t="s">
+        <v>99</v>
+      </c>
+      <c r="E191" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>466</v>
+        <v>498</v>
       </c>
       <c r="B192" t="s">
         <v>307</v>
       </c>
       <c r="C192" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D192" t="s">
-        <v>468</v>
+        <v>99</v>
       </c>
       <c r="E192" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="B193" t="s">
         <v>307</v>
       </c>
       <c r="C193" t="s">
-        <v>471</v>
+        <v>500</v>
       </c>
       <c r="D193" t="s">
-        <v>472</v>
+        <v>126</v>
       </c>
       <c r="E193" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="B194" t="s">
         <v>307</v>
       </c>
       <c r="C194" t="s">
-        <v>475</v>
+        <v>443</v>
       </c>
       <c r="D194" t="s">
-        <v>476</v>
+        <v>126</v>
       </c>
       <c r="E194" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
       <c r="B195" t="s">
         <v>307</v>
       </c>
       <c r="C195" t="s">
-        <v>479</v>
+        <v>443</v>
       </c>
       <c r="D195" t="s">
-        <v>480</v>
+        <v>126</v>
       </c>
       <c r="E195" t="s">
-        <v>481</v>
+        <v>445</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="B196" t="s">
         <v>307</v>
       </c>
       <c r="C196" t="s">
-        <v>483</v>
+        <v>449</v>
       </c>
       <c r="D196" t="s">
-        <v>484</v>
+        <v>126</v>
       </c>
       <c r="E196" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>486</v>
+        <v>506</v>
       </c>
       <c r="B197" t="s">
         <v>307</v>
       </c>
       <c r="C197" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="D197" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="E197" t="s">
-        <v>489</v>
+        <v>509</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="B198" t="s">
         <v>307</v>
       </c>
       <c r="C198" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="D198" t="s">
-        <v>492</v>
+        <v>293</v>
       </c>
       <c r="E198" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B199" t="s">
         <v>307</v>
       </c>
       <c r="C199" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="D199" t="s">
-        <v>496</v>
+        <v>293</v>
       </c>
       <c r="E199" t="s">
-        <v>497</v>
+        <v>294</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="B200" t="s">
         <v>307</v>
       </c>
       <c r="C200" t="s">
-        <v>499</v>
+        <v>458</v>
       </c>
       <c r="D200" t="s">
-        <v>500</v>
+        <v>126</v>
       </c>
       <c r="E200" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="B201" t="s">
         <v>307</v>
       </c>
       <c r="C201" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="D201" t="s">
-        <v>138</v>
+        <v>329</v>
       </c>
       <c r="E201" t="s">
-        <v>504</v>
+        <v>330</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="B202" t="s">
         <v>307</v>
       </c>
       <c r="C202" t="s">
-        <v>506</v>
+        <v>468</v>
       </c>
       <c r="D202" t="s">
-        <v>507</v>
+        <v>219</v>
       </c>
       <c r="E202" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="B203" t="s">
         <v>307</v>
       </c>
       <c r="C203" t="s">
-        <v>510</v>
+        <v>455</v>
       </c>
       <c r="D203" t="s">
-        <v>445</v>
+        <v>99</v>
       </c>
       <c r="E203" t="s">
-        <v>511</v>
+        <v>456</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="B204" t="s">
         <v>307</v>
       </c>
       <c r="C204" t="s">
-        <v>513</v>
+        <v>455</v>
       </c>
       <c r="D204" t="s">
-        <v>514</v>
+        <v>99</v>
       </c>
       <c r="E204" t="s">
-        <v>515</v>
+        <v>466</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="B205" t="s">
         <v>307</v>
       </c>
       <c r="C205" t="s">
-        <v>517</v>
+        <v>471</v>
       </c>
       <c r="D205" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="E205" t="s">
-        <v>518</v>
+        <v>473</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B206" t="s">
         <v>307</v>
       </c>
       <c r="C206" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D206" t="s">
-        <v>437</v>
+        <v>126</v>
       </c>
       <c r="E206" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B207" t="s">
         <v>307</v>
       </c>
       <c r="C207" t="s">
-        <v>523</v>
+        <v>440</v>
       </c>
       <c r="D207" t="s">
-        <v>524</v>
+        <v>126</v>
       </c>
       <c r="E207" t="s">
-        <v>525</v>
+        <v>501</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B208" t="s">
         <v>307</v>
       </c>
       <c r="C208" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D208" t="s">
-        <v>528</v>
+        <v>329</v>
       </c>
       <c r="E208" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>530</v>
       </c>
       <c r="B209" t="s">
         <v>531</v>
       </c>
       <c r="C209" t="s">
         <v>322</v>
       </c>
       <c r="D209" t="s">
         <v>168</v>
       </c>
       <c r="E209" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>532</v>
@@ -11646,1615 +11646,1615 @@
       </c>
       <c r="B222" t="s">
         <v>531</v>
       </c>
       <c r="C222" t="s">
         <v>563</v>
       </c>
       <c r="D222" t="s">
         <v>99</v>
       </c>
       <c r="E222" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>570</v>
       </c>
       <c r="B223" t="s">
         <v>531</v>
       </c>
       <c r="C223" t="s">
         <v>571</v>
       </c>
       <c r="D223" t="s">
-        <v>524</v>
+        <v>428</v>
       </c>
       <c r="E223" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>573</v>
       </c>
       <c r="B224" t="s">
         <v>531</v>
       </c>
       <c r="C224" t="s">
         <v>574</v>
       </c>
       <c r="D224" t="s">
         <v>105</v>
       </c>
       <c r="E224" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>576</v>
       </c>
       <c r="B225" t="s">
         <v>531</v>
       </c>
       <c r="C225" t="s">
         <v>577</v>
       </c>
       <c r="D225" t="s">
-        <v>429</v>
+        <v>578</v>
       </c>
       <c r="E225" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="B226" t="s">
         <v>531</v>
       </c>
       <c r="C226" t="s">
-        <v>440</v>
+        <v>577</v>
       </c>
       <c r="D226" t="s">
-        <v>441</v>
+        <v>580</v>
       </c>
       <c r="E226" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B227" t="s">
         <v>531</v>
       </c>
       <c r="C227" t="s">
-        <v>432</v>
+        <v>577</v>
       </c>
       <c r="D227" t="s">
-        <v>433</v>
+        <v>582</v>
       </c>
       <c r="E227" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="B228" t="s">
         <v>531</v>
       </c>
       <c r="C228" t="s">
-        <v>436</v>
+        <v>577</v>
       </c>
       <c r="D228" t="s">
-        <v>437</v>
+        <v>584</v>
       </c>
       <c r="E228" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="B229" t="s">
         <v>531</v>
       </c>
       <c r="C229" t="s">
-        <v>475</v>
+        <v>577</v>
       </c>
       <c r="D229" t="s">
-        <v>476</v>
+        <v>586</v>
       </c>
       <c r="E229" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B230" t="s">
         <v>531</v>
       </c>
       <c r="C230" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D230" t="s">
-        <v>456</v>
+        <v>590</v>
       </c>
       <c r="E230" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B231" t="s">
         <v>531</v>
       </c>
       <c r="C231" t="s">
-        <v>479</v>
+        <v>589</v>
       </c>
       <c r="D231" t="s">
-        <v>480</v>
+        <v>592</v>
       </c>
       <c r="E231" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B232" t="s">
         <v>531</v>
       </c>
       <c r="C232" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D232" t="s">
         <v>594</v>
       </c>
       <c r="E232" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>596</v>
       </c>
       <c r="B233" t="s">
         <v>531</v>
       </c>
       <c r="C233" t="s">
         <v>597</v>
       </c>
       <c r="D233" t="s">
+        <v>580</v>
+      </c>
+      <c r="E233" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>596</v>
       </c>
       <c r="B234" t="s">
         <v>531</v>
       </c>
       <c r="C234" t="s">
         <v>597</v>
       </c>
       <c r="D234" t="s">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="E234" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>596</v>
       </c>
       <c r="B235" t="s">
         <v>531</v>
       </c>
       <c r="C235" t="s">
         <v>597</v>
       </c>
       <c r="D235" t="s">
-        <v>602</v>
+        <v>582</v>
       </c>
       <c r="E235" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B236" t="s">
         <v>531</v>
       </c>
       <c r="C236" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="D236" t="s">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="E236" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B237" t="s">
         <v>531</v>
       </c>
       <c r="C237" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="D237" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="E237" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="B238" t="s">
         <v>531</v>
       </c>
       <c r="C238" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="D238" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
       <c r="E238" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="B239" t="s">
         <v>531</v>
       </c>
       <c r="C239" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="D239" t="s">
-        <v>617</v>
+        <v>592</v>
       </c>
       <c r="E239" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="B240" t="s">
         <v>531</v>
       </c>
       <c r="C240" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="D240" t="s">
-        <v>507</v>
+        <v>388</v>
       </c>
       <c r="E240" t="s">
-        <v>508</v>
+        <v>608</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="B241" t="s">
         <v>531</v>
       </c>
       <c r="C241" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="D241" t="s">
-        <v>484</v>
+        <v>388</v>
       </c>
       <c r="E241" t="s">
-        <v>623</v>
+        <v>389</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="B242" t="s">
         <v>531</v>
       </c>
       <c r="C242" t="s">
-        <v>513</v>
+        <v>612</v>
       </c>
       <c r="D242" t="s">
-        <v>514</v>
+        <v>613</v>
       </c>
       <c r="E242" t="s">
-        <v>515</v>
+        <v>614</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="B243" t="s">
         <v>531</v>
       </c>
       <c r="C243" t="s">
-        <v>510</v>
+        <v>616</v>
       </c>
       <c r="D243" t="s">
-        <v>445</v>
+        <v>617</v>
       </c>
       <c r="E243" t="s">
-        <v>511</v>
+        <v>618</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="B244" t="s">
         <v>531</v>
       </c>
       <c r="C244" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="D244" t="s">
-        <v>445</v>
+        <v>613</v>
       </c>
       <c r="E244" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="B245" t="s">
         <v>531</v>
       </c>
       <c r="C245" t="s">
-        <v>523</v>
+        <v>623</v>
       </c>
       <c r="D245" t="s">
-        <v>524</v>
+        <v>624</v>
       </c>
       <c r="E245" t="s">
-        <v>525</v>
+        <v>625</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="B246" t="s">
         <v>531</v>
       </c>
       <c r="C246" t="s">
-        <v>495</v>
+        <v>623</v>
       </c>
       <c r="D246" t="s">
-        <v>496</v>
+        <v>626</v>
       </c>
       <c r="E246" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="B247" t="s">
         <v>531</v>
       </c>
       <c r="C247" t="s">
-        <v>491</v>
+        <v>623</v>
       </c>
       <c r="D247" t="s">
-        <v>492</v>
+        <v>628</v>
       </c>
       <c r="E247" t="s">
-        <v>493</v>
+        <v>629</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B248" t="s">
         <v>531</v>
       </c>
       <c r="C248" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D248" t="s">
-        <v>472</v>
+        <v>632</v>
       </c>
       <c r="E248" t="s">
-        <v>473</v>
+        <v>633</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" t="s">
+        <v>635</v>
+      </c>
+      <c r="D249" t="s">
+        <v>632</v>
+      </c>
+      <c r="E249" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>637</v>
       </c>
       <c r="B250" t="s">
         <v>531</v>
       </c>
       <c r="C250" t="s">
-        <v>463</v>
+        <v>638</v>
       </c>
       <c r="D250" t="s">
-        <v>464</v>
+        <v>632</v>
       </c>
       <c r="E250" t="s">
-        <v>465</v>
+        <v>633</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B251" t="s">
         <v>531</v>
       </c>
       <c r="C251" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D251" t="s">
-        <v>460</v>
+        <v>641</v>
       </c>
       <c r="E251" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B252" t="s">
         <v>531</v>
       </c>
       <c r="C252" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D252" t="s">
-        <v>242</v>
+        <v>645</v>
       </c>
       <c r="E252" t="s">
-        <v>453</v>
+        <v>646</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B253" t="s">
         <v>531</v>
       </c>
       <c r="C253" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="D253" t="s">
-        <v>449</v>
+        <v>649</v>
       </c>
       <c r="E253" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="B254" t="s">
         <v>531</v>
       </c>
       <c r="C254" t="s">
-        <v>444</v>
+        <v>652</v>
       </c>
       <c r="D254" t="s">
-        <v>445</v>
+        <v>653</v>
       </c>
       <c r="E254" t="s">
-        <v>446</v>
+        <v>654</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="B255" t="s">
         <v>531</v>
       </c>
       <c r="C255" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="D255" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="E255" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="B256" t="s">
         <v>531</v>
       </c>
       <c r="C256" t="s">
-        <v>520</v>
+        <v>660</v>
       </c>
       <c r="D256" t="s">
-        <v>437</v>
+        <v>661</v>
       </c>
       <c r="E256" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="B257" t="s">
         <v>531</v>
       </c>
       <c r="C257" t="s">
-        <v>527</v>
+        <v>664</v>
       </c>
       <c r="D257" t="s">
-        <v>528</v>
+        <v>632</v>
       </c>
       <c r="E257" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="B258" t="s">
         <v>531</v>
       </c>
       <c r="C258" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="D258" t="s">
-        <v>138</v>
+        <v>668</v>
       </c>
       <c r="E258" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="B259" t="s">
         <v>531</v>
       </c>
       <c r="C259" t="s">
-        <v>499</v>
+        <v>671</v>
       </c>
       <c r="D259" t="s">
-        <v>500</v>
+        <v>672</v>
       </c>
       <c r="E259" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="B260" t="s">
         <v>531</v>
       </c>
       <c r="C260" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="D260" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="E260" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="B261" t="s">
         <v>531</v>
       </c>
       <c r="C261" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="D261" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="E261" t="s">
-        <v>666</v>
+        <v>681</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>667</v>
+        <v>682</v>
       </c>
       <c r="B262" t="s">
         <v>531</v>
       </c>
       <c r="C262" t="s">
-        <v>387</v>
+        <v>683</v>
       </c>
       <c r="D262" t="s">
-        <v>168</v>
+        <v>273</v>
       </c>
       <c r="E262" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>669</v>
+        <v>682</v>
       </c>
       <c r="B263" t="s">
         <v>531</v>
       </c>
       <c r="C263" t="s">
-        <v>387</v>
+        <v>683</v>
       </c>
       <c r="D263" t="s">
-        <v>99</v>
+        <v>273</v>
       </c>
       <c r="E263" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="B264" t="s">
         <v>531</v>
       </c>
       <c r="C264" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
       <c r="D264" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="E264" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="B265" t="s">
         <v>531</v>
       </c>
       <c r="C265" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="D265" t="s">
-        <v>675</v>
+        <v>273</v>
       </c>
       <c r="E265" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="B266" t="s">
         <v>531</v>
       </c>
       <c r="C266" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="D266" t="s">
-        <v>677</v>
+        <v>273</v>
       </c>
       <c r="E266" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="B267" t="s">
         <v>531</v>
       </c>
       <c r="C267" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="D267" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
       <c r="E267" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
       <c r="B268" t="s">
         <v>531</v>
       </c>
       <c r="C268" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="D268" t="s">
-        <v>681</v>
+        <v>273</v>
       </c>
       <c r="E268" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="B269" t="s">
         <v>531</v>
       </c>
       <c r="C269" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="D269" t="s">
-        <v>685</v>
+        <v>273</v>
       </c>
       <c r="E269" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="B270" t="s">
         <v>531</v>
       </c>
       <c r="C270" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="D270" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
       <c r="E270" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="B271" t="s">
         <v>531</v>
       </c>
       <c r="C271" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="D271" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="E271" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="B272" t="s">
         <v>531</v>
       </c>
       <c r="C272" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="D272" t="s">
-        <v>675</v>
+        <v>392</v>
       </c>
       <c r="E272" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="B273" t="s">
         <v>531</v>
       </c>
       <c r="C273" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="D273" t="s">
-        <v>681</v>
+        <v>712</v>
       </c>
       <c r="E273" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>691</v>
+        <v>714</v>
       </c>
       <c r="B274" t="s">
         <v>531</v>
       </c>
       <c r="C274" t="s">
-        <v>692</v>
+        <v>715</v>
       </c>
       <c r="D274" t="s">
-        <v>677</v>
+        <v>716</v>
       </c>
       <c r="E274" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>691</v>
+        <v>718</v>
       </c>
       <c r="B275" t="s">
         <v>531</v>
       </c>
       <c r="C275" t="s">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="D275" t="s">
-        <v>673</v>
+        <v>720</v>
       </c>
       <c r="E275" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>696</v>
+        <v>722</v>
       </c>
       <c r="B276" t="s">
         <v>531</v>
       </c>
       <c r="C276" t="s">
-        <v>697</v>
+        <v>723</v>
       </c>
       <c r="D276" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="E276" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
       <c r="B277" t="s">
         <v>531</v>
       </c>
       <c r="C277" t="s">
-        <v>697</v>
+        <v>435</v>
       </c>
       <c r="D277" t="s">
-        <v>689</v>
+        <v>168</v>
       </c>
       <c r="E277" t="s">
-        <v>699</v>
+        <v>727</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="B278" t="s">
         <v>531</v>
       </c>
       <c r="C278" t="s">
-        <v>697</v>
+        <v>435</v>
       </c>
       <c r="D278" t="s">
-        <v>687</v>
+        <v>99</v>
       </c>
       <c r="E278" t="s">
-        <v>700</v>
+        <v>729</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>701</v>
+        <v>730</v>
       </c>
       <c r="B279" t="s">
         <v>531</v>
       </c>
       <c r="C279" t="s">
-        <v>702</v>
+        <v>731</v>
       </c>
       <c r="D279" t="s">
-        <v>484</v>
+        <v>333</v>
       </c>
       <c r="E279" t="s">
-        <v>703</v>
+        <v>732</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>704</v>
+        <v>733</v>
       </c>
       <c r="B280" t="s">
         <v>531</v>
       </c>
       <c r="C280" t="s">
-        <v>622</v>
+        <v>344</v>
       </c>
       <c r="D280" t="s">
-        <v>484</v>
+        <v>345</v>
       </c>
       <c r="E280" t="s">
-        <v>485</v>
+        <v>734</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
       <c r="B281" t="s">
         <v>531</v>
       </c>
       <c r="C281" t="s">
-        <v>706</v>
+        <v>336</v>
       </c>
       <c r="D281" t="s">
-        <v>707</v>
+        <v>337</v>
       </c>
       <c r="E281" t="s">
-        <v>708</v>
+        <v>736</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>709</v>
+        <v>737</v>
       </c>
       <c r="B282" t="s">
         <v>531</v>
       </c>
       <c r="C282" t="s">
-        <v>710</v>
+        <v>340</v>
       </c>
       <c r="D282" t="s">
-        <v>711</v>
+        <v>341</v>
       </c>
       <c r="E282" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>713</v>
+        <v>739</v>
       </c>
       <c r="B283" t="s">
         <v>531</v>
       </c>
       <c r="C283" t="s">
-        <v>714</v>
+        <v>379</v>
       </c>
       <c r="D283" t="s">
-        <v>707</v>
+        <v>380</v>
       </c>
       <c r="E283" t="s">
-        <v>715</v>
+        <v>740</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
       <c r="B284" t="s">
         <v>531</v>
       </c>
       <c r="C284" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="D284" t="s">
-        <v>718</v>
+        <v>360</v>
       </c>
       <c r="E284" t="s">
-        <v>603</v>
+        <v>743</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>716</v>
+        <v>744</v>
       </c>
       <c r="B285" t="s">
         <v>531</v>
       </c>
       <c r="C285" t="s">
-        <v>717</v>
+        <v>383</v>
       </c>
       <c r="D285" t="s">
-        <v>719</v>
+        <v>384</v>
       </c>
       <c r="E285" t="s">
-        <v>601</v>
+        <v>745</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="B286" t="s">
         <v>531</v>
       </c>
       <c r="C286" t="s">
-        <v>717</v>
+        <v>747</v>
       </c>
       <c r="D286" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="E286" t="s">
-        <v>599</v>
+        <v>749</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="B287" t="s">
         <v>531</v>
       </c>
       <c r="C287" t="s">
-        <v>722</v>
+        <v>751</v>
       </c>
       <c r="D287" t="s">
-        <v>662</v>
+        <v>752</v>
       </c>
       <c r="E287" t="s">
-        <v>723</v>
+        <v>629</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="B288" t="s">
         <v>531</v>
       </c>
       <c r="C288" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
       <c r="D288" t="s">
-        <v>662</v>
+        <v>753</v>
       </c>
       <c r="E288" t="s">
-        <v>726</v>
+        <v>627</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>727</v>
+        <v>750</v>
       </c>
       <c r="B289" t="s">
         <v>531</v>
       </c>
       <c r="C289" t="s">
-        <v>661</v>
+        <v>751</v>
       </c>
       <c r="D289" t="s">
-        <v>662</v>
+        <v>754</v>
       </c>
       <c r="E289" t="s">
-        <v>723</v>
+        <v>625</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
       <c r="B290" t="s">
         <v>531</v>
       </c>
       <c r="C290" t="s">
-        <v>729</v>
+        <v>656</v>
       </c>
       <c r="D290" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="E290" t="s">
-        <v>731</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>732</v>
+        <v>757</v>
       </c>
       <c r="B291" t="s">
         <v>531</v>
       </c>
       <c r="C291" t="s">
-        <v>648</v>
+        <v>683</v>
       </c>
       <c r="D291" t="s">
-        <v>649</v>
+        <v>758</v>
       </c>
       <c r="E291" t="s">
-        <v>650</v>
+        <v>759</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>733</v>
+        <v>760</v>
       </c>
       <c r="B292" t="s">
         <v>531</v>
       </c>
       <c r="C292" t="s">
-        <v>734</v>
+        <v>690</v>
       </c>
       <c r="D292" t="s">
-        <v>735</v>
+        <v>761</v>
       </c>
       <c r="E292" t="s">
-        <v>736</v>
+        <v>759</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>737</v>
+        <v>762</v>
       </c>
       <c r="B293" t="s">
         <v>531</v>
       </c>
       <c r="C293" t="s">
-        <v>738</v>
+        <v>696</v>
       </c>
       <c r="D293" t="s">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="E293" t="s">
-        <v>740</v>
+        <v>764</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>741</v>
+        <v>765</v>
       </c>
       <c r="B294" t="s">
         <v>531</v>
       </c>
       <c r="C294" t="s">
-        <v>605</v>
+        <v>766</v>
       </c>
       <c r="D294" t="s">
-        <v>742</v>
+        <v>411</v>
       </c>
       <c r="E294" t="s">
-        <v>607</v>
+        <v>412</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>743</v>
+        <v>767</v>
       </c>
       <c r="B295" t="s">
         <v>531</v>
       </c>
       <c r="C295" t="s">
-        <v>744</v>
+        <v>610</v>
       </c>
       <c r="D295" t="s">
-        <v>745</v>
+        <v>388</v>
       </c>
       <c r="E295" t="s">
-        <v>746</v>
+        <v>768</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>747</v>
+        <v>769</v>
       </c>
       <c r="B296" t="s">
         <v>531</v>
       </c>
       <c r="C296" t="s">
-        <v>665</v>
+        <v>417</v>
       </c>
       <c r="D296" t="s">
-        <v>662</v>
+        <v>418</v>
       </c>
       <c r="E296" t="s">
-        <v>748</v>
+        <v>419</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="B297" t="s">
         <v>531</v>
       </c>
       <c r="C297" t="s">
-        <v>750</v>
+        <v>414</v>
       </c>
       <c r="D297" t="s">
-        <v>751</v>
+        <v>349</v>
       </c>
       <c r="E297" t="s">
-        <v>752</v>
+        <v>415</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="B298" t="s">
         <v>531</v>
       </c>
       <c r="C298" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="D298" t="s">
-        <v>755</v>
+        <v>349</v>
       </c>
       <c r="E298" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="B299" t="s">
         <v>531</v>
       </c>
       <c r="C299" t="s">
-        <v>758</v>
+        <v>427</v>
       </c>
       <c r="D299" t="s">
-        <v>759</v>
+        <v>428</v>
       </c>
       <c r="E299" t="s">
-        <v>760</v>
+        <v>429</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="B300" t="s">
         <v>531</v>
       </c>
       <c r="C300" t="s">
-        <v>762</v>
+        <v>399</v>
       </c>
       <c r="D300" t="s">
-        <v>763</v>
+        <v>400</v>
       </c>
       <c r="E300" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="B301" t="s">
         <v>531</v>
       </c>
       <c r="C301" t="s">
-        <v>609</v>
+        <v>395</v>
       </c>
       <c r="D301" t="s">
-        <v>273</v>
+        <v>396</v>
       </c>
       <c r="E301" t="s">
-        <v>766</v>
+        <v>397</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="B302" t="s">
         <v>531</v>
       </c>
       <c r="C302" t="s">
-        <v>609</v>
+        <v>779</v>
       </c>
       <c r="D302" t="s">
-        <v>273</v>
+        <v>376</v>
       </c>
       <c r="E302" t="s">
-        <v>767</v>
+        <v>377</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="B303" t="s">
         <v>531</v>
       </c>
       <c r="C303" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="D303" t="s">
-        <v>763</v>
+        <v>372</v>
       </c>
       <c r="E303" t="s">
-        <v>770</v>
+        <v>373</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="B304" t="s">
         <v>531</v>
       </c>
       <c r="C304" t="s">
-        <v>613</v>
+        <v>367</v>
       </c>
       <c r="D304" t="s">
-        <v>273</v>
+        <v>368</v>
       </c>
       <c r="E304" t="s">
-        <v>766</v>
+        <v>369</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="B305" t="s">
         <v>531</v>
       </c>
       <c r="C305" t="s">
-        <v>613</v>
+        <v>784</v>
       </c>
       <c r="D305" t="s">
-        <v>273</v>
+        <v>364</v>
       </c>
       <c r="E305" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="B306" t="s">
         <v>531</v>
       </c>
       <c r="C306" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="D306" t="s">
-        <v>774</v>
+        <v>242</v>
       </c>
       <c r="E306" t="s">
-        <v>775</v>
+        <v>357</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="B307" t="s">
         <v>531</v>
       </c>
       <c r="C307" t="s">
-        <v>616</v>
+        <v>789</v>
       </c>
       <c r="D307" t="s">
-        <v>273</v>
+        <v>353</v>
       </c>
       <c r="E307" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>776</v>
+        <v>791</v>
       </c>
       <c r="B308" t="s">
         <v>531</v>
       </c>
       <c r="C308" t="s">
-        <v>616</v>
+        <v>348</v>
       </c>
       <c r="D308" t="s">
-        <v>273</v>
+        <v>349</v>
       </c>
       <c r="E308" t="s">
-        <v>778</v>
+        <v>350</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="B309" t="s">
         <v>531</v>
       </c>
       <c r="C309" t="s">
-        <v>780</v>
+        <v>644</v>
       </c>
       <c r="D309" t="s">
-        <v>781</v>
+        <v>645</v>
       </c>
       <c r="E309" t="s">
-        <v>782</v>
+        <v>646</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B310" t="s">
         <v>531</v>
       </c>
       <c r="C310" t="s">
-        <v>784</v>
+        <v>424</v>
       </c>
       <c r="D310" t="s">
-        <v>785</v>
+        <v>341</v>
       </c>
       <c r="E310" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="B311" t="s">
         <v>531</v>
       </c>
       <c r="C311" t="s">
-        <v>788</v>
+        <v>431</v>
       </c>
       <c r="D311" t="s">
-        <v>488</v>
+        <v>432</v>
       </c>
       <c r="E311" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B312" t="s">
         <v>531</v>
       </c>
       <c r="C312" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D312" t="s">
-        <v>792</v>
+        <v>138</v>
       </c>
       <c r="E312" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="B313" t="s">
         <v>531</v>
       </c>
       <c r="C313" t="s">
-        <v>795</v>
+        <v>403</v>
       </c>
       <c r="D313" t="s">
-        <v>796</v>
+        <v>404</v>
       </c>
       <c r="E313" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="B314" t="s">
         <v>531</v>
       </c>
       <c r="C314" t="s">
-        <v>799</v>
+        <v>638</v>
       </c>
       <c r="D314" t="s">
-        <v>800</v>
+        <v>632</v>
       </c>
       <c r="E314" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B315" t="s">
         <v>531</v>
       </c>
       <c r="C315" t="s">
-        <v>803</v>
+        <v>664</v>
       </c>
       <c r="D315" t="s">
-        <v>804</v>
+        <v>632</v>
       </c>
       <c r="E315" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>806</v>
       </c>
       <c r="B316" t="s">
         <v>807</v>
       </c>
       <c r="C316" t="s">
         <v>808</v>
       </c>
       <c r="D316" t="s">
         <v>99</v>
       </c>
       <c r="E316" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>810</v>
@@ -13278,153 +13278,153 @@
       </c>
       <c r="B318" t="s">
         <v>807</v>
       </c>
       <c r="C318" t="s">
         <v>813</v>
       </c>
       <c r="D318" t="s">
         <v>231</v>
       </c>
       <c r="E318" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>815</v>
       </c>
       <c r="B319" t="s">
         <v>807</v>
       </c>
       <c r="C319" t="s">
         <v>813</v>
       </c>
       <c r="D319" t="s">
-        <v>707</v>
+        <v>613</v>
       </c>
       <c r="E319" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>817</v>
       </c>
       <c r="B320" t="s">
         <v>807</v>
       </c>
       <c r="C320" t="s">
         <v>813</v>
       </c>
       <c r="D320" t="s">
         <v>818</v>
       </c>
       <c r="E320" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>820</v>
       </c>
       <c r="B321" t="s">
         <v>807</v>
       </c>
       <c r="C321" t="s">
         <v>813</v>
       </c>
       <c r="D321" t="s">
-        <v>759</v>
+        <v>676</v>
       </c>
       <c r="E321" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>821</v>
       </c>
       <c r="B322" t="s">
         <v>807</v>
       </c>
       <c r="C322" t="s">
         <v>813</v>
       </c>
       <c r="D322" t="s">
-        <v>730</v>
+        <v>641</v>
       </c>
       <c r="E322" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>823</v>
       </c>
       <c r="B323" t="s">
         <v>807</v>
       </c>
       <c r="C323" t="s">
         <v>813</v>
       </c>
       <c r="D323" t="s">
         <v>824</v>
       </c>
       <c r="E323" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>826</v>
       </c>
       <c r="B324" t="s">
         <v>807</v>
       </c>
       <c r="C324" t="s">
         <v>813</v>
       </c>
       <c r="D324" t="s">
-        <v>739</v>
+        <v>653</v>
       </c>
       <c r="E324" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>827</v>
       </c>
       <c r="B325" t="s">
         <v>807</v>
       </c>
       <c r="C325" t="s">
         <v>828</v>
       </c>
       <c r="D325" t="s">
-        <v>524</v>
+        <v>428</v>
       </c>
       <c r="E325" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>829</v>
       </c>
       <c r="B326" t="s">
         <v>807</v>
       </c>
       <c r="C326" t="s">
         <v>830</v>
       </c>
       <c r="D326" t="s">
         <v>831</v>
       </c>
       <c r="E326" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>833</v>
@@ -13462,1043 +13462,1043 @@
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>840</v>
       </c>
       <c r="B329" t="s">
         <v>807</v>
       </c>
       <c r="C329" t="s">
         <v>841</v>
       </c>
       <c r="D329" t="s">
         <v>16</v>
       </c>
       <c r="E329" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>843</v>
       </c>
       <c r="B330" t="s">
         <v>807</v>
       </c>
       <c r="C330" t="s">
-        <v>758</v>
+        <v>844</v>
       </c>
       <c r="D330" t="s">
-        <v>759</v>
+        <v>99</v>
       </c>
       <c r="E330" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B331" t="s">
         <v>807</v>
       </c>
       <c r="C331" t="s">
-        <v>706</v>
+        <v>847</v>
       </c>
       <c r="D331" t="s">
-        <v>707</v>
+        <v>304</v>
       </c>
       <c r="E331" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B332" t="s">
         <v>807</v>
       </c>
       <c r="C332" t="s">
-        <v>714</v>
+        <v>850</v>
       </c>
       <c r="D332" t="s">
-        <v>707</v>
+        <v>99</v>
       </c>
       <c r="E332" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="B333" t="s">
         <v>807</v>
       </c>
       <c r="C333" t="s">
-        <v>738</v>
+        <v>853</v>
       </c>
       <c r="D333" t="s">
-        <v>739</v>
+        <v>223</v>
       </c>
       <c r="E333" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B334" t="s">
         <v>807</v>
       </c>
       <c r="C334" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="D334" t="s">
-        <v>8</v>
+        <v>242</v>
       </c>
       <c r="E334" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="B335" t="s">
         <v>807</v>
       </c>
       <c r="C335" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="D335" t="s">
-        <v>856</v>
+        <v>353</v>
       </c>
       <c r="E335" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B336" t="s">
         <v>807</v>
       </c>
       <c r="C336" t="s">
-        <v>773</v>
+        <v>862</v>
       </c>
       <c r="D336" t="s">
-        <v>774</v>
+        <v>99</v>
       </c>
       <c r="E336" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="B337" t="s">
         <v>807</v>
       </c>
       <c r="C337" t="s">
-        <v>784</v>
+        <v>862</v>
       </c>
       <c r="D337" t="s">
-        <v>785</v>
+        <v>99</v>
       </c>
       <c r="E337" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="B338" t="s">
         <v>807</v>
       </c>
       <c r="C338" t="s">
-        <v>803</v>
+        <v>867</v>
       </c>
       <c r="D338" t="s">
-        <v>804</v>
+        <v>242</v>
       </c>
       <c r="E338" t="s">
-        <v>805</v>
+        <v>868</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="B339" t="s">
         <v>807</v>
       </c>
       <c r="C339" t="s">
-        <v>744</v>
+        <v>870</v>
       </c>
       <c r="D339" t="s">
-        <v>745</v>
+        <v>304</v>
       </c>
       <c r="E339" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="B340" t="s">
         <v>807</v>
       </c>
       <c r="C340" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="D340" t="s">
-        <v>223</v>
+        <v>8</v>
       </c>
       <c r="E340" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="B341" t="s">
         <v>807</v>
       </c>
       <c r="C341" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="D341" t="s">
-        <v>242</v>
+        <v>99</v>
       </c>
       <c r="E341" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="B342" t="s">
         <v>807</v>
       </c>
       <c r="C342" t="s">
-        <v>795</v>
+        <v>879</v>
       </c>
       <c r="D342" t="s">
-        <v>796</v>
+        <v>880</v>
       </c>
       <c r="E342" t="s">
-        <v>797</v>
+        <v>881</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="B343" t="s">
         <v>807</v>
       </c>
       <c r="C343" t="s">
-        <v>799</v>
+        <v>883</v>
       </c>
       <c r="D343" t="s">
-        <v>800</v>
+        <v>126</v>
       </c>
       <c r="E343" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B344" t="s">
         <v>807</v>
       </c>
       <c r="C344" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="D344" t="s">
-        <v>304</v>
+        <v>392</v>
       </c>
       <c r="E344" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="B345" t="s">
         <v>807</v>
       </c>
       <c r="C345" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="D345" t="s">
-        <v>304</v>
+        <v>558</v>
       </c>
       <c r="E345" t="s">
-        <v>879</v>
+        <v>561</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="B346" t="s">
         <v>807</v>
       </c>
       <c r="C346" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="D346" t="s">
-        <v>449</v>
+        <v>558</v>
       </c>
       <c r="E346" t="s">
-        <v>882</v>
+        <v>559</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="B347" t="s">
         <v>807</v>
       </c>
       <c r="C347" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="D347" t="s">
-        <v>242</v>
+        <v>892</v>
       </c>
       <c r="E347" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B348" t="s">
         <v>807</v>
       </c>
       <c r="C348" t="s">
-        <v>769</v>
+        <v>891</v>
       </c>
       <c r="D348" t="s">
-        <v>763</v>
+        <v>892</v>
       </c>
       <c r="E348" t="s">
-        <v>770</v>
+        <v>894</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="B349" t="s">
         <v>807</v>
       </c>
       <c r="C349" t="s">
-        <v>762</v>
+        <v>896</v>
       </c>
       <c r="D349" t="s">
-        <v>763</v>
+        <v>892</v>
       </c>
       <c r="E349" t="s">
-        <v>764</v>
+        <v>897</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="B350" t="s">
         <v>807</v>
       </c>
       <c r="C350" t="s">
-        <v>791</v>
+        <v>896</v>
       </c>
       <c r="D350" t="s">
-        <v>792</v>
+        <v>892</v>
       </c>
       <c r="E350" t="s">
-        <v>793</v>
+        <v>898</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="B351" t="s">
         <v>807</v>
       </c>
       <c r="C351" t="s">
-        <v>780</v>
+        <v>900</v>
       </c>
       <c r="D351" t="s">
-        <v>781</v>
+        <v>392</v>
       </c>
       <c r="E351" t="s">
-        <v>782</v>
+        <v>901</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="B352" t="s">
         <v>807</v>
       </c>
       <c r="C352" t="s">
-        <v>750</v>
+        <v>903</v>
       </c>
       <c r="D352" t="s">
-        <v>751</v>
+        <v>672</v>
       </c>
       <c r="E352" t="s">
-        <v>752</v>
+        <v>904</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>891</v>
+        <v>905</v>
       </c>
       <c r="B353" t="s">
         <v>807</v>
       </c>
       <c r="C353" t="s">
-        <v>729</v>
+        <v>906</v>
       </c>
       <c r="D353" t="s">
-        <v>730</v>
+        <v>558</v>
       </c>
       <c r="E353" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
       <c r="B354" t="s">
         <v>807</v>
       </c>
       <c r="C354" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="D354" t="s">
-        <v>70</v>
+        <v>558</v>
       </c>
       <c r="E354" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="B355" t="s">
         <v>807</v>
       </c>
       <c r="C355" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="D355" t="s">
-        <v>70</v>
+        <v>558</v>
       </c>
       <c r="E355" t="s">
-        <v>898</v>
+        <v>559</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="B356" t="s">
         <v>807</v>
       </c>
       <c r="C356" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="D356" t="s">
-        <v>70</v>
+        <v>558</v>
       </c>
       <c r="E356" t="s">
-        <v>901</v>
+        <v>561</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="B357" t="s">
         <v>807</v>
       </c>
       <c r="C357" t="s">
-        <v>900</v>
+        <v>566</v>
       </c>
       <c r="D357" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E357" t="s">
-        <v>903</v>
+        <v>567</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="B358" t="s">
         <v>807</v>
       </c>
       <c r="C358" t="s">
-        <v>905</v>
+        <v>435</v>
       </c>
       <c r="D358" t="s">
-        <v>906</v>
+        <v>428</v>
       </c>
       <c r="E358" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="B359" t="s">
         <v>807</v>
       </c>
       <c r="C359" t="s">
-        <v>909</v>
+        <v>675</v>
       </c>
       <c r="D359" t="s">
-        <v>126</v>
+        <v>676</v>
       </c>
       <c r="E359" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B360" t="s">
         <v>807</v>
       </c>
       <c r="C360" t="s">
-        <v>566</v>
+        <v>612</v>
       </c>
       <c r="D360" t="s">
-        <v>99</v>
+        <v>613</v>
       </c>
       <c r="E360" t="s">
-        <v>567</v>
+        <v>916</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="B361" t="s">
         <v>807</v>
       </c>
       <c r="C361" t="s">
-        <v>387</v>
+        <v>620</v>
       </c>
       <c r="D361" t="s">
-        <v>524</v>
+        <v>613</v>
       </c>
       <c r="E361" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="B362" t="s">
         <v>807</v>
       </c>
       <c r="C362" t="s">
-        <v>894</v>
+        <v>652</v>
       </c>
       <c r="D362" t="s">
-        <v>99</v>
+        <v>653</v>
       </c>
       <c r="E362" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="B363" t="s">
         <v>807</v>
       </c>
       <c r="C363" t="s">
-        <v>916</v>
+        <v>873</v>
       </c>
       <c r="D363" t="s">
-        <v>304</v>
+        <v>8</v>
       </c>
       <c r="E363" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="B364" t="s">
         <v>807</v>
       </c>
       <c r="C364" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="D364" t="s">
-        <v>99</v>
+        <v>880</v>
       </c>
       <c r="E364" t="s">
-        <v>898</v>
+        <v>924</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B365" t="s">
         <v>807</v>
       </c>
       <c r="C365" t="s">
-        <v>866</v>
+        <v>692</v>
       </c>
       <c r="D365" t="s">
-        <v>223</v>
+        <v>693</v>
       </c>
       <c r="E365" t="s">
-        <v>867</v>
+        <v>926</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="B366" t="s">
         <v>807</v>
       </c>
       <c r="C366" t="s">
-        <v>884</v>
+        <v>704</v>
       </c>
       <c r="D366" t="s">
-        <v>242</v>
+        <v>705</v>
       </c>
       <c r="E366" t="s">
-        <v>885</v>
+        <v>928</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="B367" t="s">
         <v>807</v>
       </c>
       <c r="C367" t="s">
-        <v>922</v>
+        <v>723</v>
       </c>
       <c r="D367" t="s">
-        <v>449</v>
+        <v>724</v>
       </c>
       <c r="E367" t="s">
-        <v>923</v>
+        <v>725</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="B368" t="s">
         <v>807</v>
       </c>
       <c r="C368" t="s">
-        <v>900</v>
+        <v>660</v>
       </c>
       <c r="D368" t="s">
-        <v>99</v>
+        <v>661</v>
       </c>
       <c r="E368" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="B369" t="s">
         <v>807</v>
       </c>
       <c r="C369" t="s">
-        <v>900</v>
+        <v>853</v>
       </c>
       <c r="D369" t="s">
-        <v>99</v>
+        <v>223</v>
       </c>
       <c r="E369" t="s">
-        <v>903</v>
+        <v>854</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="B370" t="s">
         <v>807</v>
       </c>
       <c r="C370" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="D370" t="s">
         <v>242</v>
       </c>
       <c r="E370" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="B371" t="s">
         <v>807</v>
       </c>
       <c r="C371" t="s">
-        <v>930</v>
+        <v>715</v>
       </c>
       <c r="D371" t="s">
-        <v>304</v>
+        <v>716</v>
       </c>
       <c r="E371" t="s">
-        <v>931</v>
+        <v>717</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="B372" t="s">
         <v>807</v>
       </c>
       <c r="C372" t="s">
-        <v>852</v>
+        <v>719</v>
       </c>
       <c r="D372" t="s">
-        <v>8</v>
+        <v>720</v>
       </c>
       <c r="E372" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="B373" t="s">
         <v>807</v>
       </c>
       <c r="C373" t="s">
-        <v>905</v>
+        <v>940</v>
       </c>
       <c r="D373" t="s">
-        <v>99</v>
+        <v>304</v>
       </c>
       <c r="E373" t="s">
-        <v>907</v>
+        <v>941</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="B374" t="s">
         <v>807</v>
       </c>
       <c r="C374" t="s">
-        <v>855</v>
+        <v>943</v>
       </c>
       <c r="D374" t="s">
-        <v>856</v>
+        <v>304</v>
       </c>
       <c r="E374" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B375" t="s">
         <v>807</v>
       </c>
       <c r="C375" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="D375" t="s">
-        <v>126</v>
+        <v>353</v>
       </c>
       <c r="E375" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="B376" t="s">
         <v>807</v>
       </c>
       <c r="C376" t="s">
-        <v>941</v>
+        <v>856</v>
       </c>
       <c r="D376" t="s">
-        <v>488</v>
+        <v>242</v>
       </c>
       <c r="E376" t="s">
-        <v>942</v>
+        <v>857</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="B377" t="s">
         <v>807</v>
       </c>
       <c r="C377" t="s">
-        <v>944</v>
+        <v>687</v>
       </c>
       <c r="D377" t="s">
-        <v>558</v>
+        <v>680</v>
       </c>
       <c r="E377" t="s">
-        <v>561</v>
+        <v>688</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="B378" t="s">
         <v>807</v>
       </c>
       <c r="C378" t="s">
-        <v>944</v>
+        <v>679</v>
       </c>
       <c r="D378" t="s">
-        <v>558</v>
+        <v>680</v>
       </c>
       <c r="E378" t="s">
-        <v>559</v>
+        <v>681</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="B379" t="s">
         <v>807</v>
       </c>
       <c r="C379" t="s">
-        <v>946</v>
+        <v>711</v>
       </c>
       <c r="D379" t="s">
-        <v>947</v>
+        <v>712</v>
       </c>
       <c r="E379" t="s">
-        <v>948</v>
+        <v>713</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="B380" t="s">
         <v>807</v>
       </c>
       <c r="C380" t="s">
-        <v>946</v>
+        <v>700</v>
       </c>
       <c r="D380" t="s">
-        <v>947</v>
+        <v>701</v>
       </c>
       <c r="E380" t="s">
-        <v>949</v>
+        <v>702</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B381" t="s">
         <v>807</v>
       </c>
       <c r="C381" t="s">
-        <v>951</v>
+        <v>667</v>
       </c>
       <c r="D381" t="s">
-        <v>947</v>
+        <v>668</v>
       </c>
       <c r="E381" t="s">
-        <v>952</v>
+        <v>669</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="B382" t="s">
         <v>807</v>
       </c>
       <c r="C382" t="s">
-        <v>951</v>
+        <v>640</v>
       </c>
       <c r="D382" t="s">
-        <v>947</v>
+        <v>641</v>
       </c>
       <c r="E382" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B383" t="s">
         <v>807</v>
       </c>
       <c r="C383" t="s">
-        <v>955</v>
+        <v>844</v>
       </c>
       <c r="D383" t="s">
-        <v>488</v>
+        <v>70</v>
       </c>
       <c r="E383" t="s">
-        <v>956</v>
+        <v>845</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>957</v>
       </c>
       <c r="B384" t="s">
         <v>807</v>
       </c>
       <c r="C384" t="s">
-        <v>958</v>
+        <v>850</v>
       </c>
       <c r="D384" t="s">
-        <v>755</v>
+        <v>70</v>
       </c>
       <c r="E384" t="s">
-        <v>959</v>
+        <v>851</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="B385" t="s">
         <v>807</v>
       </c>
       <c r="C385" t="s">
-        <v>961</v>
+        <v>862</v>
       </c>
       <c r="D385" t="s">
-        <v>558</v>
+        <v>70</v>
       </c>
       <c r="E385" t="s">
-        <v>962</v>
+        <v>863</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="B386" t="s">
         <v>807</v>
       </c>
       <c r="C386" t="s">
-        <v>961</v>
+        <v>862</v>
       </c>
       <c r="D386" t="s">
-        <v>558</v>
+        <v>67</v>
       </c>
       <c r="E386" t="s">
-        <v>963</v>
+        <v>865</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="B387" t="s">
         <v>807</v>
       </c>
       <c r="C387" t="s">
-        <v>944</v>
+        <v>876</v>
       </c>
       <c r="D387" t="s">
-        <v>558</v>
+        <v>961</v>
       </c>
       <c r="E387" t="s">
-        <v>559</v>
+        <v>877</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="B388" t="s">
         <v>807</v>
       </c>
       <c r="C388" t="s">
-        <v>944</v>
+        <v>963</v>
       </c>
       <c r="D388" t="s">
-        <v>558</v>
+        <v>126</v>
       </c>
       <c r="E388" t="s">
-        <v>561</v>
+        <v>964</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>965</v>
       </c>
       <c r="B389" t="s">
         <v>966</v>
       </c>
       <c r="C389" t="s">
         <v>967</v>
       </c>
       <c r="D389" t="s">
         <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>969</v>
       </c>
       <c r="B390" t="s">
         <v>966</v>
@@ -14808,51 +14808,51 @@
       </c>
       <c r="B408" t="s">
         <v>966</v>
       </c>
       <c r="C408" t="s">
         <v>1016</v>
       </c>
       <c r="D408" t="s">
         <v>1017</v>
       </c>
       <c r="E408" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>1019</v>
       </c>
       <c r="B409" t="s">
         <v>966</v>
       </c>
       <c r="C409" t="s">
         <v>828</v>
       </c>
       <c r="D409" t="s">
-        <v>800</v>
+        <v>720</v>
       </c>
       <c r="E409" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>1021</v>
       </c>
       <c r="B410" t="s">
         <v>966</v>
       </c>
       <c r="C410" t="s">
         <v>1022</v>
       </c>
       <c r="D410" t="s">
         <v>96</v>
       </c>
       <c r="E410" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>1024</v>
@@ -14944,649 +14944,649 @@
       </c>
       <c r="B416" t="s">
         <v>966</v>
       </c>
       <c r="C416" t="s">
         <v>828</v>
       </c>
       <c r="D416" t="s">
         <v>989</v>
       </c>
       <c r="E416" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
         <v>1035</v>
       </c>
       <c r="B417" t="s">
         <v>966</v>
       </c>
       <c r="C417" t="s">
         <v>152</v>
       </c>
       <c r="D417" t="s">
-        <v>800</v>
+        <v>720</v>
       </c>
       <c r="E417" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>1036</v>
       </c>
       <c r="B418" t="s">
         <v>966</v>
       </c>
       <c r="C418" t="s">
         <v>1037</v>
       </c>
       <c r="D418" t="s">
         <v>96</v>
       </c>
       <c r="E418" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>1039</v>
       </c>
       <c r="B419" t="s">
         <v>966</v>
       </c>
       <c r="C419" t="s">
         <v>1040</v>
       </c>
       <c r="D419" t="s">
         <v>96</v>
       </c>
       <c r="E419" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>1042</v>
       </c>
       <c r="B420" t="s">
         <v>966</v>
       </c>
       <c r="C420" t="s">
         <v>1043</v>
       </c>
       <c r="D420" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E420" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>1045</v>
       </c>
       <c r="B421" t="s">
         <v>966</v>
       </c>
       <c r="C421" t="s">
         <v>1043</v>
       </c>
       <c r="D421" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E421" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>1047</v>
       </c>
       <c r="B422" t="s">
         <v>966</v>
       </c>
       <c r="C422" t="s">
         <v>1048</v>
       </c>
       <c r="D422" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E422" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>1050</v>
       </c>
       <c r="B423" t="s">
         <v>966</v>
       </c>
       <c r="C423" t="s">
         <v>1048</v>
       </c>
       <c r="D423" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E423" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>1052</v>
       </c>
       <c r="B424" t="s">
         <v>966</v>
       </c>
       <c r="C424" t="s">
         <v>1053</v>
       </c>
       <c r="D424" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E424" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>1055</v>
       </c>
       <c r="B425" t="s">
         <v>966</v>
       </c>
       <c r="C425" t="s">
         <v>1053</v>
       </c>
       <c r="D425" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E425" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>1057</v>
       </c>
       <c r="B426" t="s">
         <v>966</v>
       </c>
       <c r="C426" t="s">
         <v>1058</v>
       </c>
       <c r="D426" t="s">
-        <v>304</v>
+        <v>558</v>
       </c>
       <c r="E426" t="s">
-        <v>1059</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B427" t="s">
         <v>966</v>
       </c>
       <c r="C427" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D427" t="s">
-        <v>70</v>
+        <v>558</v>
       </c>
       <c r="E427" t="s">
-        <v>1062</v>
+        <v>907</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="B428" t="s">
         <v>966</v>
       </c>
       <c r="C428" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="D428" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E428" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="B429" t="s">
         <v>966</v>
       </c>
       <c r="C429" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D429" t="s">
-        <v>67</v>
+        <v>304</v>
       </c>
       <c r="E429" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="B430" t="s">
         <v>966</v>
       </c>
       <c r="C430" t="s">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="D430" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E430" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="B431" t="s">
         <v>966</v>
       </c>
       <c r="C431" t="s">
-        <v>387</v>
+        <v>1068</v>
       </c>
       <c r="D431" t="s">
-        <v>973</v>
+        <v>99</v>
       </c>
       <c r="E431" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="B432" t="s">
         <v>966</v>
       </c>
       <c r="C432" t="s">
-        <v>387</v>
+        <v>1068</v>
       </c>
       <c r="D432" t="s">
-        <v>973</v>
+        <v>99</v>
       </c>
       <c r="E432" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="B433" t="s">
         <v>966</v>
       </c>
       <c r="C433" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D433" t="s">
-        <v>105</v>
+        <v>973</v>
       </c>
       <c r="E433" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="B434" t="s">
         <v>966</v>
       </c>
       <c r="C434" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D434" t="s">
-        <v>105</v>
+        <v>973</v>
       </c>
       <c r="E434" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="B435" t="s">
         <v>966</v>
       </c>
       <c r="C435" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D435" t="s">
-        <v>997</v>
+        <v>105</v>
       </c>
       <c r="E435" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="B436" t="s">
         <v>966</v>
       </c>
       <c r="C436" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D436" t="s">
-        <v>997</v>
+        <v>105</v>
       </c>
       <c r="E436" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="B437" t="s">
         <v>966</v>
       </c>
       <c r="C437" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D437" t="s">
         <v>997</v>
       </c>
       <c r="E437" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="B438" t="s">
         <v>966</v>
       </c>
       <c r="C438" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D438" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="E438" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="B439" t="s">
         <v>966</v>
       </c>
       <c r="C439" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="D439" t="s">
-        <v>800</v>
+        <v>997</v>
       </c>
       <c r="E439" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="B440" t="s">
         <v>966</v>
       </c>
       <c r="C440" t="s">
-        <v>1043</v>
+        <v>435</v>
       </c>
       <c r="D440" t="s">
-        <v>99</v>
+        <v>989</v>
       </c>
       <c r="E440" t="s">
-        <v>1044</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="B441" t="s">
         <v>966</v>
       </c>
       <c r="C441" t="s">
-        <v>1043</v>
+        <v>435</v>
       </c>
       <c r="D441" t="s">
-        <v>99</v>
+        <v>720</v>
       </c>
       <c r="E441" t="s">
-        <v>1046</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="B442" t="s">
         <v>966</v>
       </c>
       <c r="C442" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="D442" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E442" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="B443" t="s">
         <v>966</v>
       </c>
       <c r="C443" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="D443" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E443" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="B444" t="s">
         <v>966</v>
       </c>
       <c r="C444" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="D444" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E444" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="B445" t="s">
         <v>966</v>
       </c>
       <c r="C445" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="D445" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E445" t="s">
-        <v>1067</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="B446" t="s">
         <v>966</v>
       </c>
       <c r="C446" t="s">
-        <v>1094</v>
+        <v>1060</v>
       </c>
       <c r="D446" t="s">
-        <v>558</v>
+        <v>70</v>
       </c>
       <c r="E446" t="s">
-        <v>963</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
         <v>1093</v>
       </c>
       <c r="B447" t="s">
         <v>966</v>
       </c>
       <c r="C447" t="s">
-        <v>1094</v>
+        <v>1060</v>
       </c>
       <c r="D447" t="s">
-        <v>558</v>
+        <v>67</v>
       </c>
       <c r="E447" t="s">
-        <v>962</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="B448" t="s">
         <v>966</v>
       </c>
       <c r="C448" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="D448" t="s">
-        <v>99</v>
+        <v>304</v>
       </c>
       <c r="E448" t="s">
-        <v>1054</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="449" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
         <v>1096</v>
       </c>
       <c r="B449" t="s">
         <v>966</v>
       </c>
       <c r="C449" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="D449" t="s">
-        <v>304</v>
+        <v>70</v>
       </c>
       <c r="E449" t="s">
-        <v>1097</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="450" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="B450" t="s">
         <v>966</v>
       </c>
       <c r="C450" t="s">
-        <v>1053</v>
+        <v>1098</v>
       </c>
       <c r="D450" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E450" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="451" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
         <v>1099</v>
       </c>
       <c r="B451" t="s">
         <v>966</v>
       </c>
       <c r="C451" t="s">
-        <v>1069</v>
+        <v>1053</v>
       </c>
       <c r="D451" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E451" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="452" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
         <v>1100</v>
       </c>
       <c r="B452" t="s">
         <v>966</v>
       </c>
       <c r="C452" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="D452" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E452" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="453" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
         <v>1101</v>
       </c>
       <c r="B453" t="s">
         <v>1102</v>
       </c>
       <c r="C453" t="s">
         <v>38</v>
       </c>
       <c r="D453" t="s">
         <v>1103</v>
       </c>
       <c r="E453" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="454" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
         <v>1105</v>
       </c>
       <c r="B454" t="s">
         <v>1102</v>
@@ -16040,2137 +16040,2137 @@
         <v>16</v>
       </c>
       <c r="E480" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
         <v>1178</v>
       </c>
       <c r="B481" t="s">
         <v>1102</v>
       </c>
       <c r="C481" t="s">
         <v>1179</v>
       </c>
       <c r="D481" t="s">
         <v>16</v>
       </c>
       <c r="E481" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>46</v>
+        <v>1181</v>
       </c>
       <c r="B482" t="s">
         <v>1102</v>
       </c>
       <c r="C482" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D482" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E482" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>50</v>
+        <v>1185</v>
       </c>
       <c r="B483" t="s">
         <v>1102</v>
       </c>
       <c r="C483" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="D483" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="E483" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>54</v>
+        <v>1188</v>
       </c>
       <c r="B484" t="s">
         <v>1102</v>
       </c>
       <c r="C484" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="D484" t="s">
-        <v>1188</v>
+        <v>231</v>
       </c>
       <c r="E484" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>54</v>
+        <v>1191</v>
       </c>
       <c r="B485" t="s">
         <v>1102</v>
       </c>
       <c r="C485" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="D485" t="s">
-        <v>1188</v>
+        <v>110</v>
       </c>
       <c r="E485" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>57</v>
+        <v>1191</v>
       </c>
       <c r="B486" t="s">
         <v>1102</v>
       </c>
       <c r="C486" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D486" t="s">
-        <v>1192</v>
+        <v>110</v>
       </c>
       <c r="E486" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>62</v>
+        <v>1195</v>
       </c>
       <c r="B487" t="s">
         <v>1102</v>
       </c>
       <c r="C487" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D487" t="s">
-        <v>1195</v>
+        <v>96</v>
       </c>
       <c r="E487" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>65</v>
+        <v>1198</v>
       </c>
       <c r="B488" t="s">
         <v>1102</v>
       </c>
       <c r="C488" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D488" t="s">
-        <v>1198</v>
+        <v>99</v>
       </c>
       <c r="E488" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="489" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>69</v>
+        <v>1201</v>
       </c>
       <c r="B489" t="s">
         <v>1102</v>
       </c>
       <c r="C489" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="D489" t="s">
-        <v>1201</v>
+        <v>126</v>
       </c>
       <c r="E489" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="490" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>72</v>
+        <v>1204</v>
       </c>
       <c r="B490" t="s">
         <v>1102</v>
       </c>
       <c r="C490" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D490" t="s">
-        <v>973</v>
+        <v>99</v>
       </c>
       <c r="E490" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="491" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>74</v>
+        <v>1207</v>
       </c>
       <c r="B491" t="s">
         <v>1102</v>
       </c>
       <c r="C491" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="D491" t="s">
-        <v>1206</v>
+        <v>99</v>
       </c>
       <c r="E491" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="492" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>76</v>
+        <v>1210</v>
       </c>
       <c r="B492" t="s">
         <v>1102</v>
       </c>
       <c r="C492" t="s">
-        <v>1208</v>
+        <v>671</v>
       </c>
       <c r="D492" t="s">
-        <v>1206</v>
+        <v>672</v>
       </c>
       <c r="E492" t="s">
-        <v>1209</v>
+        <v>673</v>
       </c>
     </row>
     <row r="493" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B493" t="s">
         <v>1102</v>
       </c>
       <c r="C493" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="D493" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="E493" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="494" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>1213</v>
       </c>
       <c r="B494" t="s">
         <v>1102</v>
       </c>
       <c r="C494" t="s">
-        <v>1214</v>
+        <v>391</v>
       </c>
       <c r="D494" t="s">
-        <v>59</v>
+        <v>392</v>
       </c>
       <c r="E494" t="s">
-        <v>1215</v>
+        <v>393</v>
       </c>
     </row>
     <row r="495" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B495" t="s">
         <v>1102</v>
       </c>
       <c r="C495" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D495" t="s">
-        <v>59</v>
+        <v>273</v>
       </c>
       <c r="E495" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="496" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
         <v>1217</v>
       </c>
       <c r="B496" t="s">
         <v>1102</v>
       </c>
       <c r="C496" t="s">
         <v>1218</v>
       </c>
       <c r="D496" t="s">
-        <v>231</v>
+        <v>892</v>
       </c>
       <c r="E496" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="497" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
         <v>1220</v>
       </c>
       <c r="B497" t="s">
         <v>1102</v>
       </c>
       <c r="C497" t="s">
         <v>1221</v>
       </c>
       <c r="D497" t="s">
+        <v>242</v>
+      </c>
+      <c r="E497" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="498" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="B498" t="s">
         <v>1102</v>
       </c>
       <c r="C498" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="D498" t="s">
         <v>242</v>
       </c>
       <c r="E498" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="499" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="B499" t="s">
         <v>1102</v>
       </c>
       <c r="C499" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="D499" t="s">
-        <v>947</v>
+        <v>242</v>
       </c>
       <c r="E499" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="500" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="B500" t="s">
         <v>1102</v>
       </c>
       <c r="C500" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="D500" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E500" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="501" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B501" t="s">
         <v>1102</v>
       </c>
       <c r="C501" t="s">
-        <v>944</v>
+        <v>1229</v>
       </c>
       <c r="D501" t="s">
-        <v>558</v>
+        <v>99</v>
       </c>
       <c r="E501" t="s">
-        <v>559</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="502" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>1233</v>
       </c>
       <c r="B502" t="s">
         <v>1102</v>
       </c>
       <c r="C502" t="s">
-        <v>944</v>
+        <v>1234</v>
       </c>
       <c r="D502" t="s">
-        <v>558</v>
+        <v>1235</v>
       </c>
       <c r="E502" t="s">
-        <v>561</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="503" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="B503" t="s">
         <v>1102</v>
       </c>
       <c r="C503" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="D503" t="s">
-        <v>70</v>
+        <v>1239</v>
       </c>
       <c r="E503" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="504" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="B504" t="s">
         <v>1102</v>
       </c>
       <c r="C504" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="D504" t="s">
-        <v>67</v>
+        <v>231</v>
       </c>
       <c r="E504" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="505" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="B505" t="s">
         <v>1102</v>
       </c>
       <c r="C505" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="D505" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E505" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="506" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="B506" t="s">
         <v>1102</v>
       </c>
       <c r="C506" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="D506" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E506" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="507" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="B507" t="s">
         <v>1102</v>
       </c>
       <c r="C507" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="D507" t="s">
-        <v>70</v>
+        <v>1251</v>
       </c>
       <c r="E507" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="508" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="B508" t="s">
         <v>1102</v>
       </c>
       <c r="C508" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="D508" t="s">
-        <v>67</v>
+        <v>1255</v>
       </c>
       <c r="E508" t="s">
-        <v>1248</v>
+        <v>175</v>
       </c>
     </row>
     <row r="509" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="B509" t="s">
         <v>1102</v>
       </c>
       <c r="C509" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="D509" t="s">
-        <v>70</v>
+        <v>1258</v>
       </c>
       <c r="E509" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="510" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="B510" t="s">
         <v>1102</v>
       </c>
       <c r="C510" t="s">
-        <v>1252</v>
+        <v>886</v>
       </c>
       <c r="D510" t="s">
-        <v>67</v>
+        <v>392</v>
       </c>
       <c r="E510" t="s">
-        <v>1253</v>
+        <v>887</v>
       </c>
     </row>
     <row r="511" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="B511" t="s">
         <v>1102</v>
       </c>
       <c r="C511" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="D511" t="s">
-        <v>70</v>
+        <v>273</v>
       </c>
       <c r="E511" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="512" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="B512" t="s">
         <v>1102</v>
       </c>
       <c r="C512" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="D512" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="E512" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="513" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="B513" t="s">
         <v>1102</v>
       </c>
       <c r="C513" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="D513" t="s">
-        <v>1263</v>
+        <v>273</v>
       </c>
       <c r="E513" t="s">
-        <v>1264</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="514" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B514" t="s">
         <v>1102</v>
       </c>
       <c r="C514" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="D514" t="s">
-        <v>1267</v>
+        <v>1251</v>
       </c>
       <c r="E514" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="515" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="B515" t="s">
         <v>1102</v>
       </c>
       <c r="C515" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="D515" t="s">
-        <v>1271</v>
+        <v>273</v>
       </c>
       <c r="E515" t="s">
-        <v>1272</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="516" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B516" t="s">
         <v>1102</v>
       </c>
       <c r="C516" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="D516" t="s">
-        <v>1275</v>
+        <v>273</v>
       </c>
       <c r="E516" t="s">
-        <v>1276</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="517" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="B517" t="s">
         <v>1102</v>
       </c>
       <c r="C517" t="s">
-        <v>1278</v>
+        <v>1250</v>
       </c>
       <c r="D517" t="s">
-        <v>1279</v>
+        <v>1251</v>
       </c>
       <c r="E517" t="s">
-        <v>1280</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="518" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>1281</v>
+        <v>1277</v>
       </c>
       <c r="B518" t="s">
         <v>1102</v>
       </c>
       <c r="C518" t="s">
-        <v>1282</v>
+        <v>1278</v>
       </c>
       <c r="D518" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="E518" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="519" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="B519" t="s">
         <v>1102</v>
       </c>
       <c r="C519" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
       <c r="D519" t="s">
-        <v>1287</v>
+        <v>1251</v>
       </c>
       <c r="E519" t="s">
-        <v>175</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="520" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>1288</v>
+        <v>1283</v>
       </c>
       <c r="B520" t="s">
         <v>1102</v>
       </c>
       <c r="C520" t="s">
-        <v>1289</v>
+        <v>1284</v>
       </c>
       <c r="D520" t="s">
-        <v>1290</v>
+        <v>1251</v>
       </c>
       <c r="E520" t="s">
-        <v>1291</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="521" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="B521" t="s">
         <v>1102</v>
       </c>
       <c r="C521" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="D521" t="s">
-        <v>1294</v>
+        <v>126</v>
       </c>
       <c r="E521" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="522" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="B522" t="s">
         <v>1102</v>
       </c>
       <c r="C522" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
       <c r="D522" t="s">
-        <v>1298</v>
+        <v>99</v>
       </c>
       <c r="E522" t="s">
-        <v>1299</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="523" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>1300</v>
+        <v>1291</v>
       </c>
       <c r="B523" t="s">
         <v>1102</v>
       </c>
       <c r="C523" t="s">
-        <v>1301</v>
+        <v>1292</v>
       </c>
       <c r="D523" t="s">
-        <v>1302</v>
+        <v>1293</v>
       </c>
       <c r="E523" t="s">
-        <v>1303</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="524" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>1304</v>
+        <v>1295</v>
       </c>
       <c r="B524" t="s">
         <v>1102</v>
       </c>
       <c r="C524" t="s">
-        <v>1305</v>
+        <v>1296</v>
       </c>
       <c r="D524" t="s">
-        <v>1306</v>
+        <v>558</v>
       </c>
       <c r="E524" t="s">
-        <v>1307</v>
+        <v>559</v>
       </c>
     </row>
     <row r="525" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>1308</v>
+        <v>1295</v>
       </c>
       <c r="B525" t="s">
         <v>1102</v>
       </c>
       <c r="C525" t="s">
-        <v>1309</v>
+        <v>1296</v>
       </c>
       <c r="D525" t="s">
-        <v>1310</v>
+        <v>558</v>
       </c>
       <c r="E525" t="s">
-        <v>1311</v>
+        <v>561</v>
       </c>
     </row>
     <row r="526" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>1312</v>
+        <v>1297</v>
       </c>
       <c r="B526" t="s">
         <v>1102</v>
       </c>
       <c r="C526" t="s">
-        <v>1313</v>
+        <v>1298</v>
       </c>
       <c r="D526" t="s">
-        <v>1314</v>
+        <v>1299</v>
       </c>
       <c r="E526" t="s">
-        <v>1315</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="527" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>1316</v>
+        <v>1301</v>
       </c>
       <c r="B527" t="s">
         <v>1102</v>
       </c>
       <c r="C527" t="s">
-        <v>1317</v>
+        <v>1302</v>
       </c>
       <c r="D527" t="s">
-        <v>1318</v>
+        <v>1303</v>
       </c>
       <c r="E527" t="s">
-        <v>1319</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="528" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>1320</v>
+        <v>1305</v>
       </c>
       <c r="B528" t="s">
         <v>1102</v>
       </c>
       <c r="C528" t="s">
-        <v>1321</v>
+        <v>1289</v>
       </c>
       <c r="D528" t="s">
-        <v>533</v>
+        <v>99</v>
       </c>
       <c r="E528" t="s">
-        <v>1322</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="529" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>1323</v>
+        <v>1307</v>
       </c>
       <c r="B529" t="s">
         <v>1102</v>
       </c>
       <c r="C529" t="s">
-        <v>1324</v>
+        <v>1308</v>
       </c>
       <c r="D529" t="s">
-        <v>223</v>
+        <v>1309</v>
       </c>
       <c r="E529" t="s">
-        <v>1325</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="530" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>1326</v>
+        <v>1311</v>
       </c>
       <c r="B530" t="s">
         <v>1102</v>
       </c>
       <c r="C530" t="s">
-        <v>1327</v>
+        <v>1312</v>
       </c>
       <c r="D530" t="s">
-        <v>1328</v>
+        <v>99</v>
       </c>
       <c r="E530" t="s">
-        <v>1329</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="531" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>1330</v>
+        <v>1314</v>
       </c>
       <c r="B531" t="s">
         <v>1102</v>
       </c>
       <c r="C531" t="s">
-        <v>1331</v>
+        <v>1298</v>
       </c>
       <c r="D531" t="s">
-        <v>1332</v>
+        <v>1299</v>
       </c>
       <c r="E531" t="s">
-        <v>1333</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>1334</v>
+        <v>1316</v>
       </c>
       <c r="B532" t="s">
         <v>1102</v>
       </c>
       <c r="C532" t="s">
-        <v>1335</v>
+        <v>1317</v>
       </c>
       <c r="D532" t="s">
-        <v>1336</v>
+        <v>223</v>
       </c>
       <c r="E532" t="s">
-        <v>1337</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>1338</v>
+        <v>1319</v>
       </c>
       <c r="B533" t="s">
         <v>1102</v>
       </c>
       <c r="C533" t="s">
-        <v>387</v>
+        <v>528</v>
       </c>
       <c r="D533" t="s">
-        <v>1103</v>
+        <v>1299</v>
       </c>
       <c r="E533" t="s">
-        <v>963</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>1339</v>
+        <v>1321</v>
       </c>
       <c r="B534" t="s">
         <v>1102</v>
       </c>
       <c r="C534" t="s">
-        <v>387</v>
+        <v>1289</v>
       </c>
       <c r="D534" t="s">
-        <v>1103</v>
+        <v>99</v>
       </c>
       <c r="E534" t="s">
-        <v>963</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="535" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>1340</v>
+        <v>1322</v>
       </c>
       <c r="B535" t="s">
         <v>1102</v>
       </c>
       <c r="C535" t="s">
-        <v>387</v>
+        <v>1323</v>
       </c>
       <c r="D535" t="s">
-        <v>1103</v>
+        <v>1324</v>
       </c>
       <c r="E535" t="s">
-        <v>963</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>1341</v>
+        <v>1326</v>
       </c>
       <c r="B536" t="s">
         <v>1102</v>
       </c>
       <c r="C536" t="s">
-        <v>1342</v>
+        <v>1327</v>
       </c>
       <c r="D536" t="s">
-        <v>1166</v>
+        <v>1328</v>
       </c>
       <c r="E536" t="s">
-        <v>1343</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>1344</v>
+        <v>1330</v>
       </c>
       <c r="B537" t="s">
         <v>1102</v>
       </c>
       <c r="C537" t="s">
-        <v>1221</v>
+        <v>1331</v>
       </c>
       <c r="D537" t="s">
-        <v>1222</v>
+        <v>1332</v>
       </c>
       <c r="E537" t="s">
-        <v>1345</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="538" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>1346</v>
+        <v>1334</v>
       </c>
       <c r="B538" t="s">
         <v>1102</v>
       </c>
       <c r="C538" t="s">
-        <v>1347</v>
+        <v>1335</v>
       </c>
       <c r="D538" t="s">
-        <v>1222</v>
+        <v>533</v>
       </c>
       <c r="E538" t="s">
-        <v>1348</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="539" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>1349</v>
+        <v>1337</v>
       </c>
       <c r="B539" t="s">
         <v>1102</v>
       </c>
       <c r="C539" t="s">
-        <v>1218</v>
+        <v>1338</v>
       </c>
       <c r="D539" t="s">
-        <v>231</v>
+        <v>1339</v>
       </c>
       <c r="E539" t="s">
-        <v>1350</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="540" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>1351</v>
+        <v>1341</v>
       </c>
       <c r="B540" t="s">
         <v>1102</v>
       </c>
       <c r="C540" t="s">
-        <v>1214</v>
+        <v>1342</v>
       </c>
       <c r="D540" t="s">
-        <v>110</v>
+        <v>1343</v>
       </c>
       <c r="E540" t="s">
-        <v>1215</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="541" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="B541" t="s">
         <v>1102</v>
       </c>
       <c r="C541" t="s">
-        <v>1214</v>
+        <v>1346</v>
       </c>
       <c r="D541" t="s">
-        <v>110</v>
+        <v>1347</v>
       </c>
       <c r="E541" t="s">
-        <v>1352</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="542" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>1353</v>
+        <v>1349</v>
       </c>
       <c r="B542" t="s">
         <v>1102</v>
       </c>
       <c r="C542" t="s">
-        <v>1211</v>
+        <v>1350</v>
       </c>
       <c r="D542" t="s">
-        <v>96</v>
+        <v>1351</v>
       </c>
       <c r="E542" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="543" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="B543" t="s">
         <v>1102</v>
       </c>
       <c r="C543" t="s">
-        <v>1255</v>
+        <v>528</v>
       </c>
       <c r="D543" t="s">
-        <v>99</v>
+        <v>1351</v>
       </c>
       <c r="E543" t="s">
-        <v>1256</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="544" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="B544" t="s">
         <v>1102</v>
       </c>
       <c r="C544" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D544" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E544" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="545" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
         <v>1359</v>
       </c>
       <c r="B545" t="s">
         <v>1102</v>
       </c>
       <c r="C545" t="s">
-        <v>1252</v>
+        <v>1360</v>
       </c>
       <c r="D545" t="s">
-        <v>99</v>
+        <v>1351</v>
       </c>
       <c r="E545" t="s">
-        <v>1253</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="546" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B546" t="s">
         <v>1102</v>
       </c>
       <c r="C546" t="s">
-        <v>1247</v>
+        <v>1362</v>
       </c>
       <c r="D546" t="s">
-        <v>99</v>
+        <v>1363</v>
       </c>
       <c r="E546" t="s">
-        <v>1250</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="547" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="B547" t="s">
         <v>1102</v>
       </c>
       <c r="C547" t="s">
-        <v>754</v>
+        <v>1365</v>
       </c>
       <c r="D547" t="s">
-        <v>755</v>
+        <v>1357</v>
       </c>
       <c r="E547" t="s">
-        <v>756</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="548" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="B548" t="s">
         <v>1102</v>
       </c>
       <c r="C548" t="s">
-        <v>1247</v>
+        <v>1368</v>
       </c>
       <c r="D548" t="s">
-        <v>99</v>
+        <v>1369</v>
       </c>
       <c r="E548" t="s">
-        <v>1248</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="549" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="B549" t="s">
         <v>1102</v>
       </c>
       <c r="C549" t="s">
-        <v>487</v>
+        <v>1356</v>
       </c>
       <c r="D549" t="s">
-        <v>488</v>
+        <v>1357</v>
       </c>
       <c r="E549" t="s">
-        <v>489</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="550" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="B550" t="s">
         <v>1102</v>
       </c>
       <c r="C550" t="s">
-        <v>1365</v>
+        <v>435</v>
       </c>
       <c r="D550" t="s">
-        <v>273</v>
+        <v>1103</v>
       </c>
       <c r="E550" t="s">
-        <v>1366</v>
+        <v>908</v>
       </c>
     </row>
     <row r="551" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="B551" t="s">
         <v>1102</v>
       </c>
       <c r="C551" t="s">
-        <v>1228</v>
+        <v>435</v>
       </c>
       <c r="D551" t="s">
-        <v>947</v>
+        <v>1103</v>
       </c>
       <c r="E551" t="s">
-        <v>1368</v>
+        <v>908</v>
       </c>
     </row>
     <row r="552" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="B552" t="s">
         <v>1102</v>
       </c>
       <c r="C552" t="s">
-        <v>1370</v>
+        <v>435</v>
       </c>
       <c r="D552" t="s">
-        <v>242</v>
+        <v>1103</v>
       </c>
       <c r="E552" t="s">
-        <v>1371</v>
+        <v>908</v>
       </c>
     </row>
     <row r="553" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="B553" t="s">
         <v>1102</v>
       </c>
       <c r="C553" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="D553" t="s">
-        <v>242</v>
+        <v>1166</v>
       </c>
       <c r="E553" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="554" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>1375</v>
+        <v>46</v>
       </c>
       <c r="B554" t="s">
         <v>1102</v>
       </c>
       <c r="C554" t="s">
-        <v>1225</v>
+        <v>1378</v>
       </c>
       <c r="D554" t="s">
-        <v>242</v>
+        <v>1379</v>
       </c>
       <c r="E554" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="555" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>1376</v>
+        <v>50</v>
       </c>
       <c r="B555" t="s">
         <v>1102</v>
       </c>
       <c r="C555" t="s">
-        <v>1242</v>
+        <v>1381</v>
       </c>
       <c r="D555" t="s">
-        <v>99</v>
+        <v>1382</v>
       </c>
       <c r="E555" t="s">
-        <v>1245</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="556" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>1377</v>
+        <v>54</v>
       </c>
       <c r="B556" t="s">
         <v>1102</v>
       </c>
       <c r="C556" t="s">
-        <v>1242</v>
+        <v>1384</v>
       </c>
       <c r="D556" t="s">
-        <v>99</v>
+        <v>1385</v>
       </c>
       <c r="E556" t="s">
-        <v>1243</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="557" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>1378</v>
+        <v>54</v>
       </c>
       <c r="B557" t="s">
         <v>1102</v>
       </c>
       <c r="C557" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="D557" t="s">
-        <v>1279</v>
+        <v>1385</v>
       </c>
       <c r="E557" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="558" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>1381</v>
+        <v>57</v>
       </c>
       <c r="B558" t="s">
         <v>1102</v>
       </c>
       <c r="C558" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="D558" t="s">
-        <v>1267</v>
+        <v>1389</v>
       </c>
       <c r="E558" t="s">
-        <v>1268</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="559" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>1383</v>
+        <v>62</v>
       </c>
       <c r="B559" t="s">
         <v>1102</v>
       </c>
       <c r="C559" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="D559" t="s">
-        <v>231</v>
+        <v>1392</v>
       </c>
       <c r="E559" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="560" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>1386</v>
+        <v>65</v>
       </c>
       <c r="B560" t="s">
         <v>1102</v>
       </c>
       <c r="C560" t="s">
-        <v>1237</v>
+        <v>1394</v>
       </c>
       <c r="D560" t="s">
-        <v>99</v>
+        <v>1395</v>
       </c>
       <c r="E560" t="s">
-        <v>1240</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="561" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>1387</v>
+        <v>69</v>
       </c>
       <c r="B561" t="s">
         <v>1102</v>
       </c>
       <c r="C561" t="s">
-        <v>1237</v>
+        <v>1397</v>
       </c>
       <c r="D561" t="s">
-        <v>99</v>
+        <v>1398</v>
       </c>
       <c r="E561" t="s">
-        <v>1238</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="562" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>1388</v>
+        <v>72</v>
       </c>
       <c r="B562" t="s">
         <v>1102</v>
       </c>
       <c r="C562" t="s">
-        <v>1389</v>
+        <v>1400</v>
       </c>
       <c r="D562" t="s">
-        <v>1283</v>
+        <v>973</v>
       </c>
       <c r="E562" t="s">
-        <v>1390</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="563" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>1391</v>
+        <v>74</v>
       </c>
       <c r="B563" t="s">
         <v>1102</v>
       </c>
       <c r="C563" t="s">
-        <v>1286</v>
+        <v>1402</v>
       </c>
       <c r="D563" t="s">
-        <v>1287</v>
+        <v>1403</v>
       </c>
       <c r="E563" t="s">
-        <v>175</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="564" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>1392</v>
+        <v>76</v>
       </c>
       <c r="B564" t="s">
         <v>1102</v>
       </c>
       <c r="C564" t="s">
-        <v>1262</v>
+        <v>1405</v>
       </c>
       <c r="D564" t="s">
-        <v>1263</v>
+        <v>1403</v>
       </c>
       <c r="E564" t="s">
-        <v>1264</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="565" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>1393</v>
+        <v>1407</v>
       </c>
       <c r="B565" t="s">
         <v>1102</v>
       </c>
       <c r="C565" t="s">
-        <v>941</v>
+        <v>1196</v>
       </c>
       <c r="D565" t="s">
-        <v>488</v>
+        <v>52</v>
       </c>
       <c r="E565" t="s">
-        <v>942</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="566" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>1394</v>
+        <v>1409</v>
       </c>
       <c r="B566" t="s">
         <v>1102</v>
       </c>
       <c r="C566" t="s">
-        <v>1395</v>
+        <v>1192</v>
       </c>
       <c r="D566" t="s">
-        <v>273</v>
+        <v>59</v>
       </c>
       <c r="E566" t="s">
-        <v>1396</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="567" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>1397</v>
+        <v>1409</v>
       </c>
       <c r="B567" t="s">
         <v>1102</v>
       </c>
       <c r="C567" t="s">
-        <v>1258</v>
+        <v>1192</v>
       </c>
       <c r="D567" t="s">
-        <v>1259</v>
+        <v>59</v>
       </c>
       <c r="E567" t="s">
-        <v>1398</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="568" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>1399</v>
+        <v>1411</v>
       </c>
       <c r="B568" t="s">
         <v>1102</v>
       </c>
       <c r="C568" t="s">
-        <v>1400</v>
+        <v>1189</v>
       </c>
       <c r="D568" t="s">
-        <v>273</v>
+        <v>231</v>
       </c>
       <c r="E568" t="s">
-        <v>1366</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="569" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="B569" t="s">
         <v>1102</v>
       </c>
       <c r="C569" t="s">
-        <v>1402</v>
+        <v>1182</v>
       </c>
       <c r="D569" t="s">
-        <v>1283</v>
+        <v>1183</v>
       </c>
       <c r="E569" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="570" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="B570" t="s">
         <v>1102</v>
       </c>
       <c r="C570" t="s">
-        <v>1405</v>
+        <v>1227</v>
       </c>
       <c r="D570" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
       <c r="E570" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="571" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="B571" t="s">
         <v>1102</v>
       </c>
       <c r="C571" t="s">
-        <v>1400</v>
+        <v>1218</v>
       </c>
       <c r="D571" t="s">
-        <v>273</v>
+        <v>892</v>
       </c>
       <c r="E571" t="s">
-        <v>1366</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="572" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="B572" t="s">
         <v>1102</v>
       </c>
       <c r="C572" t="s">
-        <v>1389</v>
+        <v>1420</v>
       </c>
       <c r="D572" t="s">
-        <v>1283</v>
+        <v>67</v>
       </c>
       <c r="E572" t="s">
-        <v>1390</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="573" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="B573" t="s">
         <v>1102</v>
       </c>
       <c r="C573" t="s">
-        <v>1409</v>
+        <v>889</v>
       </c>
       <c r="D573" t="s">
-        <v>1410</v>
+        <v>558</v>
       </c>
       <c r="E573" t="s">
-        <v>1411</v>
+        <v>559</v>
       </c>
     </row>
     <row r="574" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="B574" t="s">
         <v>1102</v>
       </c>
       <c r="C574" t="s">
-        <v>1413</v>
+        <v>889</v>
       </c>
       <c r="D574" t="s">
-        <v>1283</v>
+        <v>558</v>
       </c>
       <c r="E574" t="s">
-        <v>1403</v>
+        <v>561</v>
       </c>
     </row>
     <row r="575" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>1414</v>
+        <v>1422</v>
       </c>
       <c r="B575" t="s">
         <v>1102</v>
       </c>
       <c r="C575" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="D575" t="s">
-        <v>1283</v>
+        <v>70</v>
       </c>
       <c r="E575" t="s">
-        <v>1390</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="576" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="B576" t="s">
         <v>1102</v>
       </c>
       <c r="C576" t="s">
-        <v>1417</v>
+        <v>1245</v>
       </c>
       <c r="D576" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="E576" t="s">
-        <v>1418</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="577" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="B577" t="s">
         <v>1102</v>
       </c>
       <c r="C577" t="s">
-        <v>1420</v>
+        <v>1245</v>
       </c>
       <c r="D577" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E577" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="578" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="B578" t="s">
         <v>1102</v>
       </c>
       <c r="C578" t="s">
-        <v>1422</v>
+        <v>1229</v>
       </c>
       <c r="D578" t="s">
-        <v>1423</v>
+        <v>67</v>
       </c>
       <c r="E578" t="s">
-        <v>1424</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="579" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B579" t="s">
         <v>1102</v>
       </c>
       <c r="C579" t="s">
-        <v>1426</v>
+        <v>1229</v>
       </c>
       <c r="D579" t="s">
-        <v>558</v>
+        <v>70</v>
       </c>
       <c r="E579" t="s">
-        <v>559</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="580" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B580" t="s">
         <v>1102</v>
       </c>
       <c r="C580" t="s">
-        <v>1426</v>
+        <v>1208</v>
       </c>
       <c r="D580" t="s">
-        <v>558</v>
+        <v>67</v>
       </c>
       <c r="E580" t="s">
-        <v>561</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="581" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B581" t="s">
         <v>1102</v>
       </c>
       <c r="C581" t="s">
-        <v>1293</v>
+        <v>1208</v>
       </c>
       <c r="D581" t="s">
-        <v>1294</v>
+        <v>70</v>
       </c>
       <c r="E581" t="s">
-        <v>1428</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="582" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
         <v>1429</v>
       </c>
       <c r="B582" t="s">
         <v>1102</v>
       </c>
       <c r="C582" t="s">
-        <v>1274</v>
+        <v>1205</v>
       </c>
       <c r="D582" t="s">
-        <v>1275</v>
+        <v>67</v>
       </c>
       <c r="E582" t="s">
-        <v>1430</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="583" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="B583" t="s">
         <v>1102</v>
       </c>
       <c r="C583" t="s">
-        <v>1420</v>
+        <v>1199</v>
       </c>
       <c r="D583" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E583" t="s">
-        <v>1232</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="584" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="B584" t="s">
         <v>1102</v>
       </c>
       <c r="C584" t="s">
-        <v>1317</v>
+        <v>1265</v>
       </c>
       <c r="D584" t="s">
-        <v>1318</v>
+        <v>1266</v>
       </c>
       <c r="E584" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="585" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="B585" t="s">
         <v>1102</v>
       </c>
       <c r="C585" t="s">
-        <v>1435</v>
+        <v>1257</v>
       </c>
       <c r="D585" t="s">
-        <v>99</v>
+        <v>1258</v>
       </c>
       <c r="E585" t="s">
-        <v>1436</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="586" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
       <c r="B586" t="s">
         <v>1102</v>
       </c>
       <c r="C586" t="s">
-        <v>1293</v>
+        <v>1435</v>
       </c>
       <c r="D586" t="s">
-        <v>1294</v>
+        <v>1239</v>
       </c>
       <c r="E586" t="s">
-        <v>1438</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="587" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>1439</v>
+        <v>1436</v>
       </c>
       <c r="B587" t="s">
         <v>1102</v>
       </c>
       <c r="C587" t="s">
-        <v>1324</v>
+        <v>1437</v>
       </c>
       <c r="D587" t="s">
-        <v>223</v>
+        <v>1339</v>
       </c>
       <c r="E587" t="s">
-        <v>1325</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="588" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="B588" t="s">
         <v>1102</v>
       </c>
       <c r="C588" t="s">
-        <v>424</v>
+        <v>1302</v>
       </c>
       <c r="D588" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="E588" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="589" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="B589" t="s">
         <v>1102</v>
       </c>
       <c r="C589" t="s">
-        <v>1420</v>
+        <v>1442</v>
       </c>
       <c r="D589" t="s">
-        <v>99</v>
+        <v>1235</v>
       </c>
       <c r="E589" t="s">
-        <v>1232</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="590" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B590" t="s">
         <v>1102</v>
       </c>
       <c r="C590" t="s">
-        <v>1327</v>
+        <v>1445</v>
       </c>
       <c r="D590" t="s">
-        <v>1328</v>
+        <v>1251</v>
       </c>
       <c r="E590" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="591" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B591" t="s">
         <v>1102</v>
       </c>
       <c r="C591" t="s">
-        <v>1313</v>
+        <v>1254</v>
       </c>
       <c r="D591" t="s">
-        <v>1314</v>
+        <v>1255</v>
       </c>
       <c r="E591" t="s">
-        <v>1446</v>
+        <v>175</v>
       </c>
     </row>
     <row r="592" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B592" t="s">
         <v>1102</v>
       </c>
       <c r="C592" t="s">
-        <v>1305</v>
+        <v>1449</v>
       </c>
       <c r="D592" t="s">
-        <v>1306</v>
+        <v>1347</v>
       </c>
       <c r="E592" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="593" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B593" t="s">
         <v>1102</v>
       </c>
       <c r="C593" t="s">
-        <v>1321</v>
+        <v>1298</v>
       </c>
       <c r="D593" t="s">
-        <v>533</v>
+        <v>1299</v>
       </c>
       <c r="E593" t="s">
-        <v>1322</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="594" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="B594" t="s">
         <v>1102</v>
       </c>
       <c r="C594" t="s">
-        <v>1451</v>
+        <v>1368</v>
       </c>
       <c r="D594" t="s">
-        <v>1271</v>
+        <v>1369</v>
       </c>
       <c r="E594" t="s">
-        <v>1452</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="595" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B595" t="s">
         <v>1102</v>
       </c>
       <c r="C595" t="s">
-        <v>1301</v>
+        <v>1342</v>
       </c>
       <c r="D595" t="s">
-        <v>1302</v>
+        <v>1343</v>
       </c>
       <c r="E595" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="596" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B596" t="s">
         <v>1102</v>
       </c>
       <c r="C596" t="s">
-        <v>1456</v>
+        <v>1331</v>
       </c>
       <c r="D596" t="s">
-        <v>1290</v>
+        <v>1332</v>
       </c>
       <c r="E596" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="597" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>1458</v>
       </c>
       <c r="B597" t="s">
         <v>1102</v>
       </c>
       <c r="C597" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E597" t="s">
         <v>1459</v>
-      </c>
-[...4 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="598" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="B598" t="s">
         <v>1102</v>
       </c>
       <c r="C598" t="s">
-        <v>424</v>
+        <v>1327</v>
       </c>
       <c r="D598" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="E598" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="599" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
       <c r="B599" t="s">
         <v>1102</v>
       </c>
       <c r="C599" t="s">
-        <v>1331</v>
+        <v>1308</v>
       </c>
       <c r="D599" t="s">
-        <v>1332</v>
+        <v>1309</v>
       </c>
       <c r="E599" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="600" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="B600" t="s">
         <v>1102</v>
       </c>
       <c r="C600" t="s">
-        <v>1466</v>
+        <v>1335</v>
       </c>
       <c r="D600" t="s">
+        <v>533</v>
+      </c>
+      <c r="E600" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="601" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="B601" t="s">
         <v>1102</v>
       </c>
       <c r="C601" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="D601" t="s">
-        <v>1310</v>
+        <v>223</v>
       </c>
       <c r="E601" t="s">
-        <v>1104</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="602" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>1468</v>
+        <v>1466</v>
       </c>
       <c r="B602" t="s">
         <v>1102</v>
       </c>
       <c r="C602" t="s">
-        <v>1469</v>
+        <v>1323</v>
       </c>
       <c r="D602" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
       <c r="E602" t="s">
-        <v>1470</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="603" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>1471</v>
+        <v>1468</v>
       </c>
       <c r="B603" t="s">
         <v>1102</v>
       </c>
       <c r="C603" t="s">
-        <v>1297</v>
+        <v>1356</v>
       </c>
       <c r="D603" t="s">
-        <v>1298</v>
+        <v>1357</v>
       </c>
       <c r="E603" t="s">
-        <v>1299</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="604" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>1472</v>
+        <v>1470</v>
       </c>
       <c r="B604" t="s">
         <v>1102</v>
       </c>
       <c r="C604" t="s">
-        <v>1331</v>
+        <v>1471</v>
       </c>
       <c r="D604" t="s">
-        <v>1332</v>
+        <v>1351</v>
       </c>
       <c r="E604" t="s">
-        <v>1464</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="605" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>1473</v>
       </c>
       <c r="B605" t="s">
         <v>1474</v>
       </c>
       <c r="C605" t="s">
         <v>1475</v>
       </c>
       <c r="D605" t="s">
         <v>1138</v>
       </c>
       <c r="E605" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="606" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>1477</v>
       </c>
       <c r="B606" t="s">
         <v>1474</v>
@@ -18225,51 +18225,51 @@
       </c>
       <c r="B609" t="s">
         <v>1474</v>
       </c>
       <c r="C609" t="s">
         <v>1165</v>
       </c>
       <c r="D609" t="s">
         <v>1166</v>
       </c>
       <c r="E609" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="610" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>1486</v>
       </c>
       <c r="B610" t="s">
         <v>1474</v>
       </c>
       <c r="C610" t="s">
         <v>1487</v>
       </c>
       <c r="D610" t="s">
-        <v>476</v>
+        <v>380</v>
       </c>
       <c r="E610" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="611" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
         <v>1489</v>
       </c>
       <c r="B611" t="s">
         <v>1474</v>
       </c>
       <c r="C611" t="s">
         <v>1490</v>
       </c>
       <c r="D611" t="s">
         <v>1491</v>
       </c>
       <c r="E611" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="612" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
         <v>1493</v>
@@ -18293,51 +18293,51 @@
       </c>
       <c r="B613" t="s">
         <v>1474</v>
       </c>
       <c r="C613" t="s">
         <v>1498</v>
       </c>
       <c r="D613" t="s">
         <v>1495</v>
       </c>
       <c r="E613" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="614" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
         <v>1500</v>
       </c>
       <c r="B614" t="s">
         <v>1474</v>
       </c>
       <c r="C614" t="s">
         <v>828</v>
       </c>
       <c r="D614" t="s">
-        <v>492</v>
+        <v>396</v>
       </c>
       <c r="E614" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="615" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
         <v>1502</v>
       </c>
       <c r="B615" t="s">
         <v>1474</v>
       </c>
       <c r="C615" t="s">
         <v>828</v>
       </c>
       <c r="D615" t="s">
         <v>1503</v>
       </c>
       <c r="E615" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="616" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
         <v>1505</v>
@@ -18395,54 +18395,54 @@
       </c>
       <c r="B619" t="s">
         <v>1474</v>
       </c>
       <c r="C619" t="s">
         <v>1515</v>
       </c>
       <c r="D619" t="s">
         <v>1516</v>
       </c>
       <c r="E619" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="620" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>1518</v>
       </c>
       <c r="B620" t="s">
         <v>1474</v>
       </c>
       <c r="C620" t="s">
         <v>1519</v>
       </c>
       <c r="D620" t="s">
-        <v>441</v>
+        <v>345</v>
       </c>
       <c r="E620" t="s">
-        <v>442</v>
+        <v>346</v>
       </c>
     </row>
     <row r="621" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
         <v>1520</v>
       </c>
       <c r="B621" t="s">
         <v>1474</v>
       </c>
       <c r="C621" t="s">
         <v>1521</v>
       </c>
       <c r="D621" t="s">
         <v>1522</v>
       </c>
       <c r="E621" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="622" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>1524</v>
       </c>
       <c r="B622" t="s">
         <v>1474</v>
@@ -18514,1142 +18514,1142 @@
       </c>
       <c r="B626" t="s">
         <v>1474</v>
       </c>
       <c r="C626" t="s">
         <v>1540</v>
       </c>
       <c r="D626" t="s">
         <v>1541</v>
       </c>
       <c r="E626" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="627" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>1543</v>
       </c>
       <c r="B627" t="s">
         <v>1474</v>
       </c>
       <c r="C627" t="s">
         <v>1544</v>
       </c>
       <c r="D627" t="s">
-        <v>231</v>
+        <v>641</v>
       </c>
       <c r="E627" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="628" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>1546</v>
       </c>
       <c r="B628" t="s">
         <v>1474</v>
       </c>
       <c r="C628" t="s">
         <v>1547</v>
       </c>
       <c r="D628" t="s">
         <v>1548</v>
       </c>
       <c r="E628" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="629" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>1550</v>
       </c>
       <c r="B629" t="s">
         <v>1474</v>
       </c>
       <c r="C629" t="s">
         <v>1551</v>
       </c>
       <c r="D629" t="s">
-        <v>1522</v>
+        <v>126</v>
       </c>
       <c r="E629" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="630" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
         <v>1553</v>
       </c>
       <c r="B630" t="s">
         <v>1474</v>
       </c>
       <c r="C630" t="s">
         <v>1554</v>
       </c>
       <c r="D630" t="s">
         <v>1555</v>
       </c>
       <c r="E630" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="631" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
         <v>1557</v>
       </c>
       <c r="B631" t="s">
         <v>1474</v>
       </c>
       <c r="C631" t="s">
         <v>1558</v>
       </c>
       <c r="D631" t="s">
+        <v>242</v>
+      </c>
+      <c r="E631" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="632" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="B632" t="s">
         <v>1474</v>
       </c>
       <c r="C632" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D632" t="s">
+        <v>231</v>
+      </c>
+      <c r="E632" t="s">
         <v>1562</v>
-      </c>
-[...4 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="633" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B633" t="s">
         <v>1474</v>
       </c>
       <c r="C633" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="D633" t="s">
-        <v>947</v>
+        <v>892</v>
       </c>
       <c r="E633" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="634" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="B634" t="s">
         <v>1474</v>
       </c>
       <c r="C634" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D634" t="s">
+        <v>892</v>
+      </c>
+      <c r="E634" t="s">
         <v>1566</v>
-      </c>
-[...4 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="635" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="B635" t="s">
         <v>1474</v>
       </c>
       <c r="C635" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E635" t="s">
         <v>1570</v>
-      </c>
-[...4 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="636" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="B636" t="s">
         <v>1474</v>
       </c>
       <c r="C636" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E636" t="s">
         <v>1573</v>
-      </c>
-[...4 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="637" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
-        <v>1576</v>
+        <v>1574</v>
       </c>
       <c r="B637" t="s">
         <v>1474</v>
       </c>
       <c r="C637" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E637" t="s">
         <v>1577</v>
-      </c>
-[...4 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="638" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="B638" t="s">
         <v>1474</v>
       </c>
       <c r="C638" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D638" t="s">
+        <v>99</v>
+      </c>
+      <c r="E638" t="s">
         <v>1580</v>
-      </c>
-[...4 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="639" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="B639" t="s">
         <v>1474</v>
       </c>
       <c r="C639" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D639" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E639" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="640" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>1585</v>
       </c>
       <c r="B640" t="s">
         <v>1474</v>
       </c>
       <c r="C640" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D640" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E640" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="641" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>1587</v>
       </c>
       <c r="B641" t="s">
         <v>1474</v>
       </c>
       <c r="C641" t="s">
         <v>1588</v>
       </c>
       <c r="D641" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E641" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="642" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
         <v>1590</v>
       </c>
       <c r="B642" t="s">
         <v>1474</v>
       </c>
       <c r="C642" t="s">
         <v>1591</v>
       </c>
       <c r="D642" t="s">
-        <v>730</v>
+        <v>99</v>
       </c>
       <c r="E642" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="643" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
         <v>1593</v>
       </c>
       <c r="B643" t="s">
         <v>1474</v>
       </c>
       <c r="C643" t="s">
         <v>1594</v>
       </c>
       <c r="D643" t="s">
-        <v>1222</v>
+        <v>99</v>
       </c>
       <c r="E643" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="644" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
         <v>1596</v>
       </c>
       <c r="B644" t="s">
         <v>1474</v>
       </c>
       <c r="C644" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D644" t="s">
+        <v>99</v>
+      </c>
+      <c r="E644" t="s">
         <v>1597</v>
-      </c>
-[...4 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="645" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="B645" t="s">
         <v>1474</v>
       </c>
       <c r="C645" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E645" t="s">
         <v>1600</v>
-      </c>
-[...4 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="646" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="B646" t="s">
         <v>1474</v>
       </c>
       <c r="C646" t="s">
-        <v>345</v>
+        <v>1602</v>
       </c>
       <c r="D646" t="s">
-        <v>67</v>
+        <v>1603</v>
       </c>
       <c r="E646" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="647" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B647" t="s">
         <v>1474</v>
       </c>
       <c r="C647" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D647" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E647" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="648" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="B648" t="s">
         <v>1474</v>
       </c>
       <c r="C648" t="s">
-        <v>1342</v>
+        <v>1609</v>
       </c>
       <c r="D648" t="s">
-        <v>1166</v>
+        <v>99</v>
       </c>
       <c r="E648" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="649" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B649" t="s">
         <v>1474</v>
       </c>
       <c r="C649" t="s">
-        <v>1342</v>
+        <v>1612</v>
       </c>
       <c r="D649" t="s">
-        <v>1171</v>
+        <v>242</v>
       </c>
       <c r="E649" t="s">
-        <v>1343</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="650" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="B650" t="s">
         <v>1474</v>
       </c>
       <c r="C650" t="s">
-        <v>1611</v>
+        <v>455</v>
       </c>
       <c r="D650" t="s">
-        <v>730</v>
+        <v>99</v>
       </c>
       <c r="E650" t="s">
-        <v>1612</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="651" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B651" t="s">
         <v>1474</v>
       </c>
       <c r="C651" t="s">
-        <v>1566</v>
+        <v>1616</v>
       </c>
       <c r="D651" t="s">
-        <v>1567</v>
+        <v>242</v>
       </c>
       <c r="E651" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="652" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="B652" t="s">
         <v>1474</v>
       </c>
       <c r="C652" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="D652" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="E652" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="653" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B653" t="s">
         <v>1474</v>
       </c>
       <c r="C653" t="s">
-        <v>1558</v>
+        <v>1622</v>
       </c>
       <c r="D653" t="s">
-        <v>1559</v>
+        <v>1138</v>
       </c>
       <c r="E653" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="654" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="B654" t="s">
         <v>1474</v>
       </c>
       <c r="C654" t="s">
-        <v>1570</v>
+        <v>1625</v>
       </c>
       <c r="D654" t="s">
-        <v>242</v>
+        <v>99</v>
       </c>
       <c r="E654" t="s">
-        <v>1621</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="655" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="B655" t="s">
         <v>1474</v>
       </c>
       <c r="C655" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="D655" t="s">
-        <v>231</v>
+        <v>168</v>
       </c>
       <c r="E655" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="656" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="B656" t="s">
         <v>1474</v>
       </c>
       <c r="C656" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="D656" t="s">
-        <v>947</v>
+        <v>168</v>
       </c>
       <c r="E656" t="s">
-        <v>1563</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="657" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="B657" t="s">
         <v>1474</v>
       </c>
       <c r="C657" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="D657" t="s">
-        <v>947</v>
+        <v>1138</v>
       </c>
       <c r="E657" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="658" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="B658" t="s">
         <v>1474</v>
       </c>
       <c r="C658" t="s">
-        <v>1547</v>
+        <v>1636</v>
       </c>
       <c r="D658" t="s">
-        <v>1548</v>
+        <v>168</v>
       </c>
       <c r="E658" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="659" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="B659" t="s">
         <v>1474</v>
       </c>
       <c r="C659" t="s">
-        <v>1551</v>
+        <v>1639</v>
       </c>
       <c r="D659" t="s">
-        <v>1522</v>
+        <v>99</v>
       </c>
       <c r="E659" t="s">
-        <v>1631</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="660" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="B660" t="s">
         <v>1474</v>
       </c>
       <c r="C660" t="s">
-        <v>1573</v>
+        <v>1641</v>
       </c>
       <c r="D660" t="s">
-        <v>1574</v>
+        <v>99</v>
       </c>
       <c r="E660" t="s">
-        <v>1633</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="661" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
       <c r="B661" t="s">
         <v>1474</v>
       </c>
       <c r="C661" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="D661" t="s">
-        <v>99</v>
+        <v>1138</v>
       </c>
       <c r="E661" t="s">
-        <v>1581</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="662" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
       <c r="B662" t="s">
         <v>1474</v>
       </c>
       <c r="C662" t="s">
-        <v>1554</v>
+        <v>1633</v>
       </c>
       <c r="D662" t="s">
-        <v>1555</v>
+        <v>1138</v>
       </c>
       <c r="E662" t="s">
-        <v>1637</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="663" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="B663" t="s">
         <v>1474</v>
       </c>
       <c r="C663" t="s">
-        <v>1635</v>
+        <v>1647</v>
       </c>
       <c r="D663" t="s">
-        <v>99</v>
+        <v>1603</v>
       </c>
       <c r="E663" t="s">
-        <v>1586</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="664" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="B664" t="s">
         <v>1474</v>
       </c>
       <c r="C664" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="D664" t="s">
-        <v>99</v>
+        <v>613</v>
       </c>
       <c r="E664" t="s">
-        <v>1606</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="665" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>1641</v>
+        <v>1652</v>
       </c>
       <c r="B665" t="s">
         <v>1474</v>
       </c>
       <c r="C665" t="s">
-        <v>1642</v>
+        <v>1653</v>
       </c>
       <c r="D665" t="s">
-        <v>99</v>
+        <v>613</v>
       </c>
       <c r="E665" t="s">
-        <v>1603</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="666" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="B666" t="s">
         <v>1474</v>
       </c>
       <c r="C666" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
       <c r="D666" t="s">
-        <v>99</v>
+        <v>653</v>
       </c>
       <c r="E666" t="s">
-        <v>1584</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="667" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>1645</v>
+        <v>1658</v>
       </c>
       <c r="B667" t="s">
         <v>1474</v>
       </c>
       <c r="C667" t="s">
-        <v>1644</v>
+        <v>1376</v>
       </c>
       <c r="D667" t="s">
-        <v>99</v>
+        <v>1166</v>
       </c>
       <c r="E667" t="s">
-        <v>1589</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="668" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>1646</v>
+        <v>1660</v>
       </c>
       <c r="B668" t="s">
         <v>1474</v>
       </c>
       <c r="C668" t="s">
-        <v>1600</v>
+        <v>1376</v>
       </c>
       <c r="D668" t="s">
-        <v>1222</v>
+        <v>1171</v>
       </c>
       <c r="E668" t="s">
-        <v>1647</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="669" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
-        <v>1648</v>
+        <v>1661</v>
       </c>
       <c r="B669" t="s">
         <v>1474</v>
       </c>
       <c r="C669" t="s">
-        <v>1649</v>
+        <v>1662</v>
       </c>
       <c r="D669" t="s">
-        <v>1650</v>
+        <v>231</v>
       </c>
       <c r="E669" t="s">
-        <v>1651</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="670" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="B670" t="s">
         <v>1474</v>
       </c>
       <c r="C670" t="s">
-        <v>1653</v>
+        <v>1568</v>
       </c>
       <c r="D670" t="s">
-        <v>99</v>
+        <v>1569</v>
       </c>
       <c r="E670" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="671" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
-        <v>1655</v>
+        <v>1666</v>
       </c>
       <c r="B671" t="s">
         <v>1474</v>
       </c>
       <c r="C671" t="s">
-        <v>1656</v>
+        <v>1572</v>
       </c>
       <c r="D671" t="s">
-        <v>99</v>
+        <v>1522</v>
       </c>
       <c r="E671" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="672" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="B672" t="s">
         <v>1474</v>
       </c>
       <c r="C672" t="s">
-        <v>1659</v>
+        <v>1582</v>
       </c>
       <c r="D672" t="s">
-        <v>242</v>
+        <v>1583</v>
       </c>
       <c r="E672" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="673" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="B673" t="s">
         <v>1474</v>
       </c>
       <c r="C673" t="s">
-        <v>345</v>
+        <v>1554</v>
       </c>
       <c r="D673" t="s">
-        <v>99</v>
+        <v>1555</v>
       </c>
       <c r="E673" t="s">
-        <v>1603</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="674" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="B674" t="s">
         <v>1474</v>
       </c>
       <c r="C674" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="D674" t="s">
-        <v>242</v>
+        <v>892</v>
       </c>
       <c r="E674" t="s">
-        <v>1664</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="675" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
       <c r="B675" t="s">
         <v>1474</v>
       </c>
       <c r="C675" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="D675" t="s">
-        <v>168</v>
+        <v>892</v>
       </c>
       <c r="E675" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="676" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="B676" t="s">
         <v>1474</v>
       </c>
       <c r="C676" t="s">
-        <v>1669</v>
+        <v>1547</v>
       </c>
       <c r="D676" t="s">
-        <v>1138</v>
+        <v>1548</v>
       </c>
       <c r="E676" t="s">
-        <v>1670</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="677" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="B677" t="s">
         <v>1474</v>
       </c>
       <c r="C677" t="s">
-        <v>1672</v>
+        <v>1558</v>
       </c>
       <c r="D677" t="s">
-        <v>99</v>
+        <v>242</v>
       </c>
       <c r="E677" t="s">
-        <v>1606</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="678" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="B678" t="s">
         <v>1474</v>
       </c>
       <c r="C678" t="s">
-        <v>1674</v>
+        <v>1575</v>
       </c>
       <c r="D678" t="s">
-        <v>168</v>
+        <v>1576</v>
       </c>
       <c r="E678" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="679" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="B679" t="s">
         <v>1474</v>
       </c>
       <c r="C679" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="D679" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="E679" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="680" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="B680" t="s">
         <v>1474</v>
       </c>
       <c r="C680" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="D680" t="s">
-        <v>1138</v>
+        <v>70</v>
       </c>
       <c r="E680" t="s">
-        <v>1681</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="681" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="B681" t="s">
         <v>1474</v>
       </c>
       <c r="C681" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="D681" t="s">
-        <v>168</v>
+        <v>70</v>
       </c>
       <c r="E681" t="s">
-        <v>1684</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="682" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B682" t="s">
         <v>1474</v>
       </c>
       <c r="C682" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="D682" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E682" t="s">
-        <v>1657</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="683" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B683" t="s">
         <v>1474</v>
       </c>
       <c r="C683" t="s">
-        <v>1605</v>
+        <v>1690</v>
       </c>
       <c r="D683" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E683" t="s">
-        <v>1606</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="684" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B684" t="s">
         <v>1474</v>
       </c>
       <c r="C684" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="D684" t="s">
-        <v>1138</v>
+        <v>641</v>
       </c>
       <c r="E684" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="685" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B685" t="s">
         <v>1474</v>
       </c>
       <c r="C685" t="s">
-        <v>1680</v>
+        <v>1695</v>
       </c>
       <c r="D685" t="s">
-        <v>1138</v>
+        <v>1183</v>
       </c>
       <c r="E685" t="s">
-        <v>1681</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="686" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="B686" t="s">
         <v>1474</v>
       </c>
       <c r="C686" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="D686" t="s">
-        <v>1650</v>
+        <v>231</v>
       </c>
       <c r="E686" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="687" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="B687" t="s">
         <v>1474</v>
       </c>
       <c r="C687" t="s">
-        <v>1696</v>
+        <v>1599</v>
       </c>
       <c r="D687" t="s">
-        <v>707</v>
+        <v>1183</v>
       </c>
       <c r="E687" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="688" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="B688" t="s">
         <v>1474</v>
       </c>
       <c r="C688" t="s">
-        <v>1699</v>
+        <v>455</v>
       </c>
       <c r="D688" t="s">
-        <v>707</v>
+        <v>67</v>
       </c>
       <c r="E688" t="s">
-        <v>1700</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="689" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="B689" t="s">
         <v>1474</v>
       </c>
       <c r="C689" t="s">
-        <v>1702</v>
+        <v>1641</v>
       </c>
       <c r="D689" t="s">
-        <v>739</v>
+        <v>70</v>
       </c>
       <c r="E689" t="s">
-        <v>1703</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="690" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>1704</v>
       </c>
       <c r="B690" t="s">
         <v>1705</v>
       </c>
       <c r="C690" t="s">
         <v>1706</v>
       </c>
       <c r="D690" t="s">
         <v>126</v>
       </c>
       <c r="E690" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="691" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
         <v>1708</v>
       </c>
       <c r="B691" t="s">
         <v>1705</v>
       </c>
       <c r="C691" t="s">
         <v>1709</v>
       </c>
       <c r="D691" t="s">
         <v>1710</v>
       </c>
       <c r="E691" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
     </row>
     <row r="692" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
         <v>1711</v>
       </c>
       <c r="B692" t="s">
         <v>1705</v>
       </c>
       <c r="C692" t="s">
         <v>1712</v>
       </c>
       <c r="D692" t="s">
         <v>1713</v>
       </c>
       <c r="E692" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="693" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>1715</v>
       </c>
       <c r="B693" t="s">
         <v>1705</v>
@@ -19755,85 +19755,85 @@
       </c>
       <c r="B699" t="s">
         <v>1705</v>
       </c>
       <c r="C699" t="s">
         <v>1734</v>
       </c>
       <c r="D699" t="s">
         <v>1728</v>
       </c>
       <c r="E699" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="700" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
         <v>1738</v>
       </c>
       <c r="B700" t="s">
         <v>1705</v>
       </c>
       <c r="C700" t="s">
         <v>1739</v>
       </c>
       <c r="D700" t="s">
-        <v>433</v>
+        <v>337</v>
       </c>
       <c r="E700" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="701" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
         <v>1741</v>
       </c>
       <c r="B701" t="s">
         <v>1705</v>
       </c>
       <c r="C701" t="s">
         <v>1734</v>
       </c>
       <c r="D701" t="s">
         <v>1720</v>
       </c>
       <c r="E701" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="702" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
         <v>1743</v>
       </c>
       <c r="B702" t="s">
         <v>1705</v>
       </c>
       <c r="C702" t="s">
         <v>1744</v>
       </c>
       <c r="D702" t="s">
-        <v>1567</v>
+        <v>1548</v>
       </c>
       <c r="E702" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="703" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
         <v>1746</v>
       </c>
       <c r="B703" t="s">
         <v>1705</v>
       </c>
       <c r="C703" t="s">
         <v>1734</v>
       </c>
       <c r="D703" t="s">
         <v>1747</v>
       </c>
       <c r="E703" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="704" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
         <v>1749</v>
@@ -19874,51 +19874,51 @@
       </c>
       <c r="B706" t="s">
         <v>1705</v>
       </c>
       <c r="C706" t="s">
         <v>1758</v>
       </c>
       <c r="D706" t="s">
         <v>1759</v>
       </c>
       <c r="E706" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="707" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
         <v>1761</v>
       </c>
       <c r="B707" t="s">
         <v>1705</v>
       </c>
       <c r="C707" t="s">
         <v>1762</v>
       </c>
       <c r="D707" t="s">
-        <v>785</v>
+        <v>705</v>
       </c>
       <c r="E707" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="708" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
         <v>1764</v>
       </c>
       <c r="B708" t="s">
         <v>1705</v>
       </c>
       <c r="C708" t="s">
         <v>1765</v>
       </c>
       <c r="D708" t="s">
         <v>1766</v>
       </c>
       <c r="E708" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="709" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
         <v>1768</v>
@@ -19942,85 +19942,85 @@
       </c>
       <c r="B710" t="s">
         <v>1705</v>
       </c>
       <c r="C710" t="s">
         <v>1773</v>
       </c>
       <c r="D710" t="s">
         <v>1774</v>
       </c>
       <c r="E710" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="711" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>1776</v>
       </c>
       <c r="B711" t="s">
         <v>1705</v>
       </c>
       <c r="C711" t="s">
         <v>1777</v>
       </c>
       <c r="D711" t="s">
-        <v>1287</v>
+        <v>1255</v>
       </c>
       <c r="E711" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="712" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>1779</v>
       </c>
       <c r="B712" t="s">
         <v>1705</v>
       </c>
       <c r="C712" t="s">
         <v>1780</v>
       </c>
       <c r="D712" t="s">
         <v>16</v>
       </c>
       <c r="E712" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="713" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>1782</v>
       </c>
       <c r="B713" t="s">
         <v>1705</v>
       </c>
       <c r="C713" t="s">
         <v>1783</v>
       </c>
       <c r="D713" t="s">
-        <v>751</v>
+        <v>668</v>
       </c>
       <c r="E713" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="714" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
         <v>1785</v>
       </c>
       <c r="B714" t="s">
         <v>1705</v>
       </c>
       <c r="C714" t="s">
         <v>1786</v>
       </c>
       <c r="D714" t="s">
         <v>16</v>
       </c>
       <c r="E714" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="715" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
         <v>1788</v>
@@ -20146,51 +20146,51 @@
       </c>
       <c r="B722" t="s">
         <v>1705</v>
       </c>
       <c r="C722" t="s">
         <v>1812</v>
       </c>
       <c r="D722" t="s">
         <v>1813</v>
       </c>
       <c r="E722" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="723" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
         <v>1815</v>
       </c>
       <c r="B723" t="s">
         <v>1705</v>
       </c>
       <c r="C723" t="s">
         <v>1816</v>
       </c>
       <c r="D723" t="s">
-        <v>1310</v>
+        <v>1363</v>
       </c>
       <c r="E723" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="724" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
         <v>1818</v>
       </c>
       <c r="B724" t="s">
         <v>1705</v>
       </c>
       <c r="C724" t="s">
         <v>1819</v>
       </c>
       <c r="D724" t="s">
         <v>1820</v>
       </c>
       <c r="E724" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="725" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
         <v>1822</v>
@@ -20231,921 +20231,921 @@
       </c>
       <c r="B727" t="s">
         <v>1705</v>
       </c>
       <c r="C727" t="s">
         <v>1829</v>
       </c>
       <c r="D727" t="s">
         <v>973</v>
       </c>
       <c r="E727" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="728" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
         <v>32</v>
       </c>
       <c r="B728" t="s">
         <v>1705</v>
       </c>
       <c r="C728" t="s">
         <v>1831</v>
       </c>
       <c r="D728" t="s">
-        <v>1198</v>
+        <v>1395</v>
       </c>
       <c r="E728" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="729" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>77</v>
+        <v>1833</v>
       </c>
       <c r="B729" t="s">
         <v>1705</v>
       </c>
       <c r="C729" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="D729" t="s">
-        <v>1834</v>
+        <v>99</v>
       </c>
       <c r="E729" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="730" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>80</v>
+        <v>1836</v>
       </c>
       <c r="B730" t="s">
         <v>1705</v>
       </c>
       <c r="C730" t="s">
-        <v>1836</v>
+        <v>1834</v>
       </c>
       <c r="D730" t="s">
+        <v>99</v>
+      </c>
+      <c r="E730" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="731" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
       <c r="B731" t="s">
         <v>1705</v>
       </c>
       <c r="C731" t="s">
-        <v>1666</v>
+        <v>1839</v>
       </c>
       <c r="D731" t="s">
+        <v>99</v>
+      </c>
+      <c r="E731" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="732" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="B732" t="s">
         <v>1705</v>
       </c>
       <c r="C732" t="s">
-        <v>1674</v>
+        <v>1842</v>
       </c>
       <c r="D732" t="s">
-        <v>1840</v>
+        <v>99</v>
       </c>
       <c r="E732" t="s">
-        <v>1675</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="733" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B733" t="s">
         <v>1705</v>
       </c>
       <c r="C733" t="s">
-        <v>1669</v>
+        <v>1842</v>
       </c>
       <c r="D733" t="s">
-        <v>1138</v>
+        <v>99</v>
       </c>
       <c r="E733" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="734" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B734" t="s">
         <v>1705</v>
       </c>
       <c r="C734" t="s">
-        <v>1680</v>
+        <v>1842</v>
       </c>
       <c r="D734" t="s">
-        <v>1138</v>
+        <v>99</v>
       </c>
       <c r="E734" t="s">
-        <v>1681</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="735" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="B735" t="s">
         <v>1705</v>
       </c>
       <c r="C735" t="s">
-        <v>1677</v>
+        <v>1849</v>
       </c>
       <c r="D735" t="s">
-        <v>1840</v>
+        <v>99</v>
       </c>
       <c r="E735" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="736" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="B736" t="s">
         <v>1705</v>
       </c>
       <c r="C736" t="s">
-        <v>1683</v>
+        <v>1839</v>
       </c>
       <c r="D736" t="s">
-        <v>1840</v>
+        <v>99</v>
       </c>
       <c r="E736" t="s">
-        <v>1684</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="737" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="B737" t="s">
         <v>1705</v>
       </c>
       <c r="C737" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="D737" t="s">
-        <v>1112</v>
+        <v>99</v>
       </c>
       <c r="E737" t="s">
-        <v>559</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="738" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="B738" t="s">
         <v>1705</v>
       </c>
       <c r="C738" t="s">
-        <v>1850</v>
+        <v>1842</v>
       </c>
       <c r="D738" t="s">
-        <v>1112</v>
+        <v>99</v>
       </c>
       <c r="E738" t="s">
-        <v>561</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="739" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="B739" t="s">
         <v>1705</v>
       </c>
       <c r="C739" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="D739" t="s">
-        <v>1103</v>
+        <v>99</v>
       </c>
       <c r="E739" t="s">
-        <v>1104</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="740" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="B740" t="s">
         <v>1705</v>
       </c>
       <c r="C740" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="D740" t="s">
         <v>1103</v>
       </c>
       <c r="E740" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="741" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="B741" t="s">
         <v>1705</v>
       </c>
       <c r="C741" t="s">
-        <v>1422</v>
+        <v>1860</v>
       </c>
       <c r="D741" t="s">
-        <v>1423</v>
+        <v>1103</v>
       </c>
       <c r="E741" t="s">
-        <v>1424</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="742" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="B742" t="s">
         <v>1705</v>
       </c>
       <c r="C742" t="s">
-        <v>1696</v>
+        <v>1862</v>
       </c>
       <c r="D742" t="s">
-        <v>707</v>
+        <v>818</v>
       </c>
       <c r="E742" t="s">
-        <v>1855</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="743" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
       <c r="B743" t="s">
         <v>1705</v>
       </c>
       <c r="C743" t="s">
-        <v>1699</v>
+        <v>1865</v>
       </c>
       <c r="D743" t="s">
-        <v>707</v>
+        <v>1112</v>
       </c>
       <c r="E743" t="s">
-        <v>1857</v>
+        <v>561</v>
       </c>
     </row>
     <row r="744" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="B744" t="s">
         <v>1705</v>
       </c>
       <c r="C744" t="s">
-        <v>1702</v>
+        <v>1865</v>
       </c>
       <c r="D744" t="s">
-        <v>739</v>
+        <v>1112</v>
       </c>
       <c r="E744" t="s">
-        <v>1859</v>
+        <v>559</v>
       </c>
     </row>
     <row r="745" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="B745" t="s">
         <v>1705</v>
       </c>
       <c r="C745" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="D745" t="s">
-        <v>1862</v>
+        <v>99</v>
       </c>
       <c r="E745" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="746" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
       <c r="B746" t="s">
         <v>1705</v>
       </c>
       <c r="C746" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="D746" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E746" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="747" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="B747" t="s">
         <v>1705</v>
       </c>
       <c r="C747" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="D747" t="s">
-        <v>70</v>
+        <v>1166</v>
       </c>
       <c r="E747" t="s">
-        <v>1868</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="748" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="B748" t="s">
         <v>1705</v>
       </c>
       <c r="C748" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="D748" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E748" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="749" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="B749" t="s">
         <v>1705</v>
       </c>
       <c r="C749" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="D749" t="s">
-        <v>67</v>
+        <v>1171</v>
       </c>
       <c r="E749" t="s">
-        <v>1873</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="750" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="B750" t="s">
         <v>1705</v>
       </c>
       <c r="C750" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="D750" t="s">
-        <v>70</v>
+        <v>818</v>
       </c>
       <c r="E750" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="751" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="B751" t="s">
         <v>1705</v>
       </c>
       <c r="C751" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D751" t="s">
-        <v>67</v>
+        <v>1882</v>
       </c>
       <c r="E751" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="752" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="B752" t="s">
         <v>1705</v>
       </c>
       <c r="C752" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D752" t="s">
-        <v>70</v>
+        <v>1885</v>
       </c>
       <c r="E752" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="753" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="B753" t="s">
         <v>1705</v>
       </c>
       <c r="C753" t="s">
-        <v>387</v>
+        <v>1881</v>
       </c>
       <c r="D753" t="s">
-        <v>1728</v>
+        <v>1888</v>
       </c>
       <c r="E753" t="s">
-        <v>1882</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="754" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="B754" t="s">
         <v>1705</v>
       </c>
       <c r="C754" t="s">
-        <v>1801</v>
+        <v>435</v>
       </c>
       <c r="D754" t="s">
-        <v>126</v>
+        <v>1728</v>
       </c>
       <c r="E754" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="755" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="B755" t="s">
         <v>1705</v>
       </c>
       <c r="C755" t="s">
-        <v>1877</v>
+        <v>1801</v>
       </c>
       <c r="D755" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E755" t="s">
-        <v>1880</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="756" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>1886</v>
+        <v>77</v>
       </c>
       <c r="B756" t="s">
         <v>1705</v>
       </c>
       <c r="C756" t="s">
-        <v>1877</v>
+        <v>1893</v>
       </c>
       <c r="D756" t="s">
-        <v>99</v>
+        <v>1894</v>
       </c>
       <c r="E756" t="s">
-        <v>1878</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="757" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>1887</v>
+        <v>80</v>
       </c>
       <c r="B757" t="s">
         <v>1705</v>
       </c>
       <c r="C757" t="s">
-        <v>1870</v>
+        <v>1896</v>
       </c>
       <c r="D757" t="s">
-        <v>99</v>
+        <v>1897</v>
       </c>
       <c r="E757" t="s">
-        <v>1875</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="758" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>1888</v>
+        <v>1899</v>
       </c>
       <c r="B758" t="s">
         <v>1705</v>
       </c>
       <c r="C758" t="s">
-        <v>1867</v>
+        <v>1619</v>
       </c>
       <c r="D758" t="s">
-        <v>99</v>
+        <v>1900</v>
       </c>
       <c r="E758" t="s">
-        <v>1871</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="759" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>1889</v>
+        <v>1902</v>
       </c>
       <c r="B759" t="s">
         <v>1705</v>
       </c>
       <c r="C759" t="s">
-        <v>1867</v>
+        <v>1627</v>
       </c>
       <c r="D759" t="s">
-        <v>99</v>
+        <v>1900</v>
       </c>
       <c r="E759" t="s">
-        <v>1868</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="760" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>1890</v>
+        <v>1903</v>
       </c>
       <c r="B760" t="s">
         <v>1705</v>
       </c>
       <c r="C760" t="s">
-        <v>1867</v>
+        <v>1622</v>
       </c>
       <c r="D760" t="s">
-        <v>99</v>
+        <v>1138</v>
       </c>
       <c r="E760" t="s">
-        <v>1873</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="761" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>1891</v>
+        <v>1905</v>
       </c>
       <c r="B761" t="s">
         <v>1705</v>
       </c>
       <c r="C761" t="s">
-        <v>1892</v>
+        <v>1633</v>
       </c>
       <c r="D761" t="s">
-        <v>99</v>
+        <v>1138</v>
       </c>
       <c r="E761" t="s">
-        <v>1893</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="762" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>1894</v>
+        <v>1906</v>
       </c>
       <c r="B762" t="s">
         <v>1705</v>
       </c>
       <c r="C762" t="s">
-        <v>1870</v>
+        <v>1630</v>
       </c>
       <c r="D762" t="s">
-        <v>99</v>
+        <v>1900</v>
       </c>
       <c r="E762" t="s">
-        <v>1871</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="763" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>1895</v>
+        <v>1908</v>
       </c>
       <c r="B763" t="s">
         <v>1705</v>
       </c>
       <c r="C763" t="s">
-        <v>1896</v>
+        <v>1636</v>
       </c>
       <c r="D763" t="s">
-        <v>99</v>
+        <v>1900</v>
       </c>
       <c r="E763" t="s">
-        <v>1897</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="764" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>1898</v>
+        <v>1909</v>
       </c>
       <c r="B764" t="s">
         <v>1705</v>
       </c>
       <c r="C764" t="s">
-        <v>1867</v>
+        <v>1865</v>
       </c>
       <c r="D764" t="s">
-        <v>99</v>
+        <v>1112</v>
       </c>
       <c r="E764" t="s">
-        <v>1868</v>
+        <v>559</v>
       </c>
     </row>
     <row r="765" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>1899</v>
+        <v>1909</v>
       </c>
       <c r="B765" t="s">
         <v>1705</v>
       </c>
       <c r="C765" t="s">
-        <v>1900</v>
+        <v>1865</v>
       </c>
       <c r="D765" t="s">
-        <v>99</v>
+        <v>1112</v>
       </c>
       <c r="E765" t="s">
-        <v>1901</v>
+        <v>561</v>
       </c>
     </row>
     <row r="766" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="B766" t="s">
         <v>1705</v>
       </c>
       <c r="C766" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="D766" t="s">
         <v>1103</v>
       </c>
       <c r="E766" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="767" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="B767" t="s">
         <v>1705</v>
       </c>
       <c r="C767" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="D767" t="s">
         <v>1103</v>
       </c>
       <c r="E767" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="768" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="B768" t="s">
         <v>1705</v>
       </c>
       <c r="C768" t="s">
-        <v>1904</v>
+        <v>1292</v>
       </c>
       <c r="D768" t="s">
-        <v>818</v>
+        <v>1293</v>
       </c>
       <c r="E768" t="s">
-        <v>1905</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="769" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="B769" t="s">
         <v>1705</v>
       </c>
       <c r="C769" t="s">
-        <v>1850</v>
+        <v>1650</v>
       </c>
       <c r="D769" t="s">
-        <v>1112</v>
+        <v>613</v>
       </c>
       <c r="E769" t="s">
-        <v>561</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="770" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="B770" t="s">
         <v>1705</v>
       </c>
       <c r="C770" t="s">
-        <v>1850</v>
+        <v>1653</v>
       </c>
       <c r="D770" t="s">
-        <v>1112</v>
+        <v>613</v>
       </c>
       <c r="E770" t="s">
-        <v>559</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="771" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
       <c r="B771" t="s">
         <v>1705</v>
       </c>
       <c r="C771" t="s">
-        <v>1861</v>
+        <v>1656</v>
       </c>
       <c r="D771" t="s">
-        <v>99</v>
+        <v>653</v>
       </c>
       <c r="E771" t="s">
-        <v>1865</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="772" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="B772" t="s">
         <v>1705</v>
       </c>
       <c r="C772" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="D772" t="s">
-        <v>99</v>
+        <v>1919</v>
       </c>
       <c r="E772" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="773" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="B773" t="s">
         <v>1705</v>
       </c>
       <c r="C773" t="s">
-        <v>1910</v>
+        <v>1867</v>
       </c>
       <c r="D773" t="s">
-        <v>1166</v>
+        <v>70</v>
       </c>
       <c r="E773" t="s">
-        <v>1169</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="774" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="B774" t="s">
         <v>1705</v>
       </c>
       <c r="C774" t="s">
-        <v>1912</v>
+        <v>1842</v>
       </c>
       <c r="D774" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E774" t="s">
-        <v>1913</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="775" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>1914</v>
+        <v>1922</v>
       </c>
       <c r="B775" t="s">
         <v>1705</v>
       </c>
       <c r="C775" t="s">
-        <v>1910</v>
+        <v>1839</v>
       </c>
       <c r="D775" t="s">
-        <v>1171</v>
+        <v>67</v>
       </c>
       <c r="E775" t="s">
-        <v>1167</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="776" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="B776" t="s">
         <v>1705</v>
       </c>
       <c r="C776" t="s">
-        <v>1916</v>
+        <v>1842</v>
       </c>
       <c r="D776" t="s">
-        <v>818</v>
+        <v>67</v>
       </c>
       <c r="E776" t="s">
-        <v>1917</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="777" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="B777" t="s">
         <v>1705</v>
       </c>
       <c r="C777" t="s">
-        <v>1919</v>
+        <v>1839</v>
       </c>
       <c r="D777" t="s">
-        <v>1920</v>
+        <v>70</v>
       </c>
       <c r="E777" t="s">
-        <v>1921</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="778" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B778" t="s">
         <v>1705</v>
       </c>
       <c r="C778" t="s">
-        <v>1919</v>
+        <v>1834</v>
       </c>
       <c r="D778" t="s">
-        <v>1923</v>
+        <v>67</v>
       </c>
       <c r="E778" t="s">
-        <v>1924</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="779" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B779" t="s">
         <v>1705</v>
       </c>
       <c r="C779" t="s">
-        <v>1919</v>
+        <v>1834</v>
       </c>
       <c r="D779" t="s">
-        <v>1926</v>
+        <v>70</v>
       </c>
       <c r="E779" t="s">
-        <v>1167</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="780" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
         <v>1927</v>
       </c>
       <c r="B780" t="s">
         <v>1928</v>
       </c>
       <c r="C780" t="s">
         <v>1929</v>
       </c>
       <c r="D780" t="s">
         <v>126</v>
       </c>
       <c r="E780" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="781" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
         <v>1931</v>
       </c>
       <c r="B781" t="s">
         <v>1928</v>
@@ -21285,51 +21285,51 @@
       </c>
       <c r="B789" t="s">
         <v>1928</v>
       </c>
       <c r="C789" t="s">
         <v>1955</v>
       </c>
       <c r="D789" t="s">
         <v>126</v>
       </c>
       <c r="E789" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="790" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
         <v>1957</v>
       </c>
       <c r="B790" t="s">
         <v>1928</v>
       </c>
       <c r="C790" t="s">
         <v>1958</v>
       </c>
       <c r="D790" t="s">
-        <v>1555</v>
+        <v>1583</v>
       </c>
       <c r="E790" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="791" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
         <v>1960</v>
       </c>
       <c r="B791" t="s">
         <v>1928</v>
       </c>
       <c r="C791" t="s">
         <v>1961</v>
       </c>
       <c r="D791" t="s">
         <v>126</v>
       </c>
       <c r="E791" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="792" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
         <v>1963</v>
@@ -21472,51 +21472,51 @@
       </c>
       <c r="B800" t="s">
         <v>1928</v>
       </c>
       <c r="C800" t="s">
         <v>1991</v>
       </c>
       <c r="D800" t="s">
         <v>997</v>
       </c>
       <c r="E800" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="801" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
         <v>1992</v>
       </c>
       <c r="B801" t="s">
         <v>1928</v>
       </c>
       <c r="C801" t="s">
         <v>813</v>
       </c>
       <c r="D801" t="s">
-        <v>662</v>
+        <v>632</v>
       </c>
       <c r="E801" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="802" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
         <v>1993</v>
       </c>
       <c r="B802" t="s">
         <v>1928</v>
       </c>
       <c r="C802" t="s">
         <v>1991</v>
       </c>
       <c r="D802" t="s">
         <v>997</v>
       </c>
       <c r="E802" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="803" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
         <v>1994</v>
@@ -21642,51 +21642,51 @@
       </c>
       <c r="B810" t="s">
         <v>1928</v>
       </c>
       <c r="C810" t="s">
         <v>2015</v>
       </c>
       <c r="D810" t="s">
         <v>2005</v>
       </c>
       <c r="E810" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="811" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
         <v>2017</v>
       </c>
       <c r="B811" t="s">
         <v>1928</v>
       </c>
       <c r="C811" t="s">
         <v>152</v>
       </c>
       <c r="D811" t="s">
-        <v>441</v>
+        <v>345</v>
       </c>
       <c r="E811" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="812" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
         <v>2019</v>
       </c>
       <c r="B812" t="s">
         <v>1928</v>
       </c>
       <c r="C812" t="s">
         <v>2020</v>
       </c>
       <c r="D812" t="s">
         <v>2005</v>
       </c>
       <c r="E812" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="813" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
         <v>2021</v>
@@ -21710,51 +21710,51 @@
       </c>
       <c r="B814" t="s">
         <v>1928</v>
       </c>
       <c r="C814" t="s">
         <v>2025</v>
       </c>
       <c r="D814" t="s">
         <v>1138</v>
       </c>
       <c r="E814" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="815" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
         <v>2026</v>
       </c>
       <c r="B815" t="s">
         <v>1928</v>
       </c>
       <c r="C815" t="s">
         <v>2027</v>
       </c>
       <c r="D815" t="s">
-        <v>1275</v>
+        <v>1303</v>
       </c>
       <c r="E815" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="816" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
         <v>2029</v>
       </c>
       <c r="B816" t="s">
         <v>1928</v>
       </c>
       <c r="C816" t="s">
         <v>545</v>
       </c>
       <c r="D816" t="s">
         <v>2030</v>
       </c>
       <c r="E816" t="s">
         <v>2031</v>
       </c>
     </row>
     <row r="817" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
         <v>2032</v>
@@ -21897,1275 +21897,1275 @@
       </c>
       <c r="B825" t="s">
         <v>1928</v>
       </c>
       <c r="C825" t="s">
         <v>2059</v>
       </c>
       <c r="D825" t="s">
         <v>2060</v>
       </c>
       <c r="E825" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="826" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
         <v>2062</v>
       </c>
       <c r="B826" t="s">
         <v>1928</v>
       </c>
       <c r="C826" t="s">
         <v>2063</v>
       </c>
       <c r="D826" t="s">
+        <v>99</v>
+      </c>
+      <c r="E826" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="827" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
-        <v>83</v>
+        <v>2065</v>
       </c>
       <c r="B827" t="s">
         <v>1928</v>
       </c>
       <c r="C827" t="s">
         <v>2066</v>
       </c>
       <c r="D827" t="s">
+        <v>676</v>
+      </c>
+      <c r="E827" t="s">
         <v>2067</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="828" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
-        <v>2069</v>
+        <v>2068</v>
       </c>
       <c r="B828" t="s">
         <v>1928</v>
       </c>
       <c r="C828" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D828" t="s">
+        <v>231</v>
+      </c>
+      <c r="E828" t="s">
         <v>2070</v>
-      </c>
-[...4 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="829" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
-        <v>2073</v>
+        <v>2071</v>
       </c>
       <c r="B829" t="s">
         <v>1928</v>
       </c>
       <c r="C829" t="s">
-        <v>2074</v>
+        <v>2072</v>
       </c>
       <c r="D829" t="s">
-        <v>662</v>
+        <v>99</v>
       </c>
       <c r="E829" t="s">
-        <v>2075</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="830" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
-        <v>2076</v>
+        <v>2074</v>
       </c>
       <c r="B830" t="s">
         <v>1928</v>
       </c>
       <c r="C830" t="s">
-        <v>2077</v>
+        <v>2075</v>
       </c>
       <c r="D830" t="s">
-        <v>67</v>
+        <v>1279</v>
       </c>
       <c r="E830" t="s">
-        <v>2078</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="831" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
-        <v>2079</v>
+        <v>2077</v>
       </c>
       <c r="B831" t="s">
         <v>1928</v>
       </c>
       <c r="C831" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="D831" t="s">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="E831" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="832" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
-        <v>2081</v>
+        <v>2080</v>
       </c>
       <c r="B832" t="s">
         <v>1928</v>
       </c>
       <c r="C832" t="s">
-        <v>1900</v>
+        <v>2081</v>
       </c>
       <c r="D832" t="s">
-        <v>70</v>
+        <v>1126</v>
       </c>
       <c r="E832" t="s">
-        <v>1901</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="833" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B833" t="s">
         <v>1928</v>
       </c>
       <c r="C833" t="s">
-        <v>1912</v>
+        <v>2084</v>
       </c>
       <c r="D833" t="s">
-        <v>70</v>
+        <v>215</v>
       </c>
       <c r="E833" t="s">
-        <v>1913</v>
+        <v>251</v>
       </c>
     </row>
     <row r="834" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="B834" t="s">
         <v>1928</v>
       </c>
       <c r="C834" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="D834" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E834" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="835" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="B835" t="s">
         <v>1928</v>
       </c>
       <c r="C835" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="D835" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E835" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="836" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B836" t="s">
         <v>1928</v>
       </c>
       <c r="C836" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="D836" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E836" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="837" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B837" t="s">
         <v>1928</v>
       </c>
       <c r="C837" t="s">
-        <v>1910</v>
+        <v>2091</v>
       </c>
       <c r="D837" t="s">
-        <v>1171</v>
+        <v>99</v>
       </c>
       <c r="E837" t="s">
-        <v>1167</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="838" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="B838" t="s">
         <v>1928</v>
       </c>
       <c r="C838" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="D838" t="s">
-        <v>231</v>
+        <v>2097</v>
       </c>
       <c r="E838" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="839" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B839" t="s">
         <v>1928</v>
       </c>
       <c r="C839" t="s">
-        <v>1910</v>
+        <v>2100</v>
       </c>
       <c r="D839" t="s">
-        <v>1166</v>
+        <v>2101</v>
       </c>
       <c r="E839" t="s">
-        <v>1169</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="840" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="B840" t="s">
         <v>1928</v>
       </c>
       <c r="C840" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="D840" t="s">
-        <v>759</v>
+        <v>2105</v>
       </c>
       <c r="E840" t="s">
-        <v>2099</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="841" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="B841" t="s">
         <v>1928</v>
       </c>
       <c r="C841" t="s">
-        <v>2101</v>
+        <v>2108</v>
       </c>
       <c r="D841" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="E841" t="s">
-        <v>2103</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="842" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
       <c r="B842" t="s">
         <v>1928</v>
       </c>
       <c r="C842" t="s">
-        <v>1919</v>
+        <v>2112</v>
       </c>
       <c r="D842" t="s">
-        <v>1926</v>
+        <v>653</v>
       </c>
       <c r="E842" t="s">
-        <v>1167</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="843" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="B843" t="s">
         <v>1928</v>
       </c>
       <c r="C843" t="s">
-        <v>2106</v>
+        <v>2115</v>
       </c>
       <c r="D843" t="s">
-        <v>1923</v>
+        <v>2116</v>
       </c>
       <c r="E843" t="s">
-        <v>1924</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="844" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
-        <v>2107</v>
+        <v>2118</v>
       </c>
       <c r="B844" t="s">
         <v>1928</v>
       </c>
       <c r="C844" t="s">
-        <v>1919</v>
+        <v>2119</v>
       </c>
       <c r="D844" t="s">
-        <v>1920</v>
+        <v>2120</v>
       </c>
       <c r="E844" t="s">
-        <v>1921</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="845" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
-        <v>2108</v>
+        <v>2122</v>
       </c>
       <c r="B845" t="s">
         <v>1928</v>
       </c>
       <c r="C845" t="s">
-        <v>387</v>
+        <v>2123</v>
       </c>
       <c r="D845" t="s">
-        <v>818</v>
+        <v>2124</v>
       </c>
       <c r="E845" t="s">
-        <v>2109</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="846" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
-        <v>2110</v>
+        <v>2125</v>
       </c>
       <c r="B846" t="s">
         <v>1928</v>
       </c>
       <c r="C846" t="s">
-        <v>2111</v>
+        <v>2126</v>
       </c>
       <c r="D846" t="s">
-        <v>997</v>
+        <v>2127</v>
       </c>
       <c r="E846" t="s">
-        <v>1079</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="847" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
-        <v>2112</v>
+        <v>2125</v>
       </c>
       <c r="B847" t="s">
         <v>1928</v>
       </c>
       <c r="C847" t="s">
-        <v>387</v>
+        <v>2126</v>
       </c>
       <c r="D847" t="s">
-        <v>2005</v>
+        <v>2127</v>
       </c>
       <c r="E847" t="s">
-        <v>2113</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="848" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
-        <v>2114</v>
+        <v>2130</v>
       </c>
       <c r="B848" t="s">
         <v>1928</v>
       </c>
       <c r="C848" t="s">
-        <v>2101</v>
+        <v>2131</v>
       </c>
       <c r="D848" t="s">
-        <v>99</v>
+        <v>818</v>
       </c>
       <c r="E848" t="s">
-        <v>2103</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="849" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
-        <v>2115</v>
+        <v>2133</v>
       </c>
       <c r="B849" t="s">
         <v>1928</v>
       </c>
       <c r="C849" t="s">
-        <v>2098</v>
+        <v>2134</v>
       </c>
       <c r="D849" t="s">
-        <v>759</v>
+        <v>2135</v>
       </c>
       <c r="E849" t="s">
-        <v>2116</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="850" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
-        <v>2117</v>
+        <v>2137</v>
       </c>
       <c r="B850" t="s">
         <v>1928</v>
       </c>
       <c r="C850" t="s">
-        <v>2094</v>
+        <v>2138</v>
       </c>
       <c r="D850" t="s">
-        <v>231</v>
+        <v>997</v>
       </c>
       <c r="E850" t="s">
-        <v>2118</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="851" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
-        <v>2119</v>
+        <v>2140</v>
       </c>
       <c r="B851" t="s">
         <v>1928</v>
       </c>
       <c r="C851" t="s">
-        <v>2090</v>
+        <v>2141</v>
       </c>
       <c r="D851" t="s">
-        <v>99</v>
+        <v>2142</v>
       </c>
       <c r="E851" t="s">
-        <v>2091</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="852" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
-        <v>2120</v>
+        <v>2144</v>
       </c>
       <c r="B852" t="s">
         <v>1928</v>
       </c>
       <c r="C852" t="s">
-        <v>2121</v>
+        <v>2145</v>
       </c>
       <c r="D852" t="s">
-        <v>1410</v>
+        <v>818</v>
       </c>
       <c r="E852" t="s">
-        <v>2122</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="853" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
-        <v>2123</v>
+        <v>2146</v>
       </c>
       <c r="B853" t="s">
         <v>1928</v>
       </c>
       <c r="C853" t="s">
-        <v>2124</v>
+        <v>2147</v>
       </c>
       <c r="D853" t="s">
-        <v>223</v>
+        <v>2148</v>
       </c>
       <c r="E853" t="s">
-        <v>2125</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="854" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
-        <v>2126</v>
+        <v>2150</v>
       </c>
       <c r="B854" t="s">
         <v>1928</v>
       </c>
       <c r="C854" t="s">
-        <v>2127</v>
+        <v>2151</v>
       </c>
       <c r="D854" t="s">
-        <v>1126</v>
+        <v>2148</v>
       </c>
       <c r="E854" t="s">
-        <v>2128</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="855" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
-        <v>2129</v>
+        <v>2153</v>
       </c>
       <c r="B855" t="s">
         <v>1928</v>
       </c>
       <c r="C855" t="s">
-        <v>2130</v>
+        <v>2154</v>
       </c>
       <c r="D855" t="s">
-        <v>215</v>
+        <v>818</v>
       </c>
       <c r="E855" t="s">
-        <v>251</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="856" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
-        <v>2131</v>
+        <v>2155</v>
       </c>
       <c r="B856" t="s">
         <v>1928</v>
       </c>
       <c r="C856" t="s">
-        <v>2087</v>
+        <v>2156</v>
       </c>
       <c r="D856" t="s">
-        <v>99</v>
+        <v>2157</v>
       </c>
       <c r="E856" t="s">
-        <v>2088</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="857" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
-        <v>2132</v>
+        <v>2159</v>
       </c>
       <c r="B857" t="s">
         <v>1928</v>
       </c>
       <c r="C857" t="s">
-        <v>2087</v>
+        <v>2160</v>
       </c>
       <c r="D857" t="s">
-        <v>99</v>
+        <v>818</v>
       </c>
       <c r="E857" t="s">
-        <v>2085</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="858" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
-        <v>2133</v>
+        <v>2162</v>
       </c>
       <c r="B858" t="s">
         <v>1928</v>
       </c>
       <c r="C858" t="s">
-        <v>2077</v>
+        <v>2163</v>
       </c>
       <c r="D858" t="s">
-        <v>99</v>
+        <v>231</v>
       </c>
       <c r="E858" t="s">
-        <v>2080</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="859" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
-        <v>2134</v>
+        <v>2165</v>
       </c>
       <c r="B859" t="s">
         <v>1928</v>
       </c>
       <c r="C859" t="s">
-        <v>2077</v>
+        <v>2166</v>
       </c>
       <c r="D859" t="s">
-        <v>99</v>
+        <v>2127</v>
       </c>
       <c r="E859" t="s">
-        <v>2078</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="860" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
-        <v>2135</v>
+        <v>2165</v>
       </c>
       <c r="B860" t="s">
         <v>1928</v>
       </c>
       <c r="C860" t="s">
-        <v>2136</v>
+        <v>2166</v>
       </c>
       <c r="D860" t="s">
-        <v>2137</v>
+        <v>2127</v>
       </c>
       <c r="E860" t="s">
-        <v>2138</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="861" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
-        <v>2139</v>
+        <v>2169</v>
       </c>
       <c r="B861" t="s">
         <v>1928</v>
       </c>
       <c r="C861" t="s">
-        <v>2140</v>
+        <v>2170</v>
       </c>
       <c r="D861" t="s">
-        <v>2141</v>
+        <v>632</v>
       </c>
       <c r="E861" t="s">
-        <v>2142</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="862" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
-        <v>2143</v>
+        <v>2171</v>
       </c>
       <c r="B862" t="s">
         <v>1928</v>
       </c>
       <c r="C862" t="s">
-        <v>2144</v>
+        <v>2126</v>
       </c>
       <c r="D862" t="s">
-        <v>2145</v>
+        <v>2127</v>
       </c>
       <c r="E862" t="s">
-        <v>2146</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="863" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
-        <v>2147</v>
+        <v>2171</v>
       </c>
       <c r="B863" t="s">
         <v>1928</v>
       </c>
       <c r="C863" t="s">
-        <v>2148</v>
+        <v>2126</v>
       </c>
       <c r="D863" t="s">
-        <v>2149</v>
+        <v>2127</v>
       </c>
       <c r="E863" t="s">
-        <v>2150</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="864" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
-        <v>2151</v>
+        <v>2172</v>
       </c>
       <c r="B864" t="s">
         <v>1928</v>
       </c>
       <c r="C864" t="s">
-        <v>2152</v>
+        <v>2173</v>
       </c>
       <c r="D864" t="s">
-        <v>739</v>
+        <v>1126</v>
       </c>
       <c r="E864" t="s">
-        <v>2153</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="865" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
-        <v>2154</v>
+        <v>2175</v>
       </c>
       <c r="B865" t="s">
         <v>1928</v>
       </c>
       <c r="C865" t="s">
-        <v>2155</v>
+        <v>2176</v>
       </c>
       <c r="D865" t="s">
-        <v>2156</v>
+        <v>632</v>
       </c>
       <c r="E865" t="s">
-        <v>2157</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="866" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
-        <v>2158</v>
+        <v>2177</v>
       </c>
       <c r="B866" t="s">
         <v>1928</v>
       </c>
       <c r="C866" t="s">
-        <v>2159</v>
+        <v>2178</v>
       </c>
       <c r="D866" t="s">
-        <v>2160</v>
+        <v>231</v>
       </c>
       <c r="E866" t="s">
-        <v>2161</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="867" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
-        <v>2162</v>
+        <v>2180</v>
       </c>
       <c r="B867" t="s">
         <v>1928</v>
       </c>
       <c r="C867" t="s">
-        <v>2163</v>
+        <v>2181</v>
       </c>
       <c r="D867" t="s">
-        <v>2164</v>
+        <v>1720</v>
       </c>
       <c r="E867" t="s">
-        <v>1106</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="868" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
-        <v>2165</v>
+        <v>2183</v>
       </c>
       <c r="B868" t="s">
         <v>1928</v>
       </c>
       <c r="C868" t="s">
-        <v>2166</v>
+        <v>2184</v>
       </c>
       <c r="D868" t="s">
-        <v>2167</v>
+        <v>1735</v>
       </c>
       <c r="E868" t="s">
-        <v>2168</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="869" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
-        <v>2165</v>
+        <v>2186</v>
       </c>
       <c r="B869" t="s">
         <v>1928</v>
       </c>
       <c r="C869" t="s">
-        <v>2166</v>
+        <v>2081</v>
       </c>
       <c r="D869" t="s">
-        <v>2167</v>
+        <v>1126</v>
       </c>
       <c r="E869" t="s">
-        <v>2169</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="870" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
-        <v>2170</v>
+        <v>2187</v>
       </c>
       <c r="B870" t="s">
         <v>1928</v>
       </c>
       <c r="C870" t="s">
-        <v>2171</v>
+        <v>2188</v>
       </c>
       <c r="D870" t="s">
-        <v>818</v>
+        <v>1720</v>
       </c>
       <c r="E870" t="s">
-        <v>2172</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="871" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
-        <v>2173</v>
+        <v>2190</v>
       </c>
       <c r="B871" t="s">
         <v>1928</v>
       </c>
       <c r="C871" t="s">
-        <v>2174</v>
+        <v>2191</v>
       </c>
       <c r="D871" t="s">
-        <v>2175</v>
+        <v>2192</v>
       </c>
       <c r="E871" t="s">
-        <v>2176</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="872" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
-        <v>2177</v>
+        <v>2194</v>
       </c>
       <c r="B872" t="s">
         <v>1928</v>
       </c>
       <c r="C872" t="s">
-        <v>2070</v>
+        <v>2195</v>
       </c>
       <c r="D872" t="s">
-        <v>997</v>
+        <v>1747</v>
       </c>
       <c r="E872" t="s">
-        <v>2072</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="873" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
-        <v>2178</v>
+        <v>2196</v>
       </c>
       <c r="B873" t="s">
         <v>1928</v>
       </c>
       <c r="C873" t="s">
-        <v>2179</v>
+        <v>435</v>
       </c>
       <c r="D873" t="s">
-        <v>2180</v>
+        <v>818</v>
       </c>
       <c r="E873" t="s">
-        <v>2181</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="874" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
-        <v>2182</v>
+        <v>2198</v>
       </c>
       <c r="B874" t="s">
         <v>1928</v>
       </c>
       <c r="C874" t="s">
-        <v>2183</v>
+        <v>2199</v>
       </c>
       <c r="D874" t="s">
-        <v>818</v>
+        <v>997</v>
       </c>
       <c r="E874" t="s">
-        <v>1905</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="875" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
-        <v>2184</v>
+        <v>2200</v>
       </c>
       <c r="B875" t="s">
         <v>1928</v>
       </c>
       <c r="C875" t="s">
-        <v>2185</v>
+        <v>435</v>
       </c>
       <c r="D875" t="s">
-        <v>2186</v>
+        <v>2005</v>
       </c>
       <c r="E875" t="s">
-        <v>2187</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="876" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
-        <v>2188</v>
+        <v>2202</v>
       </c>
       <c r="B876" t="s">
         <v>1928</v>
       </c>
       <c r="C876" t="s">
-        <v>2189</v>
+        <v>2203</v>
       </c>
       <c r="D876" t="s">
-        <v>2186</v>
+        <v>2204</v>
       </c>
       <c r="E876" t="s">
-        <v>2190</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="877" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
-        <v>2191</v>
+        <v>83</v>
       </c>
       <c r="B877" t="s">
         <v>1928</v>
       </c>
       <c r="C877" t="s">
-        <v>2192</v>
+        <v>2206</v>
       </c>
       <c r="D877" t="s">
-        <v>818</v>
+        <v>2207</v>
       </c>
       <c r="E877" t="s">
-        <v>2172</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="878" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
-        <v>2193</v>
+        <v>2209</v>
       </c>
       <c r="B878" t="s">
         <v>1928</v>
       </c>
       <c r="C878" t="s">
-        <v>2194</v>
+        <v>2138</v>
       </c>
       <c r="D878" t="s">
-        <v>2195</v>
+        <v>2210</v>
       </c>
       <c r="E878" t="s">
-        <v>2196</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="879" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
-        <v>2197</v>
+        <v>2211</v>
       </c>
       <c r="B879" t="s">
         <v>1928</v>
       </c>
       <c r="C879" t="s">
-        <v>2198</v>
+        <v>2170</v>
       </c>
       <c r="D879" t="s">
-        <v>818</v>
+        <v>632</v>
       </c>
       <c r="E879" t="s">
-        <v>2199</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="880" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
-        <v>2200</v>
+        <v>2213</v>
       </c>
       <c r="B880" t="s">
         <v>1928</v>
       </c>
       <c r="C880" t="s">
-        <v>2201</v>
+        <v>2091</v>
       </c>
       <c r="D880" t="s">
-        <v>231</v>
+        <v>67</v>
       </c>
       <c r="E880" t="s">
-        <v>2202</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="881" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A881" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
       <c r="B881" t="s">
         <v>1928</v>
       </c>
       <c r="C881" t="s">
-        <v>2204</v>
+        <v>2091</v>
       </c>
       <c r="D881" t="s">
-        <v>2167</v>
+        <v>70</v>
       </c>
       <c r="E881" t="s">
-        <v>2205</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="882" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A882" t="s">
-        <v>2203</v>
+        <v>2215</v>
       </c>
       <c r="B882" t="s">
         <v>1928</v>
       </c>
       <c r="C882" t="s">
-        <v>2204</v>
+        <v>1857</v>
       </c>
       <c r="D882" t="s">
-        <v>2167</v>
+        <v>70</v>
       </c>
       <c r="E882" t="s">
-        <v>2206</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="883" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
-        <v>2207</v>
+        <v>2216</v>
       </c>
       <c r="B883" t="s">
         <v>1928</v>
       </c>
       <c r="C883" t="s">
-        <v>2074</v>
+        <v>1874</v>
       </c>
       <c r="D883" t="s">
-        <v>662</v>
+        <v>70</v>
       </c>
       <c r="E883" t="s">
-        <v>1905</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="884" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="B884" t="s">
         <v>1928</v>
       </c>
       <c r="C884" t="s">
-        <v>2166</v>
+        <v>2218</v>
       </c>
       <c r="D884" t="s">
-        <v>2167</v>
+        <v>67</v>
       </c>
       <c r="E884" t="s">
-        <v>2168</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="885" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
-        <v>2208</v>
+        <v>2219</v>
       </c>
       <c r="B885" t="s">
         <v>1928</v>
       </c>
       <c r="C885" t="s">
-        <v>2166</v>
+        <v>2086</v>
       </c>
       <c r="D885" t="s">
-        <v>2167</v>
+        <v>70</v>
       </c>
       <c r="E885" t="s">
-        <v>2169</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="886" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
-        <v>2209</v>
+        <v>2220</v>
       </c>
       <c r="B886" t="s">
         <v>1928</v>
       </c>
       <c r="C886" t="s">
-        <v>2210</v>
+        <v>2072</v>
       </c>
       <c r="D886" t="s">
-        <v>1126</v>
+        <v>70</v>
       </c>
       <c r="E886" t="s">
-        <v>2211</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="887" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
-        <v>2212</v>
+        <v>2221</v>
       </c>
       <c r="B887" t="s">
         <v>1928</v>
       </c>
       <c r="C887" t="s">
-        <v>2213</v>
+        <v>1872</v>
       </c>
       <c r="D887" t="s">
-        <v>662</v>
+        <v>1171</v>
       </c>
       <c r="E887" t="s">
-        <v>1917</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="888" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
-        <v>2214</v>
+        <v>2222</v>
       </c>
       <c r="B888" t="s">
         <v>1928</v>
       </c>
       <c r="C888" t="s">
-        <v>2215</v>
+        <v>2069</v>
       </c>
       <c r="D888" t="s">
         <v>231</v>
       </c>
       <c r="E888" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="889" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="B889" t="s">
         <v>1928</v>
       </c>
       <c r="C889" t="s">
-        <v>2218</v>
+        <v>1872</v>
       </c>
       <c r="D889" t="s">
-        <v>1720</v>
+        <v>1166</v>
       </c>
       <c r="E889" t="s">
-        <v>2219</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="890" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
-        <v>2220</v>
+        <v>2225</v>
       </c>
       <c r="B890" t="s">
         <v>1928</v>
       </c>
       <c r="C890" t="s">
-        <v>2221</v>
+        <v>2066</v>
       </c>
       <c r="D890" t="s">
-        <v>1735</v>
+        <v>676</v>
       </c>
       <c r="E890" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="891" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="B891" t="s">
         <v>1928</v>
       </c>
       <c r="C891" t="s">
-        <v>2127</v>
+        <v>2063</v>
       </c>
       <c r="D891" t="s">
-        <v>1126</v>
+        <v>2228</v>
       </c>
       <c r="E891" t="s">
-        <v>2128</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="892" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A892" t="s">
-        <v>2224</v>
+        <v>2229</v>
       </c>
       <c r="B892" t="s">
         <v>1928</v>
       </c>
       <c r="C892" t="s">
-        <v>2225</v>
+        <v>1881</v>
       </c>
       <c r="D892" t="s">
-        <v>1720</v>
+        <v>1888</v>
       </c>
       <c r="E892" t="s">
-        <v>2226</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="893" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A893" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="B893" t="s">
         <v>1928</v>
       </c>
       <c r="C893" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="D893" t="s">
-        <v>2229</v>
+        <v>1885</v>
       </c>
       <c r="E893" t="s">
-        <v>2230</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="894" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A894" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B894" t="s">
         <v>1928</v>
       </c>
       <c r="C894" t="s">
-        <v>2232</v>
+        <v>1881</v>
       </c>
       <c r="D894" t="s">
-        <v>1747</v>
+        <v>1882</v>
       </c>
       <c r="E894" t="s">
-        <v>1748</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="895" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A895" t="s">
         <v>2233</v>
       </c>
       <c r="B895" t="s">
         <v>2234</v>
       </c>
       <c r="C895" t="s">
         <v>2235</v>
       </c>
       <c r="D895" t="s">
         <v>1138</v>
       </c>
       <c r="E895" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="896" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
         <v>2237</v>
       </c>
       <c r="B896" t="s">
         <v>2234</v>
       </c>
       <c r="C896" t="s">
         <v>2238</v>
       </c>
       <c r="D896" t="s">
-        <v>673</v>
+        <v>578</v>
       </c>
       <c r="E896" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="897" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
         <v>2240</v>
       </c>
       <c r="B897" t="s">
         <v>2234</v>
       </c>
       <c r="C897" t="s">
         <v>2241</v>
       </c>
       <c r="D897" t="s">
         <v>2242</v>
       </c>
       <c r="E897" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="898" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
         <v>2244</v>
       </c>
       <c r="B898" t="s">
         <v>2234</v>
       </c>
       <c r="C898" t="s">
         <v>2245</v>
       </c>
       <c r="D898" t="s">
-        <v>456</v>
+        <v>360</v>
       </c>
       <c r="E898" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="899" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
         <v>2247</v>
       </c>
       <c r="B899" t="s">
         <v>2234</v>
       </c>
       <c r="C899" t="s">
         <v>2248</v>
       </c>
       <c r="D899" t="s">
         <v>2249</v>
       </c>
       <c r="E899" t="s">
         <v>2250</v>
       </c>
     </row>
     <row r="900" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
         <v>2251</v>
@@ -23240,153 +23240,153 @@
       </c>
       <c r="B904" t="s">
         <v>2234</v>
       </c>
       <c r="C904" t="s">
         <v>2266</v>
       </c>
       <c r="D904" t="s">
         <v>2267</v>
       </c>
       <c r="E904" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="905" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
         <v>2269</v>
       </c>
       <c r="B905" t="s">
         <v>2234</v>
       </c>
       <c r="C905" t="s">
         <v>2270</v>
       </c>
       <c r="D905" t="s">
-        <v>1410</v>
+        <v>1279</v>
       </c>
       <c r="E905" t="s">
         <v>2271</v>
       </c>
     </row>
     <row r="906" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
         <v>2272</v>
       </c>
       <c r="B906" t="s">
         <v>2234</v>
       </c>
       <c r="C906" t="s">
         <v>2273</v>
       </c>
       <c r="D906" t="s">
-        <v>1410</v>
+        <v>1279</v>
       </c>
       <c r="E906" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="907" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
         <v>2275</v>
       </c>
       <c r="B907" t="s">
         <v>2234</v>
       </c>
       <c r="C907" t="s">
         <v>2276</v>
       </c>
       <c r="D907" t="s">
         <v>105</v>
       </c>
       <c r="E907" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="908" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
         <v>2278</v>
       </c>
       <c r="B908" t="s">
         <v>2234</v>
       </c>
       <c r="C908" t="s">
         <v>2279</v>
       </c>
       <c r="D908" t="s">
         <v>2280</v>
       </c>
       <c r="E908" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="909" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
         <v>2281</v>
       </c>
       <c r="B909" t="s">
         <v>2234</v>
       </c>
       <c r="C909" t="s">
         <v>2282</v>
       </c>
       <c r="D909" t="s">
-        <v>468</v>
+        <v>372</v>
       </c>
       <c r="E909" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="910" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
         <v>2284</v>
       </c>
       <c r="B910" t="s">
         <v>2234</v>
       </c>
       <c r="C910" t="s">
         <v>2285</v>
       </c>
       <c r="D910" t="s">
         <v>138</v>
       </c>
       <c r="E910" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="911" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
         <v>2287</v>
       </c>
       <c r="B911" t="s">
         <v>2234</v>
       </c>
       <c r="C911" t="s">
         <v>2288</v>
       </c>
       <c r="D911" t="s">
-        <v>947</v>
+        <v>892</v>
       </c>
       <c r="E911" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="912" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
         <v>2290</v>
       </c>
       <c r="B912" t="s">
         <v>2234</v>
       </c>
       <c r="C912" t="s">
         <v>545</v>
       </c>
       <c r="D912" t="s">
         <v>2291</v>
       </c>
       <c r="E912" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="913" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
         <v>2293</v>
@@ -23410,1343 +23410,1343 @@
       </c>
       <c r="B914" t="s">
         <v>2234</v>
       </c>
       <c r="C914" t="s">
         <v>2294</v>
       </c>
       <c r="D914" t="s">
         <v>2295</v>
       </c>
       <c r="E914" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="915" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
         <v>2299</v>
       </c>
       <c r="B915" t="s">
         <v>2234</v>
       </c>
       <c r="C915" t="s">
         <v>2300</v>
       </c>
       <c r="D915" t="s">
-        <v>2229</v>
+        <v>2192</v>
       </c>
       <c r="E915" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="916" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
         <v>2302</v>
       </c>
       <c r="B916" t="s">
         <v>2234</v>
       </c>
       <c r="C916" t="s">
         <v>2300</v>
       </c>
       <c r="D916" t="s">
-        <v>2229</v>
+        <v>2192</v>
       </c>
       <c r="E916" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="917" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
         <v>2304</v>
       </c>
       <c r="B917" t="s">
         <v>2234</v>
       </c>
       <c r="C917" t="s">
         <v>2305</v>
       </c>
       <c r="D917" t="s">
-        <v>2229</v>
+        <v>2192</v>
       </c>
       <c r="E917" t="s">
         <v>2306</v>
       </c>
     </row>
     <row r="918" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
         <v>2307</v>
       </c>
       <c r="B918" t="s">
         <v>2234</v>
       </c>
       <c r="C918" t="s">
         <v>2308</v>
       </c>
       <c r="D918" t="s">
-        <v>1302</v>
+        <v>1343</v>
       </c>
       <c r="E918" t="s">
         <v>2309</v>
       </c>
     </row>
     <row r="919" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
         <v>2310</v>
       </c>
       <c r="B919" t="s">
         <v>2234</v>
       </c>
       <c r="C919" t="s">
-        <v>2127</v>
+        <v>2311</v>
       </c>
       <c r="D919" t="s">
-        <v>1126</v>
+        <v>99</v>
       </c>
       <c r="E919" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="920" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="B920" t="s">
         <v>2234</v>
       </c>
       <c r="C920" t="s">
-        <v>2228</v>
+        <v>2314</v>
       </c>
       <c r="D920" t="s">
-        <v>2229</v>
+        <v>997</v>
       </c>
       <c r="E920" t="s">
-        <v>2313</v>
+        <v>658</v>
       </c>
     </row>
     <row r="921" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B921" t="s">
         <v>2234</v>
       </c>
       <c r="C921" t="s">
-        <v>2124</v>
+        <v>2316</v>
       </c>
       <c r="D921" t="s">
-        <v>223</v>
+        <v>997</v>
       </c>
       <c r="E921" t="s">
-        <v>2125</v>
+        <v>658</v>
       </c>
     </row>
     <row r="922" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="B922" t="s">
         <v>2234</v>
       </c>
       <c r="C922" t="s">
-        <v>2130</v>
+        <v>2318</v>
       </c>
       <c r="D922" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="E922" t="s">
-        <v>216</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="923" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
-        <v>2316</v>
+        <v>2320</v>
       </c>
       <c r="B923" t="s">
         <v>2234</v>
       </c>
       <c r="C923" t="s">
-        <v>2159</v>
+        <v>2321</v>
       </c>
       <c r="D923" t="s">
-        <v>2160</v>
+        <v>676</v>
       </c>
       <c r="E923" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="924" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="B924" t="s">
         <v>2234</v>
       </c>
       <c r="C924" t="s">
-        <v>2185</v>
+        <v>2324</v>
       </c>
       <c r="D924" t="s">
-        <v>2186</v>
+        <v>99</v>
       </c>
       <c r="E924" t="s">
-        <v>2187</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="925" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
       <c r="B925" t="s">
         <v>2234</v>
       </c>
       <c r="C925" t="s">
-        <v>2189</v>
+        <v>2327</v>
       </c>
       <c r="D925" t="s">
-        <v>2186</v>
+        <v>99</v>
       </c>
       <c r="E925" t="s">
-        <v>2190</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="926" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
-        <v>2320</v>
+        <v>2329</v>
       </c>
       <c r="B926" t="s">
         <v>2234</v>
       </c>
       <c r="C926" t="s">
-        <v>2174</v>
+        <v>2330</v>
       </c>
       <c r="D926" t="s">
-        <v>2175</v>
+        <v>99</v>
       </c>
       <c r="E926" t="s">
-        <v>2321</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="927" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B927" t="s">
         <v>2234</v>
       </c>
       <c r="C927" t="s">
-        <v>2136</v>
+        <v>2330</v>
       </c>
       <c r="D927" t="s">
-        <v>2137</v>
+        <v>99</v>
       </c>
       <c r="E927" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="928" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
-        <v>2324</v>
+        <v>2334</v>
       </c>
       <c r="B928" t="s">
         <v>2234</v>
       </c>
       <c r="C928" t="s">
-        <v>2140</v>
+        <v>2335</v>
       </c>
       <c r="D928" t="s">
-        <v>2141</v>
+        <v>428</v>
       </c>
       <c r="E928" t="s">
-        <v>2325</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="929" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="B929" t="s">
         <v>2234</v>
       </c>
       <c r="C929" t="s">
-        <v>2163</v>
+        <v>2338</v>
       </c>
       <c r="D929" t="s">
-        <v>2164</v>
+        <v>126</v>
       </c>
       <c r="E929" t="s">
-        <v>2327</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="930" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
-        <v>2328</v>
+        <v>2340</v>
       </c>
       <c r="B930" t="s">
         <v>2234</v>
       </c>
       <c r="C930" t="s">
-        <v>2329</v>
+        <v>2341</v>
       </c>
       <c r="D930" t="s">
-        <v>2156</v>
+        <v>242</v>
       </c>
       <c r="E930" t="s">
-        <v>2330</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="931" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
-        <v>2331</v>
+        <v>2343</v>
       </c>
       <c r="B931" t="s">
         <v>2234</v>
       </c>
       <c r="C931" t="s">
-        <v>2148</v>
+        <v>2344</v>
       </c>
       <c r="D931" t="s">
-        <v>2149</v>
+        <v>2345</v>
       </c>
       <c r="E931" t="s">
-        <v>2332</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="932" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A932" t="s">
-        <v>2333</v>
+        <v>2347</v>
       </c>
       <c r="B932" t="s">
         <v>2234</v>
       </c>
       <c r="C932" t="s">
-        <v>2144</v>
+        <v>2348</v>
       </c>
       <c r="D932" t="s">
-        <v>2145</v>
+        <v>1343</v>
       </c>
       <c r="E932" t="s">
-        <v>2146</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="933" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A933" t="s">
-        <v>2334</v>
+        <v>2350</v>
       </c>
       <c r="B933" t="s">
         <v>2234</v>
       </c>
       <c r="C933" t="s">
-        <v>2194</v>
+        <v>2351</v>
       </c>
       <c r="D933" t="s">
-        <v>2195</v>
+        <v>1235</v>
       </c>
       <c r="E933" t="s">
-        <v>2196</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="934" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A934" t="s">
-        <v>2335</v>
+        <v>2353</v>
       </c>
       <c r="B934" t="s">
         <v>2234</v>
       </c>
       <c r="C934" t="s">
-        <v>2221</v>
+        <v>2354</v>
       </c>
       <c r="D934" t="s">
-        <v>1735</v>
+        <v>2127</v>
       </c>
       <c r="E934" t="s">
-        <v>2222</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="935" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A935" t="s">
-        <v>2336</v>
+        <v>2353</v>
       </c>
       <c r="B935" t="s">
         <v>2234</v>
       </c>
       <c r="C935" t="s">
-        <v>2225</v>
+        <v>2354</v>
       </c>
       <c r="D935" t="s">
-        <v>1720</v>
+        <v>2127</v>
       </c>
       <c r="E935" t="s">
-        <v>2226</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="936" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A936" t="s">
-        <v>2337</v>
+        <v>2355</v>
       </c>
       <c r="B936" t="s">
         <v>2234</v>
       </c>
       <c r="C936" t="s">
-        <v>2218</v>
+        <v>2356</v>
       </c>
       <c r="D936" t="s">
-        <v>1720</v>
+        <v>1126</v>
       </c>
       <c r="E936" t="s">
-        <v>2219</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="937" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A937" t="s">
-        <v>2338</v>
+        <v>2357</v>
       </c>
       <c r="B937" t="s">
         <v>2234</v>
       </c>
       <c r="C937" t="s">
-        <v>2232</v>
+        <v>2358</v>
       </c>
       <c r="D937" t="s">
-        <v>1747</v>
+        <v>2127</v>
       </c>
       <c r="E937" t="s">
-        <v>1748</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="938" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
-        <v>2339</v>
+        <v>2357</v>
       </c>
       <c r="B938" t="s">
         <v>2234</v>
       </c>
       <c r="C938" t="s">
-        <v>2152</v>
+        <v>2358</v>
       </c>
       <c r="D938" t="s">
-        <v>739</v>
+        <v>2127</v>
       </c>
       <c r="E938" t="s">
-        <v>2340</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="939" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
-        <v>2341</v>
+        <v>2359</v>
       </c>
       <c r="B939" t="s">
         <v>2234</v>
       </c>
       <c r="C939" t="s">
-        <v>2342</v>
+        <v>2360</v>
       </c>
       <c r="D939" t="s">
-        <v>759</v>
+        <v>2361</v>
       </c>
       <c r="E939" t="s">
-        <v>2343</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="940" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
-        <v>2344</v>
+        <v>2363</v>
       </c>
       <c r="B940" t="s">
         <v>2234</v>
       </c>
       <c r="C940" t="s">
-        <v>2215</v>
+        <v>2364</v>
       </c>
       <c r="D940" t="s">
-        <v>231</v>
+        <v>2127</v>
       </c>
       <c r="E940" t="s">
-        <v>2345</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="941" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
-        <v>2346</v>
+        <v>2363</v>
       </c>
       <c r="B941" t="s">
         <v>2234</v>
       </c>
       <c r="C941" t="s">
-        <v>2201</v>
+        <v>2364</v>
       </c>
       <c r="D941" t="s">
-        <v>231</v>
+        <v>2127</v>
       </c>
       <c r="E941" t="s">
-        <v>2347</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="942" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
-        <v>2348</v>
+        <v>2365</v>
       </c>
       <c r="B942" t="s">
         <v>2234</v>
       </c>
       <c r="C942" t="s">
-        <v>2349</v>
+        <v>2366</v>
       </c>
       <c r="D942" t="s">
-        <v>2350</v>
+        <v>2127</v>
       </c>
       <c r="E942" t="s">
-        <v>2351</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="943" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
-        <v>2352</v>
+        <v>2367</v>
       </c>
       <c r="B943" t="s">
         <v>2234</v>
       </c>
       <c r="C943" t="s">
-        <v>2353</v>
+        <v>2368</v>
       </c>
       <c r="D943" t="s">
-        <v>2350</v>
+        <v>2127</v>
       </c>
       <c r="E943" t="s">
-        <v>2354</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="944" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="B944" t="s">
         <v>2234</v>
       </c>
       <c r="C944" t="s">
-        <v>2356</v>
+        <v>2370</v>
       </c>
       <c r="D944" t="s">
-        <v>2071</v>
+        <v>2371</v>
       </c>
       <c r="E944" t="s">
-        <v>607</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="945" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
-        <v>2357</v>
+        <v>2373</v>
       </c>
       <c r="B945" t="s">
         <v>2234</v>
       </c>
       <c r="C945" t="s">
-        <v>2358</v>
+        <v>2374</v>
       </c>
       <c r="D945" t="s">
-        <v>2071</v>
+        <v>126</v>
       </c>
       <c r="E945" t="s">
-        <v>607</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="946" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
-        <v>2359</v>
+        <v>2376</v>
       </c>
       <c r="B946" t="s">
         <v>2234</v>
       </c>
       <c r="C946" t="s">
-        <v>2360</v>
+        <v>2377</v>
       </c>
       <c r="D946" t="s">
-        <v>2361</v>
+        <v>99</v>
       </c>
       <c r="E946" t="s">
-        <v>2362</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="947" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
-        <v>2363</v>
+        <v>2379</v>
       </c>
       <c r="B947" t="s">
         <v>2234</v>
       </c>
       <c r="C947" t="s">
-        <v>2364</v>
+        <v>2380</v>
       </c>
       <c r="D947" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="E947" t="s">
-        <v>2365</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="948" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
-        <v>2366</v>
+        <v>2381</v>
       </c>
       <c r="B948" t="s">
         <v>2234</v>
       </c>
       <c r="C948" t="s">
-        <v>2367</v>
+        <v>2382</v>
       </c>
       <c r="D948" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="E948" t="s">
-        <v>2368</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="949" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A949" t="s">
-        <v>2369</v>
+        <v>2384</v>
       </c>
       <c r="B949" t="s">
         <v>2234</v>
       </c>
       <c r="C949" t="s">
-        <v>2370</v>
+        <v>2385</v>
       </c>
       <c r="D949" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="E949" t="s">
-        <v>2371</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="950" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
-        <v>2372</v>
+        <v>2386</v>
       </c>
       <c r="B950" t="s">
         <v>2234</v>
       </c>
       <c r="C950" t="s">
-        <v>2373</v>
+        <v>2387</v>
       </c>
       <c r="D950" t="s">
-        <v>662</v>
+        <v>273</v>
       </c>
       <c r="E950" t="s">
-        <v>2374</v>
+        <v>684</v>
       </c>
     </row>
     <row r="951" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
-        <v>2375</v>
+        <v>2386</v>
       </c>
       <c r="B951" t="s">
         <v>2234</v>
       </c>
       <c r="C951" t="s">
-        <v>2370</v>
+        <v>2387</v>
       </c>
       <c r="D951" t="s">
-        <v>67</v>
+        <v>273</v>
       </c>
       <c r="E951" t="s">
-        <v>2376</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="952" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A952" t="s">
-        <v>2377</v>
+        <v>2389</v>
       </c>
       <c r="B952" t="s">
         <v>2234</v>
       </c>
       <c r="C952" t="s">
-        <v>387</v>
+        <v>2119</v>
       </c>
       <c r="D952" t="s">
-        <v>2295</v>
+        <v>2120</v>
       </c>
       <c r="E952" t="s">
-        <v>2378</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="953" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A953" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B953" t="s">
         <v>2234</v>
       </c>
       <c r="C953" t="s">
-        <v>2349</v>
+        <v>2147</v>
       </c>
       <c r="D953" t="s">
-        <v>99</v>
+        <v>2148</v>
       </c>
       <c r="E953" t="s">
-        <v>2351</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="954" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A954" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="B954" t="s">
         <v>2234</v>
       </c>
       <c r="C954" t="s">
-        <v>2356</v>
+        <v>2151</v>
       </c>
       <c r="D954" t="s">
-        <v>997</v>
+        <v>2148</v>
       </c>
       <c r="E954" t="s">
-        <v>607</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="955" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A955" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
       <c r="B955" t="s">
         <v>2234</v>
       </c>
       <c r="C955" t="s">
-        <v>2382</v>
+        <v>2134</v>
       </c>
       <c r="D955" t="s">
-        <v>997</v>
+        <v>2135</v>
       </c>
       <c r="E955" t="s">
-        <v>607</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="956" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
       <c r="B956" t="s">
         <v>2234</v>
       </c>
       <c r="C956" t="s">
-        <v>2353</v>
+        <v>2096</v>
       </c>
       <c r="D956" t="s">
-        <v>99</v>
+        <v>2097</v>
       </c>
       <c r="E956" t="s">
-        <v>2354</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="957" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
-        <v>2384</v>
+        <v>2397</v>
       </c>
       <c r="B957" t="s">
         <v>2234</v>
       </c>
       <c r="C957" t="s">
-        <v>2342</v>
+        <v>2100</v>
       </c>
       <c r="D957" t="s">
-        <v>759</v>
+        <v>2101</v>
       </c>
       <c r="E957" t="s">
-        <v>2385</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="958" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
-        <v>2386</v>
+        <v>2399</v>
       </c>
       <c r="B958" t="s">
         <v>2234</v>
       </c>
       <c r="C958" t="s">
-        <v>2367</v>
+        <v>2123</v>
       </c>
       <c r="D958" t="s">
-        <v>99</v>
+        <v>2124</v>
       </c>
       <c r="E958" t="s">
-        <v>2368</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="959" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
-        <v>2387</v>
+        <v>2401</v>
       </c>
       <c r="B959" t="s">
         <v>2234</v>
       </c>
       <c r="C959" t="s">
-        <v>2364</v>
+        <v>2402</v>
       </c>
       <c r="D959" t="s">
-        <v>99</v>
+        <v>2116</v>
       </c>
       <c r="E959" t="s">
-        <v>2365</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="960" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
-        <v>2388</v>
+        <v>2404</v>
       </c>
       <c r="B960" t="s">
         <v>2234</v>
       </c>
       <c r="C960" t="s">
-        <v>2370</v>
+        <v>2108</v>
       </c>
       <c r="D960" t="s">
-        <v>99</v>
+        <v>2109</v>
       </c>
       <c r="E960" t="s">
-        <v>2371</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="961" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
-        <v>2389</v>
+        <v>2406</v>
       </c>
       <c r="B961" t="s">
         <v>2234</v>
       </c>
       <c r="C961" t="s">
-        <v>2370</v>
+        <v>2104</v>
       </c>
       <c r="D961" t="s">
-        <v>99</v>
+        <v>2105</v>
       </c>
       <c r="E961" t="s">
-        <v>2376</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="962" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
-        <v>2390</v>
+        <v>2407</v>
       </c>
       <c r="B962" t="s">
         <v>2234</v>
       </c>
       <c r="C962" t="s">
-        <v>2391</v>
+        <v>2156</v>
       </c>
       <c r="D962" t="s">
-        <v>524</v>
+        <v>2157</v>
       </c>
       <c r="E962" t="s">
-        <v>2392</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="963" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
-        <v>2393</v>
+        <v>2408</v>
       </c>
       <c r="B963" t="s">
         <v>2234</v>
       </c>
       <c r="C963" t="s">
-        <v>2394</v>
+        <v>2184</v>
       </c>
       <c r="D963" t="s">
-        <v>126</v>
+        <v>1735</v>
       </c>
       <c r="E963" t="s">
-        <v>2395</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="964" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
-        <v>2396</v>
+        <v>2409</v>
       </c>
       <c r="B964" t="s">
         <v>2234</v>
       </c>
       <c r="C964" t="s">
-        <v>2397</v>
+        <v>2188</v>
       </c>
       <c r="D964" t="s">
-        <v>242</v>
+        <v>1720</v>
       </c>
       <c r="E964" t="s">
-        <v>2398</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="965" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
-        <v>2399</v>
+        <v>2410</v>
       </c>
       <c r="B965" t="s">
         <v>2234</v>
       </c>
       <c r="C965" t="s">
-        <v>2400</v>
+        <v>2181</v>
       </c>
       <c r="D965" t="s">
-        <v>2401</v>
+        <v>1720</v>
       </c>
       <c r="E965" t="s">
-        <v>2402</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="966" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
-        <v>2403</v>
+        <v>2411</v>
       </c>
       <c r="B966" t="s">
         <v>2234</v>
       </c>
       <c r="C966" t="s">
-        <v>2404</v>
+        <v>2195</v>
       </c>
       <c r="D966" t="s">
-        <v>1302</v>
+        <v>1747</v>
       </c>
       <c r="E966" t="s">
-        <v>2405</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="967" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
       <c r="B967" t="s">
         <v>2234</v>
       </c>
       <c r="C967" t="s">
-        <v>2407</v>
+        <v>2112</v>
       </c>
       <c r="D967" t="s">
-        <v>1279</v>
+        <v>653</v>
       </c>
       <c r="E967" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="968" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
       <c r="B968" t="s">
         <v>2234</v>
       </c>
       <c r="C968" t="s">
-        <v>2410</v>
+        <v>2321</v>
       </c>
       <c r="D968" t="s">
-        <v>2167</v>
+        <v>676</v>
       </c>
       <c r="E968" t="s">
-        <v>2205</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="969" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="B969" t="s">
         <v>2234</v>
       </c>
       <c r="C969" t="s">
-        <v>2410</v>
+        <v>2178</v>
       </c>
       <c r="D969" t="s">
-        <v>2167</v>
+        <v>231</v>
       </c>
       <c r="E969" t="s">
-        <v>2206</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="970" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
       <c r="B970" t="s">
         <v>2234</v>
       </c>
       <c r="C970" t="s">
-        <v>2412</v>
+        <v>2163</v>
       </c>
       <c r="D970" t="s">
-        <v>1126</v>
+        <v>231</v>
       </c>
       <c r="E970" t="s">
-        <v>2128</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="971" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
-        <v>2413</v>
+        <v>2420</v>
       </c>
       <c r="B971" t="s">
         <v>2234</v>
       </c>
       <c r="C971" t="s">
-        <v>2414</v>
+        <v>2311</v>
       </c>
       <c r="D971" t="s">
-        <v>2167</v>
+        <v>2421</v>
       </c>
       <c r="E971" t="s">
-        <v>2168</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="972" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
-        <v>2413</v>
+        <v>2422</v>
       </c>
       <c r="B972" t="s">
         <v>2234</v>
       </c>
       <c r="C972" t="s">
-        <v>2414</v>
+        <v>2318</v>
       </c>
       <c r="D972" t="s">
-        <v>2167</v>
+        <v>2421</v>
       </c>
       <c r="E972" t="s">
-        <v>2169</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="973" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
-        <v>2415</v>
+        <v>2423</v>
       </c>
       <c r="B973" t="s">
         <v>2234</v>
       </c>
       <c r="C973" t="s">
-        <v>2416</v>
+        <v>2314</v>
       </c>
       <c r="D973" t="s">
-        <v>2417</v>
+        <v>2210</v>
       </c>
       <c r="E973" t="s">
-        <v>2418</v>
+        <v>658</v>
       </c>
     </row>
     <row r="974" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
-        <v>2419</v>
+        <v>2424</v>
       </c>
       <c r="B974" t="s">
         <v>2234</v>
       </c>
       <c r="C974" t="s">
-        <v>2420</v>
+        <v>2425</v>
       </c>
       <c r="D974" t="s">
-        <v>2167</v>
+        <v>2210</v>
       </c>
       <c r="E974" t="s">
-        <v>2205</v>
+        <v>658</v>
       </c>
     </row>
     <row r="975" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
-        <v>2419</v>
+        <v>2426</v>
       </c>
       <c r="B975" t="s">
         <v>2234</v>
       </c>
       <c r="C975" t="s">
-        <v>2420</v>
+        <v>2387</v>
       </c>
       <c r="D975" t="s">
-        <v>2167</v>
+        <v>2427</v>
       </c>
       <c r="E975" t="s">
-        <v>2206</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="976" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
-        <v>2421</v>
+        <v>2429</v>
       </c>
       <c r="B976" t="s">
         <v>2234</v>
       </c>
       <c r="C976" t="s">
-        <v>2422</v>
+        <v>2327</v>
       </c>
       <c r="D976" t="s">
-        <v>2167</v>
+        <v>67</v>
       </c>
       <c r="E976" t="s">
-        <v>2169</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="977" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="B977" t="s">
         <v>2234</v>
       </c>
       <c r="C977" t="s">
-        <v>2424</v>
+        <v>2324</v>
       </c>
       <c r="D977" t="s">
-        <v>2167</v>
+        <v>70</v>
       </c>
       <c r="E977" t="s">
-        <v>2168</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="978" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
       <c r="B978" t="s">
         <v>2234</v>
       </c>
       <c r="C978" t="s">
-        <v>2426</v>
+        <v>2330</v>
       </c>
       <c r="D978" t="s">
-        <v>2427</v>
+        <v>70</v>
       </c>
       <c r="E978" t="s">
-        <v>2428</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="979" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="B979" t="s">
         <v>2234</v>
       </c>
       <c r="C979" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D979" t="s">
-        <v>126</v>
+        <v>632</v>
       </c>
       <c r="E979" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="980" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="B980" t="s">
         <v>2234</v>
       </c>
       <c r="C980" t="s">
-        <v>2433</v>
+        <v>2330</v>
       </c>
       <c r="D980" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E980" t="s">
-        <v>2434</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="981" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="B981" t="s">
         <v>2234</v>
       </c>
       <c r="C981" t="s">
-        <v>2436</v>
+        <v>435</v>
       </c>
       <c r="D981" t="s">
-        <v>126</v>
+        <v>2295</v>
       </c>
       <c r="E981" t="s">
-        <v>1707</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="982" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B982" t="s">
         <v>2234</v>
       </c>
       <c r="C982" t="s">
-        <v>2438</v>
+        <v>2081</v>
       </c>
       <c r="D982" t="s">
-        <v>126</v>
+        <v>1126</v>
       </c>
       <c r="E982" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="983" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
         <v>2440</v>
       </c>
       <c r="B983" t="s">
         <v>2234</v>
       </c>
       <c r="C983" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D983" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E983" t="s">
         <v>2441</v>
-      </c>
-[...4 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="984" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
         <v>2442</v>
       </c>
       <c r="B984" t="s">
         <v>2234</v>
       </c>
       <c r="C984" t="s">
-        <v>2360</v>
+        <v>2078</v>
       </c>
       <c r="D984" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="E984" t="s">
-        <v>766</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="985" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="B985" t="s">
         <v>2234</v>
       </c>
       <c r="C985" t="s">
-        <v>2360</v>
+        <v>2084</v>
       </c>
       <c r="D985" t="s">
-        <v>273</v>
+        <v>215</v>
       </c>
       <c r="E985" t="s">
-        <v>2443</v>
+        <v>216</v>
       </c>
     </row>
     <row r="986" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
         <v>2444</v>
       </c>
       <c r="B986" t="s">
         <v>2445</v>
       </c>
       <c r="C986" t="s">
         <v>152</v>
       </c>
       <c r="D986" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="E986" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="987" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
         <v>2447</v>
       </c>
       <c r="B987" t="s">
         <v>2445</v>
       </c>
       <c r="C987" t="s">
         <v>2448</v>
       </c>
       <c r="D987" t="s">
         <v>2449</v>
       </c>
       <c r="E987" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="988" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
         <v>2451</v>
       </c>
       <c r="B988" t="s">
         <v>2445</v>
       </c>
       <c r="C988" t="s">
         <v>2452</v>
       </c>
       <c r="D988" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
       <c r="E988" t="s">
         <v>2453</v>
       </c>
     </row>
     <row r="989" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
         <v>2454</v>
       </c>
       <c r="B989" t="s">
         <v>2445</v>
       </c>
       <c r="C989" t="s">
         <v>2455</v>
       </c>
       <c r="D989" t="s">
         <v>2456</v>
       </c>
       <c r="E989" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="990" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
         <v>2458</v>
       </c>
       <c r="B990" t="s">
         <v>2445</v>
       </c>
       <c r="C990" t="s">
         <v>2459</v>
       </c>
       <c r="D990" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="E990" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="991" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
         <v>2461</v>
       </c>
       <c r="B991" t="s">
         <v>2445</v>
       </c>
       <c r="C991" t="s">
         <v>828</v>
       </c>
       <c r="D991" t="s">
-        <v>524</v>
+        <v>428</v>
       </c>
       <c r="E991" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="992" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
         <v>2462</v>
       </c>
       <c r="B992" t="s">
         <v>2445</v>
       </c>
       <c r="C992" t="s">
         <v>2463</v>
       </c>
       <c r="D992" t="s">
         <v>2464</v>
       </c>
       <c r="E992" t="s">
         <v>2465</v>
       </c>
     </row>
     <row r="993" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
         <v>2466</v>
@@ -24804,51 +24804,51 @@
       </c>
       <c r="B996" t="s">
         <v>2445</v>
       </c>
       <c r="C996" t="s">
         <v>2471</v>
       </c>
       <c r="D996" t="s">
         <v>2472</v>
       </c>
       <c r="E996" t="s">
         <v>2473</v>
       </c>
     </row>
     <row r="997" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
         <v>2474</v>
       </c>
       <c r="B997" t="s">
         <v>2445</v>
       </c>
       <c r="C997" t="s">
         <v>2475</v>
       </c>
       <c r="D997" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="E997" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="998" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
         <v>2476</v>
       </c>
       <c r="B998" t="s">
         <v>2445</v>
       </c>
       <c r="C998" t="s">
         <v>2477</v>
       </c>
       <c r="D998" t="s">
         <v>2478</v>
       </c>
       <c r="E998" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="999" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
         <v>2480</v>
@@ -24858,51 +24858,51 @@
       </c>
       <c r="C999" t="s">
         <v>2481</v>
       </c>
       <c r="D999" t="s">
         <v>2482</v>
       </c>
       <c r="E999" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="1000" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
         <v>2484</v>
       </c>
       <c r="B1000" t="s">
         <v>2445</v>
       </c>
       <c r="C1000" t="s">
         <v>2485</v>
       </c>
       <c r="D1000" t="s">
         <v>2486</v>
       </c>
       <c r="E1000" t="s">
-        <v>1637</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="1001" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
         <v>2487</v>
       </c>
       <c r="B1001" t="s">
         <v>2445</v>
       </c>
       <c r="C1001" t="s">
         <v>2488</v>
       </c>
       <c r="D1001" t="s">
         <v>133</v>
       </c>
       <c r="E1001" t="s">
         <v>2489</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 